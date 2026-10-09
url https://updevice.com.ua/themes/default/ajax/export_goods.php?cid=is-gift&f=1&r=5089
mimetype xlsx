--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61378cd7cf441394ed77fe84c8ac422d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6dabf4971963d7ef70cbd55ed2f7c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dba93e0e15218a875edd9bafdc0dc23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb98a7d0d7de3c2c6be55d609b9a584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0e47be2a920e6be52cbc5f4290eb25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31cac7968c8b0758019f50bcd1b9176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691d00c6b02de0d2ad9960cddd33b0a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5fcff02727a9d60f5dfd050f24e2d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd8e0dfdae55dd332f722318f5b78e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75cb4bbef161d6b6f62c3a1fc44aab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce373a0a3b61bb9b80f0a2ced56e606111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e91248ac068ff19229c555f82781a012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969dba3791500d860d508bf843ac01b113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3102066f313f803b806fa28c9df1914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64e10ec26667c20b637c92c47ab27815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d651ccd87519a5f98f869583b849416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f29b79ccb9f51dabe162cab2454f917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba1f28350ea7577d346790f8bcb89418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16946a59585416790bcb2ce1a7fbbda019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9920c5e240928eb118c3f4ce243c920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66452d3b77616aadfdc833e23b4ab15f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b791a9fd6879d48f07f2554d4cedc022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352dbc28945f7e2622151e286c09575c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785a93299d0baaa4d5d6e7c12e405a824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f993a9b6088b762f72b2552d4219325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80f5392cbde5d252bc378c0bc5f8a526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a3842c8a8a07cdb044fdfc5beb2a627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81973a7517eaad84b0a26017b9471528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb44997f0b550d73eb9d05a6d3c361f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ee3eae490902f6f06d1b048f4c92e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689d9d8dfa636e80b3483e160070e0731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962d0dfa64908ead65d25d7ce9a85a232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a307952ecd04bbc1ee25ad86b52e4e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87c7bf70d41256ce64e63a7083583c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ab72b673914614c5f7bb7c478cb9235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611cd5782b55858a546eddbd5d2de70f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5798a247107a949ed46c33666263837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0583b116cadb8c0063edab63e52ac538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ddbff6c225a46fb5fc3144a423e2739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17b5fe85264a13e4ad0bef5dcae55c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87773795c4f9ecd9909010eb96f31141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f80709f4ce587ee711e9cba12661842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25068a2696136024fd5bc1112d04b48143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60194c19a5037519ca88bb69841c619444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e99eba7d6ff76ba759244db3fe878c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3bb2f725e34e0ead4e92bd0e829ecc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90259f61f6bc2c192740986a94f1c07c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288915b42a7a9d271dacfff89e9031748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69010455b3d0586a16b7c2700d24ba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381045eface2b2cdd6ffca8b721e23c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c549f321ab87a32edb16f8037499451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8e3ea5dd6235699b9d5702e23344752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ee0399dd2c9dcbed412e5dbaba29453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df3c36a50afcaf498baa9a30902a3754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b4b4ac8a208170cbee40d971d59c155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa51460128e0e3a92ca2d971a9794156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb9d9255b96ab91621c5675bf4248657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10400c1c24b6619a9c939fea7436092c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c681db7788f8e37ecafcaea59f518959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825517cc28d7d35ae80f1e90d57d6e9c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48fd05eb93cc7a90cdec48e5624b4761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a30278ab4f984ba32a5ad8f75e3f362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85079a19c522d16be9d25fe243a4403363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4674d73c3245a852d73dc2629dc2f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3234eb1386dcd1af8af1db09bde5a865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c5b15bed878043259234bc70cd97666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230dda9e3c52101c9b8bca11d220ee867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11abb729d9cc47bbc1b9262180bf3068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f4a6bdd02e794a6cbe8a43650511769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f068cc8d06a0265574942ce9686306470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb82b626ee5884266f44e29f1f9a3f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e678f6ca03afa85163895f02d72bb772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842237e26652a418db5a207e8930eea73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b27c15ce5fc348c7d46002bccf65674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b72c7dae4c8281baa980789c5af2975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f2d01ce4f87f7270978c108474fd076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed09121684f3748255e56df6bd6d8e677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a6d6633bb242ac83e3f96b833e90878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a5ced9601c711395425683ccaddd079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e55831980eb4e5e963e0886c5abaad80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67b13255e7b5cfe86290b07eefeece81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1ddb8e074a3db43318b82067a1bc582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd44ff3364ea88210b17659a48dcc1c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8dbe6e577196fa204db2349328b8684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf44bff9ccfb4c8daccb2737f47d7185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e352c3baadfd74e603d89d717ab3f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a364b318f14e5869b6a782f07c59be87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b27d2e81d9f2394acac9c95e15d95f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad248540dcedd47e12d5c0f157eaa089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011bcc4fcfff073f4c2c4fc724c8b85390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821d5bf1bd2140d58580a9921b325f991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84bbf6de81b832e5f34a6bdd3da918192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d79e72b68aca12cc637a243e64186593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ab5237ff51354085eb63b96ad19f594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390232aec1f00fea1b1562f91139ae995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe806334f6fe183e487ba5e351ca0396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e506ebfb96cd1072a0d5ad90f2bd897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983766cec24bafc9a2bd1d72815c526e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2859299b6ca039ebfdb980b9d2c6999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538c186c1e90ba29bba6d830e8b14f6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f082a5c5a47fa8e3e310ec1298c918101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237439ce15dc8b119e09dd33d05943f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98689e1f49fcaf5d7ea6ed4175ca70b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13b03a44b1fcaa2a4d850c03db1b4b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6599cf92ca66c7701fa7dbab29687105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68847b5064d6b3ecab49e168f6f58b4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab89bf6cc0a5a793dc9763fbfa7d11107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398eb796d09ea7565387e1313930138108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd19e4b54ca96679eec849b2101260109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310f14fde9e22bb2ccdfea718e8ac26110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074e9f80dd6260807aa812668a75667111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b495ce90897e31667f16603c1da6329112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f37f71c0138fbf5990e17bd39afa9d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6fc0a5983d2684db89e53eb0c3f286114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54026bdf3376b75beb45f7d2928154115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb81c50237e86901c253dc5bbe2468116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04382698e70ebeac8f77344d765f4f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bad1f9e1eb8511fe45d61b2e1eb430118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f113f247182723a449eec1f15487c41119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f427a7932542345971dc60cabb8261120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e70049bf472cf6772b7f4d1fd3c53c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f337be299da70fb8d28a01adf4cb9565122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ec9ddb833c030a95542a29a71c418123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b1d98e524a34651694ed0fec74ca9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1ea52ac9d0f8dda3ba25ba37a1859125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a2d3e1673fb6a6109f80c12b7164b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6399205dcdd06e64c06f48e8beddc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86518f1d2f3a82b7de5e7277f548438e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37322e47b74454dbc28768a975e1a78f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f4f0941236ac259a2f50c3494c0a0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30733063ea4393c15efd409e391b8f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba866facaf3302221e7a958ff86c087132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ed0b82f0109b37bd8b6c104971c3c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b540e8ccbe88817a8d89fed090c0bf2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f766e68c6d963a566fdf9d9d6f9a5ee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83635d7821ec07a155471cf9d196f0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967624f1def462dc38ede205a7886a46137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74e09dacb42cd19e1dfe590a396bcb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe596473e4e88eae84b53cfe8e450e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740050a5a78becb9201063c86161943140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95639203ccf238644cde4d575df47e3e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e20b5edb2908b150eee9877e61a1f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb3908f4696b940f656663f1404ce8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2720d22d272eb73679a2eb6e71b5cbf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e07903d27e4017242255d1c834ec2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128961c95da5b708b4256f4ff0976a7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4aa02f4aef7afaabde40473e2b983147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb96818bd8410f84638a43c2fab9ae148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec9806ecd096192b8e169ac9e10750149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96468bb16faa139291cf45de7072a472150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307455dfc7e4908c2acc10d788b58e45151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edede237005b624d04af3ed4cd06a1b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbed27e92265a0938967ce1aeb57409153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b14fbcc32866f3ddbff840b1fe1a37154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d42c6a6356a40480ff7794ac147a70155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bbc4a526c8b83b75d756a986c84df2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289be0df131a7f7cda6063cc954f1b45157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6eacec499876784d7379725f8a36e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292cb6909ba407240b8b9a0812fd218159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851fe95c4e232b96c18d42b8e20021d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec8299468718c492117efa67848884161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ba915219f9faa3065c1a242c03cb6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de92dbce4ba92098891d3900ea8460c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63aa61bd3ad30cb18e4469316d9fcd5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7da5ef5b516639ce5f69b836bb993165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677f4585d280de417dacdbce58f851f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529098d5bc5585517e48ebff0ef5cad167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337728ee24bd72f360f91062a89dafcf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbcda9748a1d1d025d6a7829307fceb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398f1cb0417a25d528f00ad53a8ad6c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf1791783b468ea489abc93cfb8e59171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9af6b47409e744a59b39b1c1a7fdd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30a0a9803e92da1b154a4a8cfdd37b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c0720580580f3746f3d5866d111a1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8013aaeb3d5af72053039a70ffa61a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154762d652332f270d0b270c1ae5aa90176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfbe45da10cc7357a0f9a405cea5053177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803c12a144b461093ea1fe0d9b99660178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8983fbad599b9ad74091f643bfc29179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57cb7c1aea28f8148163228cb4b8ab180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf82a40e330c2c530f4142de8dc8cb8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560f7df714da658d277bd7fbe8e9c57182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16755ec3031281598dd170f55843e6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6cbab92c4fad846178c9bcd99a9708184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c17d4b47bf4d3946b67113a685f77185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e799e28ec41330727db00bab30b7dcc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5391abd7117b3e708359e05046eddca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e585a32234360a4630fbdd8532f90188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403aaecdec48e84df8d5b296357d23a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852a9b247f341228eb063919802312d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4fbbbf3d17395536ed58d05611810191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9867d55e48a725aba3a0dc2acd28d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797cdf8910c69ef754f71153a62413b6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9737b8d25816025a683ca22987fc25194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d21f85b682490684643c07ebc10cd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379edd180b0e0e749934c72d94d84918196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714464fce0908f09d3e4ba3e2abed60197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9c99aa6ab072e157192862c5d1ce7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0cb1e927b07bc8154a0fd89fbb360199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b6254b1ee56bbe2659f5cd255b94b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb9ed7911425aa29c51de11ac1da12201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547758ecfdc3ba71810189dc9b3714e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee63ab948150d63b60b2356a6a33390203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5dd5b9519d8ba182e6f43888804771204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b9dd0fcae0b928e1afc407916fddb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5441b2b2f03b2249296902fcd5fb2a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8c6ac1b9d8be710ba0ee950b27b31207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4765625ccb8fa83080e1152b9516a08208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77316fcc42e123c0a321db72d8c2309c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6da383016bc2d3c5215fffc29d65e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7dab8f159ea0763ed1c3c505902757211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b473365c8225341c229161d91d9f5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6ccce6c6169ed3a100da0f09dc582213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a80d75cc28ef66fc542a7ccf013264214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57736fd5b037b18be7a3957b1a639dad215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05455481632ff4bc8e5030e3e02307d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef7882a812eb39c3e4e76077dc2a76217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc2546676ae876889ca110fd6ae966218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ecf766866c99bedd45d1dc04d1d0c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0799fce7f4e1a7311ece4df002ea9a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602876d3a709a3cb3e1a00b0edb7a3a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed1bd9057d7573042195b56fcbc636222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2dcaf38afa80a3fd37b3ce7d3d064223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448b11d7607a64a487e19c4b321c4af224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d5d03808d2cf1c1b45ee810cbefac225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1190baac4fe727c1019dced0047a0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68135fcb74465ca64cf7b2eee190a994227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642241e9e545b5d4349672dda783948228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31e456c0e16d6db3583f8a85ce0fa4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5d72f97fc35ffe25616f49f1ecfb8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0394b634094a28ccad204ccd334df1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086d39e8364227152d6a849fb2c4ec2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae86df8bc6931a60174d7a474cdced4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f600a8ca47e2685f84abb0ec7060d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92292b57d7117a1ad9fc2eabdb8bfc13235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5edd5a14e2a53f2c5fb1c70aa3bece236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832d4cc49c35f9cb619a48ecb7f87ea237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece9899386967ab9b9a415cd44ebefb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ce0551ec55ccde19054465d2fd961239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a53e76096b19cce0e149779d575b78240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993da35df54fa2c1f3c8b02580c7ad2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c57c32807bc7da001ac44ed2b4868b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f75c721ab94670d7b5facf45dd1d23243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871ca706ba28d8e2cfb72a4ee4515a7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0d784ee85316183a6957865ce634c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93981e1b4dd77eacc0aa366858827fa4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4b372cbbe44587b62c5b8d7e29fd6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867eea776cae332476293263336b562248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab249a068577de2ba26bc4de9c5b342249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35d786d0ad4c7f63ac097e1c76bf8f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2af1dc4e23a6ac5e894064ecd59ac2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd13a3dd593f856c536a1459761c36d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5851cb60cd27d9bcdb7a367dd8206253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2819581bd8a426205f5992222ff3c8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef2793ef8aca95bf5916027d41cbf5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa82e64926ae0999e748dbdd971b74256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dee141836236805d22041f73308eb3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f35db41c5a2ce622c39d8e1d9df19258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa878c350bff6fc9e42e97129d4b78259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180021203a4dee0575e24f4a914b718b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985343c670fec45c9b1a977a98cbbc1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ddf1ea96efb491952add114be1e417262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e86c1e55bebd2bdde73a42367866c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2074cd82d80d57114f3df0f1fd291264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f44653aa44ab0f3a9fefb271041e24265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09e261d3405b1f8dc7cc49201da742266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c2ce00fdd75ef76d34d3fefcf4fd4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600c498331044d8ea1c1a968bcc21e6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bee1473a6771d842728372c9df0b1a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f324481b42ad0b1381bdbcedf73532270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a329868984f7e8a7fbe2a1bc704f1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d02a60c78427e3e17895b64658fd6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb081d101d91899b74fa59533233a27273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd25a78ab311aada1cf91236748157274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149e94ab82b7fa4c1eb30e242dbb38c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907a17207f7c210ea62e68e1ce4edb9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4e5431f907b62892cdc3d526e5e17277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bdb39cab214865d08b10ab727ae5d6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e10e90c668b2ad76d366760db5076279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d691c3c8b130831d4cec9b0d0792545280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab50d711273b07786cf6ea436c45a6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b425c9447754f7677ee05018ed1622a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed7b0b6c0cb30c0126bf1daff845ab283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd53f30bbf1217005413d39ea506c9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e970d4cf66f6e0e7d464f6d508eb47285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7cd31d59579514d11bc3ff1bb4861286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79acd9524f67782b96729f525e6a8aa4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba44557bdb834a4e1d5c4eb4b537548288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773249d6517023b73114ebb2b1c342ba289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7e5df400fc9c4107934c2bb6ccdd6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792648e92f0408dced134b18b95fa10291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d7c2f33c20ac922248171533f14e8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1612b87e1991637c8250142a597e55293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f671ccd92967ebaa0cbfbbf73f37f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761052568fce962b8d4f7f15dc3eccc9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b39e1571065b66450e2838ef93e360296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f2e5ad376a46d481906894b067f8e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40d834675b4e3d7b43ea46e6f365ee298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c60d32d9575a85803151301962452a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ad5312a84bd8fa3e1c5df1a3c61ba300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40097b7193c331e4141640775ed6c73e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a361b1da1ec2297ac9b5253973968f2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b772a48be235af21cd15666670ac78a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cda464a2c0ad3ddc49c538b16d96ba304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295be9355620db8d167bd3a828b27e6a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e48dbd5e007773a63550723ba1e3c2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b0a3d5bf47b6c31e4b83be1aef836307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e83de71604324d2f5565221f56497308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e9703c1b36acb3023b1650fe8f1ed309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63097528e16bcffb21e90f55fc2944310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c2b9796a45a9712f6924df0b16150311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31020952c2570b54e916ab0b830a16d0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d5a73eaa2c51c5ba92804691a1aed313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d53e4a28e66512300148572b463d7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482d8f726d91eaf1ca6c56c47ac2368315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f3e7ff6454deb908b21a8d2a7d010316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21f0504b4d3eed14cfe9ac7ec8c76e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615ae840bcc0dec0000daaf0d3d45e7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd473f9b87d574411c63693fe7115a3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802b26a6a1e760698b9a0a44378c2c4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34831e5b87e7583cc753add19fe73e9d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b174f972468a8168509c3692e12af7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b43b3fbda5227133ad2890e835dd8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444b0abffe3a54802c593bc06bd715d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137cdad86673e6a5b0dbd8b6db3dc01e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d7e365b7e7f1d83d4460492e56a1d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8f4b3cd3ddd57f4f1cd8a8cfb0810327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814cb927cc4040821d3827782f6978a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a1b6d332a58667b789993d3672652329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c8ac1117c9dbb5a599a42706b7c0a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320752b125e1814a7cd3c8eb081f814331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343ab2d2a38325d98a5f354c04d0af3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66da8e4173d65a2809948870df4783333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59fe293e6655dbcd2842a167230c4a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06622ecdac20ce9d1eac7f295274b99335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe433a5f60ea847b960d5af090ca9de6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e805ea84fa38e8f85eb2e57ad08de5e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1e7930de59e91a7fcb6c1e44bdee7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8400d02536f74cfaca7b791a7f6417339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b421e403d90882b6dbb659e4fe29cba340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5930e4af84b07d9c0bd32cb8681c23341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e56a3fbab55c021833c8111459afbc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b36939a95098f6650c2805e25cf91343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809cc699e035041528369b7e990f9881344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226fd7db087f89479e6fd5328d9aead2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252868b519c526c9ab196be8f937e50346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b6c3558ab275c7addc8ebf2fc7578347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c0c3a7b4f60992c3a39e1c58b5c2e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffbf87540bc65dfa84291e1e93faa19349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d68d9d19e54e6c44e57e745ec6f32350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7baf424890ee42d1b13a5bce19fb62f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ada2edb4ebf5556e1c2625e9e790ad352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a554e7ada1b5635cc9b674935ee88d2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6bb502563e7d0afef8456583cdfb5d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e41fdbd834976b5f6775f49571c9a7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779e2401bcaaa1663e5e95c852c56fe356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782408ab70bf70f6da6aa90e15dfd38b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd44ba7f4cc1926cc7cdb963d648780358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2abba23d4804479ed0af17ae4f31f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b353e185cc5ec35f54161d3c4e4e7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2e0659a506d9abe5ae31a3b7703e5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77673ab357fbcbed07e82873c074710e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd727d461b7ae69a2867da6f782ce5f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae21ed038d61ca532f0e9d07fc4de3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36814c2e4e465bf66726358a22f99e8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244964f10a08ef65fccaa3cb7f4df0c7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671b5a346130b457db604cc5379e0ac367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce898b51d760401ec473d634c697f57368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182b95c6de0c4bae56f8a561955b775369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc56bc5a3aebf1cb07a89915ab1d2c9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c22a50f63f83004299ca44bc1a1f1f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2795573eafa27c9db6e8686bb69d37372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a4d210bf652654aaf5fd2a9a6411f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8e474b53e0630738ef5da151a083b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d79bea92aa05eadb965dd38413adb0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db176da09d2b704e6baed874437fef376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a53e723fc5ce949c4879150694e584377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e51e61257fb1a93caa433dee2329ab378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2c6d77c247df080deeb9e411d9beb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8cf76df153e705297303b7f60922a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694f6c80be25da1f3f1043eaaffa02c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa700ce4f36a637709f59badec8ad7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488297ede831a3c3d443bc599c8d9ae383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c00e98cbb06fa98f1984c382f9cc70384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ba6ef45adae1b8039a399c865a615385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c64e4758f47051f5e37008756d68e9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a945fa6d03e0a1e7f4a047fe739d1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71737325237d93e43e7726a82935a60f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638da46e49be4f51a55053f7e7ed45f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c19359defdfab85241ffba7840422b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374d682ca554c10aea40cb3480aa5aa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937447e7f7df37ece1e902010f07854392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae661e1a2ec7c70cd08384e2db4380393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73feb42f6318c7f8bf2885ddbd98e90394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac383cbff5b99d4ea1c4dacfc18dd48395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895734c404eb05361ec1fcbd5e336729396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6c280657a0224bbe81b814ac8f032397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d31a6add3ab19365b57658514f7403398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1c4ae4aa6c4133875644026c34009399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da8889a4e675ee541e7c2266f24990400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acbd964ff6d679d4a388800ecd7f7c8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e17ea327eae4f4c775f9b7619ecf3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96fb24338b89a72a4f77757d8dce072403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce78232abf475230bbc532fa011b22b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2ce801196138c4e4d10924abf94fe405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbfb2c62c162000d2ed15ee7f98919d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aff4e4df5547f28a08b105d6c76c39407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc530622c8dcbab54b2ddca32f46c6a4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8f4c6d7259ab8c29d9071534a13c3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bbcb73655625896df77b52fa29c3ab410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf760c135a7373b5083d13e9ebeb88c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77fd0f5615d0bfd2459536857b8355412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d8505e5f69ed62323f75c50fa22ad413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7cbd736d97d3d25cc22e03ab8e9d0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b01c967d4565c59935ad876a58e353415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495e510099e8b8213c9f6d9b51c8e28416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053e5e2a284a68c26c4569e594ca9c2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c526c676a4d3d3bf6ae083e7eefdf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c593369d89a52a842e4025ef877864c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024f575aba298da57d62f466acc9bbf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2ceece2f54ada3012d6d4b04a2036421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080558f78ebb36016d6856722ee8c5f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc07c69546ae89733de28da13cd156423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23403f23f63ee135f9c8fdd78eadeb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6b346f731f04b40576694ec587eb0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8061e555f9c9848c70a0eb80b8f77426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283954ec8e54d22f9a9df955be8ac6f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cee7bd7bb0536d09d96117288af897428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78a73e8e50fb81264dbdcfc9e25622429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203a76beabd882038a6e42a6ce5350d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6c206aad55ed14b1c7dc8269b6344431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b012aae268411c2c023817794ed75432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358195805231f9fb44f92aed33b3e8c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110099f716f3330475beda3d5d445a2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d924b8f7a4b9f401af98d2dc072c8d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9399ca1553a3f84de99b4ba4c47839436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e78e8a47593396b9b02a22fae467e1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487e1ef3124e17a9e3657c61182f4c4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40270b131908d139185ff2e785fd123439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0b7d240d6ad75a5a28e588e974c7c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf9ec1fb29eb4b490bc3638d0b7299441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33be6409a823e6966de9efd08bb7ef442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d7e25bd738866ef85727789b63b82443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9313b410b19854d212ffde8b907a65444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830663aeb63c4cd3de8eecd8b8c7ffb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e75577079ce094ab01525ff10e2c9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412bc7585a31547dca58b559f427c5ed447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6742421631737c700716bf5fc34e6ba448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be765d0701de6030a9da82a0947ecca449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f46fb27e8dea4d39a7189bf5bf63e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16643b16be145c7e680fb3ae5fde98451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0a0f4f651d6d4f313083e65d027a6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d108500416b545001067c64b0ea29d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9c6420d88771403bacc06fb999d40454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a08e58b4fa5e49aae4423bf234288d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbcaa32f7ab0365d501e0adf7eff93456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a976e8dd64adc10864aa44ac8dbc0a92457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6d0c37d145c4019caa14a526dbe98458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434fa894e42cb7586b49c6fbb893b9a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beba29202049697be4a27c1d941d347460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422cc5715f0bde28ad743e7a0b439b80461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e27eaa267e3c7d9e07e6020f780fb2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68042ca348bb3fa8c9810ef645e42fc5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f62e716ffd0c2a240a443279e654860464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c565ebdfcd9c2f31682f729115517e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e16a0e48b51822dc4b70c748ea213466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55302a68116e8921e7207119a55b18ee467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3bcf07cab496b29c864b52fe16f01468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb2f28cc58f73e31c3effc6658283d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1631757ba6c0ebfbbb6241627a55e0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755bf914bf79765563e2b9ffea45c142471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665a894e74f4f1784e32aff8ec7354f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22431a037f547b80a44e7a1cebf866cd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a856193b8c4da0c9c0566fa6c7cc2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295461062cb8f8cb1ea1b6f552352dc4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cafa7f86d5fbf7c0815bb790635ae9c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62594c467672a80cf635b3f349c4ba4f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d1d875128a293237932455f3a9383478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea733373086355d77369641055a236479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e540067a391881046b55a36de2189480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baee75b6008d1ff591678f60a40d2db481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97cb275f81f3b70263f312d27b16cf0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70363e88c943b9950e1b40b6b349a3f7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cccbe809e0e48c7b18deb0481e183b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d0d4143d87fcb2aa6169eae66f64b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179e96c58288c97e3b1e395e776cc69486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0b4811a24a4718118be31aefb7d61487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd6586690aaa283a6851f63b4671ae488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70074b45525b363d0f04f18cdfb6dc9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96058bf328c59e60d96645196d9354490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d61c0e6896fb576c99089d2e521897491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3647674cbd5f71c359e36efe8f654dd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fff7b2c02934a5b884776da98c62e2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9f7ac764ae3a9484a3c519abccf02494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5abaae39e8841ffb9d81dd7a877372e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c7baf061dc0957d38e2e08c4e68b0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671a228da22d2179d7eba7938dab1c1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7efb4620333117eba708259fa882e1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c634da43d47253f518eddd066055b94499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03e361a6d1c86c871450009b71b5a0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a475370b9e1b0d98356b616c183567501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac83640f05ef66ccdbda0f5b2f6e07b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ccbf1d3257119ecc4f8d200be60a09503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ba3e7df3ecdac14c7267c2fe417c3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a9277293c51b52a488bdd7b86e31f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7b122c03758445d4eb4128c4e5a11506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd48e0608fb0b6e9fec984fcaee776507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d07eec5ea83ade393542e9e4884783508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5cbac796c4e4648f718a6393d89e8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302f196d1ccc636617969aa1beaaa02510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b962adbe0cd8c72a538723793570d5d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d0c3c97874b600de3fa52a310e96c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7d15157bb4064f21dbdffe1feaa7f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70f8716213813ec0e1271e95c5c2c2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001fee10294437340866ec97853e1a21515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f179e928d1eadd0692d3014cde0d4a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee642ce1c97cefc389e03e18b6b1877517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7719afe4f2f97ff6c2afce6316b690a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275db58f43c39732ed7b646d0850af07519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec8936ec408689e44c95678a53abf0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0126c89a96f0c869de3cb54f84508f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c15ff302563877605cb3698a731b3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a718c97e56d75db851c4870e03a47b0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72799d85caec78647a646de728410c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bedcf01b702b6ee6ec945ee78a2cea525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee524ad7872eb1600d35718691f45ae526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d98a1b9af7784621b2c934a6d3d2f2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39d1a306ba91ae6e4e7eecdd096a3c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b1f240aab28fdf4650187c9742e5f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78923bfba7320422d42115fcfed81065530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e6561a00763391f4b01f82fa6b0a9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4304b88cded3747dff566ca10876e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ad40276a2369a0120b188832b662e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439cb3d059a1f54c9ebb840958d6703534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092e2073f8a2a876a9fa4f1859a4bcc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ad50a3914b222ed173e30103df494536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f8ab77f46fb8e3727aa5340d4963f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ec241d0c170bd1b133e49a956e944538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814317f02b62f0bb26c2183f6938114539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02776f493bf35ddf2801517d6c748946540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d947e9c263a1cd7f3588b675060d3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95174f65554a880632a305542e6329c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a5191aab574d2b062d3943bd88204543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2459d4a4d2b253f4d5a029044c558544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a68df4289e6cc8ab1e32b845bb0f4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d86c226d182c72e98a71484bf4ece546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c376af5b27ff3befa9b7d6c761f92c2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3c46fb5e50f453211ce61bb419e54548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a569b1f3229fc43fa30847b6cab61549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5156cf2385019136b6d1e4c6486c1e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022684dadf69e084f9cbf3d953bc3be551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66cee0af31d0317aa39f97318a5652552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7282b915f06b6bf71850c55383e684553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661dc5c5c5040644ae1021cd66a7ed73554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9dcf246fcd8ec717b856677857e00555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2386fa10a7e0d9c72315010578ad2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d4797ca85d946dd93aba03e9e90c0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9858b92534c58d8be1b45d505cf14558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4200c4a2d9d18777a4da19ffe28391d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1d28896906d6a1642cc89f5274ba4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126abb1d997ac02fff1d3d7bb54fcc61561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f9787aeebde1941af6c1da8522e4c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f210c748346fe04ad33bc937fec618563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7bd413c34b7ef077fce1ed1ec4cef564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db33e452dc5484d0e73d5cdd71554e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6efde7620181bd57b56275c3b8ae8a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f237aa5effadaef6a77de22658d54567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7041952cf14b6784ae6be29a61885568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee078496303b37f0cbb374d75c6b9cd7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ddf4a9a22f16dbb5dfde96e1c0069570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d8c23ac993c3ab90df74dd2809906571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cec7858c57518aabf7bf1006ef846c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82be2a6ebe3064a0dbdd061c39f32ce573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed789f0158f7c70a68270c971182ae574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4d0e5cd2c3c82733c51905529b4e5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e512241768d0b419d7688216c3784576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c3c06818ed66521f8c16eb41b3ba6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2cf24d9c759babef0c2b80ea8f797578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdcacdaf6527ac43f5fd67e2ac2ecb7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c71f59b8df58273ea522527c2d8494580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b2f090a0302514725266558c2461c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a44e66ca74e2964bbd284975f073e1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a9f9ee4e776ac9248e42a5ca7e152583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7bae3a217f510800ba0d2114711fad584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9ce3a27025900acd3ede5365c54c3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca50e3b0a78047de9a830d368a70b5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0aa2ee9eab05b97e691f37395155c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c884edd8037fe0fe55f700b50477f7b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d2cb8e00a15fed47ef6c4dfb20c55589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83e1952bd06402655fb3bbe6054442590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15503635acbb0fc827ee78a96ed04e16591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae8ec38f91b3e0488847fa150f36b7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8015a605f294055d213d47e1b9cf6a9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded248d717fa3cbef3cb3aff75840ff594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415a8bbcac9f27eeb93ed8e0cd16a16595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3929be94c05bea2092e09b64edbcd0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5f5fa2aadd2ab3e53a77c0fd20b1b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796be4974bfb00f4d765c9fa96eb4d5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097c393909e42fd500544b92ccaa116599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0006d5e8d45bf74cc3535ac5a378d5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36faf1cdd4be9881d825e8ba233534da601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d859797eb8a18f4cde8b8979f40c6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c193e36c661ecdc21118462754063ee603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0db26427f6f559d7575c1975ea4e5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac4c6c9e7c687a2676b08611b7b9a8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072bac6636689dc5cc80cbb607c5b734606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6070d85b22861aeb31fae5c032cc1d7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f66cbb2ecbee06067a4e286231e3ff608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159385821f7080060e3dcb0327dce312609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f93c6eca335d69ea179ea3f3891dcb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d214ce681c1bf010bc40e05c3ebe97611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266eb6feaf8d06bd96a7630f8d9477d0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa662d63e155bbf0a9e75a8d170a34613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0cc8cfd0f7f03e35b25bfbcc1e3db0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4cb9cd6af2a519d7b40de7c6173ab615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2a5f31fd23793d48a3143d644bc10616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e345077f7e59a4ca7f3594e5fde4a41617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e105d0312988bb7def1cdbf055194b1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947e37da7c6aa0da0b86e15dc0c2187619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ab429fc7045e44c0924df3a763746620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b99fde06cd64a5bb70df411589eaa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98df1a5d5d78177ec43cd510303a873622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db8d3234eb5b5b47da6b083df4ba60623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705c4a8f11a5f95785b0a527ae57a22624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53619a14b91d99681728ece458d71d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d809c532c03d3fc5d4d8758a605a1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d8d3583420beb4614188c921bbcb4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472eb23a50f5def7a1174fce3297ba1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d05ea97ed350ccf9f35aea46151dc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b790f9297a55f248201e7c591b802630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7744a840630b0fa9a3eac818a2101d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be5845436b4baa039fb32477ed5290632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8389e336b0124c30f5cc425a0393422633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de824454d789e8ea25e7a0b755f3723634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a204b46fd9fd423c7a9ea179614b1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64773ca519daa9edcbcad8348a2b45636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9142699547feca9878c9409a656ec637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a08f9d9985463e6ca9fa150d6d395638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850cc2b012c47a3593c355d8e93cd68639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee9977dbcc8dc14248aa5f6a65a1dc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4393971c51462cbb6b025e9796b9b22641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a023c72b3b320adf56e1a42c2e70e72642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300ccafa086dc0e8b8cbc06cd27a192643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb24ee5f685ccc6a34129c0573b92d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0bb0cd53469de8664e44e81cf96593645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326407cb4983aca1e5aa78f09495b6f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c0b524e482b4a314081391f5bdfb4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93795185399c2e52825eced6a382902c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865bd0909eb51ef52b177b99ef7f3291649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cfdcd65fc995606272498acbbeea8d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc4f5c5e8543282e08a280ce4ab46a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75420aa8aac7af2b5f22758785f3eedb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb1732d5b54163f3733678f9a41915653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170189fc2b5c9734800210fa5e73a70654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2255062bfe0d3673aea78bc5f9c33655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c1ee4c51d0036ff5e6a24025cd76e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64109e5e0eb559156cb54f705e3d95b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ce5a5b5545c01f752abc86ed8f790658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83575da8cca1a1828596a63230a0f0a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b623a0f552bd7debb258a97666fa4bf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ba359c7b7c7b4789bdb63107d1d58661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8f0500f4ec7acfaafc382306dc580662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023348605e7397846c4eb3b6695bf957663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1accfd6ed38a0a221bdf217403aa1b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796dc1b89f13c638b05a8374c5a03e6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af293b4a9c3148210140dcc92c5a0f0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b762b68778733f1e789a903e3988dfc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6d89dbf3b58046df70ed629b3fc1a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7e440cbe337f8d310da7877ef20a3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c631daa82f975f61dfb6c83e14b6e1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4663a1c7e4309fbb17e7a3ca2a451671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e249280c4ba199ad8279f65c3ffbe5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9471d80ec5c940a89e906c7bd7792b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555509bda7960569fe32216033ba71a0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18acbebb8cc62bd414a387913e79d06e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547810b4199556e2614f5cb105aef5e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f8fa3af9d5cf4cb84c5e5414fe861677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848a77949feb2ae57eae02b01bf6578678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cba435e291078c98476e15a1423963679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664e5daf8cab7ef3e024ccc73b2a994680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c336d226be13b6d7995c7e8f053647b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612af16584c8939a7cff1006d7ba4c6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c8f51271d9357d00cccde267b62d4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed70e13e5812c7b55df9199da2cc997684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d0f01a0124c5f78f5cb14eb207465685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc9eb109496b361e200430a413fc70686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0319f66a1a85c664474d6db847afa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ae03f632c4ae86ead1b1c3d9494b1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305651eef38d180db841b3e4ffafe3c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7e1971c8025ba3110d1b38cd0535b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b13878d877f6b2c19b70d7368190c1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2473125d31642202f1445dbb7e3b7fd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7b2b102c7dd439e591896459734f1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef76732b1e0d5aab7a8284be783ee74694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3384ce74d0eed9a6a1ee498d947ceb6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1089c4889431f4f655d550fdce8fdba696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185e5db1b943cd084f9b40d470f5d6b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22e18f0e922c887c014b8b1f6f2c02698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef2aa6301adad8ced282621b271466699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4a5e773e1c7ce8fef61792d7516ba700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181a7e62ebbce45e69b4201034d4ea4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8518b91681ed71a2998e1c5365cfdef702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbade68308748ce30435a36900ee269b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7cc217686a0a7072436217271c7623704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f51fe2d6ec0e7e8a1078752004abe5c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363eefd17105562e57ebc162d4e284fc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd5eb61a6347029d8d17e342b41a2b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb387a4571a6bee3c13247dec2514b4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8b8e7d5ea80bf65e81fadcf7ef87f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e33ae9db348c12a34e009f8571b28b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deefc4680ccfbd61fef03edf080c684711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40886ca7dfd005d536f3ff142b1623f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bea62ba980432bdf83a23f3bf74a04713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419e03d82a3071aa120e167d50088e1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8438a5e098ccc1310902e9f98020962715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75965b49e762dea24a3ac251ddf82e65716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bff9adf290931ca1fc867d1e408cc7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241cf9957e7fd90c583de17201c1d1ac718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7a3add3980383ae30c499562be3ea719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65f2f8edc6a51961ae9b20a813fbb4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4fa92058fb714f5bf38e421c6f166c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f65a595950672b5f6b4462e1608d1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c1fc32c0973e4b0222eebe542f006723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e4594dcf733c07f4198bbfaee8639724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3dc74300601677a5b1e18753354d05725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236eb0baa1a23880b638664174e660b7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60cb77f77392b1192a9e89efeccbc78727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee538a47eb9714f5c58bb8ca2ca29fab728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547b61ae118bfc0a792cbf2476ffac9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1d1bb65ae1a8b1058563ebe14f167730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a308cfa41f824863f6523c6d58d28731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea01e7d9ec6082bd16b93633511eed732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2ea4ce1c2223ab17bfecd2bdfe6f7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25575012e5b2fa01d76c8e5d011bafc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778d839d9d3a58d0b16c82a5915bb56735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc97530856b3a5e38c61a474f64d3c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0ae5606fdbe8d58209d9647104c88737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfbf367b62efa6eb73bce71435fb57c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c18d75dd60d9255c12c002e3c1fadf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb94ae1daa3c55c6318685c668a1f4a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47d60785afb898e603a070ec73f6e8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff839fdbe47e667dd5affa637259b1f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313379205232e8b4a71334b46da39ed743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a833486f6870c9a7da7752fa4aca0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326a57473272fb01d65334fd748b82a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603120a21535d8e3e5f19a182aa5cb21746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fbbde50f0fd70b691f8f8266355de9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e786cd740dddf2bc73b68d27a49772748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e735b786170384c9886cb08b32e1791749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a6e5735243f39864df7d69aa9815b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c54016b5a6a0d3c3f8d8de548aaf4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade3f68f75654c76b5c2143a4a158ba752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70e38793b7ad3577ad8190ce00660a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09dc418a58eaa7e8e575f2584b96e5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea81c82c8d6b1d7d8724ca6119cfabb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06073219feb3f33c52f835388eda32756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d12d81bad7374d62eca995564603b6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67a82631a6d54d250f995a3bcafbd0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b327c90ea9e364913e3b9c6a302ce759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cabfba93d0fdcc94e7c731ff55401d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e265d174b7c47cc0a2b79230007c82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbacd39e2ae5a16b9503485a5b36c6f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509a76e238f0a11359972cc9bc23bb64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da4eca6c9d3e1127232ca5a7c713955.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132dd244a0c4092a150c4ce3747eb0db6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0c99ec92945e0cd18fa19c7a835697.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c48c473eeeed674ff6d6eaed8554e78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4fb5de8b8f52c9e48db251d1514c849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe03b9a59846dc5ea5a59430660aa810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f406778c9a754f89e4049e4c5a04611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc2c8f90edaf0725a05be3eaa720d612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd82d2289e9fea4e03a7cad81f2c4d813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1ea26b76a60250eaeca5940bc051914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4fff042a045f8e9bea0695ea2c5dc315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2be13c7b0c0348064077ed5fdde9716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180d6488d4f8ec5ef5f3cc85dde7d1817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f3770d4d2f5e70aad5726d31aaedd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e91b57663913ded3db4bfec907d04919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9a4f714bd674bcb9cc408d430300320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a9202a0d2f2c3afcf4bfc02afaf7c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c57031dfcf93c6e3b03090ec9adf122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515480abe8d175fc19d2527115bf0cdd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a2dba1d9dd242481eca8b04d52dc924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd0b5fa7404aeb432b69ac74afccec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9c4b5499ef9d2e5ed56e65618152026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4d258ac3374b48598a1bbfc2b251827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed0b685ee2492b0b7828d690c7c87028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9dcac8811790be34b745843560bc029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5fd33e086e58aa1ac315203896f9430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ce39ba11f1e2a76ff14c8329643d231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3bb69bc628de65eb273ac60dc354332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6b8651514025678f332b13e99f04833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e75a7836b48909a57916a5addfcf5b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9976e19e503201922d08c3ba2774b035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768d801a58599ef4147b797ec31941b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45650579b11d08ed65fec9c4e30ecb0a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7066b157f281f3873cd3bae4fcbe1afd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab38904bba17f203131e7dab7ce0180339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91163b252fae031a7e1d3a65f76fec4440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ddb82071fc0262187e0c5814297b9f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac5f21343ed0c5b003a0047a6ec0d942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0fcd51b3c4d98117eefae75c42a3643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ce79d1554d69a6868feb0fd0c525f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf16a8b0c3e6675301c3c85752b973845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7f952ca2c685cf4a81a8ce998f9ff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e90a3db8dba01c4546362f9631e1447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ccd33a925e8ceef18ae964411095648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faeb5a64f09460967d766a6819771a449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98114a4c816e3792788778d604a5d64f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95633b29771f0368219537bdc97ec551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e151b18aef210b69eb4622e8c95f6f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b91490fe4bcc4517d68f6a295c02a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62432d9fff298604d6d0ab9386439ccb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba7e524a7304297af307c514c900d755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373ecbfb9f642b697cbd7a47650ce3456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd5752ace490e9e80949e9a35cb96457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af3a9b9308c915d065aae660f7f09158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc933e90f1d98e57999c4b93510845ea59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a21a1fee510e0d52fa1710df8926960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f65ac15bd74162c6462259ce89e03161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a217e3e71737b44a348f7056489f762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc66752b065792c39d47e50362666f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b30598f0c7689130893a728bb0617e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35f49c180f3ef4593733e734003c2365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db7e1c379d3081aef90036a4add4a966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b85b78e94cdc47012c190b2bed5f8867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99980d1f34b822c98454c3d75179236f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403bbbf77384e8165f46abc017fbf7a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989310419af67a18258077f4cbfd005170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ed8759cea8abe4647ec08981a4f9171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b131c74230a5efb586fa03c1938a372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e85d9309aa24900e1b4a5dfbfe767473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143d088720a22f1c3d5b98c118d223d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceccfc09c11e79b0c93ad172751c75b175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f196bfd1404b81ec1220e74ca8717d476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f4dff378903beb24fa43d3a6e39be77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601a458f8eb7ae22a7239f2514abbcc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b377e9c0055f006e55d2b7efdfb13b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9fdd193349e79698c7a0ffc56749cb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa60d84ba00dab45245a3ea1f3101781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552f3281e341ab50ae881a5c29509d082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78cbf62d53894c373d79954d590155c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c59ec41ce8ce996fe730669e9c2d1284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713f13f0991cdec9524b3c41cebbb3b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276150a21a770552cc1f6667c69c61086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbda4f4d912bb080b3fd9a6a85bfdb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590888d9713fbbda28cc00ceac83c29f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb2655e314f572aba7aac511d99cca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ad9881338bf37621094a0fd23245390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134170fdcab07da19e82249069f88e5691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129116f98e72b39474c793405cfe6a792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a1a984c6bd15f7e210a0901e07a0593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc193824e3b74c69ad18d7733f653b5394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90266ad0a3c6b0fa8d2129e8a7dd646f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b731102a8416cbe55bf8421cc50cf0a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05db1a5737bf24d2b9f6606405967997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5bd6892c86ea371d2808c127bcf6a998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693bf00daf9839bebdc1155634bc94e099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822262d0799d8967fcefc5d384521bb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b1231d51a725c13a754f41bafae58101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05bbf8a63c4a1cc6402a031b63f923102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a9339491f72ea729e4a8d58c390ec103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65906859563dfade9b5390993ade5abc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98af0ccf353c2bb15eff4f009d2fe1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecbfe47f0776c18859e1f619b00292a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e017dd59871c44f9453f57b9c28be9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21de38af5a1517f9631137b57dd24c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b39052d2e0651ac5b3b77c3813a354109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01be412cd9c059d9552ad1a8d16be01110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b2fdc190ce03d5cdca963c54982a5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f297fb9086485ed7da8a3d67839616a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc11ababa46edb984158303fc70853113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9760d213683b86f7ee5296d04a4243114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57acfdca62548a2162c9493a003c75115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ce06f401a13072fc6c3015e6cbdb7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a4ae60fca9837d21f9b7903bcb917117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357fd005ddb19e10f32a45e3920f64b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9c567a4b8021416865ff9813b8f40119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c505b037def343f810664f01ffa43120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e54dbbf324ea2c750b7b334f7b592c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1906dfdbeabca4caba1aa13052b696b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5513730cff986dead969315213d047123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75308142369cc7b7b0efe31d015da8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87be25e92df195f541474b3afe30c7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e3c1cb3ab86a18e5b9dfb1523f4c0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567ee10ed3891e64e4f1bed017b2d2d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d809a6a68470a4812eb4e2c302933bc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1573780e117db0c2b262427b6aea78a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d68bde2732383d6e596f0f8d4e7d5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d5e53ae318b917d252f5c446318ca131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790efe186afd0b578e7c95778fa6d279132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1cee7e80c2a68b4e760ec6891a218133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc289bca79b1d1c427937893e0f8d9c8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ee5eaf4b6fc063d8555a095cc028b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e66e46abcca505312973b389b53f6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab15ec5ccf4b6c32a2e2ecc9a8984fd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2cb8e9c45eda1bae91b9a23911026138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ecf03c5640d4b90d18cd5acc19840139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0422fd84d42ce7eaf0349c5897b6db55140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71760f7050465ed288237fd944b200141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc6af2a10158fc2c08b23f301269d1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d847ced816979c23d52f8994b62b93143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae24fb75b1e4a41a906f0fc7b6d33d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030df9ce756ce7ae97569479dfa059d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087580a5bdcdbaf33b937a61fd93a91146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9159c5d9d7330131dc8805fa419154147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210b10fcaa56693c5266bda99502aa6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc218abb9340c84e82abf5fa3bec1b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb391c0f1c3904c97418e7756e706392150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afee81b049a90a1865c421af3d7cc25151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320bf2678923b2e99b2440255b3a98e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a543188bb872708fdd4f888d50788ef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ace8d82c07c370de94d7c79b51ba0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2822cc515a161b36f970e0197c496155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6719b18f3b634a83882c3e0163929156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b818d41c08bea6ffb98215692c96634157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637443771db2983e8e7b2c4734565060158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ad37289802b9f09d482ee53ceb4dd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0580513181ab734c267afb50e114c24160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ab47a26c59406d896ff7a78b7e398161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631671cc9a54bb9e758ab60d4e5e48c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94775126c4ea701bbd943e6aa17ec9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ded1e59b86f0b967c4a99a8f46cfe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ffde21e29dda3671be7682a31ce1e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24013a6bbaf70b85af8163eb2b2a20ad166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62feab4a51e9a04dd8cf06537f807627167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eabee40fc2303dbd8accc402468d12168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39ddda14d754d6fe40bf319b6be115169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e22484416095edc75489f06bb54560170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7e81457f72d130d0307a108e6fffb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c31f070da41b557e1bcdb674b99935172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26ccf52406e982aa37f87dc52ddcbc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dbfcb2e356f43554d33f12c94c4b0e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f709dff4c237a103fc58afbcc397b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21931b822d123499eaaae49513305670176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278cf29416b3a263c878c3916e16737b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a623c914ca116e6db545407c09a158178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e27f7c55b8d2e58de714a64f8081a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762649810dc1b78fafb14b85ab7502d9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff7be472ea73ffdae1eac75c09590b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84227c4b9ce0a86e4c6f27bcf17a5eb5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fcbade67965d2a95c5f74f779110c6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e98eddcc23b45d8e8998619b280a6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c24a7f0cde9a49379f63921b603fe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94cb81bb97844332494f801b3fb2cfd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e83e526abe40ef79829962e0f3f25187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3bebc56b5d452681fa591c149a9c1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c216606da91f0bd0ab98b5477807c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fdaeaa8fa82b817c2b14d012ef6011190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0544200348a49aec7f554d587c05cb4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ff4a18ac914fee1d4177b4ee800d6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828aa04faba1c42694b543a15b8eaa0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d23921d4fe9fa8aae89da095381651194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10628eb861772db9820fdfa5c8499f0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc82394a9f69ac7e5dd52808675cce196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0bc40e4f3d56b23beca3d6533dfef197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3c04763e990b570215df1eb3b3f65198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956a8db73821352b8d3ed9a7ea0d1fd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab455fb5f0ca5eaa9b1a8fdd5cdb497200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47886d8a91897e7110d9a61306485a37201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7ade8a36fa1c3dd703620ddbb4a12202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467641d8a4a0598ed620c81f3941b4b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6fb58ee14f1291e1f139a2e3837b3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca27e939b183291ebcc34b7dc5c1ed205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f5a3e470ed76cc33dfb8d5187bc1e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f6d16dc727af0ac9f5d603acd6683207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec020123e549f49c7fa407d945f1c5af208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f30d5c64b40686c55d5d26ca58239209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14fb8d700a40b53c26ecacca4fc1aa7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc567b303a19ba67fecd0f7b3ee91e2f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d9d5d5768118c2504a07bff83a9d1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fdf5604320b66e63df6adaba256285213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd5ab7970e5e85ea877d28d23c32ee214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd65276e11075573beb065b3e43afa3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d673ce69259f2b2829531cc2057a8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1959eae24306803e1308374a9530d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e900dde310a46706b911f6c25b797218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e79b3cbc010cf423d5d5308fc73234219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7358de982dd1fe9a7873a8ef3bd0f5d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743f1f7b43860268cbed902e12ac2dc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670de59891cf08853bed55df84a2d8bc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c4c36dbb15c5285af3b5b5b0814f0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699943397882b82fb30b23359a2376b1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179edcc9f77363d9099bb70e6ece420225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4e3fab35225a51ab52323faa77462226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e57e3b083576d0f4934119d0d4cf73227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb2ea4b3b035582e905ddebda93f05228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451328d23ef759eab65d8b01fcdc5e0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf07066bca070794080728a87ad921230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20284653158a1bcd64cff6dff99a54e7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7f44a2fb9c99496e5ede651854dff232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e5d7e901656de87f203f602afb1c1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1b88a3dc51d315f5e232e0f5aa7d5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d376b8984b3866128372b5d979bc2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fba429f98b8b952549f413af7c7a56236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc82127f698cb0145969793e51857e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50608bc18e0cc72cdf9c4c129e10b94f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297643846ac256b469d85ed4a003470239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880e9dd11e21d5c6c777b4e51b6c3c2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90266b7c8905c89e73199ecb4073591241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75569a3a4f25f9fc0ecb49c85f9ee0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb034259737928a8ac9a5eaec3c5490243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e56ac506572ed63a92577c2bfc426244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcfffa744d548af170d08fe8832d4d3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56397755aba07f45ab9af3aea9e60e2e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8aff327a31418333156b91e6a5f8e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7604e6018e0d1426f9503671e2911248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df447a7350df70d94b9c879d859d02249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336bd76c49d62274556553f2aed7b79a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc6af25215a1dbc2d37506ba8f6e28251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96550da581273c9f8fe9a37d9ff75f97252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a613a2dd97cc5985536ab41d88a042253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d5a042be520d004352a676da4557a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592de44ff77e888fe7e76cf169ef05e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd07655df84bcbd4d57911484f65fac256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253757e792bdd002e3f82fb50077e8dd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d873f7d29155ea741e54f584ce177258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cff552cb751235c51d6f02b10e0151259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f0cee9f91ee227e419b0c7aceca3d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb911b68515a4e2fa6bf5c804e40e4f0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db7309315d1bf2c7a4ab3e7a777455262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc97652f00a57531832063ac5bfe468263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c64d779454ec7f952922f5fd3ccd79264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed83b3a37fb1437b3d36b7e077cfded265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae322e13d4c37433118b6b6dee672b96266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f50dee840c665b5710c044850e646267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a42eca26c6000ec06bb6bebd108bac268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1051f5e3d57c7ec1351bbee765a97269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217b554f625c0a626072aa3de0caef9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41e21758a81a7eac1655aa8707fdf6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575325f1c1844af45b53ace50fc50c81272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71c8043a2de7f93f7ba9036d651fc4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c9aac576b45722ee2c588ffe34d47274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610774beedc0c022499c7be6a4555cf2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18ca7d0ad606eed6e932a4055f5572276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc72a1a9042ea9897546d5c502f7d3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91087638bdc43d3e647ef8d76a1428f7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b9ecec85ae6980dba759ebf9cf73d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84727c45888d1dd827eef6c03e646e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c7edd84f4507b0da85083cf7cd5e4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d76d64f912f8cf9d44c4347005056282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20461a908c37a3ef27ca7a5199f0dd9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2fdce2d0b973d051657cddf05a0fd1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fcf55420ded460a96fd982920f19df285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51cf3b4e3feff2d894b15359d6442df286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ae461d35fa489bcdf8e1b400b1dff287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca604bfe82624f0d7d7fee938e4845288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190d9b08f4124845a50e56692d2a95d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ebf47108229b37426e59b29ae305b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa68e0c79de9a75565b5d150f90d4f2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553f28f730d5159cc2ffb6800c84717292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e956fa01fe46711e92917be9414a26f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522cf8efab349e795268172228c403b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38a3ec50ba527911a98bbcd05dec21295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e6fea70c7de197c96625776b350d7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691eca6f550bb2d3deca5c9348169c3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c36b929fee7f9ef99a7b924517388b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1aa4c44f18ddb8d12165bf53f42aca299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751e02e390f306a13adeb5b31288641300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e77ea91314ad81e8d286da38fbb13301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47297dc22c410ce7cbfc25bc1bfcdd20302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f67e69f1ee584ac043f33fee91d36303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4febd5aef76f8a5586962483553f294a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076e2f835f062da8fc754cdfa9b6ca4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5337b59e3212891dbf1f99958ecb784306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57c4a067a760d245eef8acc5cdae49307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8b5ced5d3b437260c4b93399df6a7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c11b85bfc9247d0fa477b2bb00400309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1458264d72abc34ea01919c2c2151e3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315cd89d056cf3ec9be2a904491322e7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0136cc127ed811dc581b56508676384312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52edc70338393af629850347b76c17313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34e130ed8c91c9319c0dcea256722e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0dd0b7ed34f07308224d81f2c795a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc49d285a6b7b465c6f33ef5827c3f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642bd0f7a991870f57d018fa63fdc2ec317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab978a82874df05dd179d544e47adf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d0cd6ab74af86a418ce82f7b5e2dd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ed46dc21d4854506a053f28878253320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc32759a860b4d88340cf357be45841321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875fdee6dd356fb6b8052868d2d746e1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba4aa1bc63449b2598cee5c374a73e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f96fa2f094197c8664145dc7ac326d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafeeb8495026e500aaebc0d0a499d31325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb46baef6034f99e5b0eda6b960126326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c57c05958af1c58d8dfff4a326d48327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754db4d73175ab864792ee3a676e943328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf2a4fd4a5d186a4de8a36cdce4914329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b833c1af57b1e2537a56b1eec9b76330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a81d5768e9c0ff05626f91eab3f50331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d67166e6651befe2e58f157b6f237332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80869d72b7f54335e7f2ddb7ef80a85333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca945aac2f58eb2ccfcdf592658a472b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab253251cedef54171180b5ef568cc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b3e6e669a11447ccf8775d04ea18a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece6ac0158a998be0a751bcc1abceaa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3659d407064ad4ce964c5394f76bfc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a844b86e16c232226d041d3628dbea339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d069edc2109d89ba885ca7079b149a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14d8fe32b703dbe8a08d650a268595341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9e85d2aa2238058c7af42f06d5996342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4d6b188dd053475ef5a2db4b56bb7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf324086b1acdf48d34ea72ea00826d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232e1123e46fd3a56994ddf19381b1b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b569c13e8d3876c0bcfeb29332139c5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce0abcdf069db625afe12af569006e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98059b32bb4eb1ca3346d4f0ef1f45a3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db5a8c30684b20610691f736a5dc8c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502421ad9e32a1ab22704fd4b16ae17350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f005f1c65067e236cf9ceec134a21351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e5c4be7276d983f4a8f5ad22fa9a8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d5271f3bb4d907594828eb952df88353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd05738f2f50a7d8c1d01040e6aeded354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e19efba97e200de0c05f6cfa34b9cd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9878f93cb66c2c8406f77556b40d4e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe801315123a29d217e54177de5dcbac357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d48772a9e9a856fe150ffab0d3ce4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7209d8608c2a347c4c4a647ac29a0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e94a4216fd76a9bee3a23276e6df88360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1b97fb9e0e7d22c63e74641d1ea25361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430bf11847d589c32056660537238ea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ddd42356c7a289752aaa3437728f62363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7481657b30d90c79437e85d31a8b6c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec58d744d8ed563bcfab3c43d80aa14365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707cdb78f2fa18a4dcc2c929f7b6a52e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07fc843aa59bb164477dfdfaf6717b4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f785e490130b310c8287524e5b0ce368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4123c1f36900fa0b3c0643d51c36970369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e915f0488085da330800a6f87abab370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ec941caa124fcce65478fc2f93520371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a518b968e39698d9b605235e44cc0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5b5c54a2a467c6666934f561f3b46373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60819bf2e67c15683b9f535c1cd0a443374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714112f024171eeb7e172ff566117b10375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96545603a2e02dacefb00997471a4582376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65e96d3160492105d1f8e51902893c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d46172753e27b9327571aec9b5383378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca427395c85328484840a1ec1ae978af379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1a8a915bb42d1ec26b4d490d14698380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505e528834a7297b78145a1edda513d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e74ca323451ca87c78a757e958476a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185cb703ffe8a51b066448233aff5f47383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5ecc91a4924f816505dc37dde2c8a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8f9b91284093842b434536c722b8f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49c97f01f4df63f83c9c8b7607d550386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eefc96500a8b42c0b4cf87afe39cde387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14dfc65a992acb3f56ab329a1752a0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2079f6c6992a3ed29d56d3c8f4a33a9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930758d807943fb5cb00413f9e648b63390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0e848b213a9ecca77f86634ea9590391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df589d34ee7bea37c0899b7366d2bec5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd18039d505f3c1a642e2d3ee8963a9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd5fb826556c9e6fec2595bd30df88394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9db90cb527b8377d2a1195d2a5b4d1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e797d6b5cf95a463c0bd39997596a01396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6098a01194e820d774a89966b0b389c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e1ba63efb3482b308c7a7782180c9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c856a9b66862babb497f27a59f782b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc23273af032376c09bf01f73501c2b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de7241864dcdf35e2f0491873d5de2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4bd6a178248a115e7e529e4d1b798d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8864e637ee4740c360e596edcb9c9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec185d00e7f604380c67100dc51a5b5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd10c5c4ab5edbf032dc5a572f7bde24405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137d0854c8a00106d43cbabb37f7cce406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5ad7692ba353f8bbd36f5085546ac407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698cc726280a43e72ca37ad400828a97408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddce46d65c8879753080117033cc1f4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84c3358652ac079a42508be31f0566410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb7466f59d69d5a203be9237365aaf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7546a5c950c36139e5b41c1e5f6ef3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d90583ed1a1731b58892f1221a592413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98782f05dd130f63f70614dca278f38f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ce01c23324cc28fcf1f6741022934415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21fd0f7dce95fbf35f628dfdc0b88f7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658a6545fc65f0c721f0d2e049fdf2b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199baf11301f8e8913ccce0c65981b5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b8c727445866ab76c2bf4a9298492419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821f7171bd16fd16ef7462d9bc53a31420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326aa843fd3bf3dea6de3e0e9ae1131421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a3f16321533f5dfb589cacc49683d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce67d3adb464829fec7d08916b760e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d9cb391fe1c30c5a047d82440dd48424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e099d8f2e04a2bc04cf7f94018b8025425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28edb82a346538be994eeb997fbe7b7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c35b95be520c2d92d0b56b1e55b156427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87af65d7710c03f88d56dd00048e2b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f35881a4e059412fd4579fc49fb9d0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d84431392a82dcf9b6dc6ab6e5531430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56c313ad40d50e2294ab32426930ff431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb00b28702bd4b4990aac001a5f7541432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134afa888a67e759a04316ba6932ce1b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e8ac989c90060064962db91b124e1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7782e745baacb1506b39c1ea88d0c7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94758e7c39da1735f654bfb1b35aeb6d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf446e0fb97d87824ec3cff1094ffcc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6922fa2fb3c11f48f92bb7ce61ad522438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77bccb59752205a3bda43b7463322b0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae6547549cd06f9834b8afa0ba631d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909341054169081c8843dbfa5ac4b43c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70975d828c1bbdaeda12c7f225923b8f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c583e43a6e640336a1b1e8a324ac66443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a5f2d011161cdb30751dcd532834b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4de563efdcccbbaa20c4c8b0825ff445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc798c4703c348cf7e62454381e38b4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fba8c25d3d6d747c428a9a285cbb15447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b053838b4804846aae015a2358b33da448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eae12ec0ca5608a5bee45604a4df62449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f866a7bc0c0b9ff8eef001123b45e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcfb2463897d97dcf6e5053609c1433451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faca4a119125a7d30f936f4b6b05f49452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d1faf0a643f8b4ffc2bb517016c0b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b9b4c2e4fe33a847df0bc42d6abd1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82665d3ff0e1eff67c191575ea906d1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3bd754a6755cff2487efc9c7113ea456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba4757e2aea359b37c082af5e07e96457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ee1127e9764960f7be7dadb8c6c0c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd129b7af58b93542867ef59a52e213459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb2597ac602f3253d31e9fd9e8ba16460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57130c23f61b099ef4df27f69ce47e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1643631a254f5eb9db79ccdda09944e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d6c4ea84bffae751997489b7b8559463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051153396d7b5a1c2a578d417339587c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447ecc75e32fc171d49351711531b77465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354ef4e3f49bea1d7ae75b223d6aaa8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001cbcad340feb47194b7f046dc446fe467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9336a442e4a328ddfd0f44b211228e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e837965774f16664805ea3ba33a6819469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9471d98785a7da233ee0dcec110c20c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a81da61d0cd00b0355658eed798e90471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c066b731404745d8341717cfb7250d5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157a9888a90dd777eff8fb215d26367473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8a15dd8a7f17ebaf6e3a8f8197eb6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e23cd49dc0249794fbb0833fef57f5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a87e2a5a610fd7e72c6b3cfe31055476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4bf25309db9bffd596b99bcc64975477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8179dc127e0595653756765554d49a9d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5840c4b8e1613eff227b8c697212f0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ae3d8745cfa4e090eb4d8c81bf251480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed5285ac74c3b539cf87b1ffc283c5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41439c951e556d69d0a7d53f434a23482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584b01f353ef0f4cd6b2875e3f9e2ed483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5ddcf43923984dc07d5e8d7874a63484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ccbefe99795221587022624960374485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c1f2a32dd1aca6df880ba16d921fc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ec1283b0f621ccb61d1aa48f86b8d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c150d097e6e00d4d6bc65b0d80af83ae488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303bd9c66069328fe2e977df16f694c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6e31c4d6966e9a9a99e312b6880cb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa438de592ffa65ebd11001acd95daeb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92830be1202d5e3fcc65e86998c5540492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fcd95b98eee7723ebdbc11856b2fd0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3d8e4f624864654c8ab94eea935df494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e69836687ca3d439a2b73ac6510d21495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332b1cd4be84fb4a0108b0f82edcf88496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a3bfd41020475949660fd2055cc61497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca25a5add02d6d3a3dbedda558e680498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde158e716d32655576529afcddbba9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd538d772ee96373d19712dc2e57bd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ddbdeb4a11032e42459ed4859a9cc8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e2ead9595e37a4cd58f740f81b9b0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690bfe6a8b3a5945a9c24487b92eb49503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86366680e0c817f136404f5490fb1a56504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd9d11a39a6d233f160d0f8e543b8c9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee6a859c295a481fec4e70aaf1f863506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e7a63cd3f81aed3032df3e6269a07507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604d29748b5bbc80d9318a598ac166b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d141ff2d7bfd182f1948f8375847adb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4ec5c4d6da1d6d06bfc725b02c7e1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b71a718abb7d26857a2c6d0a71abd7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed9c22d2ae60d28a2c168ebaae876c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec988703fce2bfcb2b03ba2272a841513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623fef8e1d2456004c7226cfff9e88f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfabf9b6ccbcba9b47b5ff00efb9d80d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65076d2408b867e209cfcbdf95abbe516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348b481f8a40713eae5e8adf6073fec517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2baa8471fd716bdf3ebb082c7248532518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2b4cbe04d53de0236b8d9db0f8182519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eba05b9b88982f4c55dfebd19c5e08520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be4a733e1caeec3db9f53a3c46c48b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8160a8542227192b3706bcd92da458b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef225adab99b19be037660cf534cb6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc7832f38b6b4b444077a1f67e8e21524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4db41cbc061f6d02291ab21df93519525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aaddc985d269f2df0d37ef2eed7629526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91b4cb68cbe972e44c5b915fd83b1d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750e1dc8a748f3d619e6ca18c007fd5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf09ef07dc96f3fafb20dd0a7f577fe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf84a73f066fd6137ef8de60616c87530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4340f94a9552a5258741672f0cb759531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f594a23ebd9a465bc127790a8666c35532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e33d36d2d900366f42928170e100c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63e36a76ab92a4abe4eae4287ed752534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00092763754fbf8bd1779663c21c437f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e6fb1fd95496ca35188cbe255570d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c838742968476e2e9576d86f91ff502537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec15757e295048cd7241ce5dc94fb5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa623268d24873a0f70a7c3c7ffbff539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c026967cbcc22a9cb31066497ade3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd3386862f6f53cdbfbcf8bafca321541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5057712a4642f7cae764a0c1526fc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0192fc2bfd8df304cb5bb9c94718d22543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005213d4bfba6207437a360d18682904544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6235229d2274248f27dd330e3ad54545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262d045916674a1063874750f28aaef546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58319a8ccd69cf49d7a6935de773f6b1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872017acf727b936853259e15d3a486a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ce4a89dc6bf79c32984c7c124f1a7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492458324655edda0b1b160acc4a9af550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e9c1a019cd2387b87714199382396551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24766642d3dd54ad574c269549090c4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdefce02491b705f572db806a949b5d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff131be79cff7d9bfa0047a03052dc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4b86c64a2ad07fdcbc2b51d99d0c4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6b4fe84b4dbe8f7f806885a364fb4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52d35c181e15720c3c303049f114be557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52cce9d5f3cc454eab534171c76c79b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a738e17a37e6e1a5ed0c1e77c27c53559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50aad482fa25a5bf55393da71749c7c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89174cb33ccf549a8d7e76b5f80cdf0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da35587e77de495dbd1adfb0fb79f90562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc634a80e95dba12433b5774d1c53089563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63f6c5060e07b25e574b6a4082e774564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966dbea932f4620b8ba27f57521ff30565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9f2916e57cf947de059471a3460ad566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d1c9012e2783c4b4b250d572de9ef567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef4671477d40cb742fbbd41aa7c126568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715f5911feed9036573abf5b56158cf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dae16a53c21dfc892edf1a6dd70b8b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c9f66580f73846be453c20e489f62571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094b8703ad83bb936579bfaab699efa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460491d9ec862f700ae96defecaecfd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef4a173a909ad9d05d4619d6bae62b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ef08c1b20ddee246b1384fa8ed301575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806629bc143a0c7d28f7ee3256ab9ed3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83d0681a8750af95302c4c69868e50577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ddf759e6e4057b2f55e4550a504f5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7578f3166611419d8f19d0cd6484af579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c83df81318b162bd148215471c6590580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078ebb53591482c567cf93efc68e3b9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf8c372696c92b58688fdfcc9df1f2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24843a6721bf27ed7faa6b6874ecaffb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168aa3d78f3e2a3f14e216bd46560f81584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d07cf9152269df11897412edebc07585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13daf9fa5854ce94c7194110070f8c1c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ea2afa4c5ecc2126e6bb16920f8a0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d1f97abc9284b5620037049b9fea8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed8a77f87c93f09660c4e3e6a9c23a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4e28253d9a30316c4d7e6f55b0351590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e1fedc26303fd6582f51b9a062b1d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1eecc2244afdd4824cf7c9d6002301592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44797363524183effc389c81e2d85c9b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db3076a71e5d309457e12f05ba6ef4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187dfc04e7d61ed7f4681d5da73b145595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903b2332ad10f0d00d9a4f878f5d8fb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb4f4742d242c5d2845e58cc330b7b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edbcb0ea3d141b5f0cd5fc34f4b12f8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a18f7c80781eec155094629ef58a0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de6c9e5a31b442c697d5479bf73f6f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173690d41b786a3dc96c8a70019f76d4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc295999121ee921c1147011f6bef7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cbbf43073c1ec799449efacb6bf4d1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73a7a5e0b1fc7914fe8abbb2e3343c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141364268a4c51fe9c028621b778486605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6260cdada55cd104a0567b7edf7d90606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79fbdaa45464aabc4976f7cf040f38607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4264d950a43b4f8d397d225adb549608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2299d76d43a5750289c2b678baf63609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ddcacee0c061dd0e304c615091c31a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9607c13231d36bca518f94df438c9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdba126a2926cdd9a168fc831d12f94612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505d08c0212cc073a31b8593bb83289613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d22ba7a3ca1369157b1f5b79012a75614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830e472da911cb3547532d1c091c154615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a59e0994b4f01830bfbb2245801fb0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497c1033a7ef8fde77f3dcfd3aed57e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c268feb513ec1084b92987437d301618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529290b780582683ade2e08a9d8a984f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877d74a93a56ba614c0830e2d83027e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feaf4c335d7b6099a8fd4a17b10c335621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e87c6b8eb970c877e2d57f8a66b12a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5bc0aa19946e7bcd608eb50b20f9f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24111d03a41f48e60c9bdae59fcc6a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622303eee6070051adb9f44e162d5323625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde9d33e63ab0c466ea49dd17f4b222626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86765cca02e229b1c99b21ecec2ce4bd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376a492a50402577ac2b451e1271cd3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5f458982821bcc2da7720b7e5a7d9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259b913f3cb8ea37fb1bb8b032e06bf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5718cfd0ffc890b5153695980e73cd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f22cfae6fddc638ad636bf33b8bbf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f3fd84443d62fa05c68ccdf62daf5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048a18d926b09996532b4bf8bd1f90e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3428accb2ba2a3538b1d1d0b0f01cf9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb47ef6676f75b4cfb638442a18c25f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e624b07ac9db47bc0b7c47936ca7ae0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836092395af1abc2f3d4d5ddd25ec88638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8293d74ca9ddf3da341ae0fd38d69639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744583155c898c5ed26bd72bfaaa39e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ddf0b40cdf6312197b3e9fc5ddf8c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2dde1c438359200642c11befb0a93642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2d8b637374984df1065550ca0817a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c5e4961e3e20b21cfac28fb1d1e38644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f410767e9d4ae9c6e677b722f14a996645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e4e14d0d154b9d66610fa77ba9cac646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c170240147bb7003463e049775cd6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837a8b91e168094db4c196df35c65cf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd43fe789a4ff18c4e6eeb63e21a0f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176de2dd5a3e99261ce39c931f74559c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a1a8c79f7dd09cf8a63f62c246065651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86361862433f8082d3a7f471ddfa7b0f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6a426caaedd609dcb2b534f2f18cb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afdad4b5f14569872d299fe46e386c4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd751b224a0f9635aaeec3a6ae0cd1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759eac182d60c5f2299472e006a7c2b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d572f2a32429ce9f79889df75e0cc6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753030f57ecd749873d8b8bef2d42c3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5bf7e3a86dde27ab3724376362c593659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b98290ed86f09782f4925c532ba53660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90674f3a783283e83ec3f2d1c16536d0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98cb3d68b9d34b8c99b33db28b2dc14662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec43a1bb73b78c982d5410b5ddc708663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159c6f85f8c78e72851255281bd3fd6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25e477451104c44ba5b0390d1251e9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45406e56da7a34593147fa2daa4b97d3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae6361735fe3f964ef6defac70f3370667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203c2f585e490672219f7330fe6b73d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247c0bb486192686d6f81c02c80b1ee669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda38569d9934585b7c7ccf7569ed1e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9d74fd4912f387d70f264ec6f18e1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12bca62405536aae93ce3e9bd127e3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9afdfd8628de956cfee16292e1cf5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52aceaff2630195bb2bef152f9f6346674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbdce89d074a5d80f27e0087e05988d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7e973136e1ab0d5cdf6486a2c5384676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e57117d495f4f863f95b394fae3721677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb11d298e3c75b73d16ea53b8c7615678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bfe007d0d766ae81e3e55962f822a6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18f36095c383cce1da00fecf8f7347680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db914ac012b8616c1f069fbd79461dbf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b875161c98fd6feea3264ce0444c95e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a515b6e56615acbfe88b0f7b2f646683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcddc203248b2d219ed0f343cb6c784684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566dfc1114b580579d0605f1678b1f57685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71054c87a6daef33e95b804524993cf7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b221467b586f4587f88a8c829143a3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7c99b8c1599f626c982aa5602f312688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7bf422d6e12700747269e669181341689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a0f42a91d97559a82ec8f944e28e7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62f0862bfbb0dda1dba2c46608187a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb282861e8623459e825da74d567943692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc50f66ed45f27aa5fd824227f14349693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74308f7418eaeac08d437cce9b2012b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c040cba22fc9fa2b4de72be0737b60695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12be97c258cd67a78abeda31ffcd36696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f03dbf93c5cb8f674310dc00c9b6f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4de47d8f29c0acd31666a0e6304693698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731cc617e3afb6c4c2d9f175a503dbca699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1538d16af6f59357d4bd4853481cf84700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716f0f18a4daa7a4b4923bca9fd2b49701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cddddcc518a1f8112917cb7b7d38f1a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff569ea0791a36c0e151f2945351ea2c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c96744a2e14aa7e4f16c550e46d11e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a34396dea8d142d9facb551e27bea705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b697d5df567b8d9f6813989ba20eaed706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08c961981f5a924b424b92ad169100707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec7a570121f469359abbee02629538708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc401b01b07bfda8dcd8cd089c2af12709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f9026651c6c3b4556f3c06a09e3d7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1fc1594cdbadd8142f90780e24cbf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8716b4860ddb8e58d3f6c4f83cddb8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d28ed9334182f0841635b9b37692e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2ddd163e7f5a90bf35971cbfd09c5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7031671675a70d5d2ae6f4005daff2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caed6f4426c5cfa2c46f4b409a398c9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc68c95c3e547d4bf7804e16d64cf7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e734ea00c9f8556636eb5e146fd38c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c984b1e448802177822ecf75f323f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423c9f30675c98ef01777636c0bea8f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d483f4a58400cd0a955ebc802ea111721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe97de4115b1c4ea47333886c72996722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742154b4232471441104416fa1cdea5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ccc6d0be750fa4fb67bc2a5aa7e6a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4c4dd5e8214950302e50e45b93082725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19501a8ff749810fa5c89106af21ebc3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23478f1cda40321acdbe50e09615a5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d517f381bd737586d1e7a61897b0fd8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf649e200219ae483fb6d0001d39d7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25dc39b82c318bd08a75eba8549208730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521e7300f9d6d7f469c7051235b9a47731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122b879d146f120403738ddd22d85f6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60016b1447ad97e7a6b328e3bf0712a7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0b9cac206429f6f08746e47dfdaa6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739df18bb3333e64f7010eebca5d249735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf92f33b8f94166f316e0ac68d2a2f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2691416fefff434daae9ec9ef2d99737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0ba71b1b9cbf055ac6c095501c779738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6530cb9c66b0584d8afc59875f737a4b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9542544f6bbf6a5ced3b0a8e383486740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d452bd55f14ad595a0c141378048c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeda248708b364ef8b2a1ba8510984b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4bb63908d77e2ca69a1224773884fa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8877d02fcd21afed0367afdb97b453744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4fe95df4b7f9197ef2d7c980949beb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeada74b73635a6985e0bb28e21a3010746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a10ddb49a04403e24728e02af364f7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfecd6bfc060c02b9b35a7af39fd6a0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825940248aa8d9be6249d9e63562aeca749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed52261a51c966d322a7d77d86161b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd04a9754cc654e2e52f191da3d90c9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab8d320f21642aea0d4c9cbc82c362752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada645bf4f3e174d60d43b63dc2698c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f45ca853ca9b2ae68cb3f929777ce754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5327cb51ce6afcb94835c70dc1e118755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119932109ffad8275e5ce4520a891b1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7d59014c22d06c59e5492a2ba34e6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86527648a58ec963f8698e25a05c98ae758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488e0daac7e1d39694025f35286a1fa759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>