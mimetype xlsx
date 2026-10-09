--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c061d518f588457a460b831985b41121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac199be573599d99c9f07d31248aa6962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f8c6b1bf6d665e0cc6677943a60843.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244892f388d3f659c6a70b0a1254ff34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6f51722bf6d593970e8c6436efec35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90435f4d7232c886b79e782c646363036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4619c818719439657ed61bc89607c6c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8e96289f3b38f2e5518462deac63d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066e3b5414f4835599b7c2d535e00c09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359d80f015f5fa81a6f85bbaba36ff310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2882cdcc2f6dab97d87317c883154e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a030380f2f0723adfe924ba71ca7712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012f864f4b5dedeef5c48cef51df42413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6a6515495d9e3614b79790dafdaf514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43334739193f6ece0fe7a779041288f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009e141e22666b3fb68ac39a54311e716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c54287e6e8214abda9a3161ea424617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16de5c77ddd5d2b1c0ac1801d233ba318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3650043968e83eea5a7f124cbd9be19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433e368c86e84bf0222d62d51e1532d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af540640ef909835b9f91881121ab021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8164d3630b7934fe8601cfbbea9fded22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0322c46eed377f2c7288c7168c59d923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2dab3f7574795c8f209d0f7a311af24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7b903ba87117b29f8651855a8c6ee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87a7b58cbedb7dd693923edb62569826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b0d95dc7f43443060d8fdcd9c422c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e144413d0873f830084bd36f05cc3728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66842bc7cb11c0dc051dd7b3fc5378729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f0a15f07c573ad9f78637a1538a9b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1effbf073b5dc4fa29480d042855067131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd3186ca88570b285612ab05127ad332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ced203ef9497d047accb0432d5f6533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20940f824e3dc7286bf0239ceb75254634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba39371d530587c9be377392bfacdbb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f8010c3ccaf6df0af958b15494fb436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302616dd77ddaa6e9048a9cb1d9f964437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda533285ff8bfdbcbdf5586427720238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4860f9d3d6e1311f7085b0dd3c2b4c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb738ef385b66bcd48a95b282faab1b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f3d3136fd28aadd7cb1eb7c148de741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03576d1844bac9c1209e3e9be99b576642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35903045d12dc3176f9f9124459bd2e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c16f196b9aefb7fdc590a5451622844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f880e4660a787c66cb970e780164d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245493ea862b07d24a851c44bb118dae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed49e714ee1e02f55993804b25c317847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718672ca0917d3fe049ac32c46c1c0f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ccc03a8e042a42524942d9823366e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e51f7bccbeed7dbcc162ebc7831ab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ef038f89e1a81a03b1a74f875b62b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65281702d6bab66fc645c823b31f36d952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392cbd03d0111c8948cf9e88fc58eade53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590cb412b4b01809c35fc1d41ab61e2754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1a150b384a355662e9cf3a06866f655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ca9b513a9542c34569feca628ede556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9377ba4c06914e228f1ed2c867a2b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2890f846ce555de49b855bcfd72b9cd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da54560916f5bf6cc0a74b24cef646bc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249937d2f60cd35ccdd194cd2b7782c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa443df920d72a4b7c176f4d51623fd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ffc2cc689cd8370199d6d73fc1485b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75545faa9b0cef0b9e8472035804f0c863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0650cb203473b96592d92392fe5c1c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988522c974d7269a43b1e478f699fa565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32981e88bb2f8726122b8ec7c4270b0966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c327ad6d616384ca51d492d7bf1bab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe38efe11cc10ff292145e7d5d8ad368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d39ab7331a714cbcb86d400ad2a08b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777dee3bc251bb7210be4b36c4b0fce70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ec3ed2bb9c307a471feed76c7885871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912f9f63f56192730783ebbfa28b5e172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564c20b50a5c12c2f9b393392ecb71f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8ead213723887fd7c247666e9ae8674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01598c0093698a21d612cd1bf34f231675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e4de08c6883d92341268c6e23b28976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76a14ac3cbdde7488116902107ee4f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4323ff8796663462397480ec516e2d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05e9d04778e64a90480c8e55a0ab1e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b160124111c9d16b98688213666467b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858b620111d1a9c1b05715960a8d2cd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34b5bdd800516b462fac840ff8563482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fddece6fdf593f758129cc5f13bcd183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01f85ad65be3ce7d46c28aa0d3f5bf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556ded0816b40ab5b144d6b75793fe385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f60a221f69d7f5431d7d66276de35186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498691ee030d8f0ffcbcd41dfeefeaa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19433a5d38a6ec78b791a915a0c6e16d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e714be8762b1d092e9de9d47d22828b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51838b0b27e05e95fc4e7343c2ee4fd490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f041177139405694b33958673af93091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a58fdac7815b38e6eae1ccad3c733ff92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344d2b1e5078c823322650e12ab2cc093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911fd72087c659f9105e75a4646dc6c394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2b407abfde24e7c150c6ba9b912bb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c776763574522e74ba541d0a505f37e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008664b6fbbc1e09e9f8ab4c71f417397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ad3b8db7219f23e3791c3ea7a6e9d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372a91afe7321bc03fa32949174d34a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b053252f0eefc9ea95f8614a45c0fc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf31a45f7aaa4f5235bf83fba5f926101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f04372c2396e11ab5562b9866c1c0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fab9c36b80bdac7fdc7617cb05e140103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676fe1b4f5a7953d53e8a609d908f3f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7060e986e50cd7f696a40591829367105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeefad59b2969aa63a63b2b5de5d9f7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49502ba8b90e5a47fdb73cffae5b68107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba17078e7cb97fb50abfa9802c65fca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2412d34318dabf6603c8012225bda109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294fc75100749cae1a24579dc4dba36f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e427192410cc1fc9a565ddab1fcad0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09aadbeb23003e55abeef7cff57a79112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ec5e7ded3843cfd5dcfacca5b5812113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1204391c9ac1fa2622d7be8e792453a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077cbe87719f646e234c19506c66abb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd92c1c06ed7a63263d604155b061d3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd122b45907059d0f41c8e1109f1478117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea0f861edbf88416348744b984094a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb52d195c879fc9daf7792eacf1b84119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc34629c065a406fe6dc356c846286120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee050cc977995cb09a62dc9d2091cd0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ff6c3046c9de5bac0357f583262c1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa067c5b04665919dfde874b805cb4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a64ae116d2a947e1e0f208ff008ff8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f12072f82ae78767e8e59ec47880c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ad3d8a2ad06011c13de1c1125c9a1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746a4ea0195db2362a65d258f4d4509127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dda255a698e1a474419f9ffbc7de04128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c1ccb2945e18efdfac8c2e4f27a61129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476de8226347ae521acb83e8dc95264d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8942354ffd54767034a949ee8a5837131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0462f58733712220b3e7ddf9f4e21132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906018a5f4a90d479c0181d51baba7d5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977975b48d318eeccc5e0b619097ecdd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc2c613131126ac266a3801ed491586135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b03545b1484f423184628634db222136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a3fcf3b41a274257975ba1c4c1775137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8529d621a3d3de3d77e3a1569e37534138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77271c1aa946dcd6c6e568f27021b13e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c93669d0b73266a2b3ebf358edcfa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350fe139844045c6565e4660ce23cfa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d8682d7ad326fb7b69335c93d4424142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3013ec9c52e2d5b2d6f86a87fb5b370143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661afefbfe914a9e00b904954af703c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399c769adf8d30b8ac5e89c32ef8bab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1631aaa79e50b765b7d589cad1c8e88146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4eea7cf292cd1be1c58f93c8c216e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d79b731e791a97a5e76da31368ae51148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b32e8e7848a8a80a51c161916a81af149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72987694df35d7c11081a40460d5bd5f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58d6e12dd39ea1e607093ba18cb230151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c03567ccc23422ed32d8900e4ef92e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23efcca98fc09c0e2c30ae6789e0cbb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9b3d506959326e7470988095435b6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87d9b65aecfa74de2070497450532e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8129338b3ebf17be6e824c169fde2fd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b43a7a9c70418c07f392a84841ef70157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93bf8ea9f035b47a140f575da8c07d7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e97d3bd18e86fb61078c9ae6284a0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0638aad988838511e4640379c831cec160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970fae7d3d9fdb2f8434c121c04fce5d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01500e1475a3ef9f79597997f8eab69162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076951703bff6f29d9c7efd357756ce163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f95b043d8bc269f67c74d63b17e1c1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baac2c8cc47681e13e84104377a6d6f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aaaffe7923b9f5112a88eb934558db166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd0d18fe501e79702e53c55d7a497c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754164ebe71f9708c213673e4f17f85168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928704bffc5efa2f98158dd0bf870a2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b3d32c74145b75a5ce68e2498da0e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a56e9162cf718409fe58032c334a7e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170923d3e3e3abade955be084942ac7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5d88c98eba0829bd1d279484da5cd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36903184bdc1797135dfa67e4d0e64bf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5afbc25b655a9463f0eb97b20fdf5d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6bd98a71a3f6d92bbc153d9397229176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6da1e7d68b7cd539dd2bc8c3a9d8a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7dab5ee4a669cdccacb7152b45d2ea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8146cb1d4fcd11640f3e060af6ed90f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779740d6b1f45e7316d2303de320cffa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad80864f60753642c359e49f23fffc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a09e207ac1cadcc2803856f438fe1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd7d680d06858ce08b1801feb79eb2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b0a530284c667c2bdc19e9b991cc9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c27697e6afc368bfd2269011af8010c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e1d5ecae802cfb291241ff4747635186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435f517805f90daead39c395422ac99187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385377a52f3700367d5d529186fc4b4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c038ce03a7d772de27ef8c4df9e8b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94af04aacfeed1139496903128f330190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ba9581c685141ba6e74f08f015809191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49025d57ac07ea2c30e84bff6205f6f4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c52f38b399ee7504409e5963164a1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b5307155472b5c03247b9ca16bcb1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc8ab29bf85448454d87f111b52834195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9e6d84152189bf9b5f7d27ba51e11196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af77f0deba29db4e9bc6b462b759db197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771478c17b27977fc761511452066fe7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4ae3ca4128e6df10ed855983a6992199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f51edd54aa89ee12afb783ca3509c5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd11f2f9eba9be5a6501980a04c309201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260de9ebce4c35894a59d99e74f6213202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea615a69d667740d346b11a2b820d7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a5d747ef5bc7659321108d340db9f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ca4a2fb6c046656a9dd671101c13b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea1ed597c728f2db52e5d61dc786e4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c67de494dc80af7c8d76945a7d244207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c559459543b74ac4c8449ed7df129e2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09e3ab38cafb6fc74537dc839df962209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38006b13c930c9c59d7850af7d8bc0a8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b79c0f1a567cff803e276e0f60dda9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28439caaacbb576c2683f5da766ee13212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140b7aa4cd7c0bdd744671561e4849c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e2efba6f35318de9e1a471241cd78214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35fcfa26324002ed8ad4f690e40f338215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba549b6bbb8c8fc46b7577170d2420c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb13b17582690fe9603c60bb552aee217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bbad31474a8862d32e0624df378714218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57193ccdd2d2877abd3885dc81a3bd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5476d064de0a4018b5114e6db7b07220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba40dbd243362c5597dae10b326894221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b127dfced7379be1121eed0635bbe40222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb6a5ffa3e111d586a76735d7a5611223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d2e73c7e153a7d911e67ecd652b3f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d21346a957985fd1268304d16afb95225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c164d3e554013d41ee0b58f2578bb5b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c8c2a3c8b4bb726b7b5d6a7aeb311227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86113eaae037945fe282d0b2621021228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393fe3ff0e653f954a92da882a4ca282229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c258035dd02931a1e44bf8c9852c3b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb98b1d05df2840a571cafb1845683231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd3327543d6f7be6b59aaee534f97e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc792595fb7aec1c25d219f525010c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90ab2c40d227bdedd251ba34558f38234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1e6aba108d8087b52c186cd593f41235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c10c8b63e173813c0f1cdfb0d3e61236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131bd81e7fac4876f49932ffa79b40c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850a3e66d4f59a750d3d973ed8cf015238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7dcd572e14b54533e36efdcdc9eb6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b26cf5fb5084c95309c5a03753010240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d75b39d752faa45a94d9583e4c1f3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a76f40a24c36699da7e090effbe43242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9062fc09c887189f01ab1dd0c507e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c2be2d027e1322746a754033f24ac244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea64ff69bc8bed8b26de0aec6e27ad245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a4b05ef14b5c2278f67a9ef34e883246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868d6d809698e1de89fc36c77d416ad247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85409aeeb6a3fe9ad820bbc257c23d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d4a926caf1f59646473ff6e7bd2d3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4b029e49de64076dc63efcd81fdb0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d71a9d536279e4d4610adbc6314fca251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56563a2d02cf0b6afee06897791ac3e6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683540cbf1e590a32fb91e9da859b778253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100526bf8cd43b37ab324594aabdc8e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a5c515bda37f5623a431a3e245b1b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359f40525a68c5ed976772a8d47e26c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41825c2b92f3d8d35a61ce13d2a83dfa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19a0e0ecbac671f4152780cd67d51c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c2f5a0f8fd046cf5b86cf0c3a795f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8088f966df47c94ada3d6e31cce50260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceeb53d1e8355267319e20a669c70e1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dff0357fc02a30b30c6c61d1659cd5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982eecbf87c495a7d92b934319247f8a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb235d4c91f68f5b29b2ac079ff89bc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d5748c9e1c5433f6906247d4d683e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019d7af43c3e0d0c5b0975c18fb92e9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07661b012ff44a9398a24b1665f0abd1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153763177b392ed329a1940bd79b42d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728335d25b1f11db5884a2ed3bbc5548269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0eba2ef7971919c4eb3d1eaa5dc757270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236376363c8c35868d25ce1ba32cec88271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d3944f15cc41e7b9e84425e597339272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa0ba58a13300f8f0d894bf30433cc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864fc01d62239fc20072a88797937fe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7ca3457739d356d99e10a0fb127fe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a8ee89c28ac1ca768b503f7e36c4e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb8ec5703f75094771045371c1d4c3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd34ac757154fee14d7f046b46c1cf8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7c1c18a1daa3cd14a23e39c5facb7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316e3aad102bed2eaad51bc869e5cad280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e52f8cc472a065c531e52a50c28f7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560033317ef7b7f06c6b7ef2fe24ac3b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c80ed9e0dff07e6ac98c805b31747283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae6267fdd727872d63d9df7f0ce4c1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee506c22b382aa10c3f2df8acfbf2f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672e1e21778dc7d8c084dde52cd5ce9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5027218d9a49b2a9999b8db62ea80287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c029c2ff49fa849edab0a8b5ddbdac288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23612ac7a742387ab7d85ab589309f85289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3117f243c81c84b0c7874ba6ba920e3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0b75cb01148ae8b7bb3acad8c83b7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b5949ebd159a4df888bbf6e6fbc57292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d66b5c6f3023af374cc74866af784293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae626bd847e324060dbca4a0132ee3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7021d5c3e4c36ac1b49726da4d14d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc86702f8c35c3c33d5a83cb2c1c03296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd1a1efc930cb7a3f1bf4a5fb7a00a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a84cd540f1e4fdc19bac7728ad99e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a56d92cbdfa6fd95de8a3ee0c54f03299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf6f89b05819c4cb88090bbdb34035300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2575808491792b270e311cdc7a02fc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab57e8bbae8e5ef34b85286b8bc4ae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51ea856f283259a237431bb04d363c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54930da042421903a8a55518b8f86dc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf56e02f44f82dbac7c8345e00db084305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc561c177a90987c3ad255cece6d8f86306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d00ca891fe5542839e46225715271307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3eaa714c34de9471540c794f505121308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7a8579a56e8504a553c3809fd30ab309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfbd6d18bd71c8df2b915cc9067f9fb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce68f1997f8fa2f6d0799b278d1faa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba575e2bdc65e5309980ef2596c23a9c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213bbceaf10b032207067d96af0d1f9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f988acffa9009b1aef730f11809b06314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819eea441ffdf8bd678fb425d42d0ac3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c551684ef71709c3dfac07b6f729b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f803d16e1ae2c68e673f5415f37f9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4141a42e08b5b698910bf03d752778b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d86f9ee573b248c660565c2495fc9a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959249f746a3d9a3f8560ef31e9c5ff320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094c0fa2a00afde9e679f9eaacf717c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c335241820e73d216be004b70ea3d3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae101d07d92e9a2e42b5acd56b8426de323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b556744f3c4a55d6dca2815d347367324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d8d8cc8d204fd29e35f4e0093e5c6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558aeeac5bc09bf182b71e77e15df227326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1defd72c734055aeb8202be38e8c9a62327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c207f47a4446e5c9c7458187fff87c1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c36cf96cdc33fb25a0fe7dd5c8e185329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084731adcac2ddf849433d3e990feb65330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63208a9ac6cecdca111f35e09a98a8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53afa09fb7424b80b37820f66ec1ccc7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376cbc99b4f25003c8055040ce42255333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db16de92ce45dc6f34dd4c6b480189334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37e9203d7a9bfa39d94d4683f818cd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34369deffa0664fdc1f0aeac32fef9dd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb1b974cfe9487bc5bc47b23668b5e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf6fdd61d319025f0efc5136f32074338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5128f3bb938225e41579714caa794ce339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21d67495cbd831a4bff28b630dba1c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62af8ce92a814db7dd7593e9bee6fd0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970b29b697c1e1a33fd1c73706eb0a1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059a7bb6975e0bdcb165517315e9c0d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e79a273c6b9946f388feb4e2da200344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2254d39966d461a22869e4b5a03f6c5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262e5da6c7a5e3083e81ff74779a7cb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b3b3f4f6fd59ce463f2ea7eefbf57347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcfd9cc2e2af843074afc11b5dbdfc7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602f76403da5bbf8fc05ad330806469349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8e4b7e9a9d7d07314bd3f6eb0e8be350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9863d5f9b69a1007ff25a4d3e4b3fc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707467594e1342a93e861875a6159cf8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021916cfbeeebdf4f2b94fdd114a330353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c9f4ebe609b2a5160137ba93377df354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe0569a411bafee4303806ff5a72d9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79835e4d05ddd6368c84bbf4191179356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712ac425495ab3e84969475c523f6fd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de934065991f2554486414e1aec4af4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c184aab1b82beadaa91fcf03888e6b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef621048c0bbcafd788f24e95f0a55360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d7340da4a1bf43a7c4a12a8193cc0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b612db635b390e6db6f80ba8ab2e3b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f1e286943f3c3597ff820766dc2ad363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d3951e102f23d05c85d6d02180e65364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa2ec7da2547fd16414ff117c5d3fb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cad2f33e64a0b8c494a9ceab01ffdb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e730d1bcaf725521e98f53a73170df367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327eac02e74adc6871683fa8be987d95368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad980301de432e59c5af1dd50deacde369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3926bc1878c33ba134bb8ddea3546a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fedbf9f3c97529f1ba6a4b7d78cae1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603b35f55a029e4d31ceb467226ad54372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d05fbe235aa5fb6e5395331c1a7e58373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0bcf128c8e28f115f2754a16be1c6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df770368c3484dd53960d31fa4448fe6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28ea036bcdea2c763f06dab70d89e6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd974b2b79a9df7c1040c99b6c7424da377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736cf2b02f1846d0c72b26e0a238b6f0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6bae84ed4b7d73173e1d1bd35e776b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830ea4da029ececcd8d2425fa908eca380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdba4fbc266952ad794debd02d1ef6c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8884af3801b7b826158d5235a3ed0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f71b19ee377e327c552e9d31cb612383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae9ef068a51477e7eb3eb6e5a05e04384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf429827aed047234452dd9253aeba9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d686ab2b8003ef8e4aa4757257ef64386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619c8b402bfd84f9e14204a893630da387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3176a0a210303a7586c04eea9fb24c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f60f3522837a861b71433102d7e3a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c4084471468b42c551ec7eab011864390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a94b2b3eda7b9c00c78bbb04680224391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88bc073b37dfdcda2d56792c39450c9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6676f5b2c227304a8e9a371e56dcf8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0761298b9e77478e9e862151cabfd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318ad58e2493b6a81bab62e834652c4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d4ad2f2d04ca9a1feddd24e4ab119396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbce9ba7801c45f73855442f9eebb3c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace4218279703466ae29c7f6cc931b4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8c168a92bbf7e524edad6611b0510399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd560ec8edad49921b1aa0d4f85e53400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c92a4048f4d18a3850203453be68c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1842f89259331db3729d0ef9da274402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b33ac948b1d3df95fc8dfb276529b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848a7d2f3dd2aca17f4ca47ecb20afb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65370dbd426a7dba6fc4c71e39ae95b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344390eeedfb998c513f13518bb34e78406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cce0b3623d2c21dff3b288489ef556407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf397a1ec48cb2a07c9a6984931a1796408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d4ad58cfdb1bbbd49d6b9bec9de50409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e784ef90fdfa9b18263c661cec4eeb8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fafb5d4c56fcc396e7a5156e8490b2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14184317d528f8822934d1da5a8ea63c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6e6a190ba3125e4128fbf4bf92106413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8a59bd824f19cee0e9086d1bc853c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62731375db08113fec2a7540e725ad415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c276a6ba9b98bfcc33c2f57dbdc58e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db24f569f3ac4db626a5d67a8f30cea417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42d37a86a4ab36b81403bd7e01aad6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f55a7843371fc849fa117427b30d85419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5cb07faca755103005ef22770ad07d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc32c06a25ba6bc18180cd0a6ae333421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d27ead63c28520f753b9708e04296422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd83fb47bce1b1477d3d17a3d4be4de423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522fbba4674e77f121c51337838474ed424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91959f246937285d3936ec718f4ffe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1465d24da9f2624efcaf7643a3ff618c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8a4298b01c7b76785852c49e3e311427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6fc694b84166d9142c642b72f5543428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366c920036cc55677c7bd5defc31223429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e429ed705b86ec747f607640169584430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58989f2d6c66da58e1a2dbcd7e3a5d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c4d60b60c6ab8ba093cb447199ccd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707d4e2c6fc98b0932ad01760cf87dd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e4f4dc2ce6e8a7cdb3a131f58d99c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d8a5f1b53c54b98d0fbbd87ee9f76435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450eae0f5045f00b083e49d90c62f8e4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275dbb9fdbe6f695ed809c60059fb3a0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86fd91e9593d661c8771ae4d699758438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263eebd84ff620eded48cc727758aff439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103763fa5a3b65de8049ddee73840a22440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9a8c7c0825a74e081aae5fff5c838441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb2550b8b60572d54d7e2be19ec71f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef41ca2cb5b3b9160f5568a8edcf96443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551fddbb41f49dfa2a1382ff5992faf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de9c8d808b45673da4bdd9c8374582445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bcdf7aa51fc5fe9a9d2d3f5457acd0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdaddc5d0727b7756e1547204becf82447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752fcff9ee69e9c62590be151e36420448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f3960e23dd21d049475068194b8ac449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206c9180f167e6c08caee7f67644a46450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5be913685f90b894bdc631c856846451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7039963d91c1b0dd07d08746bc1e19452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeabd5e5e515b166f8084ead0663620453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b080c0d061090e9b3c788dc1cedd3fe454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768865033551444d4b718759bbfab7a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23920881b9a8fa966e6af925e17f1985456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201766718d80526680dbef080b523c0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c4d57ef0e43c2a94a4933a3c956f9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404cbe04fc12fc592a51569cfb4eb53459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4bc4b23205c5aff510022d52eb2d3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a436d89bd8a17797ded593788c64029461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e4755fef56571dde3e2b23a13d049462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc001e8bc032588d97bb3fa4e9f63af463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecabcaad103c16ba365795b7a46f257464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866a22a4e73017d0ca0e0d7dee7fc25465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6480141092c7f46d25e01904cd7535466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d973c4e431a635002cf09ac21a1792467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9efc297dceeb1f16e7f4059f066bca468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67db6179d3fa5ea701cde8c1000ac0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc187f1234d4162006452e5ce03fc55470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c1bcc56ca8393a8e7d259547b491c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3d9cb20dd90efd1d64590997b156b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353ec2c3e7a65bd150ab5dbfa5c2eb4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc1bfe2a2bec8e5cf0a1b2712a9d21474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524ca46da9f67197374de9f6a93e119475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49db1783928cfd4cb109cc7e3bcc1c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaffdd653a9f1ef49ff0ff2f82aa06db477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480cac3f4448dabd865cd29fc2a13664478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be9adb59b18eae9054abf5f312193b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672a8aae21837874bf9e234b89a1899480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358842d4dc6ef2b0a35fa598174e1afc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df570b2b1a3c46ab51e32adc2945d11482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07145018c14e4ef8a76f69caabc8ea89483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72bdda9a8e72d45059f13d6c6fd6b0a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a7f7a33c6f2ed5608218cb18ddfdb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772c4188c852c06b3124354a7f36efe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe42f4f7a804c9192a579eba7feb1f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06720873323153e9235f9797789d46c9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d6ddc5712bb5021c44eb04f43251b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04680fb91f9b97cfb577b97657ab86b1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403477b0c68bb14e85a79b22e6238fb9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d1b6b5ecba77b61b623f3d9750d91492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4b02cb138a9b792aac99aea17e333493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac1ee8ce6eedba87a12140fd4ce814494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab160fd6dfaaa9a5bce0b521494a52cf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7234e85eddc635e6cb2afe04675ff496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103c8dc9f8f3d2c1f3bcc9b3c7e66bd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8c978489461980be99ea655d4ddd0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8974e10ab2861f679660e51fab45be7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8b78e7e89998c044172ef90e0f6f9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea365ba2827e88487a7000dd3a04f99501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450e129f37164ec20e66970cf217782502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bcb271bce99e1910855dbaf25574a2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1670d3f8b4536bad43b23ca3a27429504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c1954133105cb69d69decf420ad50505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc8706b3e18528c821e03d668bce79506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c133c5ca6740fd749c8149ea2dc42507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98460dc356fbed31e5f554400978c467508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256bec814ef34edaf153b6b6583921d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe852377cf0900552cfd194af7ae57a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d405da9de70d00e1b9f785d87ac66511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d0bad0cc9e73634a7a40efbea8fa3d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0aa314d968e082fdb3b01b0821273513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651d9bb65242fb3a84da797295b2e71514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a140300ac935addaeba9e45bae1a32515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e3358cc079819be44d3e6d026d0da516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dedcc3e6a55ad3d3f63b5f32c2eb3cb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74469399d6d782ab4d6d3d150ac0b55c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada56f6215bc6be0fc1d3d7cab6df6c0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c6352272f3cdaa7ee4c753a480fa8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db833be4adf8532d12edef6716284f2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7bef149a41ee46cca86920a1f001e4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ad26990f9b597b292c2c320dafbdd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beabaf7b43d59da0f8f609df0d0d15af524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa859779fc4b3803e2839a7ffddfba525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799249c3fcbf84ba7169c11870e1e56526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc7ed5b93ea4158b1e4276f62aa3cd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44496f802a02bc80bb3365fab7cd3f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5913d42026cd206e12b632dfa99c2f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ebefa37bade9e18c396120b28bbca530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10d3aed8cffed1c86db7dfbdd9a0b1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e14157641cc5f6ca1796da0ce5c18532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535429109dc88eda15b63285c4c3bc70533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b25351040698d2ec716b943fc2e0b4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c71b53a40cda113d25aa77e0bbc87c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a90699155718ae3b491128797df095536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643d15c81cfe3aba716961e53ebb36b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8971109a82061023a0815c1ba2d30f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5a0faea0f6458913ac21d7be8ce83539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e520a5a48d6aa3520278c2f26ca7fd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0df7e0d22cb605f351d066bf6b6856541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3543f217cef447b700a90fda51ea69e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6ee845a7dd68c336ad146c87aceb9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d55e5600bf73ad8be8e30b227514883544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaede41ddd501a175ff6b32ca9fc564545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3cf60ef90b6492becc87a658a734d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1188a4bbf671179a5e31656ff98843b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab25490ca64646b262f7db4e4a0605548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f978d1e92c751d1e614b0df0299f3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696a4e6f4084f70f16102bc021b8a6c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c5475304842b2419735012c5921d0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a9d5a699d3eb8cb1302c7c35c1790552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed267ba86f880ffc6101ca5f0967828553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ebe7f70b21cda4bb4a94927b1e2c7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b11c2c4f8e2999f4eb7be27ecd64e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ceb7d9dffda2a612b4b963471f9d96556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633305c829e82ee5818e91f3a9abc172557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755926e92a693603ab11ce6ab18f2fa2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a3620a4a03dc70525b087f7cc058d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81970c2759cfdc4ea823763ef17984f4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606fadd6a4db79368be836855b897321561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bbe0961badb26b62bf93570f79c745562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c340df3d014ced0535c0bdfac31bc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefeb5e2ebcee5879b8b84daa7e4ea89564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530cef1220885a98807b806b88824088565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b22ff9cfe151d5985dd31e1f8436b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfefc5b0b519583d793575a7cab0394567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb0c5ae4571146f758880e21d9fab5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe667d07fdb2f226d227a4fabb616004569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f3f0b164d721c162b54c494e2f1f9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93be6f2ac8879d037a4e643d8c8cd0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2445003121c07b676d4748b0c412b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aade1d97535d561a2a6e41f2b75a3d0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356ad072faf639a93093b93392cffed574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6879982367fc528f4c1f16e8d7d91c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d33b59776cf4c5d16b3978bf2db1d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1ccabb771899cb9b1256ff576c825577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451fa91f065f330d8e00263c95ebf24c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aba12c970a29fb3b983fdf93927890579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74d3402e82967799d5304b7b46fab3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ab6ee659daf2ce8db8cdeb6ce5736581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833cd896bb69790cef60f8a3013de12b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a826cb3bb9d91d8d2e97a6834b6392583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79d6f176318f8945e1299ea865f09f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd89569a8eaab2b04817ae9966cfa5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64fa97c8fb7de5cf99715172f5cca5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a3297ce41ae5a1ac1e415138d8671587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474f4766868cbc3027d834cafaf4d46588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7380d2a81447ef670e6c2ad044736589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c5a5d28ebcbbf5140c5c86d3723f9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11a0e42c022709ff46c05754802d85591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655983ee297e07f8695c241b1a05f29e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88347d33cdf813c9a3c33c32fa53bb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048a57386e0b80108dcbf903532eb4e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba4d31fe22ed9f481d72e1603f6f20595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102982ffd203d157fdf882af539a871596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09582d589ac7e4febf48a3b97656c58597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd06de245923e9accf3c4b996be676598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627dd6c1b6fd04bb36fd3ff674b40fb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9b1253b7f275064fc5b324bcd0314600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0b721801b327b58f028146e04d1fd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943365ac67bd068f8fbf265890def39b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa8aac68c904a82807ad918f8508eb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9020c90afe01ba232de2a6f299657c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4ae0a5c5ec0d4e84665fcdb52272d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19b5c05744aa0559e24ba8397c4224606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c291bcc32827c11aeea5ba3b64e7ddf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f28118c60702fbaf9941fe9c3ce4a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54af843397f6975112d69f9f3e82e36609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d922cdea0f3efc7440a083fef363d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044650e6ce9993084d91873a7124b5ff611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf98d97605294cf281ccb6e02f5a3c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e662fe79fa48bcc5d2e9cc35ec5f2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f916b994dc0d8febc49f6cd648a4c6d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994b3faed38bc7febd2cf53dec79ba9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b279486892691f56ac30f9ab610a98616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898cd8220d6cdfe3918617ae81a41e8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf47094c76943a38a812164f8905f44618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cbe5a2f0a2e8e688adc1945e928987619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9f886e5218735f1c27476448684f1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8130f34d3dadebd9e860567a7fb8d2d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69a2f4b9a035bbebf97ad3c81e5a14622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40e3e7d06f22767fccc223f660ae4b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fccc2b1443d033fbcf6ee5fb31ba8d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb5809ea265928f1bbe4c471f9ca4a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29529a8d6b9ff57a1e012ce8bc8b0e34626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a66a152c7a8d4d1e4d23a52460fa83627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202a4a7b73fcd63c12f2001ffd37d1c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9b0d0cd58c755219e243e57b002d5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53bdbacc80308fb11b911966dd660a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1688490fc3487efb946d8070a400f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99027d4f0dba7a97dc76964e2c83b00d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7279389042d9633813010cca741fd9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5ac69c165e1e2cf986ccae7e7ada6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a22c0d0b2e232c6fd58ca3b58faa7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bbf4d09784209cc653d66ad4b9d081636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db47ffe185396cf30fbc805da9e840637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a25e40285ca0e2ffa9437e89c00771638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049111d1e4cf3d59235c60cdb321353639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7de0d3da08a0a8e8342d551413a8f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c217b24f148710f37f16838995187641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5574ecf672f7425dfaaa3787aafeb6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e27495404dac49ee4a4eb038c7da7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b677eedd1359a9a7ce6715f167775842644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5a4a03151727febda4a5688fa3493645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4bd526eef8d67291d4812361cda79646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200679d4db9f4aac231957238de71be4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a7ee2ee24a40ff640e1139b9d3c2d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed86080aa0787773f7a8f548405fe9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e5b6a7daeccb489d97ae54f5bdc98650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db256d83b89bdd3296e1e1f1bb8029e0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170fd58c8c6380cc252ef573a445251652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397be0de17f390cfec5305b4eace412c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c46d5f62025057cb784b0d2fbd4d71654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb92a484e5c1ff8548b2dad55504bd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28b9be8df87116cef204ae5dc555c6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05748b6788b18d918d87f59f84f745657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7db6fbd4ff5ec0ca7e8d102364fdec658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f1c9e4c23d0d439a7032ac354676c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16abb5f95e32b83101a412f73079ed6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0759a3831a287b69c187487dc8af0b6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a9161c123c85125b12ae4ec0bee37662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5aba3ad835cf3b0c45341f9db933c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a2e2fd5186415e679ad2bd5dec8c1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e3089497a76c323e1788db24dd634665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a8859c9d589c82c752cbad04e6fb6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3cfd3978d7e019ec480341ff822568667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613f5a6093b8cd5aa82dc44577288bf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1e7299199ee34f5dd1f5fbb8d1c1e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ccbe8051558f27ad34816613cc138670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b41d3124e14badc4ddafebd9deffa0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95434ccb6fc4f3f135a9ede6f7d274c4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896851e812ee3ee5021a99ab788ea687673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40fe305c1f04098371a2c7114d6fdd4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf93c821a3662270e147c7de103be97675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a33d1cd782f057309a9bd0b55b056e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e5a992530f35be1dcb59451d51ab1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b00df3e26dc197e4c59eb205bab59678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3fa0570fc47236f7ce837892aa54e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd042eb33cbdfedab1fca2c7ac31428b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831373edccd510a32fe3ef42a5878f5c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e9389b95a38f6334496dc31b42b45682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8f578850c71a54d5847491461b745683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa5814382dcceb97066e41c960dc7e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48855d33b4b6be15a3ffc9465e1644685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487e7fc81ac52ce3b30727d09bc5cae686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f862e2fbf35d2445dd75ba4a8cfa3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e67e8156296c7044ed7e38e8a03916688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df66617dbbf197b747f130a18338cf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991f6fa693a2c4265e0d096f6a90f7a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16709f18da817f45bde1915ccfc742d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c34eef2a16c337c2af8497bf370a4d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ad40564c9d5106e35d9fd7ad2f20a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157225775732e9da4898fb6739f9adb7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a7e53464490851c8d90b6a33d075a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c811fa57af112a9e1be34e77d398a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6d67a75ce35796eb1490c487a0fad697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaceb7bb15ebb833e136ea81f5e7bce698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519c83755f548ff53236f2c58bd5c08699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6331063bb0fe367186bf63065ab63700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e09d160aef85cf445f97dec0691d7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd362b1ebf329e4695675a96cb1599702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86febbe7541a5660b1c869df17c273d1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e688b188c4599d9d0619c29e14b8eba704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e480eb459fb7c00bd0f3927eb12e377705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285c5fe98597ea6fa41d7ff43850687706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f792bab4b4b186da125ba463a70e48707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4809401a7bc2cc69edd59ca7b1ae19708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93ba25019e67a506429331e633bf58709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58b5d25095244d2929546a5e0d5dd9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ebc2a31968406e662f9cced997abc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872ce3a22d7363366761b363502cef7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628645e7389a4cda6fb17ed1aca6831f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c5d2ea18eaf87c813989ef8ff0147714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e84d50ebc8c9b17e9c96523f19d9b5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de617333d20c8458b946f42386a932716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508215fbee67b19465991a4c7528d2a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c173b233b2edb116c046265376bb1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cedf3144d6053cb2f7ec38c3100666719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215c51d05cbfbb36085d3ef795df4bf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c48ea425f9fd1363268b5a22f7ff0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0d76dcf32e2a039a71483528938c9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d0b6ca2d761c0c4365af40a885cd1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30625c87163e71a0885483a7c1d5bda3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd88ccf26daa8c0159af74c002baf0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ef224fafc2966c32ca32a4734123b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de620657e6b3777758b4455433da91727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb02b4e6466ffc44752247e6bed6038728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b709f81c9dcd08d62f5a3a450377f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93822e8ea77c03f648ccbde57b7424b3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf041b69ec841bea2a88d7c7518d96731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90747fb14e72dae268a4189142a3fed1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0878e28f774a3e5610165d3dea2856e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33fbe4df373d57e46ffaf5408471a09734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6905018aa042c995e7d2292cf4a16735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5fcf43a5c474d61e40485a6557eaca736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35f7f47630329e31f742d0fd70d7eb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e245f30ac4e1070449aeb13eaab0f8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935acf9151aeb4115f21f4b49e314b4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220cfd16fd25a79139b3b8a1d2f0289f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1996005257ff52267b9248eb6216e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7aba5286c68c3c25482ca0c5c7b4a1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c8d200b97a94642b878d38d66a5e0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc08a554e54ae0fb92e663ed9385ab2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534d8e96b2d0d8d969a7b6fe0a7171a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04241ad0b412119135df02caca8f74746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34ed484c43719e00d39ce833e480a9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea24b096f66d62f6d770b50d7550e2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfddd913ed424b5d03261dea85995f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f457a746577d88a06dca2f70f31821750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6228d56afd923e2397d69a371950d3f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c6cea2e09700e4a7bc5f56d352ba2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff368df3c2fef1fcba2f09d7f98826fd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0ebae5d34f91818955a8b816046b9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa63ab5b55616e710d8b50720fce8b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2239655ae62d37d06837e678bcf56ff756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1b65bfd550617313f70a0fb06c00f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb162b92fc64f1f423989857f58d9e0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac865b113dadabb3d90b64b32e3034d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eca20e0efcbdda1be98a5e4fa07bb81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ca837a7c64d7edc2c65e83cd696472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c42a0f17da80dd6b55016f1755944d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc84c1d4c29b5d49763f6dd71033cc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff2b2d0a60e51778812ea7cd315de05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b818af4cacc5b1b5fdc256fc34e4b16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f5a2aaca540ffbe692488b7a4136c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682aef7365be052a8c865f1367ba5c648.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58ed9dd0398184639c1abc2f7cb9e39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce16b89dc0e3aa2fdeef168104e36d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f27e3aeb05f4cd018f24cfe5262c2311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c917018585500a64b2e94667c55fca512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492661104ac031128f01cbe7a124063f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23898e924e30095f6cc795aa820e4814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302b1753637984bf80a68b2ab8cdf3115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9c3f31c5b325c6365365f3fdc0da816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb73b11c4a292c3683955a3eeee71217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b498a1a7afaa62e76635e3cfc427218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdddc242ccbb8a1a88b17bbbb3e22c619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d764ddea7d74d6ac9fbf1858091e220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7eeb0f0e4f15b01c3c28b2063507f821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4158687a4ff347b17d376f763d4ac3b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e1d0d35e9b091957d1a264af6a42623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09afcb9317c9cd419fe99894b6c8e8fb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6779c87ec06530a2756bc18697527a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402bdf4bba115c5e58f4d502cd1337726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e35f51c4403bde3ce66731c9b4ad5227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962c0057d71fb1a9a4391a1704c92c228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0f9e8ac4186b4b1125d8142dd7faa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2251a5b9fd40676f54317cbc2e27b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cdf54ecd89b51332c746cf86b38f5d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696af7793f21d93886dfe794ce437e0332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04983838f455b0db17685aa9611654533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4915fa56affc8b8bc18dc86d95c9b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3591d408e05a5042f07cce7a591180e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8acb6c7d5f44ba087abe7c45e7bba336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4da2faadcacd5c2b141e917e91edbd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52110cea30883ad99211fd795084bcff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd8918ec343a860f7bf08aa4dbf06939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904533f8c434d6a975b7441d42bab69840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020145d1df81207c9fc5c002087cb1f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5fae6d06564bbc366a0b4dc749b2a742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200856a13301c43428dfbaf72670e6c543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ba64500fabf785f90d65eafe64f0944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a301b6a999c06344591d98240a4ab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7018648d3ae55e868d9218bf9da7146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103a4cef75b332905999178497124aa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99570748b1a7f4e889a0cc5db8456c9248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae122103fed4949c29f66236219e6449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf916594e50e3e611b816f84238bece350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced61e857374272d6f130f196205f59251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a809de36aa46a356ba14b083d0fee652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00557d7283a97fae6f3dcb4059b58aec53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff6d7a589a8247b4d8cf8d37c2382054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6473e1f912e745c45fd57daccd3f7dd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0c6337ca847419478a3ae87bb4add56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1c21c602bc2412fbce799aca8bacd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d05951e358078fc67824cad7455a558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1333bfe3deec65f0a9a6ad54c238b0c659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7698cfe5c1487dd312aeb6fe935c21760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328164581fa15fe7943a12a28f2f5fd661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f35117bd44144643408ae2f445395b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254bb4d6561cbd1f36d8ebc4f84c4d2163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6bc6e35fcad357b43e90e3da50bff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13964cbbc6f597ba70ea1ce46a8f484d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c131c9fe2ed4e87d457a6cdd1e2017f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343faaf3364ab03568c8fce5f69cecd767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef53e64eefa72511a78337851d27a2f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0ac5349af09d9cbcfd7f32959967469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f060fdb02cddc10a4ca054d8196f9d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df68b983622c6c9001a57290a69ebe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889adeea8d6c67dc33b008ffb3830f8672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f66e15f3b71bc00827043d304a024473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949cb4af28f39c5211e095fd9a7859574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384646506286499b06367a59361468b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e71eaad51c41299932853e176da5376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9f02de46944858e1634b3cbab804877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda45a01c4225d0a744cca7bf0e7dd1778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f1491142fa28a88e307585a25093479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a864013742552a560c03851a7c7f7d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693106ba9a5e4664a40c495934d2740481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a6915d857c07c59dbe5954379e57d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84681818efb27c657d90d051a9186a2983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2cd182b4c0b830a59883ce52ad18484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a3a4cf01fab52a705e6294e63334885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda173a1bf14f623b2c16d5de93b8e9586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dfc9e28b6af63892d808192ef91a6f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c413961b4970aad737f8572cddb885888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3790dd0c5158192efefea61ebfedf889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e55db0a09cec96101ce10ea97f58f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297518caf2a365c5532e948a2e077d691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc624eb995e31f65eb2465f24ed6caa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4afff9e288a3a4b1044929e27f5f8093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724d1533b2727755b095c331627e4b894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66651f5ca96d5763bb6504509a37e58595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5a0f3aa4c97bfa67519cfd61e6a5a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c187e562afcbfe4928ff92530e7cec97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5e3da7e5a7b2f94968c43ff26c0e498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808685c6e2e8be01fa93ad301ef78b199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74028b2750eeb295e36f6df0c92faf73100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa556f3ff7572c51c5c7a33d3f32ff69101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031f8dd250826da0d6e44826acc3394102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452fde1a9d5857f5c8a1296370fa7c7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403efc79ef54e6257d57b4e46b4ad6a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37de39996aaa2610c178c14433bb1b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d3120f86b313b77250992a67f6dc6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5acf5e528cb8725708bdcd14ad6dd9d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e6b53b9302bff122d25245bcde5b0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57fa6729bf3463240621b4b319472ad109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ddd74e5d30a90250f0cd367920901e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4bfda903cc4a291dd57ac2ddfbe49e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03804910f777c2a1e1ff649d543553e9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652493880fc52421c85744638aa98ea113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46208f93bbc193df36782dda20a42c3e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f78681ead589c39c3eb7a690fd6996115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e43b5e077c0ddfaba56e89f9fde715116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921752440cacebbfe5dcc92db159a41117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98e5ebc773dc255151ddac5e5da695118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41f7f10f73ac6614a2307d30c34c31119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68f2e335db963df9edda5e9697b898120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c496549e7d5b204e9379798b1cc9a67121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc7dc054cdd5bd3e6edcf2bc89cca5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1da260038667725d4e3aabee026ac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cba1df28527013d49f5c3bc38d73f7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0f01588105b5969738d1592235870125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402e374ba6160f6cb52bbaeca790c9c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4c88471b3ae1dfea5600b78f78c19127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e090ca278d25bead25be0f388b7e27128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59933270d69a3ada7a848aa565c8c48a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b915c70f29cbfcbe72dc51b17506a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac614d632d3c0e36b9c6f0e7f0a994131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd102e99f18a25bb18c0bd9dd7714c77132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada12d5cd51bdb07074a16c5130360f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d14b6630b16831b86bc8d343eb2449134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c831ec969266b62224314237477cf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a914b1a43c41a0221177851aa7e98136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075aaa726e895b0774049a969ea9abd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81316142e61fd800951f5fd7032f2623138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ebe8339f5f0a8d44b431596d1fd86139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac2bbb25f54f7bb50547a4cab16462140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8785e6ccbcd53338a68dfab73dad7e6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50d44a7aadb3154d7128d447a0ec97142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0944b95204debec2b1c6e0a8cf9c0a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365711e12da21ed63b461d040239039e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630881103a6e0000fcd69cb65b48e58d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab27e7a12124745c89746b1020288b2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41974329c789ea8735c73f4dff2b048f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8fd5032a9af5abebe1b994e22d174c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da9308f26d06de6a49daa4e987588f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ecac7c9455ae0e501b11742ce2c05150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f97dbdf74aa9353a4c4ea8056c53e2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0c97d02b887d986790533a8f9b876152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a211ec5e7b705dcc268772fa5ea16153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01bdb6d2fc85dbe345ae89705d4564154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f899e15c94f869144c6fb0c858aa2955155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369432a47a5f2d40698a19366c43e4b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3e9be267e0c2d1f8267bbc4d64f78157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729f2c3638a138a6307e6c78be67c40158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6cfbb9c8fa14e8d1e9b7300e443189159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b1f062489a78edc10fe65df154641160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06711f75cd379c45ea4400c2af608f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c87209360596d6f2b1babdfcc8df9e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9997f6a42be45974ab793a78bf8f4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c127af5621188031127c8e2990be6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624248cff201483f25b96c4123a093d4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f42021a5cb7314fab6a32b70ce9806166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c1189433e4af10985909d2c797717167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8fa4a69d3e7cd239086a18a139bf00168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873a6dd9bdb97e0c0c39963a5d67896169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb261b11f878242b0fbd74eec2c2456170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaab58806bf28b0cef471af7b6b5520171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf3c284374e29c99768e8d0bf9c575172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01922609611dc9dcf7f05cebb5c6f0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83272deaa7656308e40a463fd4b4e5fb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74fb13764c0b3b2f587aace2fa19b9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33dcfc7656436e1ee0778a6b0d01a30176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52728890f68b42c7a285fbf6b0d2842c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d34c17bc35b9d46741dde66519eb70178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3a2a5d38f5471e5015ba08d2997e8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac334ce771ea05e143ea7a1b8b6dd9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe5f1d9cfbc4f73234cc53b80f1d8c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e34902f5a5dc1c4e47dbc0e122e83182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199a25af817dc30bed3e9a63256a608183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034385158946005c4537efb2b48dc0b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ac1ee32df0b80ab0fa7dd64c117db185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff385ac468469824f73d0ff2584182186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ecf66ded39e78d73db0b7c38496a8f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaeb14c065aa027a1a004679822b112188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d63a0f0579ca2f7cc9441985caea2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c657530e5bf7ee059c95cbbe81b2f8b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635ec76f142b12167df6c984594f268191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9256e2603f1abbbd0eb7a7bb71002192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978307f105a3889651dac2816ee8363193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbfefad9aa077d8f38ec04bb7037171194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47e94fceddf6095bb706008f14e80d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc7a1bcb0a0ecac23f8597bf98dc79196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1a8ba27fbaae4666fdcc6a1f21304197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860cd41cc6a0632165afba39e137711198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26beeab9bf90c4f737343afe4c8d351199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818495fd98322f7ae7c0fb441df6261200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1969d83b3530802ea77af932fb30c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41478a60fb6e7871ad43a744fc39615202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865653c3b4fdffb21eae6938724a5c53203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d436c3a3677542e43ad0d826dea3f0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35636a9b0d37a2a2dcebe1303bb15127205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d019722490f9dca84572731a511373206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ee897f85d338691f4b38697cfbbdc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68298edd3dc07cdabc6c0a6e2defaef5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429e40ad3e30bad04e9033943b141c0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff1ca96e7667db4c6a4fb090b29f6a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009217fcb12ae03dc4dcf94d0414aaa0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723fdb41433a2df73fc5a857e814b01f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa077ebc348af5fa2bbe59d24ce12a0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed34b300c31465e44eac34a142ee58214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951a31f8688d50bf6a7b0e8e9966b4a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15a992d07c976583e6f62987149d42216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05fac471cb5874a60cc55b38a771c9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070cf223de9c55d9fcffebd0098f71f7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce96c948f58a2178a203dc6cfd1f7a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56a44c3cf8ce134537c0788aa4409f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cbfab41b8c5f282769da9fb812758d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae854c3c33084e737a7be13056c2212222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f368337a6eeafd68eee7316dcdf53223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a24ad11e709c8d42bae6a720ec677f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6bad8c2d1ec2ceb9128bf6c32b7eee225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640adc1ba50065f7393ee29fde498d6d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcdfb728c368d94d0d4c75692d0e37e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69103348fd6b3cb04b5dd2068f6bfd1d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf605d61553af3702e3caf7797a8619229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7b0af205006dbbd80c9ec36879686230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92fddf69cf357c5b6c51fd0d0c3045231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7b3bf9c63a0f058e79dbaba247108232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47af48c9771a91c4ad90f48e60077f9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0922dd8ea91a09f9438d2151a7bc911234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38c4afb6ff0fcff8412ecd8163bae0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687132552047cf2b2f60b20ac9826df236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637f07b56b07e2f0e4f25a5e8de06b1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a5b4a1ff71fdde8641f6f8b4c6026238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57f0e52ce4d3ed22766fba8a73bcb9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae232dc3eb9996db111f4a071d6f378240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9956e556100f45167940c242b8db5b8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1096899037d5433681db5412982b9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af3eb42cb0ac91ea640dc4aeea3ce92243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80fa1743ff8311c9afbedbe884fc4a6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5c46ceee1aebae7012c6417655ff7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617737fab8c1c48ce6fda27a1d3c120246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c0369a92341992f7a3b39fa704ba9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17688538fbf1cf906bfb54321c17d3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ab0e9def111c5eae8759d4644252f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9bc28b69e0e53787b4d047ae563b60250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3018b898d19128328efb24167ddab251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da34e4800f757ce0ce6d3dcbe3d84e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061674a4ab6bb9d098811493b3306052253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6a12f9a6f334455e87b6ced7712c0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144297913c2f5217c06c5583292e5f76255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5f96b2029e1c96f15d02c0a0debb1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd379ae9118f7de60fb29e87ceae489257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a39f59706174a79258cae33edfb3f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d1171c93593a427c8c4c7d2916961259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07511f7db1ca8707365c2e2346e5fd7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174af16d5f1e502dd0e67fa5eef7595261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84369980835a4831d9938f5e7ca236262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864f653b19fed9e54258bfd3edc43a7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a80649827861b6e5148c42b690f329264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a119e4c61120ac67ff11a6a91c4e6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8914207f5f30f36fea2153cbcc1291266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a884f48e0a7b8378095b24963319e7a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93710b42f405df143b5d1a6d226ac74268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0969fb8c3cdc0e0e6945a0aaca108e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c58013346dcb87404381605a51c427270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc15a0f82e4f8b2d20fbf864a82338271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc003380a742433b2db17468864a7f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcff874e4c266d50a5160728f2392d0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95312147e130f407817bea211a1feff274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3265a104cc0a585395c99dee7829714275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17618bac3f306fc45ca9a9b19476dacc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a763681ac2fa2e14ee28dcf5dc7ee277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a0a3f7e18cb9be40dc36b7a0ae930278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc68bb63d4b62c9d96716291cc8a395c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2cceca2216dcf2fe276ed92959f6c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fac4d98ec594bc1188f88b4e13f543281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53850b7c773e265599583219a38b715a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54861a50c6f7e25427de4cb42eabab19283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e035fb82a06ec3ff3c628bed6a8101284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e5e85cd0901e404f5a4a5b3ea0c0d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77131cbd3034444723e3acf03412951286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348f36d185d10a0a2ccfba4316731b9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e183454789951dda90bb372ce432b4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de1b44c7af05ff185059ccbb20eb00289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd31cfdc761893e23131f09773482c3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8c3365a408d0599b7a8e640989811291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa28e9f67c058b81647a6b83683a25c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8bc6b2073449ef076d19aa786b3bf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c7b4033bf1d495b27070ab3f27fd6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd14ddab7b117fd33fc364d6dc4263a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788410df09f15fa6d84db24a6bc326de296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4d9f7b3d6bd1f2dbd55ae44806cbf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89531fbbf3f88bd3912ab4c24e08a3c8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84def6aab2386b8dfed63eb57914a55299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc4bbb8e5459eda8e3c52c44014f96300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90cc176b1e0f83530716585ea92d54d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ec60dbf9182023109d11a3fe71836302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787538498bf91385e24123c22935bd36303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e62a28b23c95e05d11e62d78a26a8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e6ee1ea4f8bb88f3b3d94b6ce9dd4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c81b81422f8cb9ee98b4d412303ef306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14388d295a6182ae4d1c9fc0e1c620a1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8967c28d5ec501098fc30bb638946f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcfc94c01153679ac58a2e54d285960309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5df4d2f673800ff7b850ad94c4f8b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218c1dbdd8869b362f84096147a9173311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a02ebf69461c62b146882ff294552312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84219d5621b864efa7728548540d476e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf00ee4f2bf69e35277dbbfc7535b0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf87cddfa96e0df855fe9965cb0e00315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9531a5264fe35d58919f7798503fa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589057c284dfe8a9e7616fdb4947a5c6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709c89628ae89043cfb7290a08f58e7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29d9e02b4dc8be878c1eb5d3119e22319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b35df1821b35edbcf8598e37ce359320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f683e83747b67ed268515749d72e41321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866fb31db84cf47c549e88e5f76533d6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480202feddb8e1454f5809a8453cfb6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6e7d72652b96b5ecc70a93e871f4b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757189ccb0d964842ea161be7163162d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291ef96648abfe8647cf2ea84f5439c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50faaa607379d31f4a0e55e79fad5755327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f646842157a779380d638db93f960c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ec1351d20ea06df92f44d4e20c505329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b090b23e4b3a2333b1f6c783d5599330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537737391bc24a923965f52af217ff0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d892f6fec2ffe723bcf21a95ec4ad332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f06223baf54642891b3fda8ee94a9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf1bcb3c380bc0f5ccbf68a6e19697334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb60629ec24868f00b116f2411f5f9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072269c2f41fd0fea8827e0c63f138b7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740062ab67ee0b4edb0b8502a7c72b6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd59fcd48abe75bdc579cb79a6748a6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfdaaf0569194ff134de7bb5ec8c660339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86453cdfd94ed59c250e55fcb8d800a6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507a177abb4afed03f18607b18d02f1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134bb1bbd076fa070bf9bad326848da1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77914e0fa8fb2c967b508e51e7bb95343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f4eea672adab5ec8b60b88bb8b933344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ddebbc1ab5f970555250021ede1c94345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95587163dd6ee66246e29f128215d8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a345b9e9f963fb5d5e4d102b75d2381347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef024da04b59267974690f0cd9a95eb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f0747f5e1f4070221c4c4b3bc7036349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84efa7ddc578e15c7f55789bee0dd8b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05cc2883b76432633cb9c8922641fab351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781345af21c93c10c073976a7f3e3f6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af87bf9c85857ba685409aaf686592353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5f77b1dcb57a571fe580d25ef2517354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c40a65d880e6c17b3401633250f765355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0b60d2e8a36129186edf0e7e37519356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fcf915304cd93527f8fc0fa71bb324357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f51dcf769119e7de3e41fb3d62830358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5feeb2acc5d67e47f532fa6e7b0481359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685f635cce8192a5113ca36d75ba3aa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fae14324c1570a0d575deddbd3f770361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ddc408a05dab3e264e5985395375bd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4cb51b41789f2674634cb4e2c990b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92379da13181e9ba6a2a2d24c71b9c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8341e690a7fef985d6fe9a7af39b1e59365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d0b92c3e49df172111463bdbd1d25366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b0f4d1f55b6c1e0c7db1d1d2fbb02367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e49050c4c015a531b90411e6724916368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f852d17fec15f2baafdd936ee53112369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca30059209ff6e661f57e10e475c66c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a7d50b82d1e9ef84a509138c061ac371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8984e2f9a7cc41e4a3215656498226372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619cc878c334e1fd4bd015a390e68d8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd3bc3b59ac4690139607277b120aa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c68f6da128d4a2eb1bf59d6c6cb5b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5398406cdcece6c8e48ce1c36c0e7ae376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c518c6a8f00c27ab366a455715a86377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49084107adf1b0153ddda16778ca69378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1ee14817a2ba47fef275a386d832f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24984f4f24200114143d59b32e5a8d23380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292747a048f042d0f117af24b10d917381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265136aa5e476410361265729e4d4565382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53bc68ea8cebdaee743e172fd873281383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b552b9f37e7667be22fed2622ea633f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889fc6564b43e40a6827c235ea7dee6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fae96e2aada55b3eb447560d74953e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c798ec5bce2b7fcc72210cfe15c44387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81c6c022e99cd3a2e5963af7c03ffb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb416ba3ca7dc00f1a764722e623c51389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1fea99a34f301e1d3a43fdb09131f1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f315aa828be05a9d4cfd458dd522aa1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1f3761bc4ddf4523cb2513e07822c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62502de28bda3f87191ed9b60c654d35393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d44e120c463abdf054da184a9a0d2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671be43ed03f8f3a4475d38ab22508b2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db85a33e6369a8abad35430d8a68ee396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d944cdb46d7390a4d5939ca0a46ee397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b9ed522242dbc9b94286e9c840458398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b87642446359e9a4d125820d62a4d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d6dadb56cb94cf72c208cafcc73fb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103dc72f95dbe642917fa25e90c77903401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa479ffa11086f219073180fa77f5109402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23421ea449e38b6b04214da03a1eb63403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b78117e47f5adbbbf64d0c6d137533404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b1b8c9873f426d0345da148979f934405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8f071153365306775676c5cd8fe34406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5cb084d274d59550e13075795c49c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01aa8b393bd4271fbe3e73322fd2c39408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41437b0ec5656dcfcdddfdf8da00a0b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e4423f6d0270cfb53fe7871f1ed43410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e98f9a7e0eb42bd719b3310c0fbea4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13b3e1e58548d042875dd78128fb8f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a6e71ba0a8d59abea38256683c5e4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77632d454d146e037a892cca7e4d75b3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be8335bc84343193868e158983bde3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e33c766f6b278da5036e94fc1606e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17da7102c2e471c979d94fd25dca0a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0684947513c8a75130a65e61d28436418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea35af287fddfe89d134a510645fba419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117bdf5b8d396b270a9b329dbd7d226f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb6249458e1520961e63d22bf86f18421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce61950db16ac73444ce0a99bd8f45422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21d009b90343544169cc6ef16cb227423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb030b717ddd37704c127279b314dcf8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b14084b7345a0509c68c2c45fb478425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d11a45196800799189d40f98f42ed426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ade7c7496888e2ad37819d74c4fcf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e9394e2ff017ca2f13fc8d6c3bccb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a17eb555a5f5abfb299be64dc1f4f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e2e7e4d86942b5e283a513ec9ca2c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317fa4867178312180d4f86c15cb8075431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c224468300f422b3fd533b355636a4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a69647912e7ca85a11302e2d01e2fd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f709cc067b3597ff40471799d06e693434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06814bdee875c9bd2a8f92d5ba2e55f6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc48f76d32da813012100877d56e1e1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eccf54c1d823c4ec97add7799759e8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863ad096fe0300f0d306791b631b99b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8a9674069508620d980ac5a273577439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657d00a233840dc7ca67d97ec2d1d0f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f41482870aa5dae1d9b4c7720b2c3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39a6d902a2e5b4e13ddd4860ea5e6f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28711fe961ee70a8ed7ee5eaae9c7b2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d4482e56703fd8812830f89c4ea1e5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16100315d5effe801473c5a144c1cd27445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73852925056c40f5352dc88a1573e0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903918071b1282a39cb47272e61ee53f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a18623fadc57e8e19c69f8ff96ce7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a6e29f6806d18da011434fd666119449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907d35e27bd1814ec78b88554ff6f22450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1e0497e2f838c418beedc981c10d2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ced31012d65c5d500697bffe48091452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8ea25fd19c313edadbf241b1c8a5b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d97246e8d7082abf62252943d07fd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348083d069ad2f8b3a262bda169c185455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1d061216c5251722f0921c724dc80456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87718c17559126f874c871cfa8a6194457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1075163ba2a0444c8503227d958ff93458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca28b7bbac9372c0c24334a44429852459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129ce16fc4796a64ea28e2f6a109fe8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97e388f59fdc55616f42fd4de5c305461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52233bc4365060e62fd2281f5e9dcb22462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c81321cee583f652ab4c95db9e33bf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2fee27bd4bd0d582e72bba916380d6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af467d9b69f4a0fbac362d4bde6765465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872dfe1f45266303133c9fbed70d7dc1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529bc05f0fc26872e58f5e606cba523e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06bd0d778d9c413ddf5a4f9916b6252468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697eab478b9e771a4d2b30e1490a0979469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72bb60508fecbb6b4b4a82be9c847d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6588a639595942e4e963d9c2f48b76471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b73b0920714d02c8843a9cb07e7e1b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2219658f37339c3496ca0798ae7c8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738311ab33fb8878ddd6d29126acde37474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019aa95278b8d261578e7d885371bb38475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a927c6358c2ca7850e043a27c9afc6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc391ea7d5595d5ef3fea02f3032a20477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309240df2b6e7b29ad035f4d85be683478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a4de8b440cc7d8a8a36560b333a3c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4fab88ecef91ba1968e8b0c6558b7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191fdcb6f30f48e5ee77f7c38150a4fe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18587a3c7e8f9807eb0db4dc646d522482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f69ddc02ea6f2b0e43781a7b9160de483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc2f90b80226d5999985dbbde0e3c3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c6cfc66db9e0e0e6c807f9665ef3f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da09d68daabe290228dbf050928227486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afafc6bfbba396006b64d2d3ec29114487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804aa9f6890b096869e371ee131ef1b9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec92344750cbad84998a3c141d043c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d34905775cc4e8f3628d976c8c2ac490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6c18c9f1c282a0ab64cd33ccb48a7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0b792eb6549cd9ff9dd6652c3d128492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625231e30a2d39757522a6dd873c358493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f4eae52f9971da53ed60c52f51153494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726afb407df4938021343ef62ef1a20495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e273979f087dce903f0e9586fc8f86496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fabb41ee097b2566e5e11c1de5e1e8e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1467422873e1c1e1af77336ae6c9c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88840013d9993da5702db3072fac8d3a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba378d0a10204edfe2ae31942f85fa4f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2464d564ab7b8da1d26a527ff365e8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b0a31f49e901ee3735022b7134690502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35968cdfcac369216e20128bf310cee8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e06602e1e31d8c3c5a8cb4d30507f2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5df0d57a106c1166df2b99f06a662505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea70d0cd51a62dfea0aca79b653d39506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828607a979acca727d30377f0f9fbf6b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955c16f145bbe3d81d1c1ff61924a94508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3379a5f10027b2ad93999e81fc9517509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91e7cb5ecd68111fd40a0eb2e830b0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179b0e8f2a91fa3fe864eb562a1c89c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa130aef5a5c4afd1ea103241754e91d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05b83f4b6b15ad64d56db25d04d4c2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46acf19d5bad776ddc4492424d29b90514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5742259c5f772dc595c37236896970515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cbc3f70b532b0cd2b9e0f9271b857c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595067b03955179bd8e50bc6372b361517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6c997d2611c9121222dad66e58600518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb82514cf88cf6eff7be636118d0f14519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d38d69828e70a64c5c7553dcbb88c7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a0786c522306b4217f22f167c261e4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d9f832798647ac410794964acc7b1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da69559b1d2cf24c380cf23bc97818c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9e23db974a380532c1130da032aa7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfdd1c3584a0e82baa6649e1c166a7e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7893b8418cd72d6b464daf0b4ac9fef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfcc5c90b83fdc16b57d99dff162279527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b013509ca13109fe91ba7e6b8ba91a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb4d76a34602eefc34dec78c140437529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2693d4851fb02a47db79f49987e3286530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a84ae7a2c15d944bfec5f78a3dc624531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f67524dcf4e00dfb4563225c1fe7a0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7abcd0adaa2806c7f963d86fa80b0c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b248857da0973a8b5591a4ef75b58a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b09aff822e3fcccaab9bc6b5a16ad5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94977eb1d708e856b58f0c5cc0b5d51c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3255d674caf5cf291d3acbaf7abd90537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042fb0870ca48b2d14cea2f902ff512b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da1714d11e92de33fc8b5223b0e98f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e93a5e9691fc3fddca39edfda0770540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36cc7b1223720c842ad9ca88f5f425c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3586d95115b769e6812825c0e6e2d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf02cb73ef0f286ed59f90d128bc3b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf6a04f82402978d687bc27dbb2265544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95960d2bce9d1d23980256e6e08ce571545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129fc72289c55e8bdcac6e1e4037a55546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74ece0f423006678635879d966d433547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa984650ad040660b93bd8a171dec91548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28a78299e5473e771b0b058bff46a6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a218e56cceb34a0b88dc1c52eb12f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74e1817571781bbf0e67af63619cfa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ee5ab9724d7efd3056fa8b9a9d596552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31948355d590cce1e25967187aab5368553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56a61cc4ce5c148f68c93136a2e9a6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad09592ebd6da9985a686e0737cd0d5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e565e887262c4f30831dd8a86daaa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2562c8e605a30e2d37aa78d968fa17557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f7a6d6060ff19646adbcc3f3ebafe558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b017b2913d6b70e37ff5642983a24559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab406acfa2a41b0613546fe639405e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9736ed66d3e8500aeef5a139439d08561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c40d702af4a7af762e7997f9395d1b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e58dd545e293230aa00f3e17ca0e7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211b0551b0e04d8bb5c8ea2bdbd7f6d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2eb8959af5856e18e7f1ed01b2383f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a580695d7ba457ebdddb8ac467f3b8d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948b77763a1f285064d3b806cb7cde8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47f3ed7db0014181f90442aa79e74c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abab2eb0b79f0953eb5ee04b9645d2a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f554426e7dbcc5d025b5ee88ff85801570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519322e80faab0d9fe0ba32eb649d7a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9181e04809051ee2f6d0835a20cd76572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630b6d86962ce795282fa02780de4de573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854935e8308c61027e9dc944057c5ab574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699a4cf8bba6eb1014376f7c40bb243575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ba0dbe1f3f9373f396cdf8acf06d8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba14a635130077c3b7005e25bcbb093577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5afbb82af479c929624540f067515578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380ce0b8dd1c57bbb4684c0f3553677579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d444fc0357b1e75a8aecef80f9c96580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4f3e0fad329d36e0f169d272b3e13581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45d27fe3be3e847364528a96619b8e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e6901ebb667ef622e2f14e88a9516583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433869ff1182145a62e3ae51c267e4b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f8069a3c7aa152cb05c864fac754f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a89be26c9a9bf35427f5c29bef9aa0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6c137b370f94bf7d5fc13cad8868d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758301d743dedef29495e8e52ebf7ff3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699861fb8ad7640c000591ea3c4aad9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867fea44a239c02ceefcb10da1ea5fdb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645ff8381c43c980a502af644942c3d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c52cd3d814c8fce64108e877656772592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6b6a08740e76ac6b03ca6d7386bf0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5fc543da2fbde991b382cb6b0fe21d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e221c2f16176c0b9a76a7353b7179c7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a584b6a44fdd17c7e7e5bd41b90b3a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dad8ddeb7811e0ce56da7495b3940d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b03495be8b2851da9cdab709dcde36598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3cbcdf534db8f345628755018b9814599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba05d144dc56c5f70ebb222abae41f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137f4bdd2c19a455ef7894823d54b8a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357ced5287e2fb4fa2a13ba9f1906f7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1618b84b8b8e2840bcd03145c5a685603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206bc5c7d66c0338faf24096a4ac1eb8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6eeb378c32278dfd3867aabcefd5c3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d86028d07b7fc263da34ee6588c792606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40340c1685953cefb9108c48768db8ed607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec617004d29cb8416be1824b8312febd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9664b9b2dcb48ea5c3dc9f243cf0227609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f8da5725ec3f4bd7aa96cf8e123b5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70632eb30e21d668ac71b07fa967b9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529d0aacb7058278a5e3372e55b30ea612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a1206839ac042a7120b485066b434613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e29f08ecc08e589314ce90a880c0d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1be3f7c4db0af825948d090c69ac2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d564a0a2d94ea8cc2c4895336b50f06616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a11d2158936cd7b262a861e7a5e31617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6abeada25267d054ba302d8a2119ee618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caebe7acce9c108414918f9761a865fe619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b730c8e34b15d3c1c3fae7be995b1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d19313ea45838f87103713946e174621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3eaf45947dcc624215462b417b22f2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229654f365021a00962cfe9d86419102623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe41d463e50c559ed83c8e2aec594c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587df45adeb4e246a16caf4384948d7c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997e01a7ff8bebc7df8f5d66a871de3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b898fe68e83a4cc185cd278cb6fbb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92bd765427f1b2fd87a2187b21b3ff6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf6f2d7ca893d79ae8c60576636534629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9241a982c216243e1867dfec9da297630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef023a1bf5717562494967f7dd2827631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb74ce6545c60a0c2397c8b9af560b9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce4e7a1ac95396068551d757dca9fc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6cf100ea198a6a4a51bdf7f55d8d3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df833f626b3841b06ba8905e0e462f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7b0b7f216dfd6687944e7835ba2fb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ebfccbcdf2c9e14f76cd3040a8bd76637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915b4595b92d666cecc2e43b1ddb2c3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534a130724f50d2bddeacc79a022748639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bdee2e6f7efff494e05fab3ce9c417640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a357e1bef102f486d268120d431ceb6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1db11a8bd9baf3e47d809d7b83642642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11474174a8db9b8039254bca5631a59f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77aef476bc811179ed98fe488ae1191644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dfe9712b012dc57bd72908c6a01725645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b73f41bf8c9b241f9bb75bd1b2ee85646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9f159022bfc3129e0e852def2865f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850435a4ae0444f3a75ad5dd233ce9f6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009ac4c9dd53d41720fa28cccb90a5b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21acd1cfc86d894b9a9c2bf1c4cce401650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa85aa01251c6746edafc3b867579f5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885dc8601d0437aaee1d74e40a8bef1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57e8d0a729eb199b2f56cb86d72537653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40340abb7b320598cbaf45f069e5d7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e6ed8dda84d76072314f2ecb2b213655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151216b8ccd33d18c0acb15cecf2491d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9bb0bdffead3ed7ca353ebe32f6a5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb68a6c515ae7bc238e630bf14c66f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6d975e3991d41a0a1d3a42fc52415659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3bb81c4c26a48c116b175afaa63431660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0957d3df2090111a7e903b6d83f2f8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898842852cb3fc207dfd8cc6c59bd5f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977c7007576e2f3526eb01e7490d2ce663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d3b70f27e87141079e527ecaf4217664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f78a27decb5a921c6ecb498c15fb2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8674199721531b5e0942c540cce05666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6323d63635ed3755d53a4923ae9b2e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e0caf906852f76feb73b00413b619668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64977a653bed9ea6af082178ef2125669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7943b4c8b9f7715582da11d8c61e8f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab5b944ea53be0775cc183be708887671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32dff71055b84bff451e436fd36dad672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e626fc63705d5bef0fb3ee6f2170818673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5dde870378a858385327369e402a1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d04fb3a35696a6fa8d071a168c227675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bbd5fc4ebd2542f29c2478a674f6e7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467c218ba83e78c1a43a05616672e1e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d230d94f92268a282657322785107678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b681b20e4df18bc4df3a0df542770679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998033ef0caf9cc006d5fcc9e7bf5b48680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10197501e43940e8fe0b15bb6dddb5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988579d8f2195183f35589a2434d4e5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60090f3790570b8abcd5348638a13c67683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05639257931cf7c99916d264adaa77684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf1cd55ee88106191cb57b985c4d48685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314bde021c2787ca13d659cc0766b143686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d22c24d11764e0e2e59152f3999aac687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089cac206717456b5504d4e3119ccba688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f86a1937633e2af46814fa1587375689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67174964161d5e3de807da1d60ce3c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb758b506d547fb734b8ac7f3c25d02691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565933d514e5ec060eb1eaa92a36e93a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c21d37a197816774136e30fb48467693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d07681a6a18821eba7934f08a07643694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab0fdfea46ecdd11cdabd483bb507b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f413e63ecd50bbee0e749ae3b4589696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe673a655c3a3a328bbb938d2c4cfe5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a408b6134e966c838c7824317da3441698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8719a71d58c82c43653e741a25ed681699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a613761c45a5573c250728532466f2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6de0320c3c439cc78a22c03a198c7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ab3d83dfd54e01ef92280a19f3914702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26e4311b0f0f0cb6382e9643aff46c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186227b49d2f6c2d6c21c37520bc0688704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0133da28ced7f0d94e4c7dce4ad3560705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1bdb4dc00cd0c1edce063ab40dcaf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2118acaaab9975a8d19b5ae9f0b09a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ab156888df398742e85d211f299d6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de713591aac3c2422cb25b7b778dbe2c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5993f78a0193150d6c11d9ddd4c35b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841ab7be4e69d64395bb9a2c39080dd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfcf327d968653c1e29ecf70a6fbe2a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629579d41d55db70963f1d4940902c3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c94e0e286e8cbd96f17fad072b40ca714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cff2cda48a8d65b69825ab55ec3b5b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bef701901c7632392ee552271a1d3f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adedcdbc5a573f66905d09d44ad3a208717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f092a2dbada9ccc25007691ca4ad1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f29f5de12a79313d2043d1bca4644719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d61530139ec8eafa774ec72b36444720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b643a50c94cae3472b8812a584003721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c93742fa1489aca95b9a86aae164a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86ae518b277599745d0c25da7c6bb7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099625c4c06af99415ec9cc95315155724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab7c97ec6a53b0410f1c5a44d78b6c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086cd581498d69c6277ce4668a7615bd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d47a2429b3740a9e2da265318cbb84727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8efbda055f268bc47e614e0ffaba989728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c10ff9e271f940bdd0ce16b7cbbc8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff9af8f41951c6f0ceaf6be7f969bb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f430fec86fb2228fe06f6daca5bbf6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee0c659699ec9bc35f67db9a04d9bf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c93e9b2cb5afe578878c725b84fc6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd59d59522d0e7cb4caf2fe5308c0e4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a405394e8fd5f35ad65f07f88fe7cd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a398aa0283213f419d5d52e77d832736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc15f3891629af00126b480c142480737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d84deab601ec2b104336acaf1cd282738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d747c03ba7a8dbec9416e239f08d3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932733d1df959bc7f39c520f28ef7025740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c958e483399b44fb288a2a88fdee2fc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a788e50580cec962bf9b850abfe1f3e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c37d8137dd77b372cbf95b72e088f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8651f37b6d17721dcc950e72c7f98744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a4003fd30907dde75423d0a4b7b2b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba450292e5084a05e138b8e4b0d9d1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb095b5f55bd36eb3a43ca7329343c3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5e6d97bdda311cc9eebf42f6888f9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bba5989b98f7d998c5f6791b9911f8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece5eefc457c259a7f2275df0e5f3d3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40633d485b30e1ab396e35df3fb164c5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16187bdac1c7831db9f2e4113b720e39752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132701dc102e32aaa17f51d575b62943753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005ade59ae3e6ba7101dd7745c6bfc1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f83cdbdd4108441ad3d9b12a464d86755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448c4af42f42ca436134fd1d1e65cd4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193456d573d0219cf56007604f2d9a88757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294ef1555babe7648d1a9c8e2c129b4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717f317988f18ecd4ea53625c3ebe57759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>