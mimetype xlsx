--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c64ff2c53d13a6eea3625d9ca19831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e307372a41f615321324f440398c99b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16959037551884f14042e593362399c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de5fc90d68feab464571a3ce50ec354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ea0d2abcbe0aa593097d3c2daab595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f47de0dbbfac74b5330c2cd00d7776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95036be6d338044dac7693cd8393fda77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9a9fcc6fc044359729e9133a0e0828.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b7182787de1f30dbfeb1b514e21649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195d8f705037c9f360afa2c91c9e4e510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48004483f16804723e4fcaa705e2550511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d572763ed7c88cb147fc680a27426b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a401fcb0625fc0851d7aa4b96ea87dc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468829b778b9b25e5a6886d9ae0c06414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c94e4341979a0fccfc4717a050fbd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf196ec286fc17070f8affcbebe2ef016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987dff944eb3aa9f6a6a817e3e68b41617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4182973b513ed757219aef1ee00378018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7690975e4621c1ef15e1bcc27d1c7e5d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219ead7e3b5a62e08acab2ac8729e5820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d76ba3399a1a3e402aead9780bf0321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a1e00cc9bc15b0806e93d8d97ab7d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc5c4a3dea18dcc35f0932f4df344723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ebfa677599c55fe8538440204ac1024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d7d6ed311508bb282b9d1bdbe649525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339738312327b75f0b07687c1b132d1026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1740e7447bba8f35fa2b221e758e7f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f432506e641d39a17ca6870998e22028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5fa23d3a57ce4350a1127fc96509b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3111387401fa0754c10ca725e96b2230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ac63fd476380dd5cda683504f14fa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1e65c140aa78d9b6180149e7eae7a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9521b9b29e26b4b20b76923d7fc35a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19bf4bdd3d8aeb658d625881a5337c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47f6c5ee65c58daeca2a32d7d3290735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94e822068d99aa7b9393ed47f7ad9e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4766a23ae39697c15b23c99a59c3aa537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a709905abfffe36dd97bacc96f33d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc263539a113b1059edbfdffc8a3de39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c337329d7f6cc9846ca8aab71633240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de57154c6416944ddef1d6a121520241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040f2e49ccb84baf78e653b4a3558cb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf6a3fa117640c69b7d3571982102443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b3fc29dd4a8740e4318897f70f99c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bdd7de10666dc10188ff9c00e526bd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f638b3c000ddaa06a01572f3a043346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b964ec728e4ea7c1c2089cfed253a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16819056802df1e40bf9fdf862442848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053816b8853b80cbcb8441866e6ba8449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82914f453c32e40f57aa8bd95b1e83a050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60017a1733de4baaedaecf4453703751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7cbad207ead7dd7a09ca17f3d8b7c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81aac158e29a7d4f7ba5bd469a99c153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411428c1479806598d594e0fc3445df54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c497ec9e451e548479dd135f33caa3e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb40f012d8ab3aba90bc95065e58db56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464da49a7b9813138e9e28fb517a517e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3f9ef7061470416436d626c8b775a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54bdc47c62016f251649237ced52d7659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111cf657b9f14931a91db9706952dcb960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c1b8a8f61e0d3f5c6ab1a613a50b361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34d4b70c62b8060d24b65c2602914c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31717fa7223605a8d12d8c7c08a9dd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc8ec7c3665e2278034e071c17a62f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975455d399bee892380a0f3893f8930c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f371728ada0552a3eae6ed012eaa366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58deea0f3574d0ff28db03343a45eea967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597285f2fe2c3819f768ab478e5e41d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519d8723b0cfe0ce2ce44364b97f18069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e99644badcd1ca651d1e01239926870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117d4d77d623bbd698e052fbf419e6e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f75acc2e5ee128363071d647c15be72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1a886032331b59da92f71f1dbc0cb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49319a3ceb5b0b4c8c7330027366a6274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c1cfe45c683e63a7184bc44e9f95775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb56e26beb999763391f2a20e4fa5876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e8e3ab2f8ee6d08336f7751f2987c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0daf332ef4561ce3560bc9396c32978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d7fddf98d7b4d1592407e18f52b8779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c2cd74046dcc6bf1c84187457b29a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a073b89ea45117ce6e13e06feb540181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97813b01e3a1130e0823c8cc92875882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43a000fc9f7bebfc4bc849c7e4fd1383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e836bd0f893e9dc3d694cc54f521e684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59ffbb328f425d3f47e73d60c339c185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61730966fb6370e44870b51aaadaf6b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017937d2934f312c101653bebc5703b887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493ebe5851e969be975975c2fe285e288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96930b6f2d7d6ff3d6e4b7920171c24889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205da1f04438624c252c47e9021179b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ba4d5f89876feb5ad4bc0d0bee69f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca57e59b7e1ce5d3b2b3d9bb6f71c1d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49145e54d7356874a7444ed811350d5693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e220324c4edd1548d9a2c8ce9ad9f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73bfa2094012ccd9a8c1457fc91f05d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00f7bb8b7de87fecf688cd55145ced96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd5e6cf87dbdd74db8030d327965aa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030e2a315b5b7c548b4911fcb7c060a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d42a4f4399f14f0095b563b0fda4ec599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33c29201099a476fe52e7786b29fba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebcb5ac5afcf894e5e7bd5e4d76d390101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a5bfed289ce1d87ee618cb3a93b06102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571af2efe09c6c518cdb4ea3cf093ae0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e38638c16b540de3276bd6dc38416104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8121b85172deeec86428babdc366635105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073839030a37a4e6251be12a21f18fe2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fdedd5c0da08b0b248f7e0f7602657107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da296177121ae28b81bc445504a3a20a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691d3274d354a131b313be71471659a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9cb574dc9b2a8b7f18af5a07ff7148110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92263abad42055d05bbfc9986f82821e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208675fed0428e74fa1ca1cce3431bc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac5370a8bcecf588e99995addde642113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee479fb0054fb7fd9cac9380f8f1224114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740d80a94f9857eca6ca059aa3c5e67115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4402995075a42252c7fe4ef3c1523116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f14c44cbd67fce060daf1e94d8462117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712591ffb1348e5b12f6d3387e5f7df118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c8e6655e359d2d32cc073de8667aa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7369df850020f3da17806fb4bcab7b8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb1a0d759fb93ca718bf0196d04bda121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6fa43ec5161ec19bf959b18752356122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff2cbe2bd1e141afc24afbc848821c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce78f151b80c7a0caa53d9c9d9605d3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4440f9901ebe346d7580c9438062d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa982b9474ad37be336039ac06c6ad80126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484c8c2e34f8c100f0c4dd145c44cdf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8b938d0133f74ba861cd377519ce5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0d3c686014cff2a0deca4d98641b9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12bc49f19fe6e54eee7ed7bca9310b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c1ee23a9b60b7f924f2ce728cd010131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b00b379364cbbc6079669215a4d72132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3799c731bb23b249d38fc3b5ae4311133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdcf1c47cb0f2239f00bda7d095955a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31951478682b6b43794d77000d0b18135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10f3ccf343deb76e56b0a2214289b0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d699a0c760b860478a5489ebbf0e9a5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833fb1ac6edbea8df2269fb9d256821138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d1b3865911b5cb07057fa729cab21139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548bd49aea0874a02da6b4ea3292bb3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae60e062434e92049759a2a09b0bd31141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825431f7940b4f6cb15cfbe8f8048c5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821562bf7023098b9f086f8c7d9d913143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e432b3fec86ded8ec0e81e3db27c1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab131f5e7852ef9649f3f9c3ec5d8a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3e1ff8e9fdabec96833515145ab39146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af9303ad9db8bb89023ca1d971b3b2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e7959b40414c993f2c10beb7f6ecf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff56ff54a21fce8eee22defc7e9d5e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03895d85c73ee571bb399e4fe824e11c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537f6867875510f2291243d83d310e1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab93e97a78a5dfb747f55408975621152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9cdc9737700066e73222305baea76153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503074f582c6310855a5b008ed7c5d9d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546a343465ed96ea55c58b22642841f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ca163e01f0826ebaad03179759058156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c288efacca6886942f031285b6c86157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4dd808a3a7a70304b8ce82d18515f8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f9582403a310cbf075f2084015ec0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c651de123c2d4fd7fe18884a667564160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30fe40d0404a7d51b86a367938b8d5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f3cd0dbfa89b146f87cb03e0f789a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5919eb45f905151e82f50ec5c312f0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83c7a292a6fca521e9e9f701f01b0f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2d5237ba81802547c04baf4c5e0c7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76897e05b2b9bffda75dc158295f75af166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0cd54936c426d7917f7957714f52a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bfa0a09f0adba178b153fb64d0dae4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d02e555d3a4cb4921e1a286f48902169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd9f390c6e7b56c7bbe3e9d904023bb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be409f1f41bb8a6a6e16e005417efd2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab2348277f5e7879378d820caed7bb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d16c0003c844afa08fe26f6c2107a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ebc0793a6858896401dab3f285321174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b247710ae014800fcb22a90b1c8d1a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e4bd463cb9fded55697689f1bdb63176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47abd00b629ca4e3130ea4278366f718177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99a20d57ce9e1177f3b262ea2d5875178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e884edffa257cd1e7a92dede91baaa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2be04e9fea30284b762eb482ae4549180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acbc6b6eebd11296b09619a7efe753e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14917e750ad696dd4c0bbee0b83fb7bd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1190cd73fd10fea3683ec563edf98ff6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4cf3c3578e5973907bfd311c64633184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e62633d7bca9322d47c3795fe49a6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c7c6a5376a498f709a7893c192df0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812f833a9eacb4a0252424b3e8bbcbd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cca81871073145b1791e1d99eb2cb2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233b4f66db82486782b05531ec5fea2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd76b96b6f7504c8925d863fb8672e6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6104c4aa9f71748db86142c4e3cdf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc095e0edc90b00ca878bab6c0488c05192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675676ca8fead10b870c5cb016743afa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce83f3e735991e4275a49e23b44aef194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b7426d5ca12408e4b3faeac135a87195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415ec3db083a4a51d4d849f4ae79aba196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266bd10714e79dfb73e5fcb1f3d35a9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19f588d2aec5a5353d6e31af4b6bb8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7f285280cbdee4bee54df81a836b3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56730b42596317b7e31df60c40eea2c6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53b6a324739e0ac16cf5a377c4a972201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e703b1f448bc4b7d6b3329bf9faa08202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e197c4d1ac9e089b7bd84a8d967db84203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6505479afff39295aa175219d067b6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a1c9c5c6ded9feec44437b8bfa5d5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3809a8ddaadaadbd8fffdebcc5cb2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163f706a14208c5879059d2888639bc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ef9623827689f23b9016d2fad58d9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5fa24af07e6e4118f5655423b75305209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c2e1678c5fc2fa937556c8482f702210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0c7f732b7aec3bdfad9f1dacd8cc7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35ec10f4d626f3728a7298b46886cd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241c24ab9c83cf1d94a1d7f2128c270213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a99afe518152d4a78112b7a74d0bc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623e03b7416c1ab189568074ae42c26215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578221284340c4206bb12d65485752b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd95f922d5b0469ba7075218eeabf24217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61643c7f0219873f5f5886fa122902d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151eed94a1eccfc6d969e214b0365ea5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf22af13b356f2a435b7bec8098b20c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e4e2ec077316ef86e48af9c1abc0d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd38093ddcc1189ad53ebd54c6b7213222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632f26ef16047c80e5ecc5ee7b8afa9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa945c79397ead08490df2573ff36a5e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c76b43611d3fc20aa5232f583d10b4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07161de8982bd626df8d3b1104499a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f581c4f585ef91bab92630bddace425227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993ee29263e9b4b4b1f95503f6d541b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7e6ff47c5029ce28e51ee879097d7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73182b7dadfdb5354ef134817383ef3b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f592943ab26b6bb62b552f1ced4139231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da0b688a42c4d75d2085b299fb4557232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247a6932b8b7a256a56cfc7c62f0457233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ba827ec5d9c32f64e58bf39e26b4e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345625d53053b11bc54508b8d2a2a69235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b805e1d199b9ff12f54a63e5909f77236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000429bf746bf7d4c2ae9ca552332fce237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b59c6b07f559d11c95e8738e72582238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f631b21cd63bd374297ed1bc47339d1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b946c6e8422e3e956ad9a4ba1584ce7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc2e05a6c12db87e37c681acc4d001241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd7ff02eca5ab47e2cdf11e96bda62242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad69545b68727cfbfce14551c440bf0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b7cb5e82707fd775ad8130cc86912244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d346695b94bb181bef380310f3815b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566f124db2dd7eb6b04f3f364279eb9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f89ef4b3c37f2ce88301e402b1936247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7ce9235e1b2df23fe8f340d382543248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ce218192f8a979e1e897e47db58e0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a01d92840e24042b72c37102a8f97a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f6d8d812d0cf4af9be7dae7034f3eb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd9d028f95bad215d8ce97daf02791252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc06b66136006d9626ecba608af743253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dca7349c9c02c13fc5b82344fa6e43254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ddf6f44ee0d384ae80cf81038f6ff255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b77c1e0cafb8eb4d26aa530db86e1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f88387eb53589d6e6279626163433f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c06a469918f96da4419f8174d6bfbb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e901592f2ca3e7fc8fda14d2a461bf5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f41359037fa254531285ba0322b935260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57068a3ed3f3842bdd12b8c848e47a9c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d984e7768ed615e82703c183e73f4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99554fcfd5a429890e7260e5c9809c75263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84deaa6cd685835d252ca50dfad951b2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235fbb776e024f4fa292887f750e3786265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f50389b0d5291f353a96af257b1bf4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773adb76678fb3436e72d355944dedc7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2605df940eb74faf30ff9ecf47e4924268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f53998e614d9e8f27bfea87927f60269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c54095981bf5a2b26c6f80b00d2a36270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e696a263f7ff8c9d680e2f6e02117271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2b745ab3581170d8751329ae11897272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264cf302ce7a27b3e2ae84f324d99698273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a8b8656752b8801eb1a3326852eae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a71a9ab3d3abae7276ee5040d9a23a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8fa8432d247dea2ddd9b44e66665a0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ffebf8b603193ef920f59bd8d37570277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784bf6caa6fb79f15472c783b08d8662278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f7f8b3acfaeabd515dfd4c7e01ebf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e55be02c6f55d55263a77d6181585280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14317e723e13ea9db6dda050b7356a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ad47619381f72a5eae7a679c0975b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840113017ae9d86c26fd286ba44a650283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98026c83c4602e43cd36d19bb946b0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420bb96fa9fe70621e7806211fed80b6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a742058cabd292493a34fa24757a5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e8026317acac1cc398aec9acdee0d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c087283738b47d2297082011ee646e9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194aa844fd3f073c70ff3435bd3ee41f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da21f1800c84edf30e90e1b6c382b81290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe14978482343e95bb8e645a4307ffa7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc21c25b55002640be824b8e766e95292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f63e9ea28ec8e27928ea9787bd91c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719760c8d1dee86f1d3563f9f05aba6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40440063940cc913d7382ff7151fa52295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adfe79e92f838309165439a99fe38eb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786c421d73d8639fd4dc59b50b28c7f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277d6cb5802c1823ef1d1e2c3a8d4ae298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a1f5bd2edec5b0e893ad565567551299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2913160ecbec5913723400c4ee783c3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd69c0f9cebe6fb79955430569d632c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396f71ba74213149c15541a4e1dd02b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da440fbab5e8ddac66810730b59fd46303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d1d1e0d31d62a4e39f8fbb80e817a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69dbaed264e59ec37c3a384dc5b71b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8018185dc0901102aacde89483f83306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8ff0c1b4bfc03c5d326a969b506a1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec724782da197ca053dda5cfa48bac308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5c90fbb1264e2a4e99f8c8324b48c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e5c7bfdbd94221d25a8447dd04577310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06324ae226d1e9549d688980ce78b0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b415e31d6fb39ee9a35cc8b747625aa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd2053481a5faaa5ec7492d199365c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f34d820f3ffac1dc3714ca7d3e2ec4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de802a088159637876fb3b423444182315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e298cf8d0b941ad20145888a63083316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104364e190ab198566edf370fca87b97317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82fd0ca795f6262b78cbba5bea69de318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d483493b7965f8c1f4f2855945c79319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560ca86ece3582e9dc710a429c6891c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f4509afc1765c12311e26adb74c92321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4c1043f50e996be1f05d7a3d7a2af322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce163e9ab01922db0a1e6458eda2548323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64012d358a8c75b2f2212b5fe1f4d121324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a52e8832980bf060df1eb6ce719ed325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4670676ff7ce9990431ff6bd280aa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f00addb53f6b644dc9356810653f14327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617180a7579b46005809f31b6c8618f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3b75c1ffdefb0d9a041f7fd306dc0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbefa9630f79f32eecd9bdded8e379f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6a626499433b7e12808baf50d30b3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f4a03c019ea3408e26a28825dd1c0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631403b4efc3d92d50c13cad949a34cf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553eb532752862a456be8e7ae2a70870334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac294d25f98329cb8d7a127763b0e2d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14c18c2196a9f2eb13240bc0f61348336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9fe363b4a32daa7f0ab96dc5d3c19337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604d134771635f09a0b413a77be88e5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5a0348e294786cbd8815ec72325db339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d654aea8e73c8b3525e62316d3babe7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39baf6346af00cc64203b1fa7e8f795341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0bfc221d8a275699e4d4304263159342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116d1b6adbc6029ac8bb5494c53a67b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41de7f64d7b79de8b7e2311ca86a444344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110d5b018f0b58b8469501a5455588f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc35f5b291de4917b899ad696c70fdd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4593af64f0c120074d4b03a716b270347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065ab668d9c8b0c88690bfb05e7316c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c99f8d058aebc68d6c00b5330cb6b6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c0258907ee778b9bd97a65f5e2e8f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8cd1ca81aaf940b283494c299ee8c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9f0725eac95ec9145b42c8e5e196a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a6140387248e193beebfb3c4ddefa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c85497510ecbd05305fe59e25d08f1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6627785152c62c700db5cfadd86e2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4081961b6e73b9b01ddd2ce358cd4e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab9fb8a8b8970bec997a51226cd81b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6caf1738ee84a7ea38ff40bda5ad3a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d0f95f6193b9d55d9dbd1f8d285ab359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fbde2639f1bdeb54b10de3727c6185360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78787f95865c0e56073e262839cab561361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e7cc3674ea445ec700e443e98e15a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2fcf19bd871e7f58c0c378b9ba3f51363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8faf85c773bc07a537862d66e5d440364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61fca6f7cb360acdf2742d3fd317c2b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca0c9bb3e2a62f6593f6433f934a88366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ecd35f392717052cf415a0a684a07367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af1230c44c5f4a6311e0f3ad3fd3c7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e98ef3cdab42c36ce2b4d2b5a9b02369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39aeadcc5a0ce52270ab49733532961370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c76ee36a6e85b635d62b8e590138dd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43606a657d363914c7eebf741f0e35372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5171524d75670ac41985e66638cd25373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdbdc745bab796189f6a432bf312dd3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595fd8a1b080d758d9f3c7a4e87d6957375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f92ae147fc4d51d0147e96ea002ff376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b3c3a5aa17482fce3c24cef2e8c06377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f1f6cc2262624803f4abebb6e5d61378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5626bcb8fd9166a2ff39657a95e41d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0e45abd35187207ab4589e8a79026380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9a42d61be4518f3ac3153b2d07204381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427635a191cbf37cf9052d8fdfcf08e3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2a2c5e9b6cf64407507df3b4f86d7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567bec827fa3126633ab0771adb0d85384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9874ef50131053921eec6447d4f85ae385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe677c75b955f8cb0bce89d57ea1441f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0623083f247c711694f8f958039e813387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67c7e884ebfb0da073153e6251ff0f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029bb09b58acfa4acc7808dcfeb5bc2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4f766f16e8082708f47fff83d9d41390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e4236eae3c00d8779fda3584518c4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1dc59846cb35ac917d20c40c9a1da392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe50c88d4cc1c4384ea2f41e7642e7c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc24ced7adf24f5a0258d24d05cd94394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0cfd3a2535936d252171317dadb1d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f70ac5f78ef56a4c9a38bc765df89396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c289003f544555f0797e033088b49397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728bf7e3c86d53eb07701de68b1b6b85398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555401a1719a49c393ee4dec64abe96399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98108b344fcd6ce5336a0e1d35ed4300400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5338536113e8e5a5e8cb0270d478a6d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb8ac9f1abfd64e3d0cc2ebac2380e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0f9c8ee257c3514134b2e9d8fd195403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc100c88093e59b9c01b96f6ed165166404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509aab2386a670b586e9f11246578cb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018a33352a5ace49395f57ccaf990fe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44813985c2075d24988eb5bda190bc5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c986d435d008de7e64654bfb78c27408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202170a1055655ddf770350c8eb851a9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20b054d5da7244a2551578a80cf069410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba3b7b172514b66bc3de629b4e8c28411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161f6f056f7502e87675d6a2bca1832412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b21b7de2a57d7cb307b059b966670413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9307bd0af7f6fa47e047471ec382e0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df23bc211f5c6729ba33d025333688415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3cd4a8581bd1fe617c0a9beb43be0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32007d05494acda95f7eaa08da1483417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1403bacb118dd63990fdbdedee2e63418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8c5cb50509aed78b5c09b4631b4c8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84271ce7e0690b2195f41f44f8965ad420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f222b583f7d7814dab9eea88141bc7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b911eba514186edc1fce2646c075cd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe419c15db61f9a8cbfab573c0a767423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d698b0f94ea562e2749e2f31e149eb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c64dc929f9df4232ff2f82d69e41ff425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906e2669cb5e0709532a4719aa6cf59426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0810181bea0939f308a0d084012072427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3f547aa783a5e39f37e4fcafb520e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae8fad2ebb53fba27921d701c1507a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ef1e9849f2f76eef8b453a2606242430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8a7949582e860bc10b14367e81f97431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3dff7e83b7f870f82c37b1a226e3b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887c025bb6debece20c4ff01b236907433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531e196e686f3c66aa313edfa9d177b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c6c01332ea3539c16652ea0de86cc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10424dc5bfd0d6344b44126b5f2f6a98436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738b1c5b87498086632de254c9b7513437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915ccceff09b4aa66287727c4417349438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5036194ab08333fe53e6e2a3ee4a7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962cd180d4a06695a3d600ee4b8b981c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb4078cac0a8eb9ec115c2e1735b39441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899def4c89ac7ace9d068e86b2b829c5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ebe363bf25086a87860eb6d1b2465443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b72ef33e004588b6f57fd6b2e166d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f02b271556aca3ce3505a873227071445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be11bd5ca120290aae133baa4b564aa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18caa6b425c2c9c73ea53efd6c64f7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af715041226148673ef92fc5ead7f561448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ab9437e8b55b7c9642f0a2f9572ad449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d42c7a22cd9efb67f9fb1e531d10b3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad6180a9389f7cbe54bc1dbe89e0a4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906a61a97a9c72a12f50539f15f76a0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055ac7e2ee261bf57c910eaf593c7d1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6ec8fa292ab2ae1182c81f8caa5e4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ccb3537019cfd304b95089ece23ab455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf66644683918165ea2f0607a178c1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d556d40dc0a8c6fc3d78a87bd92936457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7dfe984c4d2fbbbcd54c6653f85ada458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79142394e49d37742e6aca9be1fd2e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999baaafa374f9b85c84d08634b4c0da460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c938947db5b3e8bbc0c559d5396cd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc191fd344c56f65e2ad744fdbda42e4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a37d4a67d5e43706c9933ba1b751d3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811f9cc0acadfe528c047b3b7295dea464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05444c02c8f683a76d522f14b719139465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a09ea9f5d371aa9544b5d46d5e5dc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec148ebfdee1d6bf0e7fc03027016c9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0a34fe28e19da8925aaa16292e35e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17700506d6d5bc5e095a917b24afd968469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186396905ff348ff82dbfb0c585c7906470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55c90a3ac4b18af812e647b73dea7d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7c5a5af8c6659dbbafdf02230a841472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28f28d2ea2c15ecb5f278e945bbce2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138dfec094950e68c064fc08e2986762474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67318fd80a12e5833889c58b5ffd42475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec129a61df276b817c05b49beee0b3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ee11b97d76f2035414c4108985b41477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dbd8d4ee5f3664f0bd5c03d9a27387478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111d3a29c25ccde9a2cb12116755a7d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e3eb29d4ed8986d5d9cc1d458f30b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e769474a2172c054bc2f0bd0054ec481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a16a42ba1c6c94677d4e4da1a7adb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bdfe24dfd1b01b65deed44d981c703483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bda3746207f37d54952c4b7a8b4d2b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f6c6f2c16f37decb9694be4aee319485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702415f558c0bde40bebb25aa620f8fa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f066bfd7657457eb143499cbbc87f9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e934efa461be37c4046bc17f94e3a45488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6169245cd2e478a6d015c14f0d9dd8c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c403d2ae9045384a906aec6716c0edd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b4b8cb9ce13773ecd6111ca619826491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3bcdbd84e22f570f23484961d3d3f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276a7c7fc091a91df23807fc6ad41c1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51841a2df466976b3f99d0bfbbc56a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07738fc2cb1b8258dd176d6f20e95345495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49382feee0e42b447e00fae2d6d3a40496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e153a2eba900cf74c37fdd4ee7531d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488cfe1ce95d119f11f20cf68df97ba2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a718cbd7787f6d4e46b8f652508ad499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93deb9a03915964005c676c2a10d2823500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fbaf0049d1790f20ad123daa91256b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70ea40f82bd94dfc0b2a02d94bb72f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50007f9f855856edc98f1613dad1e55d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249fce62a5e9991b678b63595bc4598504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3733a1ef4c6fbc77e5d2175e23503a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8284f03ea53f9d9d5b38d337594b457506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3980f719fc0fc5dfc74d26382bf8f1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258793a81587c63458e2abed781527d0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b8115d50ecadb11c86513dbbaa976509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b4f38029874e6739e17f2c18e2701510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60a48b240805a545863bfb49849a6e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef361c932c820952850b1f7288b52f1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca13a58135874a8940e2956683bf63f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a919bb1325b7f7b74db6272ecf6e9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bba1f98269b3953f512c4d53131744515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91052703b9efba8a063ae0a29e280a05516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045f8388d8f5208794c50b199482df1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799702374ffeb378cbadb187c55c149d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09fc3456b6c51cf0b0b4267e7e64507519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509af5c17e04f610a7068150eb92179520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a6ed82b0bee894644725a6c6cb78a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb33107061bedf4f4910f12e628d44522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b0dcfff00d22c667aa8c505f227e3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74aa3532e72833eec68d54461ca5d1f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323839cf5be0c48df5c562655ef1b160525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f5a6edd466c5b5a466bce47dfa152526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7b518cd68b409fcfbe3d0d99f6b10527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9c361410cdd1a77171a1e522cafaf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa6d823835e148e100b01fc8d7eb38529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b30eae317118113771198b2588876b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39143962da3786d90ccd5e9a34906c23531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d20837f08bb92b156db2e0ce7c6b8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c128aa6c43ae33b885a9bfeeba2da2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7f60042e284063e6ce6258654524e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eca62950a9825e20d962a0f38c41fc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27b89e681fc5706da91658c0a584da536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5065350373572e67faf2c2bd27481de537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd440e745adc73f6ce503e11b8fa34f1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc897316ce0d7d17613977b2659a4e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ccc4b61f33e1bbabc3732627680323540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2ac1956659f2eeca4304306ddc50c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70955d64dea819e938c5d23ac999a16542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763ca985ba78a6441d8b2f24408504d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f829e04b8326e1cc27662c61496c2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97500b04cb9bd88880c12948039b5466545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051e8787eb68a74961efabbd5e7bf41546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4265b8a6b9f686162308869667fc59547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9ee447489e90e3d0cd08f9bff0b76548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee471b8b174c38ca9a44a5a4fd8603549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039228ce69c576d6769c6a3fdef42dfe550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e456a314e620c663f5f95af4a41f60551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463a7aef6e600315db96aa1bca039be552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4412d26b27378449844e3f935e8bd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a88053a52300e0655a99d79323ee2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1657a56bbfb0bedc234d8055bda8e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d173a54e322c8ba58efb9d9e28c8465556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3d860addf2e132f15418e7d2c2cc0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213bae2451c715bd6eaf271a41ee9fe558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce9dd2c956b4efcfd5887c60d6fcb9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114480015796efcc41b6abb84918c808560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eac35428d22c97384146916a5d751a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be2c844d5228ed7a7d9fd7fdba2ea0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059bde38a50a2cc17a61b654c8c37938563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab678124526b935aac059a7b7a6b04564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b5f017327bfe4877b764a875417d6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891fb7a6abbb0a29c28db7b843a9f7cb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a35cb6525da4e9f361295a662ebd34567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f150e910dba1c3eda3a34591c95e3c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3945adfdc6131af025853b0047344569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ebf0b69d39521aa3b14a0e74d25469570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a10ecb7f0a5b7f7bddcc83c320254571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f8e84494cbe84a7a12e11050a1d40572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6225063f03871b939bfe17bee5804ef573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a309e847e062e1551a953f357a413574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c967a54b0d2f224902023ee782c0c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa0afbd2db19b2261496ff3ac88515576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e23eaa8c17e4e3fc0d8a45a5d7c6e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c019c5b70490c62a0070d75554ea4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebdc646edb76ceb1c04bede34fe6cf4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac7d688db9e8d67c24ed3a7124cd27580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98059335ff19deb66795ae30835f9c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b59dd8c7df4d4284d4419de21d18d6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3252e08e588da6def36746ace3da7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9853b54330b01b30dd206a6bee11a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68633041a8d30c734748f9fa78739a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af58c3f9e1a5a88920e9707f1087fe4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b4fa4c27b344b4b4b212aefdf052b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178497b28b734d14fb4209c7bbc5d99588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240df193f20b185ef8aa08966830466589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec492d7306d31855a815de064f35d2d9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5041e5ee9f8b30a6429066542d31f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19094234e9af83c8e57a41c1dea405592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d1265d38e930af6d1a7faf0816ffb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb818a93fbcbc7c637da227792cf7b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f960a524b83e478cf534c1d253a870595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0458ed4a8f8a916f6622ed77f40401a9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a00a2021fbead16d16167cbdf1bf09597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413770a730315c16f7a59fc271169eae598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cfc669a4894f18d1c551d849ca755b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854d6f57185d0ae9dc39a3a86c4c14b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8507dc24eb3ab5758b41654f1da76601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc7fd95309418e4fcf5e03e5f6190f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845d176c7ada573c1b772223913c201603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9b0e6d2738b11b0cc6e80e28d0292604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d561afd53cccc57a693eeddaf3118f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324270d2c2d1677eb7e9be8388ae2509606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e381dd1c2038652ff5d5b8a6548a2f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8f2f84020f25d9b8809b56aa15724608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b1cd97a3258f30ec8c62122dd5ff2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ec71d0c238b9980a30acfe6cf8378610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06ed2f76099716e0ae17c41d02791f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2fb56c45828a60d84bc23568bf56df612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b82d89754b2bd24ef0c49a4320f2e8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc55702b1c0f0f86eaff7f2380968e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d926731c56fecd132c1d2074f3a43615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0759f1886705b772efb3abab3d0c20616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81ff5452c8fc25e7eee7f3e36b0e48617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e676ec346942c24cf28a28cd4088d5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05107f5fe2bb55dd0156be7ff75b34619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc4b68b170540d350654b70933c458620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda205a7d8ce5255e969887ec91d15a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4dc8e99f12b1dae5e675f3f0140ffc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0669bd1b1113488e67b6ea6c40922e2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1355f93a0c52ea5f9d1ebef845b66a2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddda40d4c25e2729747378442f1706b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a91581867741ca25f55042166a1d9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d0f916dd1b8313b28bc43059ef4f6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d19d6a3ba32db26e33c31aab3dd27628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087020269a917bad5078720634d51ef629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63191b880156dbd6ce96855718c1f14630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d8b34228212123625c6034abcb2f99631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89a574adc3a14b7c47c9d6916e46bf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1fea99b7f837ed1f275733cd01ea7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43851b6c82c4a7847231c2d654ff2841634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5add703e9bc94714d28e7de579cecf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a2d0273d3c6dcad01e8ad53a8439f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175bf1fc7c16ccd83c6d1b9c961f4415637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8ad728e455765a2cfe4272aa66307638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88d080e651b3b66ea868bab468b65f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bddc9d3574909599181ab8032e2155640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323bad8a6f2cf099f217492c7f0eec5e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937eb8273d52a189039d903b1d177298642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd000ee666578d62c02a8c20be6638a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36775c330a3fa846cf18bd4185da4b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd90c4a89d9402c6cb5a624033a664645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092d0069d507c7e75bbdc2e412bbaa6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ae434c09f4393cc672648766e4096647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e678642f39338bb1aad25d24555ae648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74135f88f42c1656d48b58b36534fe3f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eee50593bdd6a53cf5859cc9c8a851650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89deda2581091c2d96b8674033457ae3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43712241af594cd4e7a89c1017f946652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7cc3ce4f742678aa5968bcfec7662653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742dd57f4b967688d1c9b8c58f029b2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03d56316263bc5210920469fc1dcfc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3cff0e0cc69237a3f5713078493114656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51bbf2d89523bec2e65ef64808c5c37657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca72bf27c1373eaeaa7560b64234cd0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfcc0f48d296dad520ade746c9e4365659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79d88886c2092f0306efeedff7a3a5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663fd0e1aba939bf489324dd5b77640a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad286e4553f699e34323d5cb9998e73662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea71b6e4d6f7625b5339e127ee755a4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35989a321889597919cc651d0c30965664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9897447caf9949a7773a9244a23eb79665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb529925436a610a271dc3a94e3c31666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9bf824f2450e14c45a87cb054b221667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505f414593d64de96a488093da1a3d4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feef2aadaa44e4862e1a977b4897039669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cdb24d30783136307118dce8fc055f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3ee715471ff0c00c4f87403bd6f6d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e8675a29b699cb9dff2e4a1a293c1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca9e6388e4de2aaf838f638ad775b9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6fd626162521bc3ad143fb3c2a00fb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495bdb85831c288f3dce01d3402518c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78db50997890be3a6130dbfbb64494676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3e2a92b29c04fffb777ec603f5061677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3350adb1fc28268a14eb6f3a516e8d7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a1ed99d50f69bf06a07ebee0534aa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ddf0e18d50bf5653e90ebcde91419680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb793d19ead92c37c46efe6f894bfd2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a7622ecb4fc04d62a2f90ebcfb9c1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e310220466d5bd16e0faf89dcb9f6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb1bb53fc3aebba59031064c1c7622684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6720abe75e1f0ff20a423e866ba621685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f3c06f5823aed1b38416a33936cae686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc339767d9057ca724f8c1531364ba2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f60f5f6770fea43238fa7f3749df63688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589355508425c25551c27103ec73f1ca689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be0238bdc769ac7a568788a2f5c4e9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2782191182115f3761bab959cad8b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c000d6c5611c3bc1af5e94ea075acf8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4eb03bb2d12482dd301e644be32fa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23868b8de59164a04f2673cbe5d636694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516202d63961270d4a51a68c07089d5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbca3b581a89f1e5bf517c2a2f6f4a4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e9c65ebc43d798ef84426724397ea4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450a0fc6abe9e625c7ac9924d4342cd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b34b42284738762bbd0640957ed76699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817941f60338e9797beb98e2364e8314700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97047ffb6ad4a8c2a1ee2e913cc89f68701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a277a081c0c96b271f10cd1b45347702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732255e681bfacdc1df64fe640d25113703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c593362b9ec438cd8e1dffe146e9353704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b46f8157871742dff731753a1ddd7ac705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1e30209365f4c389014c2b9c0d53a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07930067f6f72b779fe46f7527b292c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37e68a13a01984322ce9448b0d9f72708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c8bc674a05f308e94233edad121f7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1857684608f06d238c74e7c7ae1bb3a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02cce0ec5d2e58163f7a08e2ffa9608711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2341c5251a29ee2f738a9310a4c69f04712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca73ac47d151897d76277f6b85a788713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4109089ca09b88cde276206815e0e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5c6223061e45aae5a936abf59b845715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9014447cce0de05618f59fb77738339716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea081e31247e0f8d0c18f82809800a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e6dc3a7610ef19e0588fc202aaa84718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea62f3ba454e9b10ac8e373d06bcc5c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bce64c12108cf8a8fe186a634b833c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff09f348490cba2f4ad51b134ac645721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5389730ff272432fe13a186796a16722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28359214899a82d0f7b4110b4c83d16723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf813196a3e0ac9b4e0cb411323dd5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf66ed878ef549d4198442945b7969f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2184d8ac49d8afa0cd9076a7d3427726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b93367b45f116f8b2cd63e9ead83e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09453ee6c1cb912e24e0268077d82d02728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a45cdcb9d8767b0a40c7ed8b5063e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466c01d0fb7cac4f60947c762239fc2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a3082612cb29fd11d62fbd8e31fbd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1596446687bc9f6d99acad155f6e0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b62d059e2d1d3ffae6369386456ae733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c3a9ce8a7833215cb5830ec05f70f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e12c5b95b79313cf98f2cf95ea9b6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a5c5ea90df4f3c7449b71e08782f7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dcff5939510f789ccefeeee7a32dec737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf24ab368324cf1700b2d3b28adb76738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856d2a5ff28c7679e94b3fc2da427ee739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20fc51a6a7bfc8065e653ed013c273a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8c81743394315843ed733a0f0ebf8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603bd08de940c99c615dc7ed303d578742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a219375b6733e3069751a535159fba743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476e7a5aab2d2cc74d07597f2fcca5e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119cda129adebe9539f31c5e6a8ea3de745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44cdd7952da24faa930e9dd764990b7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d64b121595e7ae7b69a857d1c5529b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d239603562a786f3dc3df200f4604748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3637ead9a5a4274e246d5fcecabed749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7400ac13888e6478be4f9d0a842902c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a53fd8e1a6159e690dc3459b5be39751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb28a5230b0532c04fcb8b018a9a31e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2f6bc2a898b3ebe52d0843ded1c38753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abbae2bdef6a68084ab0c42d3154a29754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c567830e89eef9e879645c0a96dc19755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03ca311507ac6575aa514df376370a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa027589d7c03ffee2603f51e4ee6887757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd676f76e17ea4f9513b01e93dc4766f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f74bc3f77837900ac202debdd429e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9130ea542e3ee1a7023e9ba0cab3191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42642fd3a9bdef0715bf6703897d7d962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de5e1cb7f03a761b8e8453ed124fc03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beee598a89edde84513111183a0581a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae94e8aff4456fd9ab4879537bb62e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908cee5598908bfbd88c5f0526e8fee56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f896443710d3ab230a0b79f822a6d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e687572f779cabe052450274dd4a888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ab4a9c810497c056cd21c21eab9c59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e22d56aee86a21d208b04fe08b3a210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c07d95e0ad5d6db780fc7f103d4e9b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3cc6719297baabcd1296ad4ca18d012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa28cf0046f259328dd728253dae4c613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31821469486266cf259b07e9104335c714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edbcc4b3839735bc3e4786591a3f0d415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53522f09236a6d863a5519f2fd1c779016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221996c6e4b0edfff9f6e9c964d93f917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2a0b8f85f1d3f8f0585354b116f1d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae686993922e349dd17c178e10b39519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4088cfbb8485474a3cd517c468738c120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c70ec9f4e27163b95e106392a718f521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40aa9bba598fed49ae25a537d7fdbc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5456cd006fb65ff999d97ba0db1eeb423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7528875eb04f9e74b28988cbed1b524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab6fa593f36521f750940b48e036f625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e79b72ed34249bb808f7302378ffc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b503e43e11cd2aafce63dc24f8c6de27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eac0da410380cae3477194df36c9be28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b7dfe74e9be41274978f8730a11e429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259c5865f35feff95f34db75120060b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a841786c6ca31490137575c75659ee831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df39adb594eec5692fb8edbc5a905a532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c325110bcf02e868caca0739352d733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2e980e85f3bd890cced9c927696a634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495e280e54c33a7451e11a2641710b935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59727435b93bfabf848d9f9e253a8b7836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f0710ef26fa31f744985be8c2959337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443e1f60ed69157381c285e6030309438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910887ffc514317ccd6e95090e7382f639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbfaa07b1127e9f2fe517f6a076ae4a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4190c534ca70cff17e57fe2c3f7f9841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27806c0d6ca67398498de124d6bad4ef42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13516d00abca56bcb74663b52cb24b8243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994f15265257fae8e192b16d1afa5a444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0289dcbdbd7918286fbf162d2acf0d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47191c68f4ad35e38ef3b957c3e904ea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a6cdf4dc69137c7bb8843ccba3d2547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28848c585c7eebb29c346b85dd8f911148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c9acddefe443585703f23ade8709f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced19f3a88624fc920514b3f1c4f38350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7a302044feb356403c36ae2d12be051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f2b331e7aed06672fc9c16fbce7a952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250cc987c8df1e0bd94b3906e8f5acd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553fb287f873f90ba1ab75e68320a8154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337cb102a8494f56ac465b51cc8f781b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1d55cb113aec2ba9ec65d44d61e8756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c19220bf4020ae3f223c1a25c309a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66cd360293c05f294f65e43a75eefec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0fe8b1e89539b14a11b76c856303e259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3fa79683b7cb18d7d1e6ff639a893760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c94fabaa8dde0c444c1945f99b02b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469904cdbae8a7d5a7bf8d67a98106062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a8f5d1bde2c4687523c221ef14d5063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2681793f2218fa43ecb5f243947d4d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31dd6bd721f417ce13cbc1756c6d15965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd054ebd415b9eee6278c0f936cc4d266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098ba6e0d0330bfab577c947bcea5e867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade704a81d01111faeb5ceb8ff03731a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a1170d12cf9f97f631341b022411469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356e3a6445c320663ebf77ccdeac43070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4fa884dbd81267f437fe5c18be67771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0474bbc92b335505c3b255b30bd4f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833c2645442fab93b733ea1a5d9159973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d2780680404b1f408316c1a38efb274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3382e7fd9c47521f63ac389819b6b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc176c740e150b7b7c0586d3d4d9baa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77acd5690a700ee5241251e4467653c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fcb67b4cb01aaa998789f33ec470478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcef48de17107fede5479bae435248379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a06b9e090fa30694bec5682c8f2a880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5eac28f8d81bf83d5ee3a1880d6e581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1c4bd5ffe59debc527e9548033ab782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3564e9ac047632c43dc90038fc8da3683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a234a867d3364fc81ee8fe9d3b195e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc8c1ab955f498864ba5b842b6a47685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d528e26718809a27e699464c94df4f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c9d771c3207275e55ee8f8f96e679087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b188fea6c6325d074d7665b42c5803488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41c49aea8dd085adc4bef9b176965389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890dcaa69c89d52da529571ff94709590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1aa440e3394c7e389df059127604d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9b6231a1ae200e6459196e6f97eb092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c23c98885b2cb8a89918e862e7f4293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73e96ef62b01d1c17c3c55909bc8e694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a962b1f874519bb7dfd7e245299de95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc72f3b4c98a0e79b175510dca5093e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4abfef5b01e02046249f987cf1aee597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd9b36209dcfce90b9af3b06cacb5e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99585325519128d49f1a1a91d502af0199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ef767d8c6be500c3583989e44f245100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf1ca14dcfa42c27f555b0009d149f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20cde68e593587ebf282f94cf2fb30102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a924f3c3353fcfa4a02c27ad76334103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dbc2b18a36b09f42e1cfee88cead87104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71bbc06a4315730a5eaf30fb0878c1a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85e65f6bec7443e2aac8143b907abf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17868fdeb5d1b841e28765ea909a4d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f0ccd6d7cb91cb510328e3094accc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ab156d0396e55ab468e1b20116dc6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8299011a153e17a390a7d4e7542cd33110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d2e97ee4ec3a14d1c6db24f80ad4f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80503622e8038efffc8110ab82b5300a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e35c393b9785a5fa3cdf075e7d5a2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f485e76853eec1f910d73f94c7bdd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eda86c4aee0f06887c519c47c00ec3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de63cc3e181921a2c0fd9bfa6f93c3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63af3d496d06dd32e305c48d77d55b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91de0577397fa4c58e6c51e5bf422b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41959bb8e60f30dfb48991cf1c8e39ec119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69a1845cf1709b6a4fa19a32dbdf68120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff5f03b7f3f23b102347d30980401f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae50467cb0f67a67bfddd9a4d9c095122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266f0ea3dbbb7481c7790449681b3f7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d719d66a8096d50d074ba0c86915fb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d53780d1ae54dbefd72f5664f59fb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f1510472b92b6595d67dac9184a7d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b017df27a5ee0bcf7ff207f5da1071127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f62893907bf0db6364c45ce804981128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce054cf0f032ff75b2c1fd3edf1c443129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df8621da7b3d7ca13b5a7f762ab660130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f5666e3a74d7571762d2b4f79d140131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9a62faf73369795c2cf9eb84aeb0e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ac3d5dec704d379d47f64b1c41955133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b7834ffd7a5d6a0c934807c86db00134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcda19594b73aa44babfa55a19a4ac2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30e2b437675ed714597e91de563b18136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd493a2039147fbf0da684d2bfaff28137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270d03151115126332ce34658dc3288138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5933d4233a3a2ebd64030f1a29ea721139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9cc0503bf114fb2f3e736c8d3493a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8537b4dffa697487c0863a3b49bad24141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe67a0f773f960e3222d63dc369ac49142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1a97583198688489b1d0febd3763e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda9f0eeed655167600aec7e162a83b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b4bcffdbe6e4a76fdaf520ea8a4af145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e17d263fd7b20b96c9669d3e34f7b5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd69bf686e5a612a188174b1bf54c5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592054f03908d1a3cb12cd212adb5130148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef412bcf3f11655bbee83f74565f760149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde253d19940bbe0182a27e9116f511150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53abf7ecb59e94497bd69a1ba76aa684151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48befc5771b65b8e198f67808864fe9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeea71e131b8b5984e1187da6fad57b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612281e8544313d1f21eac39aa678f75154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ff22b64d959a4bdae3509f3f29cdb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7588c4a34e1142f6f7605ee18957bd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63cb6c371ea581233ac3396a491828157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e76703ef551255df23d2e6aea34bf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651095b247aa7f43fc70ca40b9f97fde159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e401898cf7d52b45ac2c56ebe6b72160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e981a371f3068f8bba936e44733ca6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5eb5e5efafe4657442d54873be7933162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a5fc006ed6bd3f952555cbcebe69f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532c8a7128d7729d280a17ebca5a2fb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20921c36617f544ac30b8e0ec090316165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617f2bbe592f4ba22c05330fbea22ff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf92eb69e94caa11805e630fdca62f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107b6927943f6288ab9a84fa6e011c1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31609e199c8f59d6bbdb0cc69b3a7d24169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390678d83ed153dde236d07d9f87045a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326d3214373ecc0c0f647360a006f6c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40765c2f9d36b941860b4492a4c62b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f9cadb0dd4616fe0a62041f4f942e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348dbe22fb0c86a84d97105b47c7092c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3428609fd5ebc5e4101795ebaabe11175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6fe1082e085409e106a6ee661cd0b1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f783e92b746d385884974e70c70ddc3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a9ecce469eff6b9afc63ecf415b75178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff0426697218fc0c07efe15e17fc25179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1bc0039b132bc6010e09575f934ec180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2e36d81d3dd99ffc4882367550768181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fafd9049cb525ea6eeffa9d6699842182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b99d49db4ecc8100520acd9264906e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cf43e88752b7bd5b170338ee3be03184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ffb47b0eb392ca369685b2f3802cd5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf511a9e25fe2560203996aa772def3c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6817a989d312cb8e762249b6b02f55b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14674caf55eb5f56461e5ecc97c5f5d9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0e23b6d518ad07c9b64675e3c8d61189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff9e47b8f28600ed6663eefccc26e1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12e9d0702a4d960c4dab3af8006886191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac56deac352a775708750a693cf4f7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1298657599169cf867b87a7e4329a2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53222ef3f925e7bc0b6c70c23056bce0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8a20f3f00d918fa69db845ae39782195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ddef35ac1cc6b7e53510974a31e6f6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de21be07fb8983f7abecded203fe75d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a632c069f5d8d73a0a6e5411c4dc96198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb50d6646839c4ae4b50a562a0dadf0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4302607bc0914451af5f78f0eb993b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633695af99dabf6729a1078774addd45201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808b3956cd0950bac5b36467fa15f7e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07cb40c1d5a36d5df804d9536d00d36203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5ca5569564ab9c656ad8b4dfc06f5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f206f277d243036a4949102361b9c42c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570c592a6dc0a0e4c3b290e6bf7e5ef206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0bc243055bb1af87fd484e203daa7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8e6dfefc0ddd6882e1fe811a55d04208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692dbab6a6c5339f041fde33ad6836b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c3b1e7d9a224a18ad1cefb166155e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cefd1bf90470f9e08e3c0e74685333211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8cd5ec3d3d63afadcdbb4ca1ff588212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb98a244b5409a21b7fbe89d3f1b41213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2369ec114834f0f4d291dd5f41fd65214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702ff882897b9f2c6f22aaee21cab08215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310e95fcfccdc32a752c06267c82341216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58907ea724fd02942f681561a360922f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f66569ca3248955846e8a44817ea47218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f35addc3165a364cd093c7cfaee58e1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343a546109b2192671bfc7ce88096bd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651164710e52e412cbc08d33ed341a3a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac4c2fc1e2094fa1e40a83eef3a7f0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79abb70478659772fd6798e23b67aed0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9fff8136d7f2196e2b310f5664218224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3ec788266449fe7844430c60c267a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b13577181a6106e987f5eb4246569c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af1aa92fcd3b4742daafb2d9f24186227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de60c86ddb9cadefb3e8854ec6231aa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001908d9a28688ef181fda3f59815750229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf7f361071ba4f0b8887b40c799749230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87acc8170d49041fd27032e748b0c32231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d03fedc94f032a5360802e20b544b2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ef216fc317dbbe3895a96782253bf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d8b255688cec35575f134fa46f4e20234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74a721439598270cf6686a7753d9c0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebbbd7e4f4c19da4cae9559368306e6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a727a78909a7119852d500ad323e9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615af29452f972f0948bb9397434b4b5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327fcb2f5c9bfe017277f2c13b85c22239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206511a7f332de3705e44b09879ce16240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f57b9543a6b814c27483e7446d6d2f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745a01e2355f5ae680ed723f0c44295242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0636ee4dbedd7223d6d2a9bcb3421f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb6fcf4f25061fe929ebc61bbc9df3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf059da5b5fa049939de65a9b2f4ec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9984910825bbbede8277e1009f8562246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b793028a095944fa5adcbdbdf3284f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387231979f1a16ed9ac19c0133b8a3c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab040dc99714516129d551c155b231249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72e413a9983f72b3a33127763d0db4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf0ec25a992c3090b1d0de6f599d7c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d956e012acec3e9ad357e0bad4462252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7879d6630efc2c947f1ece59434e5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063731b41603489e9e225149baae378254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe1143f6b7f095206da3c29dea0b93255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ad9c7d41158a9ebb9c0d70ec20d9f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e418a52deee948f857f58be14ada7cb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735a44ad46696145a33b84899051e03258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de28225fdd7afd9ee11a93fa77b3c5b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1e379f2c42a248209f5460af1ccb6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f69ca86cc2bd2f19b61bb02742f0e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dbbeea675d195fe26fefb5caa4931a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37d08d8ec0259d8d03efc5da1ac69c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce870ff57bca53cfd6dd8b82a358aab0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae5ef6df35eea7b584a09c89cc6a59265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e51f96ed4c41e1e846c53ded376b4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7c7065bb6c599cd9964b3bf28a656267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5b0170fe2313b5702a9639e79c5c1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4857c1adff2d9e13ccae72bc2463e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14162d5dbb73756569837d356f84353270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67219e258583ce1203f48e6b4daa652271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eadc7a88da9f37ac7e1b031900ca15272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ccd01a915d0b100f9560693ebd48f9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9be156c91ca4df708238ad7c4067ee274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4198539d3958de5545ad524a8206feb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ca728341c51c31a838122d52ee45e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37c33e4b8dda2bfbd5495fddbe5b37277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b633e4d6da23bbbb079dd67a51a33c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f66f176204f78c5bc2e0b52c4590a8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4935a889ef3f9504e37f6867e2727e4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523507b3e4b7c5d0544a45e50b519cb3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02807745b9e699dab4f706ed8adf190d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddaa8fdbc81b4da079a78a739f2086d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764800cebd1a7050f8793da0247dff36284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e11982c52bc940997ae8a4fd374e1c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a829db186f099cc59209f7c7b2765f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9bad069294e828cef2445c716a8dc3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dea186e1f53d67de3006b763f7c951288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3970de404e9d83fc95bb75411b3a5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617470ab6a9f3b4dd833d7d10afe19a6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c6d7997344de0f1e39dee8c66cb6db291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd57af92039eb9c4e2c56db4ec4ba57292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038976c7ee1538f5dad9f47dfcd9411d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d7776670e32e35ee95e72111063c7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228adc9bc2294330b305226ddded990a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9e1aa8c1fab660bf2d5052a1a3406296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602f14899a13f364c9021378041f4f9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2b41ce7c0c1ca803d9237da4e7621298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777c92c94fdcf5c87fafaa706d96494299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d18db78869c063888efbfcbb574c07300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5728180c56b8a7cd7e586604e2d0957301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc42ad092076c4075b7f648598a7f64302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd177d583389d8b675a14591479ef7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad07cce0505006ff22be90c2d57378304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c556d61c17bf8ace9c7ea5d87036de305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42927e575ccbec0afc5d13fd4bc262f4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0461872c9b9e5731ed83302727a06307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce9321c0f98bd27bcb71cb21f75e38308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424fc7bf857446e0b820899b53d375a4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f37b3f2f207829c8a3261affcb20c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99850c964c0637af01310aea3136aafd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409569351f6e32036410d1333714048312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583999316f02c643d2091b2c6a995ae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46f42be8f6da0245763f0091af777f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37bb5c968fffbb9d295e90361260f5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ae4c1d4eed49d668e500c851ee2f8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e901029c38cfe5f37084f937c61cb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fefbef566c84b33eb20d454fc09dbd2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913eea1d70de1e5b3d177098111b248319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3191f8cec61b2a213cb4fe32a3343320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5202d60360359cefd70592111736b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00655093b0c3cd1f6292de8276333e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6469ca5d5a1496e849360062cec44323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887d4335da6ce89653c2155e00bd06a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2c77c48bda3ac85e40bf8221a25e8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d206cfe383d93c7de88da94628f1dba326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65e92e02c50d1ec9213d0601988639327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438c60d8c5a7af524e48c09d0d8b799328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d657b8b6b9158c9e149eb6ad04001cd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d360d8ab29c4a614b785fd8b58b484e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120e47887f36aef9f00b2981a5032aa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636d1b44deb6a1cad03492768ccbc70332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5184ad16b843cb56600319cce3721333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b0733a4ccef5d14b7051bb969e2b4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e198243bd697ade0ac58c0f65a7bb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c8f32178862e05dfc9f79294ace2e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3821aaa48ca1704ef1b60486a670558337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0311ef3ad4481dd08a0aa34aa127cb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c95778d894c91fc8a134fb8e4a395339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd32ed7bef6d0250f0b144507f4c2c2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6c76105e32500bc7eaee04984e48a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d53d9d53b90f4ee0850704ad70adb7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78f2356703327d7335d1af1434b438343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ccc0cd8cc4754927897fad1fe59072344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64199274262415459895dfd3baf85c13345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fded030124ad94824e597e918019f5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5a1b8c8e43efcff4cb4d8897ee37e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f394b3e66df52733e984925c07830d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd2ce1033912c285ea8b5f36076c30349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26daeaf86f554cdd31b9062845a9dc9c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3e51900cab2e9cdc0d3a11fac58cf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ce0b23c347a343dedb0a21ff7c317352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2693f6c16158e11ca5b9ff1455abe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69ba15f2d3f54892f3056999f04841354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d72caf557efa0702cc3f7d1e71bb32355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd925c8f7017073779d26223063660a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a57c707e6b84eb879f543eabed012e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba488de6714f90404ed3152817dc2d4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3aa29b25dfab9f76e6ad8430c7b8f7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af46c7ce0276bba01b2cf185f67ee7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a745cfda1fe378d56defb25a04f21361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479972680fc79fd688514a35fef15795362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bef6fdb5660e5f12561de889abc686363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af52696acbfcb3f857f26e4b891a0e7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0b83677ab24ff0fe7f01ae50516c6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133623fb978c0a5e5ce088e68771473d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b3ff8876cdd643d14e8a89cb4bae5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b933c5e0b5ef6772cfbe723ad70048368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847d421a8dc70e11b9a72cadb8f5521369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0ef346c835aa84001219a6451b787370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc6a62e1580f8d4b2b7145ae794408371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bea2c538dbf3f6ed39b4a20d85b36e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690708667d8a94a5c85a34a766c8383373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10762badfd8172322fd7cc097bad624d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee605d2b8a44b948dc367cc44f484cf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d30635c4d94cb8654df338d88f12c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10513425b69a6f08f7edacdc4bed025f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94eb34859e2badf5182d38e255b363378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3060f269a75cc1c29170fcd1e981a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2cd5a6d3f23ac84e615616a695e504380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5ebcc484a574fe6e393c73144f7d7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d9e7fa3d04f455cc3d30ce1e0bff9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fceb99ea5e7b947ef7f58b9989dcdd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1003905faa8b7b52d6748c32d66b4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368306e4ba14ed1a62c9c57e3b8581f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7debda5ecc159aa1356ea476de7a2ed386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c9f0ba425bc62138f77552de1d15e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52907487ea2484161eef7f99d2af9248388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92d91a46e151c9c5b537209d891f79389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cfc759960e784c025f3b2bba7be397390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f630d641b2ac5b421ca1f45bddea6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a52d46471c33c44d89595806495eb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ec1bef412de0c06ef720785693048393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc97c72c684d8c4938f6de559cdd8ba394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e43c25ba247ea1cd698c7620eaccf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c28ca1888398ec2311777dca1706b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87125ed6ae28d96287f8be428b8917d6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6d3bbef1b466026c7d1e540a21986398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844ad47ba481cce7ff674b52c7dc8c7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa600a78e546449c216f26d4a9ef725400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d841650843d442be360b7e293c6d91401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288a7cf64cfe47341855a41291ca191402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713fe7d1dea5d24114f5c08e724c49f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e1f3b25b9921ebe37e92964b84b68404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871aebe10ec6a5ff59d96487596acfec405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709bf3d3c1ed0e9c126916cdb8b9fae406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07f0f1ba32ddc2192ae31793cd9a88407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35abd3edd97a877f2d507e5490c6b7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b7757d6a8df2275e9076c227de5e2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c209b5ed17fc02f9d34242d65afaa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06ff92842d43ba74a8db00ed2ce5e7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beacba5948eb7530e1fc338ec4ba46cd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773f8a22fb5857ad20e27c871441e84413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37f11f07e4befd10d229ba467be627414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898ce0ae4d0000d29abb8d96f05b253415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f2ea18117e6d5dcbe7c7b5deaff84416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788a3de788c6aaf200cea314827f90f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1007239a2e719bd30d4459c273777d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee040b0b66825744eeb70f152eaa14419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d21c7f5cefe455dc862dffa7bdba59420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ea7085b0a3c4203d1b05247090a46421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea12ff8d714d6bea51a78e1bca4c83422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47646afbd8b526d0aecf953a81e8a944423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ea2bf9f37f7dac0ce95b475b9e100424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6465d615614377d63d775757f6f45a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2bd7633a19df9ce19ae1cb8aaa8bb6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad65bc65195c1c4966c7b25e05b09f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d17e019c07c98e33fc19bcc396097428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb7ab1fd4443a0bc66c3ff57b555e8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097a0a00f1f73d0826d76383c72c07c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49dd5c8a5508d1ed8e5ada01b8b1f2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de61d4831696b51f65799d218c6df8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4bd9b8bffa26fb11cf49568c8c1fb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2cfc89f371aa7dd8b1e351a939ef06434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7aa4264636d4b39bb62a2adf3f6684435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a211bae24742b055dc82c14bdad801a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb05c9bc16c3d68f6f1e62a48933617437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71a483fdad9514c5eb4e2eff8d8008438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54904853e543972ed32244e153cc43b0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24204a0e83eb9a329441360e8ae0087440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1e85059cefbaaa439f69303c0020d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c41c7c761fab82032db8b1b3685138442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4518da73ec9ab4a6b916ff8c6812a4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88757590f8b09fc4cf127be6c1bb9a46444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c561cf3f0a07372f1b7920f3cc50d7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6783462f82902cc50a76722dbed141446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab716cb763f1791c7d92cd5f6a8abce447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa252de38e9b392785c5a1a232b81b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e98c52465097b2bef0a301d387c37449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a911c06045681f047a97e1fd3d228450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e066f8f71d502e6b7baa7514ec35ddf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbd52e576ffb77205bbc68f8f7747e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff740458bb5264789aefa16b6003eb9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8a8dfe9d779ac68ebb732f93be6c3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade120c63ef49b8328a658a4d09b264455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57bdf44b4930b427a105c87facb4ca456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd108bb0e1d3d17481ac6bd78f2768457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00662ab0214933b8a79beb072e4c73458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ec481272b00b7aadfceb7c7154d6f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4192447c1e9279b1d24021fe71754460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ac9352d5b5174745d0118562dae41461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f60ff580b5020444f9f7e252fa9852462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ca6fdc30e170aec5a497cc0d849dc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d17c540504bad17ae9765237cc4cc1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504a6a0246cc09480fb6d9313cb59e7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13536e0a08bca875d027d0fe0f18398466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4d2466a72feab74380560698fff01467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f84d83b40b45ff94600f7895c5aef468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97874d32d4a1ae55d559fc81a04042469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e127b3c24fdb2b745233c2fb5d8effc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff1a38b05ff2d78fa8bf6f5a313dff471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61286c0bb0451d1af4ed6186d840e189472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b124957fb63979410980c19ee54da473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1588c7fdd4ad07011d9cd81a25a621474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d897870e7a55d9db4999d10393999475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a61c9f847d5899546e719ed52c7b87476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be6c7418d4029bd9a50ed67e9ec399477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433eaf66dc3527b849c74a643d1d78c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df8979f36cdd59b8183c238b2852e1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59944f4ebbe23c666d70f4dc5eb710480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c010fe6016a888bcf1fb0b6fa8648481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3996d8eb56f271572683c10044210482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1b0804f28e5bbcea3539834f26c88483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb059ff9b79ad0d38851dbf265edd2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc944f13e7d060495513537641dbb4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de03c3315c3ed04a44dadc35398165486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24380ef1f6932f6e6a12df10a55329e4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0fc5d48199d4685879196edef4d8f3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce986e872f906c1a7670c6df7f35759489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fcf6f41cd8c85aeb5f2923743383d5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700d29c9f18c53fa5ce47371eb8f89d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6fd6cdb1757220ce5cf2884c7a8ec9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903d63cfc3bf81773ec6af0d9521283493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60dc300adb3742681a3fd53448e6d9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9decfda825cadc06610458c3a5e32495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cfb5a8f64c7bd0d45ae7c6d6a69cde496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22530f18fe686cb1f5c6f4e939a116ef497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a00a0213586c7d2c58f717da37e28c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c765f8f389ef68489ae9299f4a5ef499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bdf2ebefa80a387bce8bc86bd5aef9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e5b845f46ff9dd9ec756238b6eeb7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33f1ec0605eb0e6a1de8b90e637c58502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6353e357f7f52526b4ad96776194c9e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213bf7bbf852702559a59fe28c8c120504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f9c06ad22ffdeae4b804cc5469818505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479bf422a57c8b009fcea893f99ec02506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92380e4d2a970237d9ad1ebcef6c56fd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3716b6ffa5a2b93d7567a0164e983508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52458edb300c9436dacca9b4bc0ed72d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a1e4a3aaf1913615eed0cc7e2c385510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eaa58b56371444f46eca671b6270d6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab5cca12089b39bb5b8ed3cf0d8e634512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69607ad167181c468296336a059a22c6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82bf743927f818e335f48bc4834bbc9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20053b029af976813e7570dd588d99b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50314210ca9de1cfb776cf7f95f52fab516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c52d300fa046d84382a79f1d84c0d3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c3c39b814be80a491f7b6c9b2adef518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c08dd502b3e5e39130241ff8a636ea519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da83dcd61d231b9d6555ba2af191cd7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858cb1ff12049be3a8980174be1f718521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3780ae70465ec4bcbb5fd6327f069f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01734e3bc76cde40a7e01dfed12b9a4e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034efadb9041a5a6423a64c0b9f603c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3c32634c02b908bf847a911849d54525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153ed2645aec2a60310763c2dea57a0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48d88a7d5674d66a23d4aab29868a6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388278f1b48420610ad9b3237806d55528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01f92e32b8771c8b91de82d03d4b0e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1831c877a8c109fa5abd0e36cc2c2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c00dbb03d05237f6aa80f897ddb61531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352907470ed5a6c488da23c644c3b46532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d881061ca84df6fb083356d71fbb4eb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3856a1990b9737f783d4ca2e17e3070534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f6babdc1b7dc5b2e2bc478571635e4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3f3e5cb59330e562b522808f79bd0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4078c9abf294fb7d9354bd83a8b96537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ad42bd8277660aee70894caaae8ff538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ce56cdbf78fcb189cd0597dbd3bc1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c92d2fa436998ce989dabbc5c43cb0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d902df8b813795d3f01da3393d276b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c436fcaaf9ba8db0b2dd9dec9c1c5a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd677d90c8af6ffe5b18b8f786c1e3c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e5b5787b14b23ec7c807f0acca238544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8cb3226fdc00a615b531693a60cbe6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ca573d28a3e685a2809109f96a1df546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d53719b1697b5d513e2ae178f4914547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c573e70f1064219e1aebd273c3cd3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2df0311f1ff65de86468d0256b4ea5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880eee91e59af440ce53ac5329fa46e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40c3e32a49f2d975a1823694cde94a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3dcdea1271953146c83267a9b78291552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db359140915ab6513cc9d497a7cd6e88553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5273f0ee4ea6a2784dd20b597df001554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56444586df74e5f819f64fbbf075bad2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea130ed3363b294e4ac393072ec0ab9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c9ecf810ba53de90d4fc4eb1d291e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e829db1395db8ccea92a9960eafcea8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4ca8e4b314b1e798139dba5cc1ab6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9bf45e8ffbde09afc80a2c80ca5fd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4e2ea6bd3519b5f9e57dbfc54df39561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38165224e13e7efa6fa50f1a1cdbe23a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d810b669e47f816aa3f6eae2562a899563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458923c3716fe8e8dfbd50bcef526fb9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e205d6daa7be8c385a161e39780582c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb391437de4580ec5d3591baf8d2bf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c388aa421a175f49f00271fc0c52ff567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae228c2f401428e2ad7f1c1253514d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177234f95ac47d8cdfd504f5d5bc19f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0bdf56456cfd2c59612c3c9e03f2d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc737551f34a0da8d15209342d350f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0209569bd32f743d954937a3125cede572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42377cc30ed46aa1dd5da53b2be944d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4d8ef6160cfd98c5fbd99587178c1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299e282d57e5180a0921594c9b4c9d0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a3787f5399b7c672b0ee59734246b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9fa524792bfa09aad8cbb51b3d031577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aabb73cbb0d8ecc3e0009e848808415578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c2700b6791dec5107a211a280cb43579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618626e4c8cf128055b341657e88ae9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe795b97b3f9baeb6a3c0f2c6a32c2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e19e4e8203b442e6f60c9f166a182582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbca4f41bfb41ca992d72f41c9764a1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a1a85c9df5f06e2902089e211eeb1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff180aba4af0c06514ecd4bba13ad8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82948aabebcd6aa08fdf6adaa30945586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01c624d9ea5f6d5a82ccbb93723152587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40edb71e1d66024048ca73ded3a81d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a897f0564d6e9ae29fdf4224c4ee9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9aab1b8a4671072d48428eb4d3664590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687e073369327165757a8dabe79c4b4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b9a8cf45018e79b0f401d7faf4b6e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca423d09a2595f15b6387f93f681e26b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4807a0def87c59b54b60d10981d985594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf021a1972d196291ccf6f61cdd889595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7655d1044d1395af557cfcae6179d14596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6113a9fce91fbc02af83f8638ce37e3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ac03c47b3735161100c54526676b7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190cf90980b20daf9a78696aa04cf33599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784c287dfe36666cdfcbe23c41372cf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38cf2fd677f572a20b25fd4bc71a8f2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da53016245a9d2d814f7227d2cef64602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb512dac3bf42a587a8148d982e974603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84159de9c61fb68c3fec88fda4759798604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c2853cb4cd7f878262c4d720e2e22605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c095a727e51f01865071ba6dbf991606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042487bd64a12f68b91a337df460f4c8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0a34de5bf9270884a823e64a557fb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dff6a0963e389491e3063491ba0429609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683c1c542ad4680f2d21ed8a9328d7f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b82ad4b8c8621953c180924459d960611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f57c1167dcde3551f0f5036e3ae11612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5d205357f6cc3f0d182f0e7ed3e37613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73beef5e7a4ba55cb19f80ae82e96b4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31251c5f67886f014f6c6fe93902cd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0efe2b6d61fd5bf0d02003e05544e76616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76137b480405aff1e09c8e73fc7f6b2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a545583533d013d5008482154db9e4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bbc9af8405e1a0b483162f11daaaaa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3d016c52ff57627ecd9803dc39cb6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab07b07c33c916434adfce1aba76e68621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306e75a0ce107f4066b1a4280f27df1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9defa1c695572506f222db970e29bbc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f88fbff64874f22eeca54af1b18451624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c975dc6c545d9a4f215ff8687faa8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260bfcc78c13accc83309ccf94a32beb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4b87baef7e727b2c481e02eac7105627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08927932db51bd595455980944ff36e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3192665456fd2e4e528bc8e05da51f9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b02b9e06bc2ba3fbbb75d74dea4ff94630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2095e95174588570cd44c488d2fb85631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a8e59f128b28385af64401981c25d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a86061858adf23e0f130d962b0428633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e97c870ab7771af0c1c79ff316f953634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217505a9d0d5f6c607ca872c5c610c0a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61505d097f8ade31967ca2856b82cecb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d2986da3dfc67483ea4b2b554dbe1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58994443c147bca0304593070e038794638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440dd8ba65f46c3a0b076cfe291dab5a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252d3c17ab74b3cbf1bd483fa5fbac2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1800d8fa06238e8a458381146ec7c48641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824775b91c45b186c56f8f1407181fee642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ecdc81f559ffbc7781a51573b59271643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45d16f6ade4f74cf29db05c3597944644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2728051674370cdb9daa410f7b2a3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946a305027cca14598edeb8f651de0f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc6eb5d65258d75d522ed31e0c69ca647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e087c975c380ce293ea53ce01dd70648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc8875bfadde36155065e5f765e065649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b027eaf114cc2be10bf471b503669650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404403aafda603d99dfc9ec4ac3bc258651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b360c1ba8e3148d98fb4408fc664c20652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b193281a7fe777538a79a8c21aca87653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4366cf70457f01ffbba20d32c34b19654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f403c740e8cd2c78c93e3b3c02b4864655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e6ced60d49c43cc76c51076fa8e73656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840d13667f7f1c004f218f1fa493efb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9921577da8c3b5db42b79359df41b14658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86126866cec844aadf9eb3be5fcbc907659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15968668a2584d44320643e62e39249660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac06ddd0e18dbb20a3231845598e82661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc1c94fe7a11604357c4471934cb91662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764d899cb6bbb5af1cc54dc2682b9c5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a354c2272320315ebbc73361e0d1535664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b1437a79dcdf8c25cd620da72c934665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726f0077006fd704ad40c4737d053e3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d636d1ae97d4e60d815fc12e33650e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701fb680314fe6ab4eff4bc5e2a9281668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bba6c0f743f5b4b00a98896077c5e2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2e8ad7248699665a4f65c508eeef0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ab71ce3eebcf4f2d8aca4c75107ce671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4260f8ee01cefa9db697423b57908a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c464c21740e9aeba4243252a10bcf1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797d2c5083efbf6d569b1c356a01d37674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175b04d3353164265dc5f38e7abbe63675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbbc3ac6bd2d09165793a268c0141ea676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6781e19eb0e85ed03120de86972a0b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f89da2383b47dee588e60af24bbfb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc010cda3308a05c8636e42d03a0db679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2a528145e5164d2d2e38893b2668c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074fbf6b28151a22bc3112ccd8fe21a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad05caa421115b2294da52baa41322b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf1cc72d1309a21b10ec8d245442cd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bcf741e329f87c55122ec4e7e28093684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118288593008bcd463318189c7c62ec685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117283af6e13c16c5f8a937ad7daf08686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ad70db5e0540d61dfe07f82a3d5c4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac62e0a468c3a20fab9cdbb4ea8ea6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5ba3e8844430a123f19338c06fb8c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758498ef5085004b9f3693b8d316704690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8779e6cbe0ff0bd642c247b484d6e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f3ac7adc30ca413d255d0cf3563bc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30068500cc09df4cd38772f1f4835954693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940369eb266791e732e0eb9c53c94c7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b00561eea72765baf98b45b1b82322695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc85396a0e943d4abd39bd40b8af87696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a2aa9204fc566c41c97c67886e476697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae4918e0db4812e6b522679559f58d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fede642b578bc3ec8959b932c73795699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da93dfe176d0a245d8fe63cbabf278700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783bed1b7a1cf92b07241017577efe1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c5a8e3d585d6499dc9c2eb88ba9fc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf1d2c9e72e4a94ebe921f3294545c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6c2aac18d0011e1de5d03cc1fedf8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105eaeb8ddd26761cca964468b62690705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77597cbc7920d00637732987a9729c19706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b50ccbe714c327c6646013c3d31570707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c46737e20ca9c677e7afec3d3a0dc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a1c02f36024b1282200e26499d99d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af123c90812dc635967eaf7d9ee65ef710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb5d046962760425655e1f7cf24fc6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8309dde492890e0fd8407324632190712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40df72b7deb0203ddc4c4003c0bf2fe713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5e4ca6b9aa812b686cc32013496fc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f71f9eeaa1ae7e90bf5a9182de0ce715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6546c401d32698a5353c10364e19372716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab48851903a00e403dc20266d102b8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b1edcd97351e0a9952af4642edb47718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854046f5c1c3d24700a1ca94de8e074719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c3d059615d8889623b76bb771e310720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d754660feb811bab9465f76ba6d98a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573bb8cc43878a12335089f57200b78722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23336c771d4ebfe49d7c12d73f23693723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a39a7e7ce6dec0ccd2ddae42f66613724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e340d27dacc3e5475dc63262bddfd0f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a00e93c180440724fd986e05f55f64726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b2f6b5e7190a4d87144bf1ffa6ec5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187dc62ed7a1a53932a13236cd19b8b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc64b9c2ffe9ab006d61f3ef4aadfad729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a730bd8c1ad9b9aa7f6b5ba979482730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adfc68b889fe569a238db33246ba5b5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5747bbcac9ad21bf77479d13ed70f1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a1b64ff3b9763a503c39d7c5e40e3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce47ecfdd96c9f95c3e0a1dead9099734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8126199c9493faa4e4b9a90011cb61735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b2ed8e40ec5e0d119824f2ba931ee736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fec710b9fd3127e6103f505d5b5bd0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbbe15d3481c4b1f498621a472cdbe4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a48bd79ab362eedcc6bb660332573739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f228b130e107ee037a392ade812b64740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ce301532e658a3960e32e081ff1db741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783268f5d4aa2ad913dab544ee851942742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b462a9d512fc95bd676aad5bec61c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ce4aef53e741554177d2f01997e3d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7002c9befcb69505001554ca113159745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1482163e298e17b39b9d1ccceb8060746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea30856679ec87f93dc57471c03581747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac23aa0d653e3e64bc2250a18d745ec748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9467171d717cf1c12f36940574fda749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2a05641f5eddafa5a695f191086bd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb86c1edfc5e03ba83398ef194dae2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbabddedddd9aaf5317a66b18bd0fea0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e7008840a22b6a424d0f282c02ece753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823e71dadaed3f05255c2151f40130f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16796492fa9225c5b0212d10d3a164755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0775af5695999acb194b01ef58f83756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de6c93a7945e83b19e40c06606a24b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213cc3e486cffa9204aaf8ff6e7a2296758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747bb713bd99206b102d4bed2ce2118759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>