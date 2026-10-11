--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08da2353010b69aaf8bc3a4786368a41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37b8ee3620201bda976fff269ba2d52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ef61121d0f7b23ecda4d2f27f86ab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d71176baeedb032b7b47c9f7279ca14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34789a93b80b725ce262472e2c911f145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31971744dc3a56a5edca30ee76dfe96e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97405de0a0b5433c769ce4e3df4c8c227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b718ba5bd69ed55161227090c3cb348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5fbaee25853ecd23fa612c0bb6b9309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ace54633ead741b1c2c0cbcce870b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cbf7b19d03241182ee1ab2991c00f011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715b7d890fb0fc213eedea56d1ad07612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07e321445f7a58c4f72077b6e2de5113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e82827bbe5d1218339d6cf00b0617c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16fe833cdb994d4508acebc5836c9415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2bdfd8c2fcb7e8f950ef8fbf53430016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273bf32425afe63c6cd0e68023cada417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27316a276e76ae6964d2c42c1e5c05b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48270d0139bc557e06e6d6e1b8550c219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe2f0939e22f056dec2acf9572bca020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fbd5ead9f2fe865d1f2c090bb88efb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce69a5ce11ef69fa2b8a5e5371389dc722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da078ab63c0186a01e231058a1c016f423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d0d95bac82032e54ce39bbdc82e3b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b082923974633a66f3402c42315aa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2695e9984b53594eb2b4943ca72de6926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733094a1bb16091aca07de6b7e96c0927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763f65f35e358040e536213463c4a6c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f827f8f77cbee3a5681844263a1e629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b22eceebfe75ce67b9a6c9e9c14dce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8cd2f0fcc093ad54185a04b40cdfc331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ffc72c281e631efffa9bb066036ac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2dd7985a2e3be0cdbb3d9000b9921f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d0457a14ba9b1529d3012ab80efcb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5973ea6399e993660f33bd334958bde35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88010b573639387f90f650185421a6f736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f52523f0f328dab0cb4ffeb83cb35037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93708daebdfc09da0dcc4b99dc701c1b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455dd5fe7ccf9970f8d9e3bc29f5729b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75580c2fd115dd6c0893d01174d4ff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f7ea8312c983477505379378fd49041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814def689f3498f11874c2665af545c342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25fbc1c789238caa466ea8d8c7a75b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea6b0be7598f32624224ed531b712244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d85e4dd74ff3841668020676d1613745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277835dbe36c3c8e04d41654f9618a746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d400c488449b7731156412c55424947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055d0fd9e78baffe426985000bdc9cb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc1feeebdcc57e6fcc7eed0c92c58449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b1004f16698675c067cd9057cc22ba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c24eecc43625fd0091331dcb51005b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171de5e6599817125d5d6e795544b6652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c6d64e22ac0ed4547dcbb6ac8d07953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb87a1bc3d2b507f55e7a287d5a6b154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be49c3e7cb86768fe5237af00dd06d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb15dafe5003f975e54f6dec2d583656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0c9bfe2c4f11426017a5e9496281857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b107d2f0dd4197334954935a81ed058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eefa3f7e31d6184ea77a5d8d07bf91159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe38edfab5f683031237f4de70c5ea160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693859d5bb0f5e3cac7841ec7e79fefc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633760ffd91d3e39462dcb47328ff8762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f805ff6644dac0b8044026f67e05b4f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86014385f430c1b5721edfb578b4aa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e9772d0d1cd79d664ae57362b2a6a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03660084f01f86b0f401f78ddd0b46c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2df56bf8755cc69141942a405507b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482db0f0aa6483fb49cdb1068060da7d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619f88e2e37d9e8c47179f12ebedfb369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370a53c9b9d9286465f0a6098209bb470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029ed59681a0494c65ad16093239a7c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c3cf4771b1e9dc9f39f7752722d9d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566bf450beb0faac7ffc25c1690e6bf273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5de345667a50d41a7bad84238750ef74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3abdeb3389871f984fbe63fda8ff475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b845fa37ff9b945aceb3a9e53063f276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0d8fc81c419c2d2563685925dc7ec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117680e6507c8272233d3e16ff845c8978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0be2463b716055e1ff829cca975c7679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d6b4462fd5bc939331814ce3cb19580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd81602d6016f4bb58bdc014942356881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c7d1452210e3af83f89ef8fccd93d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba4613cdc1d10b7883bb7a3ecd938b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284c8b7e30c1529a73d66fcc0357d7684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013552335af65e8afdeec96b258aecc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477bd9156bfb111ab32545be17dff0eb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd2a3386b477d28de48895a7a9481087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7523b74f02c542954a136db52341a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a769787a3c8cb1a750e137aa03ac50f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41934509f025db5965f6c1d8257da2ef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82646201beee1128134bf7a6b12e309f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699383bbbfa2a956e7918bc9a51e609e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea079a9623ead6e4920dc30755e4fb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1f65e57fe86bc47430ca84efc264594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb875a50f68581a37454b89e985f9795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e32935530ba4dd16ddd0cb9389ef296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8776e2303373ba353b751dedcc08597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77f86e9bcf949e44bb77f40ce50fdf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef13064646b66c82accfb1d8310eea99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca875d8235de1fe88caa9c17765d2362100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c44a16f689776f5ecbddaa10ec9887101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f98f4e4ae3c2d3cf166c4757cd7d9e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b05e3a94b6e08103fdb67452936b8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea832abbc14dd05c298c087eac7883104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145d8ca0704dc81cb6a6891295c1d1b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193fc6a1554a4fabdf5a8c1d9351e04e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2e143a2e39a7c399505067c389294107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc531d96e89fb8f9695ef2d1a82b270f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622100bfeac566b0a55105002bb4133109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3039553cede6aac7e47fcfaf6271d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b824b1c7fa5616e5e2ebd54e3eabef7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba4d998b32fa22f13944e713398f50112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b38138a6b36e9ecd8fb86aa5508bb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2beceb8804bab0bc73fb32e45376f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1d91f86d82a0794af47e967da60ed115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700edadf4bd0d1799c01e1c32b1aaaf0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3138331de1cddc02cc63bb86127a8e4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0cf13177cf0105e1a5bba5759ce6f1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310aaffbc5c8f515b47d4b1005d73684119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294e30dbee92cbdf0b443098689ac55120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65add3b424c2f1b6c4610fa5e471c5c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef51f5d8aa5a3bf218f27d7835466f8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61907a879cbdce0c17255a147c5b8f2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef309ee85a8e54e670868389e438d1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0ee7d917fb2472c7225a9dad442fe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0b88cdcbe433798ecbe5614c1deee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43242e7b2ceffa93ef52d6e2434ac9c6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8bcd16319e719d5e1a8d174b717098128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9cdb24cf62da51b326a8e791cf246129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054af99fdf2f068d6bb72c886fdb106130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a379afba99eccee729d78b6fff804131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99157417ebd6f55d4b8ef9e3f2ddea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07132a9919b18f86d42c2196a808beef133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493f10a1d108edefd64e09b13f8f1b5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2252bc7b7e88e944e1745f2d990aee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e35c96e40b3f4dd9dcaf4aa525bee136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d9ef45f759cf65841657d716e26e3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc3e0c2d51289237c6e5a7acdc4c54138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6039a41448a3a471e3b01627e4b05de139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a989c9efdce588acd909088ac4b9a1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d325d742cb1c165442b4f54c575b5a7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327c2c875152f876dd76dc17d1d5f73142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648c67061e9a99d98090b56769ffc71143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5cab01a8c2b4de1f050900150b7ca5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebdee31b793aa78d4daa1a86d5539c3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0644b2dd1f037e23ac17fb978b85b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5fe66d9c050386a51ad38dc3363f9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df693a22afceca9c2b72bf94d8fc48d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64eb0081d8aaa056e016d2eb5c6620149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dcb2ddce76212b707e488684610100150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd569dde6db354ceab56b9119adf4fe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892dc85c7d93fc7a4a87aaa540bc333152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91ec3f410a985754c4546ac91ff4a2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14e30d08ac19fd0a9543e383d4b849154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62233b45f2b7c8611c99db5e99a2b929155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279fe11d24baccd65a901c3af70a5c1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925dc06da078a0f51a8caae6dd6c1ba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dffe3258af42fcfbf55acc19367064d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07cfe6f5c1d34b3f1b544b0621c33c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f152dcff111d21808dc4a27555089160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792a9f80df54804eb16fe3b286c953d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699775bfa0e6a2ae53865ee83ce9121e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead40b49022bfbd8ba4c350737ed16db163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c943279b79e5b83d062d5ece269a8a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6450983ca200a3965a47b05e7073d79165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40984f877c6652109021ac7c69ee17fb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125ead524a48b214acab83219f6ee58167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049200d9d8056dceef1533d57e40a73168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19d3cce5ebe5ace495ab08851275a9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a471fc914cc5c078d4eaa0b3cdae267170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988e5abee66844b69dc8b53a27d8871171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b37977dccb4d1882912ac462403fe7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e310cb547f437ef582731b18be6be5b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d5d858a7e7a7995afd4666c733b97174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3ce0a67690218203db42d985fc10c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d34fb1f7253252eb470538f2510b4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ba53e32eee4762e7d3816db2110d9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ed2edc808e84444773e6efbcd3d14178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16997c797ed441644c4d5509ed7d677179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f82a82b45627cad2a159b380573914180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b5ef0647ba011b2b11608814ed207181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661cd6e874d28ee9d942519b69e4a5d7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33c51588083e13e293711a6c018a8f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542fd22f0cfb4a584486195f065d051184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127e541c2175692dfe295b51e7c26b6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524ed3e900913897037d94c3422d948186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84ef3efe8450ae676d72e29c88a999187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e82cd800da9b0bb882646dfeea751188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a4c08e26542dd79a25b06b699bdf2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0502129d69ce46e069a5c458cd0db190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c3c1fc5ffe8ded67dfdf92c1ecb53191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de568321b382cafbc9c44790c3425f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b36baa7604c1dcd1aec8d53ab6dd5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21c611755509f84a11de5c3ad5abfb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e09886341b57f1c4562196befdc369195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda70a999cac968f4c58f3c99fb2928196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b72c485feefe6245ac587f986a6245197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596bd842945ede2dcea5de474aa0ebaa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c760e1b44079147da1e30e614f2372199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58c0afbdfdf4d01747bcbf8a009f1c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d600e5aee18405d3e12ee17e687507d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183da325c6a5dbed3058787b7ee8e5ef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8371a7b6db3e4eb4684397ba3e566b8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8a76c405322c3e23b903d854a0540204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b2e589caf037a1535481e1e1363b7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164ecf0c35a7e0cb3bc201dac78d75b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73d3d1f24966488fc46571866d5313207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0238e2a7a467c244b0ac2d99a6e0d6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90a12556f9b5b4b3f2457fb955eab4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4772340a1327fc0f2cd0dba7f3cab210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d9e317ec113e9ec3ea4362dfdcf60211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a8444d4db0d11d43c1b6652be172c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99a7c01bac812cc092689fb635e497213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9ef54e6d25f2267579c1405e8da5b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1dfc93330d42914a18bdb67493ec4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b70aa351ae5e2700d5b0cbf3ee109e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d21263e656f9bbbeceed19f1021eec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfca1f9644a4e44515ea39c143b5629218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d3e1f41a448d92887c60eb45b5652219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9cc63dac5b03056d5b238d72e4038220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475977424ef1dc7fa57468f40183be4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ff4cd526b2d334d0927453df5df2b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3459a293a47095ef4de22e9906bee6a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2663102d50674533f039140cc5e4cc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331ca9f2c9aa0fa3fd4314d7ba0608b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d6ed666375296a37ac6d7603a13d8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90331ac5e22bc249f3d2d8c60f3970e6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53a930dd8de7c06bc288ae24f718e5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff645d1fd88d927574e7101a678cc5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5adc7d81d96cc59cf6012afa7061a6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce28e96279d595202d84d9eb3cfb3da231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00304189d456a7a9681a6ada868553e9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9518ee2e1cf16f9ee4a9da58939a0ea233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d89638f2ecf1ee2d731ce9f94aa708234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f84a1bef158b21b23b3dcfaff78fe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178babf303dc45cd3362b21bea002fcd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b8b100bcfeeded8239d1f6c10efdf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4cda05c97002cb2a2db231c51401be238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca1bd5d0df67cbd4fe2cd55aa43ca3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d49fb297737bb3c0120c0b91a7ee2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49e3705f58a577cd188d0e823423a5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3c0d3762a7bce679a6cb7e6600b52242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8669bcf74130999c9a23b82974f5134243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd77442938640fabd418e04baa81efd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e17fd3d40e2acf0eaed45ca065f76245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e479004d0662c7cc56714be51c1e2b9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28fba22b92ce7b02a6662a6dc5b6b11247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a8b71974014d0b12b928019e9063e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4ce29fc1937af154a41035033f7cc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30204d4fdef5163729684ec5c197d8d1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ab361d2537fe25946f8d7a45fa0af251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06cd404c4047da1cc81b236544258c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b523523ab58ebf5d5651f7f62d9078253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084faa9c0b05e585b6b912f9c8817a7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0916f9cc70b1d6d021903f4869352c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30935340ab986ac3d8c8c51f64b9a76256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2713c4b02576031ef2250ddc8e7a14257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90228a261b312601790077ebdb34157d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0f814d0e6c7bb7cfc74d8ac2005c0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e725cec6160f779ee11a057209189260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98abf6e28529b7a563eab1fa336691ee261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ef572f169ccd7c99efc24de3c1971262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6231ac061c33c5755431f575bde1735263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac8cd509f6c8ba61de0a570857ed49264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507ff79c6d073084e90655800000c65265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54847b7908b191857c375132f77880e9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6b70c5c1660ee16b863bd4100c9aa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2734658087a69c308d3f45d0215e12d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b24bb8c412d6cc5555027fc3af121a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8153612c12cf73fa774d742a97df85270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d43c293feef5b852d75a0203bc1ba9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f052262acb393b7bbca46f0c5b921272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c01e5f17e295ec7c09a890857cdc1f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691f91d00c0a183883db9f1d5c96b04274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21aef70e60c6276cdf8a1a1442b1a4b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06cc324ab90e137946098486fec9ea276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621dfa97fb4476cd9c24a9515f49315c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc8a6f15006acc1fe3fba49a1a1447278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb5973c7740f7828651eac90adf993279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0428e69a9e198ea52dbb7987430e0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9c7bbac6bb05d541ae874af2167a6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38bdb1b4b62740b0464ac0195b7a63282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b28ecdd8981b42cbdbd7c1bce89cc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3909702201096fb27dee5bfa2fb71ae284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38604f79b0346304b96918771770911b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5882aaf117397720f5aa82b0f7e1fe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74346e4c5704450be48c11412381f26c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492c823d4105c3e20b964020e3a7d92288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082bbc221dc695fd098e4a4da59d48a6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2d9a92c9ff8b01c6186c43e92a09e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60516a6ba37fefaee2761cc6b43d6598291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69febfecea6eea2c5fbf267166f6030292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853ef7440d75d607e52f7ec724ec844293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888b39e03b2ddab07c997526e0a38f1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ba25a2440aa9dd32c40ea734d26c0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd43ff2111dfa3e3ef3d7ad7ce2723a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659d89c3d4890230c2d83a882e98107297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59beeb3364516845dc71c45e37be24298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eaa5c76ba0660c8ba821b850b6bfbf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40dce66bc22bb7020adf352ef42879300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d674ed86bcf21218246a140a919a38301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40189d72fe289b7139962008e78af4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5b1f15228172743052d4ff8312510303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ffbfccadf1988502407673d3baa20304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae1f46654a2fc8f7ddd3c44d771d4c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106976e266f58e45e3e28a46703d891306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2c3f2d60b67c06c63c56fd5dadd89307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ca4f93a356f7f70b76e3146704ae8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc7b2bb729e314cbd411bbffb19af4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17bbcf7dbbd924dcfe6c71a9d82de7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c13d778e4661f32aaf5cb2db5d124311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c008d15f46186a7e226c6c69a32814d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd4771a4fc2b46cc978ba50eb55765313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb331b2f02817f68a3c5ab7740b12d9b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff71eb553716caaf0d0aa7e1c30ce1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c834b86e9426c949a512e85fd9013dc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0efc3f797d66edce00eddd37cf870317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4d2a35145f1bc2f9017111c1485a3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ccad81cb99a437224e527025c1b88d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60918a6300c0a7fd0636856f2895cb04320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752be75e0c0cead24fb88b1b3bb8ddbb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b183dca2911b99a479b68c0374349322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa80531ccc038c0091f0551110b417323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82af5eca38304e30cfe9b6176046181324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c0f521062f2221ee9aea3b22b7f5b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8fb4f1d5822f5a06cd26ea839f470b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f891708e0859f611a9af8b4f40f909327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b821da0509825451862bd16af2c44328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d8e0fdfb5606e40d26f1c488a6abc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81155f1bbb9c2aeee1565b86b28eae330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ec22afe11db80b82c61892c681e09331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58f5995f1776bf138097490083a9ba332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8841066bc1e3505c4df92357d6df5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237de6d26233811916dfac091cc7416334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbde74153ca6a0f8b73fb2fd9b882f4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690396ca4f8ffb028e8581113c9ba38336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c31624e751c3ff189f68d8b0cc7713337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7d1c0cbc03260c23c5d37eb7809ca338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5fc1a28850b18d12d0ee9b6945a0e7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9077cf0888d97fac9426f4576c457340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36be986ba6c8db37ce7ac55773a8b75341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff8888edb1b84742ea0ee223d33573342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21565b69e2691ab9bddf8b14d567e0e4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476e0af872579623095defed794b619344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbbdc29782759c2892510e07c7b2b9c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c6cf813d7ae1cdbd6108efb5a8aff346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78ef31fc5ded07c3f2b6c9445c3a23347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4586bc4dc46491bca431ecf2a8e94348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b480ffbc321ca44e2024a502617080349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf4d442561798f7c9b9a714df29f99350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c2a3e483fa5ad85360c15bbb3d95e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5609774e18dcb065d3619e3603f764f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9221648fc948d9162486a83d26780353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04581991b74cb86b42e72783303df713354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89742b58ea2bd3eb449c8c9e3737b3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441cca102d454e1e4b236129f82c86d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e366045919b2b9fc099827e0bc9d2cb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a711fa1a85942d270bcdb78c6d3611358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18c2c2e1a9f68cdd77bf4edbca5550359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8a1a2a82bd473cbdb453fe3c52a48360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e9da295270c6cc784bfa7337872c0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcfe5a74422c7087247fb2a9346e757362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f470390e8c7f8d3fd407cac7a8c5db2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ada068575eb786fc0e84c1280799d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d03d44d1f32078d394ffe056ba891365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7797cd060308d190c87c1d1b14951366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37be9565a184e67fe751a5a2734855367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759255f470214747901c059235ff47d3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0429923455a01e0274f2ce788469676369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5911256eb415c03a33d1245086546ab370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22b24f461f20c3734ec363254f8e1c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b0d84ff2d82b863f84a2685fb18e2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e39f152f364206a9a32ca1a113489b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaefdc569f34dff34e106c87fa39b3d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04dbc88003d9e2654745ff66d6e958c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6ee57a7f2b69a991fbcfbc163915d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31c015a8eb99eba501727479737246377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb241e218baa7d0a41212889de85ef2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3852774be1ee83e01a2dfb900794b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653f031d3bda87f0a1ce626fc279248380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4aef82d93c1b06d5c0acb533783f6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84dbe611861073bfcf6a5d43b0cc7e1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5f8658ea811df58f3ce64f07f2370383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f81fcab7673882b8daf8f41e1db275384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21597dc14307251143381d2c6a0d9d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f613b0a74d8e196f086bc4108ac3e1d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5001925d80c72a4f3943b549672682387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3aae0810ee7729cafaadf9a27870a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99231e1f09f47150696f3825ea868c55389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5b2b46245477b2d7349440dcf06f7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1b616f73868e36b6d40935988248d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f517b525e33fbb09f626b8926fe80cf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111a2caf74fa8093c0297fd9661cf4b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65027598b7accd1fc15f515aac4e37394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be216c2e9fd779beca043107c3739fe9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27b27590936dfdd5d83cb84dd58018396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e6f45bb30dd5044e3216573153d92397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b141f16913020457ac91bcdb656f4c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647bbade8dfe95ed1ef497d866a0a4b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727d26570d46f319fc47625f01adccf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cff6577463d0793039de14c2612cdb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f643289e7f495f9c4c8d57359c02cdb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378e4bbbc21ecb620b238a7b0d3d4b4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec02a402bb2dd0286afaba4e0cabe6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90407fb78629a96a955ef37b0669c753405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06128d35017fa92c316197fdf2c1a6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d94ee1a7cf22ddd1bd7c5fe8fbf3c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500a23daeb9ae027c7d504f3e3aae74408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506b3ab186ad33261cd6e232364ff34409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183c0466b5f907accf4b4574a49034e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027f1dd6c1ad1298d8205fb159c4fa5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4e210ffccd81400001f701e3d0e70412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eef3a6285e35da1dcd2e99f382ff0d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75dad5e638bc44f94d5613c5654f9b6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7045dd1b59f30dff41a82e721b2865415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48e9a1edbbd703fcab41874aa1b870416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bcf0ab835e3eb66e8c7a36666acc52417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f6f45a5091ad36a27d19cbc8ff68d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47adc1c39bbeebc5706cab688893fde419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc57a76eb9cbcb795f6ca3f387046d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbbf36ae5f6bc17587b60e5e1cbdb0b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d4c08598bc3916c75a1d72e97ebf2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173ea7245c64644988316b8137bcd54423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59118b5226485446746a2a0836a09b20424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeab904e4e126541bbab85d7b41dd34425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a7cbc5d052466ca928395da502767426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cebd947e50c5071b9400bf2c4e4fd20427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e3f070705ebd774eba83f4368b26c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dbafa96f0b31532d157f794d885765429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606bd95b255a78668c2524e7966889b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aef06cd6b42c0424d0b9e4c1bba62a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad7319e0e824b24a17769576fd36d3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318fa54d5db2ba35028266eb573a9569433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c252808fcd06508d2893fb191d3a53c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86374ef328d6f223942990f3e7c9e2c2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf47f63e7ed34cbecc1004116f71be436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a5c79fd419bff641bfdc8335c7ac8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb18c9ad43bd0e8f6f6647fc285cb9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201bdee5b90825f8ae84cc1c007a763439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e718be1253383fd9d16b54b51235b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f33042dfc5e0f38326aa4c647f18f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45982e3e611abf611ff078f19a4d0154442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25146231eaaa7627678b46e5a8c793a5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942d61bd0abb3489fd76c3dcc091657444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6414da391d3a9ef1d6b717afe8cdf1d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad4d13e848b7e9e24cdeec61be8182446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97cea7df2d50800acd63a7ab980fc3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6335988540697b1523f90e8bf9a0a6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397916e13557488ff33549a26e4d6392449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a9589380895dcdccad557377fe5fa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea02f6270beca8e91d2a7f62cc052a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f036df3de8fdf85684ddc2def4954452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5a914f096232bcd1060cc3257548a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260478a1ae57e9f2254d3b45e9498fb8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395637664ac89207a2bb255dabf9b185455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72636aa110e9120f864a0aa6e6400a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0444261b8e0f994dc8e12f0fc9cffd1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39476c49906ee5c93bc9cb961524915458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7872f332c4367a1e155355c14d025ed459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeabb20c4adf1e2130247b8a77402e30460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d6334adc041ee9d11bf446e9848d3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0dfaa5147bd3ae55ddcd76af668f80462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce1522955d9685321ebee95ab688b7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7efc0bef48f3cf56d8b885a6578ee464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8eff50d1cab899f4080854e141d13465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39e1d0531c7bc7ac784d66ba48bfd2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3ac9fdc38065ba1523e245420868e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9533f3761489f64edb4ab9cb74c24468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b6f9db1e132e076185691485c92a3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd679dea2117462ca9da96b825ad7cc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e54a08c62bc72e62c35a1467c4cf86471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49ad7e61a41d3126496f1dbab2bfa9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50dedc5d3ca3924f073101871dfd5e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8013b526ecc6febb170d03d7f1c5390474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9ffb672fbe9f9452705ce4b230a08475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c647026fc190814a2d0667d996537b2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308de891e05b67362e04bbcea5574f1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e90bd151bb361244750080db2f4cc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11434511dd7482dad0a14e62c92b8e68479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da91d90c25f846ba7431049bc07bb77c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b811e145e1283f985ed7592eda6bb1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2edf59803b920527ac75589491ccca482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18681ac56b05c089a00b3be852be92483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d98da0ba1947a6058887ef22574775484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b9ef9bc5f9d471f0513ce256e5acb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469251211de01502ea4bb3f51eaac7f6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81490c5070a394fdc1b66aefe716d8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843fcedbeb9a45196b89d1d9e6ba12f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c2d58762d83000b2389f5a5c13a53489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c4926ee827e071c4e86001e153aad490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99ea056e39b9c5cceab15ef5213260491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd32a6a676b7e1047bc1b5766209087492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9d81cb69337179a6095fd67d5c373493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead99c9dd895fd4a96469b8ec264d6a0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e60313876873ffb00d778bc033b8b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc6264434712a14914c5f4507bb2df496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee30d56e0243fd28b234845f6c5354c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91fad9a6ba81ee51774e4c38b4a4ac498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9889b2e18ce5d032c0bf8ee010329b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536952077fe5fb50224ca9bcd8cb242b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605745ef3a04c6b0692d8f0c81b6baf9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07add45056d8f4499e6eb422daf999c9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4fa60d5fc5dacac37117ef45c971a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831989e3c66483d9e661e59731894acb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8320541736ab634f9ddff5ce4523f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f694a5aae8785fedcba2bbc33e0a029506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9679a2525ec82b1e45ed69e61c8238507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e52981bf72baeb8533d8297240e091508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe17e07c113f64ad4bf983d4dffedab509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4415afe64708a878aa3deaba02e8a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214bfbba442348023735be999e9d0f4f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4a2e702464a67cf2c099e097d7cc6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c034cf00d647b5bf309cbe57aa9134513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720def5d92e23cc32f1ea5dcad17911514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea7f8abfb6862273ce724322a3d568515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e26cd172473912900989d6a5762a0d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9f3debd6163ea9293ff7eadefedc5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81402d9e9a55aaf2c63d4dffa067157c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f644746556ce0e0bc1917d42f46bc1d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0063507b4a3b01b5565a5280a11f5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223f81ce09092beb7505dd54175a462521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90c5c7183949f666ea0351d7663e74522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f1bf1d5256db11cd07f14412167f7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02faebd6fb3de214e42d624b9d07cc29524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39906d87d6073dd9cd3c2f73fdf6920c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c18b94bc222b7377e2d568b19d232526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0062437bc10ec47523e41f4c7b11bf9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982a2da13c78b0569789c89b4895894528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aaf6921ccc9e94811d9d2561344cf6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482157aaccc6bb45b28f79163bff6e4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d54f8a9b9ce0f7b9c90385dd99a41531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92981c912d1ea0973aebc7f1acabb03532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1726912c8443811b290665241f5c6a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9999787e8d451afcf920bb372a023534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff342b2ff6983387f2360d129294b1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4247612d8e5d283ddf00d30f91c8c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5fb01a522d107e65020942ec90ef9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409dbf58649fa56c7b9c0c17d0f93f05538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4da3fa5d8ba165e31d50b6035ea21539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298560ed0a6a47e82d795a7485df5183540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543eb6dce188540482ecb976cebc066541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9d67f9431281462d399e2d2df7e72542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e4742625b2189aed097542e46a372543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf537979dadf11b99c00ddccb8e472544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4821073c28a7a856b7cf8d5c4c0aa2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabeaa6a70fa0253d978b721d5afa498546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f481e36b05eec22b09f071d0e61b52547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20747568a220efcab50ef1ea850a39e4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335e04d90134830f974f139dd272d43549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb23bb872a8e5ea6e1bfbddea843c2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3eda9d57d94756f310c8ffbfbdbf0b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456498b795c540661fb32d379e7a9bdc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335114e15e7cd01d00a7c4b23279b9b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070145122259e30b42ad10a7d033f35554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b7129f95ff7b84802d0f05e0fd2b1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991ba9433c46cdaa65a2ae5d0b8e97b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0444d86a9578a3a38bfb6923242e95cc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09dec14afcd993c2ca0292523a059b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f96da3244d5217853da99c29070c6b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cdff7af28543a51dac58333b13158a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270fa9fff5e0169727f6ae8593fb0c59561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0caa1f6cf565519b710c86306a4c3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435c528f25adf1f2d5f47cea11c8c52563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b861e8fc0a7d68d78e9ba0262a631d4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081df101dfd3255ba5700dbf1dcaab77565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ba9eb08d67263f978ddc73b10add2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f733799e5d8df7a83fe880cafc63f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f133f9acdf6b64c5e5bb5183121a11568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7616e2e6213659379bb84dac03abf5f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923cae09aa514e04348f722b0d3ca29570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f19b67db97f52fcd39916a13430d5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee90c1ed44658744ca559f48d8a5a2e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5b50bd92af5a998bd7472dc204246573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7900e308164a988e78540a0647f4fc6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915905861f6b9b3891e4a103939ed1d2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d891b33039f897a3297f99f3faeadc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01108fa3dc31a3eeaa80bf8e18e51c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d0c1bac855451607a3c824febe78b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e79a843174e820de0b5dd4a7390cc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288acd692644987a16e899c35bfe10f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93281d76a7a8f9334dc6d90c5d16530581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2ff5b91e29a250b081b7e7ca179dd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108cc684482a2b8fdd3384d26db10351583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e20b45da0153fb2e473bb6916186e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96b609deb113c6f5b58b1ba6eddf31585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41bdf665ed6dfa7f87864b8fd261f9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c519cbcb727d8fce8978952a8d57c4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7cd4280eea333d0b199bdf1f06457588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6cab562eb00740b862fd7b769daab7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208eb9566ec1f5a19351736d7d040717590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae670d02214fb4a33139e65a6ff39aa2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed9202b9b3e7a33d158ccae8c9a73c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689bfc59229ef6a061487beff3ebad4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a61e9d0b8c86f300a308dfe42c4ee4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3beff6472a9ed8cd2ad941736b2f8c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937737efd83c8adac1964c846d29e06596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cfe394b86881059732a47142fc4519597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb4a56558516040837d11de88b2f13598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7fc33721e377075c87eea0576796b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9420c99472a21f58a6083f62d7d40600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56da4583ef1359c4cf426d8bf827b9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e011ea85cc375de9c0e53b3b797fe602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e884d4040e2d8f79711f8e80926202603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc8a9181efe68059730770244884a1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1acfbec5467dd1c76311d3c6899c72605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e811edeb187c17742f8c8aa795646e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f641acf43c74e3b2442d21b5f9cd93f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc151fd257b48c288c79bba2ed389d4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d37e03d80bd4156a574887580dd7f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001bba1ecca7bc3a356f13f6061be7d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459fa2cdcdbc829c280150950e796707611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6aa96201ed971e4d6e75c710a4a028612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a06e8cae69b0f5043a80b92be5b840613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6cddfe9295367238b7e2e31a6d4e5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0715dfd0d4dc0b0189949019ef2dc2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a25192cbd3730e8191a21be1d79512616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ffce89e7d21b52e68f1156e7136bb0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a67d3882a20e43f85df4ddec95aa4b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75447d3bba3d64a2469b56993309d65619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3ee825e2a4787c42f68173b58ab66620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741f08aebfd4335fae96dcaef64e942621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275879f1a815f0a188eb7f872f69ab4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2d2211becc6d6d1ba4ce97926220c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30a58c90f7c5d97a7fd757ad9e188d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00deef401e1d87bb2f78161015ddcac625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa96fe0ff553c0a29818d9c7092c48626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d477c2319b120c58d88abe6524c2b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f811bed802729f6081f82b765336adb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d8a74a4c5aab7ac8c044334bc8423629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a6b931c6f2afaf31745427a70fd60630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb0f4b4b6310795bbad73191b26199631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c89561ebc856951fe3c2c918e368ff632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e7acd34b6eba03edbd37b66dce13f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1608a1bf27f9abb8f952a072f8cffc8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed6691e577ab20ce21c0c115152746635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de232580dbcb46a0eb17bebd3e7c0a29636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b96569f3e72a356be1cdf4ba1d232b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7abd13319daff2748ecd7c885f450db638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63d018eb6a9cb9d2a6a3c60dbe6bca639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9f5127fe62c41f7d8a8b839086121640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734e310fb89a6a6f6214962e043741d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d09b31539fcafd5e9ab0d7d8ca15e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907fa3dd2d0b586c2998855eb2579f3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2d6243c930414f406f464a5dc5202644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ebcf0cae2d33cdd3f20cbd305e718a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60ae1d3688a7c325f90a05e8e411fd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd73ccb23e2f983e53a6fbce9f9c96647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cda1f1d3187e424bc913e9ac08492f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1d2b41f3d39a473ac820dd403e148649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50286b9d7451a2448daeda4e78804b4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abdcfa59422ce1769adc759225590d3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01c811355940796daba3e58f35563b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59038bdb5f72f00701ee745898f557e2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa687e50cd71f58d7ea5c24cea6697654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51036fe1b74006a83fc2494f03bd5f7a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b466f5783d5aa681068dbdbcfff0b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0b74c03848bf4271ea56cc588228a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be289571dbb1c478f13f465cc8e7419f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f13f5353ed570f92d7b1aafcafd6b1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ed2a321cfc227b05e9365d00a07a9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa649e1924aa2735441505cfb8c34b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc6ecadf7d8a0f8e2d03d7f5417885662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe048730d4dca182a7eb3ebd1e633c2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a29bfe5a259dffcca1664959c3e80664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa756e1c9e6fd026018568466410b2a3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171b2ee78ea089614665baa241252f1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77397e83eb380fc575c08f300c72b854667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f522fe0fbe2c45344e5fbb8cd6b5691668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2751dfe18b3fc9094892a72b820e7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87be07c7f4cceb93f0d2a819e35079670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8251f6ef57bc36c8d7a3c5484d3e99e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd232c00b4bea4cf5a60e04611840dc9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bbfc115f694de758e9d6ecc7d2ef12673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09adebb5bcfac74ebe836e3acc1b55674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e60996b31173ced7c828b91cb133d9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9fd4191d9acb78af0eb00f6e5334ee676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df85addb9f9cfac72fea1ff810df16677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc638f589bd69300aee73de10dc8a149678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd2f4a9c64aa25a61e11cd0422efbe679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd022c7b085a666c037ed096915e3f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662762736a882c0c7d5aed52b381775681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec419d7df017043f04c200226641993682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063d47f9806bf37f947288a8e2aba8a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1cd0b3db45b91ffbe36ba49b39bbc6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f08afe3552ddd21e9b83019f03e15685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b3ff11e03d6db52b2ac868cfb91fe686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876efb31e36298d0ac67936d45e154ed687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493f71892080928b19b9bf7389ddf1d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8081961bec7c2f1174260aeaa1a888a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96fb97d2c45237fb6a1e4723d21c877690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4728e08abd82ce1dab9c640be67602b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f394923058a91272dd11699750318692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877eb2de8ea7123ee184ff8e3f84a84693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b27783a76a733a99035bfc5a02d97c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f942e7718b4df8f59defa3d4770c5fa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09a7e8bbd46411635173d78e1fd3e1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650a96a16b235511683583eecf9379c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac13b0cc1b6c247873c95b721f3b9f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a563d418207fb0dbc7443ed28462d1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790971bf91906f9de56f4322d363ed2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1c15d5a1ce9b05751779c52507593701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d941d3418ea4d82f3205c87304f8c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e41ab0f54d9517889b2caba75b77e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11cffd7fb6773d7d6792bad6139e377704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce798f5f491500bad8f7471e0acf33705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41f65d4e98e7644e465caf9fa91b48706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9d3c1ba587daf50b0bdb9c4bdd94d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea6bd72754b85b6ec2aad06c2b9b59708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d3796650aa86e89fbb6c2c5947238709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85277b406eddc82e1a81613deddc8909710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417e98ce2a3324be08537f8c2de12f8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdbe54da7cb3054b88425738525e479712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c790091b3debb782a86e4b5869077713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e2bc3dda86f9d98c9f2551657ee43714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5bdad5c56b1a91265660ba75a0c8f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34116e2e291bb1595fa0298cd84a34fc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8ab79b26bc8249aa94c5e01e61a6c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd2ee87d26384f0d39a00e74d44f0b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17018a2e9bd6f02c6231e4f2b3acd82719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4fca9efd2a609f5aac59fc42ef23e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a94f83713fea115daba9871bc624ab721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dcf8c3bed3588acc05b16594015d1f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe66af12b43e8e584eab34d7d9785c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98549acbe13eaf9de82620b2c469ec3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a57208c7719976df1bf890b5022f9c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45772e5ebd18f70fd0eb1554c8a091d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe3ebd64f71d144455500d52564221727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ff4ce719ad0bde0fde4442ff875f6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7d30e15982d294ae4b9c3b3b46b8b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8399a1c89fc85bb679ee03101d2aa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388a86974d815b44ffa883ea1e1e4db731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41da7768501b7162a5ed0c2c45522d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7794bbec258724f117bdde240c994c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d62f6338f16e669a4621f0cf13d18734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc263b4779e11f0004a90129be421f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25aadeb0065e5299d20d60e152eafb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050fe3dd24341f06b6c68b99ee878aa5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3794528fd849bffc31af3b2c8d16a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086758bc8a32884ab8a331a1fb4471f4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2288427448d35fec1a36ad9f8298cc7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4943d1b310d33700baaa506958e4c7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc80de20bf0c9042a626190809d3d7b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511889d2fd4347e67865dba7d2a61d78743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a128e7c0d1606757c6b8c0b4dfb366744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a37a38c9eba3f12984bb525542e0e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68226d0501ed26dfbad79e12eeb17414746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2a5965b6860be2421307c0af5bb75747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06372d902a90c72c3dc2f1c9933834748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431327d1c3fbd06a6f275f0a91ac6ef5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2020234135e6dc11dcb6388ae3f7a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82208fc70a1429776e0745b8ddee4595751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668650a74717d23f5dfa833217366f1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd2ca7af8c7969ae16f9a557ba2fd2753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc659baf94bdde059d72ef709044d31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190fa1a4c3715c5700866e588b72c5b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1ababa85d836682823ad76a8ede263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da077b86021f72b819333a3a2f72b874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfebbff0f597a4497b8635c9d9db65085.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08bbb0ed495f07fbf91581ab5ccf3536.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5741682c2f881258c65241bcc30be327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7668a8f79aca9f5543ca1907550cbea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22989f28eeeac8050714ec23f55f259.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0224bdb22b3bebb2ebf36ca26d0c410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79c25d29cd6949bf97b5267065e23a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa28fb5db3f9179028517acd4d1b0fc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1df574f69e2f1a3ef1d35219fee3113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffff498560583c0b33c440e0c5297ba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d6c47974d0f0eb8f747d4ff81a7f815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2fccfbe5b956b60dd401575271a06016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af32467cc1bf7c648dad52758216ecb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227b645b4d52534adc199b88b07220c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d67efa5d646af9a970dd5980b17e519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93426ddef849aa82c2c668940e47297c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d25c159a9e732c76d89c9e6561df1e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46da9e89e015ce8328eb68ea2de302222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852673808e58435a4befa787f97815b523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce1d7bcaa980c7671bd509a788a19124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef03935f1871a673f3abaca371b7ef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d33fb1b7641706cfeb44f41fe559526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36223ef938fc211e67b207756598328a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566283c0e7adfaeebaf273d9d464020328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c95bcb0a8e2c17e787eee6a93f1a3329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9deb7f8e088ff5f9c311783b55062d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdfb279784d4852e0be484a2c8c264e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d627a4e80ce617a85ec617027c7a77b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7bcbb276f8f1a7bfabdd395bdd7ae33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565048d425ca5238b38fc679dbfa52d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff2eb6cd61bfc4fb8fdedb95b11f5a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e89027c8c70d72e47e1c2c5028fb236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22bfcc27b0998933b62e820554a785237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a70c0daee4e26fa0040ebf6aa959be38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392fb15f08f84aad4a2a8c155e66fd139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6fc1038f53fc9ac792a86f2f69614340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb3a50603405432725966f81b0384241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17c4ef8d0de9c4b06253df9622f62b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4561abdfe7c4dc3c65ba628e91bce943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f646c43c33d810a87cef5db719e36d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e6444ebf47ab2e6e7c232542a0d2f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1b8995f3591009cb018c97a6d9a5746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb0af5360a77c9ca91dc37a690eb3147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167cece456fd4dc0c2690e2e2cb4563848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576e889568b39328e5466481ad1ef3049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6af4294dd72fc223aadd599ad29e9850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a49f7e333f7e10471dfa359c376ae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030ad6d769619071deb0af335f9bee752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11abe77fa5e32fec91774ddbc05928f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537b1f0c11950cac0dc4b797fefd22254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2c19b5b8e6dd11f6bda10a417a51b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c00abbcb6f00fd70a317483d57c28656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1317f8f6d0113058ebe1b04dd8d1fcc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf30761907f868eb0694e9a8a147ce158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6032ced282f49a177b297651646f45659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19ee636f6accdd52b7d7592682625760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32642c0d1edefd2c18676e36631907f661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d3bcb93d5516523ae93c32c14b1fa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57322dd1823c4a10b7cd2c6ccb5ea15563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f42ea6dbe0059b6e3fef00f3f0ad0c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038355783b76fc49b1bc1c663a9ce28665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f0f8d3aa12ca5ab996f71fd8c16c966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170d58b0c6cdedfce2be1182bf1c9a467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088b580a7cb3b26d2bd8512bbbe8ea568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb238ea6238a36ca9a9d593fb7a6e569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08b5ddfac7591c6d09f79ec59a393d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244bb2ad0f9ac7f8adbfefb68234382771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075b8da5767cbba3543e92d1cfe470672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba706b1a278d14fc5870827021c6fc973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fda45272c3c727df95b7f0653f5c5274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ddb35880d03e07b32b8b48c0bde0c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b23a6bc8057973be384f73742534b376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c303664f20f121e9b4055a74020da777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dcec5c3dea6e64cc053eaca3e896d678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425d5f84f8a750a4f04f92d36b2dd9a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d84def3ffdcbaa47f8bc5ad94622e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b80f98080f37d51f7835384a57f42b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141dea7ae8e4786a9b4a6084cb822c082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf0ffc73bc88c561cbc6049dd0307383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82076acdfc29b6f527bdf5eada66bf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46d0aa6e0e02db7b9523d8d0ff558f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09061eae771b9823a0dd5b9907fd02a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd918c2beb3aed768e9335b4e6f7d6787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4246d0a0c5871c7e572981553219b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19dc35719510d1e1eef4caf3ef2c4589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc5839a90d46160ebfd7fb0771fd57890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34daa8937704800004ee85c5fe024891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f60150d891adef6947d378288746692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb32ec8dfc253790af6b7403054d1fb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910657edc67b51012f4b49af18903fa694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeaf209548b813366dc356835b5c0e895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5609bc453bf50619a1d0813b6ce2796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4086bf4142da1ec57c146c202ee7fdf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0bc451feccf49edc46cc928342e11f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485c1f30b1de73c9eec50e38e28195e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c35084f7a0165308ad5b43b5d4874100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162d072d35bf3c43ae7bd065adcf362101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf2c90b3ed971bec0527c59368be8d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f129e17649c45f8fab64a1264288e3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf3d1d99eed258716d4bb5c2de72fe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c462f557789e3e9ac296711ba972d8e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e400bb16b1aee5d6b5461662a5e202e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcfde86a5bd2379bb95a0f63b1f07f9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d787eca249a87083fa37c358fc648cd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acaebe90309367a36da378b3f81afd8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9076bec365e485f84c0ebf79dd2d9b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197ce2776b49d1dda617b6dedb29176111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec7e4a88fa3ac581e4a8d66556e0e4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc861fe172f5a7de4d3bce92761f2f73113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8167f1e60c90d4c6481bfb46652fb7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2cada819857fe8356647379bc27ba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf067b6d7884aa7340b698266105b9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cefb468e0a7953a8cd3ddfbea7275f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e0dbe24449ce5d5c1eec356238979118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b5e8111b75057f35a91188e87f738119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ce6c7658b86182deb5b0a0169d31e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa044359b22006dabbbd2e44285edcf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6c624c0c9cf3e171e72cc39c892eb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e1a202e08a24e209338cefc562cad123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2130bc7153b94dd0cc4fb38f23197a0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2c680163133487edcc5186008271c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60f3943f247a68caf1b86b6ef5b98b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c74eaa32dc7119e7e573f1027336a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e74b0757c4ac33e2f38eadf4502d5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6d9ab9ee87e678c8a0e7928f5db8b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d20c5d91ccac79c81be8d269b8b8d2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15517f9d5e389a9f94df16b6a84c39131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d755cc68160e9db0536e7523ac9a716132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38d4659220ab03ecb16228e92ba84a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3192ce98b6c8ef3632c8f15f0c0171e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2d844347829a83c9a559a9132972a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd03e25f8e48d872c18fcadf87c8846136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bfbf90b387a952c80669d7004be8aa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfff9e09266acc5e62fb71c622a33a4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a5df9669e12bddde46808f53e1430139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5758a93d78f12a0822b3721eef1119f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e0814b2307113540783c7b7267dca141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecdcb31406997f6892b075333d3afbc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a727fe1645930c05bb0d26cb1695d6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316dd5f976bbe58d5584478d5b45a60d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff39f59180dc4c06b033cb609b8517145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525cbd3ec207d17f2458d6fe7bd584a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0ce34de0f42259d7dde4e8e9c8f6b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233ce70e542077e1d57196cbc520526148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce995395a6e4175e50ae867d561641149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969f9e153f7febcd02554cb0d4538ea150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8f2a318f8b292a79a8cc1346fc366151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d660144d51ae7d427de2e0bc2a75e3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7a29fe09925eddb852139f8d9ee6e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a979e71e7b2ae1ab75c8f85eb270502154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05dc373f3b4ce000169acc7a5003167155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f189ef2291971fe895c519c460ef9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ad5252ea98ec1d17806b8a925ffd6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0020a50cc29117da5a0542b668f276158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c86f75a7207d1418cf56ab100e922c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937bbf65ad75f870a11d15b39ff0b72160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a60c3386942f5369f796b627ca25d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef09cd7a2237c6acfa6844d6ce08e86162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a34b46d6d56c6e9afa72894436041163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52629320a7a81a6d08fe48d01e8c65d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c6b12d5a0279d095fb31c9228ecc5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686e4c1a4dd0128e1b67983d7432935166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81929c3aba17566054ddc3631aaf5d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad9d29e30f54799d5c419f45e8418d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843aa52985888733721babc1fa5850a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fcafba543585d568537adae03d0794170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14994b897e87d4b7aebb6cf07167d983171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1bb5e92b32d76f88c29d07fda56399172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c9f807fba2f1d614f04ff23c6f695173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779f611c1b2619bcc6740010a23ac09174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d80286cd614cb854ac27f6f24d0a4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0c1d8a8d3c21e33281bb6cbcbd462176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8c650f82b3de27039021db49156a4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef63945088b030433c653f0c0061732178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4206e2ccb0e99f02f59866ad0bd07df179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1cbd6c2f4401fa32a3c77f0d551c0a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b7d5cb171de4c6306694f5d41ac08181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7f9f0dd473dd48e78361d4803f93c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296d3b221d49bf4a3e7f1ded16216f4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd490b5c88bacf31996564acd9a0104184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba396e0746dc5ad618f1be50c4165afa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662df535ba894c5cb2eb7ffc0c4b544b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8740756630c66a4ced8c00fc3ff44d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b675e6bed8e01ac3f92768437e3cd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae011d69e88872a7859af4debbff54189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ded908217e3dd5b6167cc6395a49d1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0cf73525ef1916b80311e582b480f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58252f7ac28b5bf60b0d5590f42f8d43192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a31d35c1c68e92b8d0abf922df6a8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d137698239c57f48a8adc522f9b5586194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea38f0a9106b9810e21c8662aa29c9c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d20974911788339d1c94af7aa38069196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523612c17c57fe784dd3bd6bf85a856197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e398f718cecb6cbfdaf18e7f4e95a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4657bac8a8d87606f157003f4efab199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54349e43186b5d07dd9af1d3fa73082b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70b47621c0580804fbc88398b02886201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a5d893afd191ef5a083840c8e58f9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968c18f79b70950e131fc70eff1c9cd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353061659ffb15a4ecb93c9ec752fb40204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe85ac4bb6c3f94c6977dbab5231b0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304539ba7756cfe564172576d0fa21c2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c06f194e6f0fb4088a8132ced33bb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c78c795b41890ac50c9c5c5b9b41e3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a9343ce94eb209dc29124bcde2999209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b226b28fbbceaa39a1d845da0633b4a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8da202910c284e2b860afaf2012d9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503456a4841b0ff429e68fca3d4f04c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b3ea0b0aad017b99a1f1a3feda8d6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d193bf5fe8bbeab084f99a1a4228e8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7e9986f8cdbf4009ff859f94652cb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738118bb81d924c5d8ffb167a924438c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747bb5afc44cb51e5f0105e8c77c1c0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77577ef9d3ef033386019bf265b8e3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433fc84239a1bf3258e1c3d189f3ff3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5d4f1752a8fb8fbafa5d8c031c027220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787cbf292d148e48459ecb7ea90042d8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d02d652f28c2365813df1cd130ff3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4095420e3edfff10595fdc10c61730d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f75970865f04ff353b7dc8fbbe966224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233b4c601f1e50e277a25b3df96c19c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978cb5c5ee6f51e9378da7e828b95dda226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ca54668657816d2b23d1c0f67f307227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d940d5945ec02842c9128f2eb4efd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18861c88e8b00d5d8e612c03721b1a93229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3a6a544df19e5d6039b2f8178975b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25cec1830cc1f5d192bd29cbb4e0a76231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee3172e5537238f7ba7827d4162353232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad37fd74af05e731e2f502441bca73233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7086c9573a680f27498dc6517acf067234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b469f474f0a9961485e2dd46b7c1646235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c993ec80c29f2c55927572f85d585b1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa16923132b8e8e1936db89e934e58237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f78214dacb9e08698df4f72152c1bd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810c86d5644afb4e36f042c446631df239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfbfc7e79833c7428695462ce153a35240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d606032aba29aa71a9d7a9b2ec34a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa121f42a0ca3ed48fd12a55670a3002242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceef38f202c8e954cd816ff46542d2e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583e2465f82ad7bcdd90e19bcddf736244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c2c54e14e297e2b835690344aaea2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcce4d595491bb7270fd4d1d0602d2e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d568dfbc548fc08f65256f230e591247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccaa514c48bf17d637bd5220b82e23c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24a64db32d7c4906591bed45f1c01c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e4142fd027c6964f489180cfd39f8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c76f24963e9c73c2704b481bc6e948251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb6b8e21bfba7dae7df14424c9a621252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d531bdc831a0628ed177afd69444d72253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc401001947f122e79edd722ad29fe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b513e06e1d77ccb9189fb75de4761255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15bdf00929cf2d86a13bbe91352230256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb51a7fb9c62c235c3bb19762525f72257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6514acd57a858b32324fd3fee836a57258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf319799e484b228ace665cd2fdcbffd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3815d96d11d69bcbfd2b0e190dbe67260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c7374dd4723511d0810a377fd993b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240a8683ddfff6c1d78b7857e873273262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37402a0496301069e1fb111bc5e41f83263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922da3b8643df21c2476ad6d563fe8b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da1945b7f4492caf5c35181286ed6f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6ad23e79ef4232d6d83c9b8c97010266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585720943a9befe7fe96381128744908267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf510dc905f4530b434b1cca319a41268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a4bf1f63bdbd832341fc4e17717fa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4defbff01c66048a159af3e0b82cc460270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a7e0c03f0e3d89c9eb2a9e3731c17271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aedb9828de1142eeb75ff768a4d45c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d4fce6d0e4feef51a6ae58063a4c4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a15808f24d6670992b4f2c362e0e03274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749d91cf7e199c5d81d76bff675796f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa882bbabda63b3c6c33881c906f2e3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c87b6f658e9994c69668b07b0c23cf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e80545d1e2185141d0321a9bc40e5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c448edf4ab87c2f7cdb16fa876e4529279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968fe253440a514d1027c1b8be8a5456280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85952da4997b5f61b4386c06f7efe0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930acebafcf4a97d4edc4dd180bfd6e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388977539017adbe122db97847ce2954283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c139bb6ae481117f6252b42e01194a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f9ddb6b3058182e2d4a164ed9b137285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280728a592d9318e69388eb83ad67fa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63eb42dd93f1cae8e30220ce9518a80287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc7401314569ef86e1108f5cf32f3c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f5967b8c053f52678b943e9659a97289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5bac9f52ccea91746618cfaacc336290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929159009a61f1143ec4b934c1066358291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6d94c001d83ac80a3b1b388866da6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9022275e660eabbb6dd8b36eb3d9d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845aefe02ab148fb12873abf4ed62c98294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f890d1d2f230f0dd3198ba488957f9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6fd3d14b08b96f6a07b1449e269141296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666a00d1d22450fcbe17bfb3b8023fd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec41d1675f017a0ed96ff4ad14f396298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946fd2b44ce746a5394be30763bb9815299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce933cc38ee7ef83bf30b12b44c776d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7753e057aa2d7d321cb19de9b1cf4e1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a29af421f7d48cbaca92d4758dc32e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9cce2a53683cdc40a7ff3600255691303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd1c9b181a141728d94e59da06ebc2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a896dc3c71d49c888a39274d22e39305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd4dcb74610b9363467c47dcd8ab03306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e9b4b4aa3b4c7d3f5e729f9d1cf36307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba64d9ff805700e0aa9c4e3c8cddb4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c338596b0d431c72c27476463e114309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e866c1da217c69cbe0e610437d72aa0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44754377345e5ce65f37f919badbd294311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25dc50d40d9f4921fb3ef5be157b56312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5773a359d635254bbdcb6f3a437df952313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db9cc3859e72530a71506fde0afbe3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117b6f8365981ad2e8dbbb9847c77e5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017e0a797c16ed5e365480ffc80286d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f27bc6ccc31df3d4af1bf745373e1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c72d38b741ca57de3ddde675a0fba1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229abdd0b5273d259f1ea22c6a10cca319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774509143fcf1be641ccc8b68dbfd81b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32304435d396269f015ce81a6accc2e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01092f9ed75376811554537122341c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13a99c78fb91e7df91e2699586bd3f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1046c6987680b68b12e437bbeae51d4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a6873adbbea006243c36979674012325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354ba03986716403449ec71366ea0bc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1750b37dacb891f92a35ee99660f73a6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664360a7fb412619356516b66fe809f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4161f150fe490930ef74603aaefa9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd49c92a7ea3d49c7dee2991b18838330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da8cd906f7c46ec87b49a480eec021331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f1ecfddf83e27f5ba6a425b2eba4c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45cae4c2d087f22163c69ffb25ab65333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1876b76b9d97016ab7ed62b984d6ca3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc986e4afc00818a812f5583762a17335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e493f723fc085d2a1f676d5784669351336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24b07aef1f5d6447e7122e47c28d57337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d6061d2f6b531d16a00321634b509338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4cd8059074a9dcd958f47b007b598e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ddb6f1cbc1b0d1caf7fabfb67fcf6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87addd4ad4419cab2d7cd60dd6bcb71d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ef811d0e6d2ea7a709109d6d51e4c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c5abb622b77780f8d208bdf120db6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ae61a1ac56ffcd8ecbf964bc038d3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf6b75fdf8985282dd4a2fa271cdb6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d20f5f38f3baa1b9231b86e4db907346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177043afc06e969ea13dbb0ae8bc7916347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6874c8419c06b6904601af6e5f584348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c67da208abb547e9d64ea6c01e91d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf883bc2d53cf402d3b6489ddb70d6e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a17e3b825f447c70d599618390d29351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326a2c34323d7af5f138fe0416b0003352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656077e2545633c9be7de398c7b03c3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8fc6dd48982c81589dad577c2a1d58354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03856280bacfc4a321119b39191d9317355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57090778b90f061f32b0af3ed60111a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e55426a505e925043291b928e6f4a3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad864f9bb5b614bc77d76b5d0750782358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32762f2dab48a910d21e6e060c7fa554359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a98f8c20d6612cfc2a4dd76d41359360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbb6d9b5062c75bce602e1d9b035cc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158179474012cd5a45366ae0ae71b8d6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9e4261ec4466ec906c6883219caac363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93cb6ea12d5d2aa4f0d6c480bb55754364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391ef7fad76d2a7c0eb59f8ca55c337365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85be5ab76f64b44ca16ae3e0e37979d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529129dcb75336d8eb7fbd897d6491c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9693e2618ccea0545dc3b376733e2e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c18c059d5d20276275d8314355bc7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9618f4cbfe35ee4469da9282103db370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80f735f93cf2e57de43b05f7cc0ea1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22232e5d052fdc426e8f5701fd80471e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567f587855f5b1d885bca3f14d8de9e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50acfd6cf8deb470d778a9d2f3ee54fc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945506583d99e2135d57bffb417607d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3cf804b553875d30242476117d9ee376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f34993ddefe957c50c1c5e01581f6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46a74bf45a5002dc5fc7368bffcc22378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423639ca15b0ec2cf080cd59637c8c7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2804a3228b2c6a132a30d6666daf7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe755698c84386242934324cb8fadbff381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b65f3092526f065aa1510c86f0010f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3045b1d8e43fb697cee3028f7e275383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b34a982b70e8f4efd5fe8c277714fa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21abc652587cd532703af9c021d27988385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a7fae46a979fecbc6b940a38937f9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbfa05c22a3d2df0139eefcf23f6238387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275cf851d36a4ddb932a46a82d2e8426388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06721c58839266b74563b3aed39074e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801b39b6e98acc7be7d8cfe812ff9c7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ee79581c1ce3412b58b20eb2d3f9c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c93efde93ea6e54a753ca1f5503d25392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fdb1a543479ddef3cb0e69d4808774393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04244f9baf8925e23cd9a6ad7f138cb8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c30ddedd63f049c6b809871d79d00e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d95be13f765e7f3ecc86f601517e02396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001d854bb53188ac373ebab0c69f405397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4c68b1f4eb2107bac6ae1457dd36c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14e9b22f2271eadac7149750c0133b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b8078c1a319b2234d5c4e35714768400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900180b44092baf19cce7841da842a1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf59859ff12fe598dd0db7ac07e2a0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971aa40a590d44a6795809e4d6fb01ed403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72b1e319c632ea42adae9f0ec08072404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb08519e7c2779beb5b1d2722a01604405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68183219a61eb56762eb3c2c6f43c7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9eff8ee0c75ca2be493fa85e7e47b8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40b2a2490a4d7608307ff631295164408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbbd164f8d0e3b1664f5673f01b12e5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ead12b68f96fa25e6f79ee50f0931410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97e77a4580c62400d2aff346cc1306411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e766d8c0b4e2fdc4d401650e4ea0c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d43aa5d67f82399bf483fe588e40d5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3d5cfc56eca62b247c24877be9a90414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8f0ebcc32df3b09e3e55cf34865f5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f504bf2242ca0207cfecda1b5b0e4bb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96754fe8d1d723526ed849e60e3a03ac417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16e0c1fe67ad316e3b4b247597b364418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b217ef219c11408f6e95bbde0fbfb9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb9ff79403c681da623d3da5b36b12420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06c155e39b99cf0b448ab4cf4372a7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5942150f63cfe7f8d637aaa299a45b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c34e7cd4dd1347724963ec3e965072423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b43b4a9e2065302b944b900ec98116424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd1c8710c94dd9a79ddb0792cce565425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c1bcdf620b3419a90fd0adc0f50e2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1560abf217d587215b48d820ad89e386427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186215d4bc4394a898ba96ab3cc12e8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8572128c3ae1603a70e6be0b28f80a3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7b3a3dd50302a0a59add3633a5e35430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe3a31ef252de3b99d2ff57e0f4223431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b4983bc9eb55290b3f1c1de936d86432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc93bff197adca4326a8313b0368f7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0fa1d1b5de8faea6af8513c7bee17434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7de696c89d0db79827b8d85d41ceb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b906203f6db9ba1d60e6a79d2774768436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e92d5932276ced1bfdd6b2b2855c1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641150d095d340e51ab039ccd8535bf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625f1f15b1c4d233c5d7fe240af78d5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd500cb9bd385a9c55b57788996857440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708c226c1ef2a3e98dfe81867a62ea2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f85b1cc8304b992b9449bc0c11e785442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f63c66ab20a55d94ec17b0898b501443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2c78366380d40258a852bfbfa3d12444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca94b3087be675e46a2aa26086c08c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29860e9e8191f53cadec5e64726e729f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa64e1f4a6013655e695d338c2d11c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a236d70031162936b344c9d555e256448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd159526727e2d656453e041a2aeb87e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f9e71c375bcf54084fb43414e91f0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3ad404c586030c67c432adefe5889451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9de84de36e1e9c1494be2c6042354e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbec15d8565ae58849f453839df332d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b796815394ff37d464441dcc4650510454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c942d6add7a6a3da1ccab54e0e81b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4c17cd0b330f7539a448b04675b71456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdaf93d6ec280fcf44b3f9f5d18d8d4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de710d0fd026b153f6849857c9f7d2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b151b6f1ab4f8df2fc8a2418965ea47459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e800e35a3854cfa5fef0b9efc52780460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22e29b65630d2fe20e4bba654bf791461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f86e2c667b79f2d415b7dbafcdea45462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30748aef77e9d4afbcd8b760d7be27d7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d2e7a192d900b5965eef86082e88f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de789c15deebd736cc1f828a1d44c5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851b4432d678530c70b4a8edb052264466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4149b6d5c076f11c48b8cdb68686e0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b76e72ecd1e8c3f7ee530684877ee9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1724e384c0980dd258b0a504c42221469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021856a93bb5d449a147ebfebee419d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b932a7654bb90f9a1e0d3798a9ba6ec471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed19cdee2af9994aa2b6ef6e95c4d50472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab872c76387e671672530a6a3de4512473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb99921ef8761c0e716d7cf60bcc45474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb560ebd49eec5b2b74fc16eb6d99a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e6e530026d3bb69a159e5ab3e319d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cda5d11dfd9b01a5653d623dea2a31477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bec10368ec62cae03b6d03acf2d560478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e6cc9a823c258652223d04f5dea56479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469371058ddba08f34ddc875b4f0a0c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78827e978a43315e13eb51e6154fc304481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c944712c698b35124bffe12fca2f624482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93b99bcf77d120777ff2fac7300a76483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a250d56b4c66ce6c58865255a93cc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfccb88e6f7f42ff473c924d98f94e54485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dea85f9026f8ec9b32c7c22ae2d647486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9a7e02c57c9e1fc44a8eb8da66cee487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94f09e7af4d7d27159298395947011488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351a54efc0f0f70e2c65b923f59b147489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f46d0d3952d8a25d375d585256d381490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c16ab317ca967eeea59512551a6b5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0f8fec867df49a6fa1e2bbb94dd31492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453ffd3731cd931dde255d91cb42b0b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0c3385e546e7f85a87ea7f546a111494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8d67ad853fa468b9f87f5b37be3ba495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc2e2f3ce71aaad3e6e8b158bfee10496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee409e26c9f4cf3eb2dd24204da0c0c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2a8bcf358716a9355b90bbd66c71f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c20303aa85ffef00fdb261cf84c62f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dbfc063c4ff2fc7a0ff18bca2de63e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc36a5562b6f2c2b8a09983c54401c5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1477d99af9750fc9b851d62221086ef502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae1d342eabeae359a24b9358f15fc4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf98565f7f4a6923f9c0ce254f5f44504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa911b7a11cf42e8e9d694e282a2c7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392eb23ad630b9c15dd03ad4652e721b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef3714777a0462c973e077be4c5532507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313995f3d0ef95ff2cef32683728694508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752890aa2592c6e4f072ac033e73206509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066410571a6763913c81142430a6d8d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5d784562b5ac1ecd7092b654b5478511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f559ac9bf23df5ecc77c8fa8b97075512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2543d9437a3e12ff780c666930b8bd2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401983dfa66938abb0b7479cc5ffd8d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917fdc7bc8b698c2d1b8e9963be1ceb5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3c174d8b2ba8b0eb17005819f5773516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347153e7a65f68ea010a72c32f458eb4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505dfa6113cf13618020099ec09bfde518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8433d076b8c06625eee14ef734f02519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1414426ecb8e6c5217fc27bbeb70874520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0a991d68de8f31e92e50fa395879e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19377355b2ce580cddd2c5895108d6c4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0714b87828f1285d83edb77e96aba2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203e79ab650036e9e81a68a7e0ce0e7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed83b8a37ace849f66e5983d274bed525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d88cccb292be81046dfef76187ab5b1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588add228bc62e98dc3646e4e2c8a39b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b0b3d9453a13cafeef7d681c399912528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7338f4d1eda8163c078016a494f91ee529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e4fdbd6508c743fba1728de2807b6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1adf515708ff5df89a9eebfbd0b2d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72301619de8149a9de231d924df687a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70d7f7be39c3563d3626bdaf2e0725533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4a64dd6628405d45aa37f415931f9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb149bc4a7fec161a4d7cb3e58dd2c74535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11e07ddac8a7fc419d74ad2aa820cf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a2e269734f36de31d3d4662a9f528537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38d2a46536ec933f4a2c815f320ffc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1eddad0c7cca15f320f714eae5702539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440d692444db8e01c63d1a6ce699ac8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0af30f8af152edb30811d6d6d299d6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4393d2e2e0066695bf17bd1ac219ee542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a07487151246cd864ec47005912a1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ddc6123b51c16524b55a94f7c32f71544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c860943f330beeb5721be56272aadb9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad893438f1c09b0a92341f9628b9ca546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd13567abf0b0f41098caaf98fa336b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04eb97fdad1979e184bf8201ab3cf5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a409962ade1c02706869c60ae2219ae549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6fcc1fd989c5c31d1ae156fab37eb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5c5b20df2baecf6280e67169ae740551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463ef1da272ca216ea63d5dab12cb26552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3048841029c86123fe123daeec358553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbed6259f7835435263c661f6c872e6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01afe57250f8745b03292ceb2706b5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424d6c67f2c3cabdf90e06e00ec105e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0bc2e74f37edf0b5caaa89e47ce71557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a33106549e31efbb21413e8de8ba76558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da2660fe0d513ee3a031e6e83fc90b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30a07c6c8eff9436448d223a80167a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0535a480fba5ee57bc2631988541915561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c144584fe81122d519e0140a74ef5ea562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee077a4e686ec386903e6ff63689583563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49491c8021052178c4fe123f49c8e398564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b74dd1721ebaf1c8b82ff181344c25565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92722ee9eb993979b7c8b8fc934cf7d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57fd75e3b52b93493f2ae5ba0acd85f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659933b7a6320d00b0d516994b9114b7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34abb3ad7e09c6de3939898ff2b9cdcb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828e2f6cc7fbf28f61aa6197f73f7bd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3f2c4184684725f5c046f03e86bc6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810d746ae69449c498ee72a7fc15d62572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e1b39923438942e89b9d4b65779be573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d708776d0290d41fac22f12e24877574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75a38ca46948ed472302e01e6c2cae575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c8a7af16ea537b78d3ffca2773cbb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be83d005429658399d9d68515da844577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa573ea43c6d7caebe6c00798dc90b21578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a64b346fb723ed18855afabf37716579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821b18ee1e7f8683377458c1ff67e78580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9b47d47b490d9b5d4b86e3462e4b9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b718006e5de98177cf5a9b19aca5642582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e10c5e10eb96471939ff2f631a9c5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5c87a2674e80d3072c294e9be9ff2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18fc2cb2de7b0bebd6803cbaac96a20585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac08b9d0baa1e3607e83bd26e255a8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda61ddedba9e699e71474ca6668a04587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24420c743244437f274d977ba5a72330588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a78be3f6b1ee50c53d828b87bba35589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66d944f53398079310887807d8c873590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964daa9cf8c03e8304fae541bafb4710591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a7ce23708058a031a59b2397f00f9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f35b033c96ff5d589d54419260e249593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407a0c727c5edca0d2dd7689480c042594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d22138cf7246c47e461db1a50f79ff595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47ba6af57dccf3ec1fdaae589a1d06596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4a13ecbcbc0de7fc0ccc139d8fc85597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d087d111524eaba8b318efa57141828598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee88a50629b1064fd2984f0b0b312b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc1ca4495069d7f15daed0c0384dc4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a05d7fc5d45a5f11ab1ca4b7fb5da601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9a390931bd482e512d5b641b2ed46602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e63496ba40c3f44eecab27e980e383603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841381237a75d66e43af96906db308c2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9254412ae71e456e827525f4299b44605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66954b8af11af93e6cae2f9edff4b178606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb735019c3de2664c1925bf341e0f3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f33d5bb4c276459864c1f6b4d6767608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42c078186e7ad99139f590b6a11a79609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69e3d0b8213dfba7dd455be264d6b6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d08e3f9cbb767adcc72aca5fdeb29611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702d95c5001870c97e12b71d956bdeb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2780db8bce55cba8db5e11afb3b31613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbef546e19482b43fe295655ba78e53614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3b6549c91c65906cd71d330d8cc7a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a6ecb8ee5cb307870d2374231e305616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539772ccb5af1e8c801affc33c34f14c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849743f00acf44300e2a6377ddf75dc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df482588cddcdd8702e41bd6f359ef5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76f6be75e0e92faaf0b2bbfe8ec8a7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68cfe15e2803ced6825715b3b193556621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2691e5976f958ae6189fe774cf493ab622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbd17c44304114b97d645b0d7cf977623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7377084c25a148d51a098ca1d55ef624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4012abf9df0088230c972f6078c96b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc45f8162fb5873ec19520e9e3b81b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ae6651e64329ca3a9b748e8cf2a8a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37abd118410343a613c9444a4bf01b91628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9abea76007e6b10266f8f7ef58916e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9eca16eee905e26cd3990bc564ae3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8867d45a08d7772fb5561deaea43c7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c305ff462013f4843ad18df4632c3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054b7ed12faf9f7ab1ae18c291c1b94633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f79c56bbaf1300f7d528994079afb8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bbc9278ce9f2ff8648fbfbc91c994e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92cf0dd4cdd98a4f74b502b5ff1f555636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609333f694c35c121c3f157b4f96422637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a443a76644472bb52762b81b1dbbb85638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc68dd11d2f5f9d7d142ddbe5d4ed828639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0265b6db81da5736a62601c56ff3f6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2137c590b5ea992a37f6049927a94641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19af3de670bd3c88c91eb419a330b10642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901fc551508d79e170cfa46f71e3a78643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082f3b92c82c5fa8b89791c1ddc7593644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e38304f6eaae0b045b402667a2582645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55944e6294d33711d3b9f476bbbe1e86646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6cf3fd28307cba9f33b6181b9d8c12647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6ee394449328429a73e89700079fd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b094dda77990314b5cefe00a6ad89649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f597c0e3c3549a099f592e34502296650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3bc6e2b52a4ad0c3052d057ba941a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295631dee5ec8d62be987b5bdc6a1a0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4bc7bcb4f6e86cbc055ca6cd9f8f9b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7684b26705d1193c9e42939010421f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a105bd9d0ac666a2b35d0b559e2a7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83ada81e05c3f66b4697717fbc0cab656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8cd1ba1c22cf9a414b94d7a1e43806657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552316978bb3d919a6139bf131d1738658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f1a0768aa5cfb88e5db3a636e3831659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5e9398bb058a39d94deeb217779f3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f61e34071799f420d1f29b97ea665f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed246a4e3b3d7fa07bb442859b43e78662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867231dbfa802d44c95a9754bbf0fbf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bbfc17d7d684721641c8ab1595d1c5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b35494e0668c2dac77881d7265eff1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72e4f690ca59a299b08e80e4c745e6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7355b8e1ac37c06db08bf54f3fa5ab667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf836b43851624e901c3888df41870668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6976742c8a9812bcf8aaba82fe0241669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207dcc316c0b4295a31a5578dafdcbf4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66842aea38b0fe092727fcd2ea7ed5e2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9278b20872246985bffe2fe2b0b55672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b81c00eea59281c28f80b2ab400d56673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53fe9d64902e6c54a5df484fe619438674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b809cdf9b7d4d82b2a0a8c783802109675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5700df434a9febc8e7f3ba49378c46676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8323fb4ca9d92d5b26a7c6636eb06677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c997d811e6f7392182ab819c25b9f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd775b09e2457fd7bbd781d8c07b72a6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b947e70b0fe2d376719b5c78c5e20680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db920dab3cd6568adbd002db315007681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d8fd24a4e838135ce44b75df8ff69682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b1b19a3872211ab3d9eac99b18413683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333530243e0f97c9ad37308bfb0adcd0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301126f292e057852bef0a0445733a1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4cfbf72179a03832316c6aae7e0cb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cedc6ad1bad51145e866d2d60e06f86687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b36958745f7dfd157fb228607d36f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa5c2e8ee4776f953cff8bc744157c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4bd43342eddcda83e7e95be66ffc7c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686ccfadb51f04e5269112da672bb68691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53139c962e8c42466f9794af7ddc9b0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0095432beaf35c0c696fdafe3d0f34693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03df45242481c1adaedd448af998b00694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff304d4229068d74eba406098edb20f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b286ce3d37de6d261d96bb85c3379696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e675b7c78898e634f390f51688cf20697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79751645692702d65942eab6f8b6337f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c8a178974799f745db94fcbaf90df699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547f0eeab1ba688faa6a5fd2e8e8158700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e82ce4a44b4462a52cc89885061f4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ad111a85897bc4cb26386c7692e10702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2cc471b107927f64ae617bde72aff6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb3d04bfdad80da98841e2c72043da704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df650a0c99ef794f5b4bde4a7c5d4701705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe5c52a10b01d17fc291ad443d9cff706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f82a6a6168ae69be49390201f614b5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424eb3870f665c9f85c502836cab8848708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c565002816fb163ab519a30aa3a23709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31057ead767c13046fb1f8856de2222710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e2566f68df28f6b69bde5b26fa8d74711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b396fb3de190eefb5bed88cf6624cb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6701477c74d3543a6c731f98fa2a56b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23fb78240ebc73de89878f1c752a7be714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed982c2fd8353cee8df5a439ef222a0e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647a2ce44ee91b9c80b3c525d0b5ebc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637bc36409adfd2edb6c06a4868591d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c901494a5461feba3f141a9a31581e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e33cd930e1ab9518ee85d5b2f5c6bc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77296d04a87753d4a0b0d9dafbb845720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638796d34e9bd28abf89dfeadc069bc3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd1a6a00aadcf65d389c88c8d4cb24722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0971354791d25b5f7e23d7ed2c743723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abb4a5322b43561be3e3da7b82e0d6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d77706c340c7e2dbfac149cf09f8b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452feb6f2bd3bdadbaac3c5df427227726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23594ffc49dcf373e63230bb20b5fba0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9b37cd42bb61362d76125e88f7f6d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064aebd3ab514b6f234b1faa7fedd9c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ea28234c6f931bd5e3810f32265d5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e16ef3f6db4cacd14831eea3191984731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9608c5dd47cec6835e83c333f35538732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65753225e0d4357dffa5ad402c1ca4e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79bfa6c95a9781dbc5081b6aa0faf63734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b96bfd22981cd6ab5b35d70c5b8cff735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d230528585d0cdae52cfe5c7aab50736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3b8bf0bce0d5aeadb906f5fcb48bf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929a56618d3e23072add7afc7989dd2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2078b146563709ccefa7fcc853f1d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23d91ffc212a732b43521d38579532740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06bd62f29ca024c5ae0947424bfa7b4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a939aa6500b4e6da780eed91fb499742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d654c845f22d97742d72b949a65dbe2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990fee954f6cd5eecce3efbe2953165f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef62e3b57bde456a6f42ecfdbc1db5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ecbeb3d34772da2a6d23b8162b07c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5458cfd0fed0e2ee0bfa95afefa4d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2fd553ed9660e42971ad044eafe614748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ed08da9bbd44ed3f3ba079bf4ed73749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729dad185484b2146dd3f7bf5c1bcdf0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759486135730fa1f0cbe128208eb052751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f83399445f7db8afec0b65a1ba638752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00aa68701a68e8dddcef471f85bad5753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>