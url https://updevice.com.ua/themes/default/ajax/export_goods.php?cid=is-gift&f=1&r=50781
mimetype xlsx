--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eed429ca0c045e24798a62f0c80c2d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c840762b1b0752f4a528036acba7e02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa2656c6f42218d86e11e5dc40bd323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1e2bee8b26a3ab962f7c540a4d8534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda19725d6ca6e6fcfd37d6fda8d2d65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a19fd77af0d34af12dba2b93fe4296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425bd62d798b15ad68530f91fa2a8947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3229865632122c1cba6aeff3c0e258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e92b89e399e6baf0b3a40f83008c49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f82375a8adb98d77b1cc82e008adbf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244bbf4194e5374e6da2136421f6561d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50207c6b657f2788c92e451e9a7eaf1112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9967379eb385125117a83780a6399f9013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d995d6ef3940611e989c95922ce85b214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bdd644d74c4077cb4c66e2a01935a515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb4abd5374c5058af112ef8c5b7bf016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c86d2cbe1134c777939dafae0d3ecb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb9968014372ec1f14a922247d263c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ab8e9a630691c8b7207b5a58f804319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe004dad63747b48ed16c8170a6a6820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b9732b47e3c7940f7788b5e1c84e821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416aac713b2a40ace55080151c9e90c322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821bfade7f1a511b7ae35d52c7b6d0723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37cf11b821a8e5066c94c03382934224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6409e279912360dbf9ef098bb802925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ee0da30264ae5a99c59251048a58526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b32762f356b8e674654357f07f36a727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b407a33bc3d07ba7d304a755e5c53c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd38faf76b35c5ad61a82f06f5b83d229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7eb4d0691158193ab8347662416c7b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d518f349ec532fa79b3b7573957c931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e1a86b28e80a94faf05a702066b2832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa9ff49b177efcf978f292f59707f733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7aa8fb8a1f484d6f921c252aa1cac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263475747adbec2826de095d6f9b49435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e342284bce1ac255ee3387bcb1f0b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e414ca0cb9d63ea8d551ac76ebc9137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d393956a6b8f0dc3597876f2b248938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14569075bbcebd642f15997eac0f3c0739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74aa786caa939878a9b48534232863240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e1c97ed878d0cad4b996f2e5ec71441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aefeeed0668bf20a586bc75b09b07e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370728454e8ea3faf3577f62800c690343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abdcafeb3484f375f7ec9ec8a6875c344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0c163f772b4a66a8e3b47a64bbceb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f647ac743d45d2002d50ef142e39946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eca5da7c13e398abb71436a6e4ed8f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2eae0559215345fd8bb17757cb33e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73af772eaa49c8c317fcda94b89f0d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564632b8049cae70d032f2f38bfcb93b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec93a3a439d163b0c6e5ac54ffd62251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817478f817ee379e694a35df673aeb852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050fb1a7d30fdb57834c814504ed8d253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5276a47b4b2c8a28df4ad767b185a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740e05ba594581124c48a080ce4c87155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b173dfd92480ebc7aa83163f1a5c92c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21fe14e3e752e8219813be7eedd269b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32155fdd4014a854a72c2dc195942e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c76dac04a93784f2ab93bbd913dac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ed8847c97c4e1cf482c89ff08328260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb1cd54b20aec3517b547f4db0c8e461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c5e83ac92a76e328429cabaf4ef5362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f22d54b13e49605fbd6346135b02563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5851634f1613d8f3b9ee9b6fc99f5f4264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28a15f6a6480b6133f30de0bafb04965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295cae492bfdaefafb59cc1ed581900266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dececf80e82c17fb8094dcca991843767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b37a927692ba60c196beffe384f37668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89d948109daa3bd1149f0b5037527969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d3f6bfb8fcdefc4db70fb3265fd6b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2130e793bae91491b2bd2d97415b9f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a38c22480be1dc72df2fc422a605172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62800a4f9cfb0fc75b80de68c901cc0b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34d878445ce0803e7f516ad91adde374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7123441e1069262dc39404b97fb23375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70e4aa42e518ba6242279f3652ae0d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31399bf47c33059414c4a183f70d546e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc12f2359833beaf3deee57b36799078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c28a4eb7c3c9ad04167fcb7d5ce58b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390f4611a0fed614b59efd9b53ce10d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0cfd9aa82cef1fb7dc933b0ed3f8881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2297aca5ce973c8fd00dafc320114782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374367c3a2f0890713c0606b963a3ad83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57027e644783ff7ed2a174046b451d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575f5a57fb9e12fa59a67dcdd97926385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607cf93464737999417c7d6def671bd186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30091a7d57f0bad2eef101b78dd7ca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096dc2957ec2090f162dcebee42442d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d102686077ee309bdf0fce5113e9fab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e292be2cf3445d9ed82f260337171a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1db61e796e9ceeaa1585d425c555591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed2a4dc36602a8a8b3047d6e40fe6292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d450c00755f0ce45629914f4bd38e393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec443197b02a7d30950e670418ca4b1294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c83bf619475efc5dda274ac4f44c2a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d021a96db67bd85ab047df5ae7dc35296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881d7848f4544fbb2662ef27840abc297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca56ec3b7327a214dcb5626aa732a898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a60996d0bd558e50cbfd8bd958ec399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7030eb25a0e3e2f3bc372a91cbda4c0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e0f4fe4011a7bbb4c102f23b3bd98101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d75e682bd1b4a009b91f6bd84f9130102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a70fb9e47394ff57ba2edf8f36535e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa972127072c737d6a00897ac0e4a8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74982744d529f6f154109f62f1d0b927105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a0d63a5632e20813113e236b506ba106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b59c71d8d1e94e8a4e693e9d19264a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e18d068571a789ba1b511293dc343108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16665dc2f07917dfa096877f44576023109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35677eb6847f87a92c579742c646e01110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aad8c72f2a15feecc8da6d6ce7328e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98702893e821faf8cc7960d0446940fa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728a5a4a5fced70a482e0650d7c41aa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f07c05bb50bfc39358994974b853b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19dec8a24be1113c15643762a6b4f3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f134cb8101096a9cd96c33ec2a1221d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39270598adbbaf0332608b8b0ec1dd21117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971a627f4fa2cb3fa5d97579ad32e1a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f6121f0ce5b6b0f2a720d5d7047033119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d5df5cce87cb638472672ed13e29b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a967cebbe5f5cbf7969cbd99558cdfe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af555099ff67ab94651430f7b7bcd757122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ba3320e649564cd5e095beae188a2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170008685990e1bf07835f7fd0f4089b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a866fc1f423861badb0b95241aa3b2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b99bfc71dcedb203285a7eee7d41b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05970c3b7c3a219c9f54e3fad7bddb58127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551c316a14c70afc6b27d24e06426f3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d21c38a13084b7135eadd4844f863c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32245292b3b642afe0d5216494477239130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c48c64aa7c23ce38a4f35509e91d27131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bed4b3ca294f7f8aa9ac116adcad97132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be309f5f75bb8145807adcee281e3c0f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22932aaf415ae199540ec227e092be4f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce51a5bbef9ffac934a6037fb9def4a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542811e6686b9373ccec1d8cd74c143136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8a689a4735b45bdf85e421b945669137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef730dcfb984058576201d25b47b0b5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2cd8cc7a5162375c2ccec6ebbf291139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1c1c278240dcde5eb63326e8c6ef2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4319e5612065f458040e31d3e6fc7c9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2181bfcf5c1769e8950582f8a74b30a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47555d5a213ae22075988afd997cf7c4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a252d617a0f084edd370a70095349144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1eca8aaf8d75661d8b55afd7ffcd4e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f3f8b1041c0aa0a2d8e3e07f60709146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bbfa2ecd2eda9ad2733b8fd152be58147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201cc9b4afad9758a407d58feccb3c3e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94154065054dd949e8aad23010ff1764149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601399e404fe3fc3df51d2f9e4ed9d6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05adc0821c875fbb57f39dac04c6f11f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4715046baa9496cdc3bc6ba27a8246152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9fef07ebb2b9d4f8c6e14efe06b34c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb3533b36ec7000362a6ac2ef05472154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a99607843d2a41658a0d44fe27601c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97df63bcdcd9699462dcfffe8537ed2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba167bd5929b8131fda26b69a073769157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ffc2d3459011cc660b066d0fd9f0f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e465c3ecf0d805370d97f60e62d60f4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b4df1c5d63e05e1de9773e985cdaa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83cec6830fdef73e10d3c1fbdf1ec26161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369404f4bfeb2b21822b4d1ddcd62d6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e2522be4ce1c7c86d4bbde3ebb4fa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f34fe8d04d47d24644fbb76c82594f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2ad526578b3f4e1ac0a5ea5d25995165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ca7ca071441c1b4a8939404a89f1c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb10bac61fb8d163c522c45891af8a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3188473515ca0a0ca9f41be4f23700d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbfcd1cbdf6094a6776f6b78363eb3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea361ff99a54098aa267c64527d1e42170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa96e0a1e50203ca19d3ed049547b09171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a62f934e41d8301a98ce317a8e614172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8321c811e2f0bf2f323f11a3fafee73173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c111f1fe3a98c232e2371b3fcac1c91174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3d80520817b6ac3c67b59d8a208c5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3be254dddcd750ae6034764dc4e51176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9fe1215c1b4c220f04793cdbb3421177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafce81f8217c0e824140f5e0562b79c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dbca058981cb657b1290671db6230c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb233bea6227449aac98c3ca79a20f0d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131d9b92b4905d5ef4215d0ae501390181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac049d48ea45fb1e41eb7fabe2f251f7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2744a3e476dead3889cf418b4e681183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4efbf6a6ef888eadd4bade7be79f1b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f07f5f0e463fe1a887674e4726f6e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34260d38502b4748f8d1a9549830e8e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c2fcf42ab74b35a28684f0fd65f18187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560ce674cdecf1a213ba7a84676c49f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6525a8591e821af220bebd618d4d27189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50a3825c2715510329ac82cae0943a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2f3c5f698ab1b57665b82f9b8104d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14e24a9eeda2231bdbd97b51b8da3b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25a474ce76ca86bc25965a6b982769193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5515080c8e4662fd6b6433753bd7c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec0c536ae26a6aea8779e8a0e58b93195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d738188b0374704340c5d875a450a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7285c517a7c7f40ee801d5646bed091197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703d7d8549fc9eefc72a53a43c14614198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec111f882f840a204a828fdf02f0a5b9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a34cdc083c136b8968051be8f0742200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cfae3342ea0167d28fa0dcf56f3603201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67993b499b11868d0745c08586df8e1f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26310903560e7839d613718a084b80ee203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618e0a88136957d929474aaf2c9b612204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703ad3c8597f3954ebacae2b75d81a9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba7e31a9bd7f5b8ea16b5a836360a1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc206683d8c1a503305581a0be0906207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4949d44a0245419bf7c266e8bd6dde208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0addad060d310cefa5b72ba1c6f13e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344dceebc3d880d302872244f28e7960210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f48e984995706145f4fc78e9c8ab26211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2e92e156dfcbb432bba7a013c1050212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dfb136698891e80eff538be1af1864213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b639ef643ca36a4d90eb467413c335214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ed9164fa009b72409b81538d46570215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339fa1ea97325ea3d0a15a78138ab53c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2901a17b2aeef8931bf6d8bd3ef2b56217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc8b964d5cdbb85bfc8a48eeb2c032218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a4c3894ba8dae67a65b18d4df75fe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a311250bb0e29aa77d6aada8bbcf2a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc961be0de02ed23c1fd324685c8e512221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4e23bd49a99974802d76d3df5a4dd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c261cb7369e12f200e496f40fbeb3fc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b9497f8280a0e8148afef68a4481a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa8c38126b8861a20c05472ec4cfc1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4a7ce3656e3b85e8aaaa16936bd87226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f22f78c3cc2d867fd0d34111871073227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c507598823fd34eb206406d4f73e50228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009675151e6fcd295bf4d88c009ecdc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965e67058422a41ea44c6e408e48880230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6de2083bd8f416c465547474b478e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b2c4c3959ba36d8d6c5a13430d887232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c55024d2f2120d444a09a4f183d896233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7c2941462dd26bfe6623fdac32586234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d0b77de2da0c69f724000b4c1e5b3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54330219c11b58e993ee76c9f1358e2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681abfb026d4e1e16658fe7adda1689237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea42c262af0df2a91139a756fac1cff2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e15b4306c5764d6063ad368bd7c508239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c00ac6557fd9692a5d568e0cc989f7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7c7302ce7c6706c4c64bbd0b5de0e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595faeb4e9de76fce09364c3b1b80c3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c48acb0866c703ca3bfb03a867339f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c348dd49fbb76d573aff9252fb5f8ee244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b015b38da8604c07e015985eee0eee9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc9daa235968030842fdda4cb2031f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d86f5f7e57561c14ead4aa4a78e76247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd4725523b396e9b478db0ef56d63c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9891b3fa5f5f9398c2f6cc6185919f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880d4536216c7a9aceca65044bb8446250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45ab83d2448aead2cd9e84f64b809c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55644cc64b5d4da9c64ec0c4583c33d5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58c60e9aaaf3ed6ccf1459fc90baa8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d337307d8cb26a550c6c70af13df06254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545d9368b876358a3973897ee10586b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961d831a6ee9bc88b5bd8fb697a4071256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b4860c1448a5b9b81d24883412793257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a04af1c8f4221c3a2a575f171a24ad258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3360d9ff4fb3294392d7c65c01f158a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15659dd4b94edfa83be133f7f73758260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8183de89f3236fdbfaf3b74d2d2c4cb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866c98534f269b56d927ecc23b25e8a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f54ce39dbff1ffda022e45dea71917263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd97a22bf88933a54d44f68c1babbf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546549927b580ab850167e950679dc4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5a3e7128cda4d5f522462811eadd3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25d7917ee72ac5ebcaba27fe6ae6d9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60afa61f135c2d54a00ae8752b2f1bf8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8bca002aab37d629044573bb52b7e3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada7191323ab4b66b7e826af72088d7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ca30b5ec69495f2607c6e43adfcfc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c3faf1309606793667ddc3802bb08272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83866a9ced8ac5d9d29ae73b863ae9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25d70a54dbac9e9179218bdf9cf858274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369a8530e145bea070f5338ecbc27b9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b86c6de633ff127930fcf7c51508fc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6daa57e842543ada0913c7f1c716349277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c3d90871c1dae627cf6a6d516a576278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfbf312f0d2d55af63516c30ded7955279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a8a012fc18022699e3d33e3506cdb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9257a3cf0ea833f454e2cf146f3c6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820bfe6ecab681682e2e65a200d5f36c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208c895b7311343b6a77bab6301a9ef283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cebf8826c8d5f8955665a05ad5abad9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae7a879b6864b1630276f4a63ad86e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b791caeef9c4eb8bd1e5270525bdb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1f9f46ebe896e36aebdf3e7964be7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01695a2546104e4f27478666c4db764d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e56fd75d8bb9321ce6d06e2b216b3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ede38f887079f862f6517416180ac1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c0f9f5135f8b2021f6f746db1566c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89836c5f4413dd3df5dcf8d8ec4a6709292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c98932d0b8860dbec5ca50153a9023293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fefca7a3a5e04b03b2892add4a1598a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204dc1aeb934583771fd0d69f256656295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed9dda9e32db5e721c1f4f107f895c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129bcbb9e13ce0682def1f565feccf9a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35cde2ced9fbf24cb778f114c48e3f9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf4a722e1239906aad2c2a4a381fc1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1728f336af9b0bda5f7ad6918b02c6c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440bacd1fe0defbb035fe77cf9bff7f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8f65a7a94d58b16b0da43bf0ae592302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58aacd934c84ecdc951784d9c692231303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2c11628b18c4b00e992f4fd15f6ff304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284b08c6462d1d29eba41662fb86e01305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62539063919635da3bbbe862820052306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23c2dfea306733cfb59f93cdb5af17307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d596bd36fd4dd40b7c641fdf28d6b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265b67ae3afbff7a540881e22d325b0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15ddc631a484597f6d14fb6fa55ac9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbee1a8bc2e1e2b1fc49c83300d6cfd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66e626a83b5c4ff4eb4e490680c83a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d739a7e267d5e1cab3142af8437f8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b382fa11a7d372693dfcaab285af2f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9307a72a00c441cbb9ff39aed39b17315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238f76afa29c6e6bd635b68c3d1b101316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb293274be62acffbd984592f67a6d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723cf5f7412a9158927464c13502a1c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf80854b395ac8a46cc99d9a47450d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecbde6f0ce492a88f1ef909535f21aa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04bdc79c31d077688d98e4ba149d1b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8ef3346e94ee134ed1bc6030cfe87322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80a5b58d34d2540679344b16929edb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e37df34aa5c39a10bea94fc3928a4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537a10c5ace399da751ad127483485a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2f5f6bd408336ed748d668f7e042d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163e38e56d8f22b7c81b8eb4b44b6e7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3aa0249cecb6a4a165cd6d65b5d49f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb82e0a624406696fe2c3da844ca54329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713fa343e08eae79a5db4fd053ad79de330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c7d573324cacfdd6820870c64298a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb716f749039901317604ceef2f5db332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9cf938ae3e6112cc654700f0879f4a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b512bb0f84107036b2c4684a7303888334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71487613980885102928810b0c87eb1e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5bed9355d6a9f8380c4232456c6cd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd7a08eb0d38204a60ca972de01fa5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011f331c0313040260d34811229090b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de704ef5213e1e377e0b7fd2ecb19d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb99c1082f0b59f52b65a6e79ff0326340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536d6c5a52e3e172160b6cfc72dc3cb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab3bc7d2c70e13057c38243b81d054342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2045296d2b8a681912f03a3bd1f94343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5bbe8a337058aa750b1c664cbfd7cf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30ed776bacd4acfc757826e44f1e60345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87761a433cb0db24de6523b792f793e7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a448388b03b7745d85ebded44a5f2af347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb6298d0cc01abe08e4b5ceecb0d04348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404fb8c5aa07cabc9ca67a492abca3fc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc9cc162170121cca4960568358099350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2f837f60bda015bea5ed16a1480eb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210c508e0aee75604a199b604dda920352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60779c4e94d8cd908fcf1e9559d45725353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f08860aa4e88871ac940a796581b3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1e0e178bfd378745b7250405f6900355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3194c2e7821c8b4e12b54c0c3810d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136810f0d8c3766a7fe9c106091e5a3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a93666b32fda79ef51be41cd60c52358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca409aea5378123ba667b834ee05ce6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2b6c254cc0e48d12f28829fa2e50f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3c56d46fcb3e6395b7b0bdfaf31e7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f5966e4a4e2bc4c0ce3a55ad9e8d8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ec514caf38c375c72c841fea38600363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42d368a17e013493e46d4015d66ca5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6152d74bc0d0f0881fd42159e68e8c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1e9411c29917682c5383822765f5e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b60c34a6af406fc216f506451d5c0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb49b31759eaf1f7a5472d684890c6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870773e9f7b1752ec4771a123bf2e01369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a080f806b06be9e9a49fe4d9ff63489370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816be664a8692c009e837718158e977371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d60d9347b61f382840920efb9425b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5402fe4a9e8f8c81c00258585e413373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555ba4fd0f51766cca4986e4b376e74374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675bc27e7815ad7cba592bbf589644d5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee396bf49be6ba5fcb926d974c47bb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675ac24b05c14bba9a766f5048e8a14377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402cf76731eb8744189f29b2b1a54f0f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfaf63548cd87f74acd5d7c88c96956379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95401ab6385ec61423f2bfa1f79037ea380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4132a2d8d05458b560e61dbea976d1f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae82f2e73512b19330027ef266fa7d9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc680e1561fd67e1e98790cd6938ce61383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d7925655bcad58feb599cd4aa1e05384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20367ec4c6e87de4acef9e2eea86d7f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e1a59a2bab1c4d61f3e70ff7a4705386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d6a19241d38199edc95e6e502d0a5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bdaff2905c3c19515178c4825bbedf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d831460384119554d6bc4f39838af2d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a1e963268f6b82bed86bf987e2154390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9454709e62fcc26e70c298ee595eff8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5a65341b297d552665ceb79b8ae7f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206ce210d5caf86839521cb9fe3e83c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e671ddb9d7a994789b676ae3eea280d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7c45067255c192df0902f5db28687395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb1f476205c4e8e5f13a600fc06aa1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599fbb6237ca17dcd9d6d6d4c9709a54397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7caa3ad8eb547713c9684c24c708a7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f244ad44e5e9009088014274cd1b9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b368da9243f41b361c4cb1caa52fb36400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6017343e8062e6c1e956de43f21ab31c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db748cd549435443ff10ca77c74ce86b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd106da1a88936fa57bf1e96b635ce5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df1769cd40ceec3f9ce649239268aa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209fac0a99998f89fa043e780d803c9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72340254ad4853c17a2831b9c098d30406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1e19169d5e4f22f1f049a2c1977c1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a791b185369be052cac02a26aadb3c2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793cff8f0dbcd7d24e8d99f0b161906c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33120898b4b1c4d1f7b017e84e916c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3cbaec7502e1d54449b1d78517c54f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8c3329b132bd8ef4f04cf4e57203d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713547eee2a170a1d4046bd6b1a8ed2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f99b1056c7234b80f0c9b665169b99414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f545f51e78db271bae4c4846eb531415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a754cfc127086f1e0c2ea979ab174416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca465c37280f3c339dd71e458f7fa7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f618efe1b0e17a1f33cb146d6ab395418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69997c0ee5c18b73299ba025e651079c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897593ae03fa6270de0869da1ef189d9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f706d4a40e97772f10a79902a02be421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9c1a1a3a27c0e71ac00b9c7486e67422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40703aad6e18a055dc595a8588c60c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6fa5ba799385ea3fa13eec5dcf7b7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b38972c3dd4258ea55fd089faf646425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58df2b6fa47705228906de9e4c167e8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651e30b5b94427c5bebf2da32fe7c55427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23228ca15bdb40c112166bbf9285984e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1387b16105855b17f8d3001d389605429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2d2e9330f2f0f38645a32f1f5a6b4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18d4bc9ea33e0655e1e2522dbea152431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5cf7c9cb185929cc302c45923b4fb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0faf4f35a4a75e87b7d2702edb00ea433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc2d183f27b6569030f1a952539190434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f695324eb15ca3ac6eaaed7935b1d9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33e5c7c8defb4e1f68a0a093529ba8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9740f1c9be4f6b3d37a95b8f349ac2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279bf97c2f2cb85f4404926b1063bd0c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36058126ae93fe649fbf919859c924df439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5b65e335bf107f8ec747b0b9684c2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e99161011eccd5b2431bcefd29e48441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810eaf939b4bb2239b1d3f36b39e9ea3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d176f1045de2102a17e9d8be9c6cf6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce942f9fa379157e9f531d8924679713444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2f684e78fe5af1d7a558680bcefd8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9d26e6edf5616b088c795879034c2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05bf3a1cfab02cf5e65b10f7c9ae192447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed4cdd50c2dd60417f1a49419bad94448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82f994be258d28cbd6f55035c6d632449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8425d2041082c0e5e6ead49fab81fc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4d8628c3c07af4708fc9f0bcc0287451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6e6fdcf3208586a974dc2db79f63b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc34b4c88cbbccc8d06655d5b4c6fa0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b478f46cbd118318f11f9e9e3fb0c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58eef01d253460b0c109b0da5b41c6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833a316064e8f187c390e8be95740aa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217ba2e3de4417c2e0a5983e72d9496457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad299acad2beed7ec93667163d29e132458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff38e61b291dce6aff36894c80609c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919aea853d1be26fc989d804453bde71460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837e1d10591c33720195d3067e77ad9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21f1a5e67091cf471c1043bbea8a15462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adcbc2502dfd8dc71485e4bd63d02b1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f18b50279737c16b8453b974ff350c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77b724e975fb641b66bda01c747541465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673eadbd55cf27e04b72076110144ab0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adcc2410e07c9f9edb449b0518d05b0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a670be8d69c9ed82c8159556a86e65e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e379741539cc14d57d98bcdc695bc4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45097182fce345277cc870d0604a0b4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ffeca15dddf53eaa56c0fc53f635f6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9322c42df5d547c859a3e4c5ae9944472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21237525ef0b7d366bb6190a07c84532473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815772144528a46e31b5fca600f59fb5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186af69c5718147475865aab7f0a1449475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8a890f5ddad10e82b42d6bb91518e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9f138138ee56f0cb59ff99d695203477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74422dc20dedc3ae98bbba35efd84df478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04052b30d715b20a556850b79bba38479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcccd2235d837128372ee1fb88ce2b77480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a71b88e123da0317de90d3782da494481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e69d1da91afad9d6953ec04debe275482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7beba73af6afdcc66574faf2d753008483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a97024a3326c6e34e9095f02d2af6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bed599a7d5d2e0bb81af1cc2ab9a9b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0db771b6a36ce2164961b80221d14486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b12b664bb40883744eb159ef605d8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe407f1465e8bb2ffc910a80df528dd7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f336929f2fdced3ca394214488abd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf40cc9bd532e5e7a3ff9067c7d318490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea94b9cc5a525f36fa00eb92c503133491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27814fc30538ac4973df0f75f581f420492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf6990af42145dc5e97cc3402c69f9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1154973623fe8c32a19c171e0f8d426494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b958308c5f34a9c05d7318e6126c1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f80d15849cad5fa20c37cb9bc05b03496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21810c8e8c851e92745114a5e06c8f0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dedd8449fa7d8f5adc4b8fbc0d1611498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bccf626afc593e4ccf1ca40b9db83a4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55722a105aaeedbb3cfa56b32e274a20500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b845f897d267232c575a2a7cfcf9d6e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da534f035722e28c0237188cdacb439a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d51ee55bb1c079075b274c55304b1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09346130a0886a1ef262844403c1a7c3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c9022554c4447c3b79a6ed8e7477f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3313f8cb78f9912d08eca3c3339076506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea5d48f24db5ee4905840a1fd947eb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d542ee04cc802165c125d812ae4589508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80189fdd6f57a4a163ba5bd3df407eb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113854f30cfd54182762a22643be7ecf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68c9e2d55e498692bf6c783c40e38d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad3247a2949112a5dacb38732f329d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92198c02fb1f7fa3214cbdd9f3dcbf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad1e7c2cf3a5057a4ac8a4132f048e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b79cbf3fb8b9d70a79db341e57f28515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0daf246d5fd85c719f97c1ce24481dd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58c15f61aa7d4d1050f292c5233f93517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b2cfeab743682d0ef46f5c4606999518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7594b98767943d228a143a361b104f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c634ac88428901d7351634bf8c7dafb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9fec7f21eb2dd224c335218482b0a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb249559ed7cca7be9810e8b552e102c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9bf65c2bd83948dadbb08779c6d1db523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5704008255fd363f53c4b9c64020f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6ee857f585e6181e038729f932d2b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e9ce51b9f505ed268fa3363ca2a67526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a054dd7aa1d04fefbe3030f356154b4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837b886496ae2d98021d52b01338499528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1abd861065b51b5a2c2c9ebde5b71529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1fc23d406b2cb151b149c9018edb52530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8b1a992834a3f8a53566b943e2175531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf5f598d3f7af47407ae3bab92475a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827f8fa75c90da8cf3bc387fc8eb5e4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641f0f4eb1e10248d0e27b6e44bfff4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5afecc6646e361135c8bc8f012d0ad535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8289c56b7dc38f76b6ee495d044da536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85c26959fc2eb0b3c1689fffed47eb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c469be91fd13a7baa780195595e76a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1c2548abd2b562e3f843ba07a7449539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81e3be4e09b37452941c5a545f21cd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194dd79d018351572f226d5595b3d11541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e0906f5b858b0415873d75eacb8a1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10051608edd6b16735e6a10eb8aa96543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc878207f4d1a31dd6f5a35b599c77544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e65799bb55c631d3ec7371d5757ef545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb91a299d7575f7608234d7eba756d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5622ac9074c9c789c8b609af683fa3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e0c1d9155a76dbcccc2a4b1e548ba548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36f92da4deeca6c21e22d1b61d3969549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cedc320d65ff06ac7f3ed4637cfd6b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e6743755d8f96861ed04e3a28a6440551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84c7aaf10ac24a0c04ae125286bd06552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960aab762ceb20b30371bf5e515ecbe553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becfb68c681fb448fefe60eee0537099554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b076fe7edeae98ca181b5de7b5b91b9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be565e3e5a1e85a3f4a4db32f8a16d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8818ca9e1532849a1a49d354ed4612e7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea501760f3cdfea807a96f09e83c45558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03b40347c883db7933e7c16c188900559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515979951b02c3152ccec453b1b97b6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631d44b9ec0fed10b51205efd083a48561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26499346a20f44ca8b31e845cfdbc6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ec81de7843edcd6e5825d2908226d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213ae4f371535fc26a0718e50e61eed564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0cfe54cb0ba32c460b1dd775f2dc08565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3c581796103954bb9d392583d6aec566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c0831f4cfa5dfe8a9f5198ea2110f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb12a493c9a4e6ebaa630ff060a870568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2576e1cce71c82d8b373a98bbca641569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f5eaed6b736a7ec43d9fce62f9080570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3f6493ee8e4474692254654de5b49571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98015139e94d47b32356fd01811a41bd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548233c89c50ca972a04e70240646269573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94152bdd6913ac0798bd7d3dac429986574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35b3744eec7b84a8d9cbdd13c6fabe575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88a9a3b684f08c25d471dd864e17ef576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df5e954318ff42d288a68d6d764a7a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f94c4d6ad706ab31fd6a8ec4aaf59578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138a17cdf093d6b632d65102a9bbc68579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4dd24d32ca5759594ed82b0f76e2f7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63cb79c99a207aa182a37475502895f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc20962f5c7103c759002cbf40750e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8af0f66bcd7ef2de0fa77887796b96583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513d2ec4656ff68ab8d881b6446dc21584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e12b56d665a789fa00c03c4fc4500585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b84330ce608ebc9ea25034d81dcf3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3fb6bb9da048dd5c8a6d2bdfc76f2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71414270be9f3b685a308ba8c854dbae588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539fdaec6462e184d8dea9fcc9fc417589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be17bdd59f6e178aa5bf1f30383ca8dd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49ea0b3f12c65b5d5ace7b583a16b5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74599a6725a953807ffdf153fe3e1242592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6f2013af66bf3e13b50d8adee1f71593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569853c61bad20adb7c505425bbd341594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec78df25109e3a7f087f46edbb9d16595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc777c2dae4ab2e33a5a1e6d908b49596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8685206d9a7a3cd46f900eec8c1d4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00aef5180c9918db15001e4fc1f5615598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb22bd105d68401e031a2403c8f382b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed1a13d7514a97f625e8811a636894600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a98fb3989f53cfa30b876f412b24e1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f790ac25e28f9273a46f145faf76d44602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42a565964c6db3cba4f42d018ea914603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070418180f028ecfaec2de42b67149e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea0d42c1cb4ccebc144be846281963605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54362a1ae6e50311077cdd5016eeac44606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b387ec2ea3d4f90fa079b285cb723607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916be3915fbf2393489dde4108f791c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad284f4ce8c8a7442315b408d3b81cb6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1affaf58e5a23ecff7db87208731803b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75511e112ce6e3bea0ead4d795ae02611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843177c07fb29da7bf368dc19deca38612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6302ee67c68de7f687fa281b1341c11613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e4547d621dfda825c3c31cdaf8080614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6ebaa710c37682af08e7dc9e460b1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731cd6b5b02745493f035036a8b778c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e41326acef91cf6e7f85d2c54227e4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4acd5865541183090bd55dfbfea1f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d673cc57fb96b103ddfb6cc9e0cc5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a0831c3eae757dccee4131ec54ff0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843406b41e5f00a85ddc62787eb3a27621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef5d7f7dcf5d116e9b81f9a539915f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c863bbaeb532cb63084593ce35df4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324cf36817e956a71eef905243c3c4a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc179fa5816c7d797165a2b85c8f9c3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864eeb3e584d4bc08972f7c5caf1710626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6827a7bf5e91efcef67e4b0824f7882627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2fa2f37e9d385bf9472735b9be9bcf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200872ca8a8bb7d9488c9ed8851ce42629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab4561e8fc96668efdfe4c8999ad77630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1d2c1fd0d32ae985530d3265841f4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f5677a772892691f1063292ce667a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec6700ef0471747ce8122751e86589633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c2d953384d76292bebe872ed5e148634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bab711db0f4a2261aa7418b23e7ded635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197a00bb9656cda99b40a7beb690083636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d371d973c1d4b2870e6e1fd01b706cf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00704f38b086d716b8b6cb7532c17a0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7158658c1626e4c377c7e9478d76e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b328faccc04a878c93083f35458e4e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c716bba97ec9c851bfb54ed6e8b22641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb46613ff642b28e91546178da994c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a72a90c4a341e1e58c39a935d13e3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17261fd96ff00f2322c479df7c8ef8c1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d485ac4802d4a8af9c7d4d6fd7d493645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524cb8f170a4e28785797024e938a39646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af841052e720659d24bd5e8295b0ac51647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4274376748ee92d7cfaa7b207d923648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe44548f1f2f37ca8a00bddb8b8997649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22502dde250e52471b34ac584121070650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af0debcd4c29e69fdad5162fe0b5e1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5ffa38100edf8fec2708e614b96dd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beafa5c05224d2066932c4cadc227f18653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30cc692ec0a88eb8d9f26edbe29aba654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa700538c567ee56bc623a772e77c0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38224e3a2e828022d611a90a487869656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164abb853ad08c72c8cb352e2b3d0c10657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd359bf60fd2720551b78078bafd6525658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e247a73b4f5e6c3d9cb03c95af14fd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb393f1132da65c2cf997feaf44ccc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98223201d0882134c9d2fde5fad23ba4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99bf23af44a5568d153bfbe4a0ace21662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffdeae2711054ed97c1df85760a2c4e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befec73cefea9da9e1e8e5de8bddd659664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934f8fcaadce5153e4eb3e4bceb9ad9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a871c6e75b8df7bdb0f1f5a830064666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb6b56ee5c1e4330bb43288852f45b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157489848cf82cd3efdb588bb4808a90668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eba666baa522adb40dbddb6de7cb30669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a5ecb9d8142a0f05af3a7ea86d192670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd8c178d1f15a6b9dc89cf54525b72671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d16ae30465bf87eeceeaa05ade40e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b1de3c645bc12c33c15987a1585df673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47cff157cb93392741da069d6943843674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b417103167c2cb65e225b9e42a68f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2be8753ca1f8f2e30b1056591b6d2b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2cb351acaab60de75c731707cf972677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37bbe5f63bfcca29fa99e13b5120de678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a79695fbb10baad7ab88cc612d172679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349889b8de9d88d4f47886e8005cd8b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b681a31ead0974cce7f77795f0c30cc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbace44284b94022fcaa7605ea14631682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0415a6fd6f9e376ac1f12d6a4ae171f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3427111ac0e7ee0a902ffd030271727684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6f87f148aa1c53e703888c3a0447b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92c03e9a7259c11677a9c3444550ba686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493a200b4e8998ca038292f89893218687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48fb2b1c80123c915a48ac9a8669ed688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967124bcf163ff25522dd6708ed0bb42689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91da2dc64f11c148064c2086a96a2c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfcf8dae934eb78d30cb96655cc8898691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3516154ebc4e8229df5ef10aaa6e3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b2e5323713362fe6a14047a81f7e8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed06a36e9756faba744c6ad4aa7bac694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a2c2ccb37ecb55669af5f78fe6e8b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa88e45ae509207e227b5af034f517696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51711a022b806e6cf0f03f046fbb9324697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9defe949322375e2df911e0f9925a906698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa52a170e8cbcf5473cc10ede4e449699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69e4c2a3eea66efb88939062bc8eb9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb9f9478d48db0013ca92d2c96d4e1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14d4701182933e577c48a3e41ba6e7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845d395d2cffaaee3e4044792d0a3da703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917976980bf310b1b75275b6b9d0f55704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb637fb9996500f83da00f0d7d0c5d02705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c0cf76de8f982cf45b0b0cb841efcc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd3c3567880190688fc4c361f94c5a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4fe2cc43550106db4309a45304189e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e222b66ffc9bf4e68387bf1d2bfaaf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e5280391009524125b95089a2c72b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45538a383f14517f5b56583adbd5a795711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615944750045f6d7721679990a971bb7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69278ea184432417139a2bb361d30a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d303ae4a70b22f8db04cdd7e9436e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e232ddf788a486f38d12e5ab31b406715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6cde422f865722bca70e16b88675f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c41ae9b1024a9eff94df262119278e2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c8238095384bce4504be425e247df718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7b12b0d466970b5692c716e1f1d1d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05800c6aac749b97b2ae91b1fe5fd9b9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f53270c485f07ff22a07291cf7cc3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac38928e166f3a0be7f523596900867722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9aa9864ad5f84c3a3034aa912b0a8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf4f3f5a00bae2b0cb4fcd7c21ad49724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071a64f6f92ac4ad9f3b07b3d3d025e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d828f2a61d6e8bde8ba89519170600c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682696934ea6710995e12c5cbb3487f0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac18c28799f8b85c1048511cdcc950728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd905ef4b36af360128b15b817cb657729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3dab005709b1d0ff2fd0083480d01730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984fe21af86d52b51b4f65956fddcd7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e252b6cccf7a89bfc20aab9e8d2183732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145269da4270b219106726b469f6b7b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985be025e6d054d9503b046be6c9f8c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ccc6495766c47e45464ff767625b3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32c66242bedfe86089a57743812fb9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19fed530e90ac2c4e60bd402c9ee8b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fec78e342504a64236217193abd3a5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d99689e5e1dbf13e005def290e2b74739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86839ebc48543562f9a8c3625b6a84f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9fa9e0bb9697f637b22b265feea78c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80963ca5baae9134cb9de48e70e70c66742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a27c2583ab0ef8729d646824c3bafb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdd0710d036b38fcf0317d126d5238744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4fdac02c2ad2dfdd1cb7f4eada60ea745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ecd5f7e46fe3807b73c0389b3cf4a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3469901729bc5b3adb16fbf566493747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8d3361f1d3e043d683e88ad10b397748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75d731f8396506d2c9fbff10cbc958749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d168183236eda323ef52631e9b8b61750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a9498487caac4bc6d596636bc6a42751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd570f3540532c42fae82778fd1691752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671cd8b8a3a215b9b400608f37b00137753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617263e1745793c64d1543f306a6c05754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1391199057d9c09d61f256c42d40cca755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9dbb17c64b9b5f91721eca84d8866756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9462603c07fb6a5995732cd7d637180757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e5d14fbdd12b5f1e808a4e684b310758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1708c52636ac4f2ab6d17279655484d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5706d116cdd9d9b04e957440e721e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea501f9247e2ca3624f5850fe1540d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa026532cab33ce9a7c35776e371e03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e2384063185f64332a414ac11b4b34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71b75df88501516282281e27fa72b85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9bb7d8117da7de38b2c89719e83ef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de10ae7cb70aa2e12ab85d74c3d8e97d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973724d13991cd6e3bb52513bc36bd08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ce0c019fc58fc02ba2117eec70c0d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c29b80b3e254a13a2f2a0b5da9701c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0118f8b15574abb8a678d29cf8b85611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d88d31ccb4a244e0bc602df4f004a112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ab9a778152290250833174825697413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6d74f0de35d82ad176196df1964bb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd060156f3fc06e26842daa43457ae6715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e37d3389a1f2a958febfcbe4250bf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b715cc88a667edaa6aa9776715c6fc817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c5a8710dbff547b83caf850d78db118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837e329dbab0a64b0e4800e648504e819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241ab067eb7d860677b51c381cfb14220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50a0d6e115dbe705988cefd20bafe621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d62b930d3c20bf2489c175e5721b022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eed8b858302ae193e69f476098156623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fce55fa36422cf6b7d45f196e44a9f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd985cb048fd77d252cae2f25ee35425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838ca72636d3c1bc6a6a340dc53aacd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d21fd5ded8e9f0c128186458612eeb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732c6aaf100b76bdc4574134517f5de28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ef11934d8b8d318574329531d943929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9d1e3103429fe33dd12b4d6ed380730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ac98ee02af0c98f3f083cac501fee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a1701eb196d499fbd5d59c026adc832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc1a2282a1ef07ce488836c419fdcf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497cfeb84b3b1af2f10179d414baea9c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b83da133f557ddae10b8b118d0dad135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d910561b495de6e1e158fd27b1f30e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a579f045e59d410564e7c3e3904bf5b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933925aeceb8d0e650908bbceb0668ef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af43ddde0f5d4e5f8879d57b9649afa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7bf48a5ced9235ede82553771449140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a16c9886c588af5bae1eeafb3ede3141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25f0371a2db59cbf042a288081db3542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b622ccc87a184c9f8f332847ff855f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329977ada3f1701630c4e50deed29f2844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad6e766feac3a789393084506f480a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee28760966465a270184ba00e7fc1246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ef9d0b031e02bd78c67224f9bac5f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5361ab830cc38430a7d38988b2eb3748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60cf3d67625b43977eafcd4cc797b549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3696594b65c2e83e06550d219d4a050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36633f1d653f7e3fa8270ecac9f3ad2e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00b77d53af63abd20bae70613c31fa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23149caeac9a7cc4951836de5f45a58853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0634c310d7829afb51863fdeb18a2e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283ddc305ab9be119c50d7117060ef055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f214aacbff290fa0dedcf2a561589b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688feaa648430d49fa77620bbebc9dc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31b8bb190f7f535f6cbaab3aecaa7258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053da2901aaf9a5a6da2dc450025f21c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e10eaa2f51ef4bd9fbaf6440bc885560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14b3bc508b1b9fdf85797fa581f32e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5ec239a1483383cf78779c56e2df762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15ace29ee2a03020920ba4e55b3c7463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e18af6667a297336956d34e8019c164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e223777db9f4fbcfd04704a7b499a665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1493129ed3db4d5aca5584d7242e9e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06da3e0c28a9d8c32893e8bc79b2b367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69d7d10218af5ffd3d4d41f5544b1d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd5b065b43af938f9a8856a38768ea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc457f9b877e6348e95e15084f754e870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97950eb2f021189f661a44a193cf43e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f31e80026224c99a67b2cdbd0549772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475deba3c9e57b532e945419817cad6c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bee949fcb0c60db5c02f538eb05ab374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfc7c7fc86b630d0daed6e4c3e7b4775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b061cae1e182a04d423b6137f42a276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460129018c943be3c89633ce59d5488577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8c635c8c397f05e670618e40b551578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f19d15cb8f4ad572a351d7886c2bac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d25b567be012403766107b1b75f3780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446e72cc0aae470c4c5e328a3308bd281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070d56cb2b8557dfd33e1646489ee9482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3268379235ef959dad025b0bac1eac783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94496658056ece3a0e2daec5ed0a0f184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d75a76c1e99b2446ca4b76ffaa94c385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c04291e76d39ef3e1032876ddf991486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebbe75506d92bed464861420bcc514a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce605722e741811e3170f40de5306ea588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775ba8f0ea999566fbf03a550c1832c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdfe7427f966a7a2836cdc479b5009a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf65adf61fade7d62db916de2b581591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb440649b36252bd87dcf7b9276a9392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99de8055062bcf4873ac120ede6373693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0ffcab5ef3274cb59a35cfe3fc39794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f14a30b36817deea3995cad4eadd0d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d32ca9aa5147251861a87860093d796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0bcac30f102031a6552a5db9cbae9297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c9ae730bc8e523ec0c1b9704355db98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47588049abe5d1fadc588b103ccba0ac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb74439a2da3cbe1b7a92eeea1a876100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9a96ea5cb8a467a7cc3d62476c109101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd215622f5b57aeeb7d431d9bc97fdab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf557c00b02574919f9fc00f54bd25103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f12f5169218331feb097fc438c6c6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3be4371ea36e7157880b315780e6e5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ea8011060b6b6dde4ac24edb134db106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c8b23104d6336e4f14e2a0f05f093107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a3f811802d4a07c94631fe0df2f0b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789cccd4bc8fc6fdc3dd14bf1cdbf3b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6cdf4335efe15320f9215ad4c0323110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c0a7d68aadb72c21f4140e2618d89111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa651dc058e78c97f2d9a5a5cdc1e2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5506105dd5cafdb400972464d3102113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97c5bdb112b4583fde43207ecf36c3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb575208f3f840490d5f56ba1a9b03f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec089b84573ae5c337f4e47423aeac7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7d9b6df1440a0cea8141abc4c9d0b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d45b7ba97109592a8b33d96144d07c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5431f3a005846243e9e0740af6f717b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1ef74e5f7bdcb0a4f6a19c7550b5e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b55648107de4f76f51616b3936ebe7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447d5a1cc88fa5c9d6ee16dac2204ac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9be49951ca73c766d490aced1853d4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf796bb9f0cae436fa18c779a9096a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf475f2ab924879193a7dadead1978e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438d33808636604746bb090cb6305f4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e776e8af27097739218b2d5fa747e07127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff8b82baf5e18dbe7aea77cf244c9c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da0ea9f2916ffb6d2ad31814a2667b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27292755b468af202c688596a6cdcff5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d2c307a002463e29e13125cb492e4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619dd76fae4570b4441f061047f70bc0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239401a43a1af5ad01bdf43cddd3baa7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa853ed2ecf488a6e820ba99ffd03c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee2dae3dcf499cdf57824920edcf71135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930cbb9e1a201bd4ab7d539574bcf1f5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542c872c3bd441ad48bfd2d4db5340f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557aa94c9a5748c759b581e837356e9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e17b9b4593e9cb212bc0e5ed39475139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3d70b913b6d6fb62564297a342b8d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3921e916f911fc9864791c2b26d599141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb2eedff1fe8a3456e886f5435bc94142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2cca04f6bead91ce45c95447c6c57143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4be48ff7252b02af82c532541a5e27144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b14a93b36d82f6077a644da53ad78145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aaf1a8d1e7b96df3574050ebff0bb8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86a38082777c72e8df9a31b4b71888147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97275cd35dd324e0877297ffe138c098148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168d230a622f49d90209a36248f1ffc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6191ee86d65bd2dfa18847874ad4a1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9fcf2f4b08e36cfcc7846fae5927c7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ee0afeb63c50b4e2ccb8636672370152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c8f97ad695c36754d91ee7e7cc1ff153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596fb246c0abbf1cf73b48ef7d26a7d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53317d0f5750d1e2b70c6b8545c2cf04155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f212603d0bc39f90640ffe7e397b5b8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd990e089b5b9674686cee3d616bb4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30e0162abdbe036f1c876e48ef0f6e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e398886bab4f97c0e33c01510da05f4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a63887dc74a412dd501a307db36bd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc2732c4020a1d78fac393be9cd0fd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600536a2b131a1079ec441439337ca97162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d1af567337c057638fa04ee162d47163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628952f3cf9c346c9e6d740019cd469164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840aeb62aa342d4c0274f21c2ebad41165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee9ea77a3a0270c42ae739b756b0d6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc816f0cded7706d1bdac8e67725299167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d47dfaae939b88288f5a1562970174168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8940068f875da2a3ca80c72647e9d9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ed51a2421d8742e03f937127f6d77170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac8428c8cd09a33a1d6c455faab419171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69b0bf4ed47d34bbed97d6aa47d9e6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25bf5b8f84f6145a5fe6f821fb23b46173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fda58e103b4c0dac3fd136ce115023174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92b0b90b6ac1f93003cf527f17e50b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff83e1d71352c91bf121ded8f788cb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c3ad4ec231779c8877037fceea7a1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f522086d071c13388273a1555f697178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1bfe6e8e247b5bbe543c7a9ff6ad1c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ce617e772498c399e983685433b89180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402bda0cfd4daa077e8961dc2453f259181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76b9c7df42c6886eea65d596b87517182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92104bf86abe058ed23e3eb119d50e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593a7b170c7135f578390b53f34b7b1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc39c989af7f1596d79f3f4ce9a79b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7225fd87f1dd59314fef85312d6bea8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7ecc52b2f79bf1e9d0cf16fec1c41187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105028dcbcc09997d9fc005c4a8e3a9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3bd047587af3026341c740ab6df57189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6397b7521888b494f0b9587c59eef5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc70084c1b8b23fbda034d35df1fab1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fcae766f37e4f59e97b9e065c53c81192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc52e5315d686c7b9de00ebba14af0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b1d1a05c696b3a28920da16d03a17194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67161d442c1605bf16c87b3060bcdc75195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8bb021c39e3f175d80cb587079e0c3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44955acef66768a8e05c77ea429272f4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95553b0ad297a33652d89411f629d4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b686c9ad6513e5277116ecdf37cc4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e931e4189ad21e75c47e6e57fad2bd5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b12dc2c598a37d2e4a54808a6ef441201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c8c304f493efc08d64e3e234f6276202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633be7d80c1447a16be4c6ec96026fc9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b3dc2fdbed19e07e0c3eed4ca91cc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe117d61c80f034b51dff1a4c4abf68c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e36e09eb104c7c4778a0ad73c3bf0d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e53f85e6ae118b7f0190de8398f45207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259993e08f72b5dd28c14b5c9b7f458208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b7341aed0f2e126fca6469e18393c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167ed61b756fd8ebbfcd8d938aedb74210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c38735d783d39b12179ae45ae7558211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788733b4ac156d27adbfc2b032779086212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d64702385addb49a1d448ce984372213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e179b3ed21f7303b91519b0eab1a50214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210db97c70d1f346eb009c82f2d2b1d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b5eed4783b9ee50c7f1de77ea5bc7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f448d7404970cf8d0e87a06103e6bf6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce159affc5902889e64e034f97bcd1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa4412b6d4202e5d1f490564c1bac9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525adbc93f2d40c2e570aae069422975220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682bbbb043c178e7c24ff21f4439d1a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f8d8fe7e0a638c71ffb8715bc2057222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086540b48bab863d4e5cfac7c661b9a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276bea113de07d75ca9ff445fe5b4cf7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589083d122561ee303de45a06c82fac8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533051234202bdc7ef9337cca35b1dcf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50c4be6ac288eafe38602a9bd366be227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d303b338c2508ecbaf732d948ff9fc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe50ba5a9b41c56968ea2f0d66390bb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7fd81d0b8c223a11799b657ecdc3c7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f0c7c3a1302266b36c93f252a0842231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697a2affe87a1b76608faffe2a48f05232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86199bd75475a8bf1d02af600b76a94233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11e64e98a900b419e28ea14de49bef234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4a413c5954cea4d8206ffd45a09d7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ee19f2bf9f2816ea21b60a1980c44236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1b5ac851755e1a1487f0eeed9c00d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9c38a51cbcba4563b5c777ee5937a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8883b7bb6fc794f3119706e6fbd6da239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15726d72cac7cec90181e962d9bde62240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa4ace3de263652aae3ea68c9e7d40241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240aafcbce64299958f9aac3e27501ec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32d4444778d08ea74b93d86b796069243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c620a15f35291f5b8dc7fbeaa3a560244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2f56e757578108c345e2c3c54774e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddedee424bc6641c10862f4b6db9bed3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad1eccd8d9817396171cfb1b4eb619247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75203c9cb06e1d3d9481b2de37f95f97248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45465d5dcd4d5c616ced29afd2e6b29d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8dd5ecdfe8ac2136669d0fd1294b4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26496b6271bd4cc4cca153bc204a5c23251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10fa5913276d496576f8f3c309214a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28244455ce4e3137ee6d48a98d2209253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165beca9d411779df64cf85c4c7d86d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a211777ad4799809ada4eb321e792255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1dc0b8e4ed1c924aff34c1a7c53fb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7460332a2e9524a48cab182f521d7c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554fda342774c444ec5994fb50787fd1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c156181c8202e06df75ce44876385d4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dacf2a217b0a122a144d8fa4871207260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff0af0f63be239f9900caa43bae055261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d142110574b3d89e0d6d6b4ffdbc6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f85d6f24fa85ed3b09c2fd2cbe089263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5780b44f1fc81d7981d1761153af30264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8fd3f0f969c0a0b55c757a99cc717c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d53662288dfe2052cb96e704e61ae266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265237591df1af61c19ffe06e9c5508f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e690200133177c831a1f574d9b8796268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a53854a2ef8342c6813ee5fffa86bf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171aa721004b372418ecfa8ccf662a9c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b90d245863ef638f90bce1e3e31fe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32416f17576c7da5a08dc0f0809d7a4b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cee39bad2f6f66e5ef7db11116afe9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12931b2c9ccd99fd9ab89468c9b060e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142985ebeacf366d9bdbd887387ff79e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e562a6c1bfb10ba78775eb3c1d46a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee218516670b275dd810c0e0c74d9406277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b20770d7358d6ecf8975eea78d09e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ff0663c8cf858195bc1d526303369279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b7bf1c3610ea72301ea8d300bfa5e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe2aa817a95d8cc6bfb35b32d17d27281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83425a040d3f7e4142ecf5b4d9ebd8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696925e735a419db21de56ba9d0dda8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49aaa52b4308870945590914b300ae284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd96b190924dd6f72fcee98e1c0d5d0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd883a135bcf5dec1b78cf1405076e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe41475337d338e7f1bdfc2d230114287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833d565cf435a7f916897f3967e8428288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a990d3ff5046a05a989d34f152c73289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9cef335af2ba449fb82a8b3b4e642290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9f5ae729c799a9d7fe7f0ae98801e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822ae230dcc227db06dd7ef03905118292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f46ed50f63d4b38667df81e1e033e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b1abd631dffb3a19e019fe5b36494294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63926ced6ef5ed122030dcf9f13672a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75120b4d511b7d8054700ec64c146888296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19990706805e88b4fb159adbddbc2004297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846a2154d5f7ccc9f6ff081af20005e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa10e3ef9dd72d47aefa2a573e1542299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9b48666e2dcd078fc0b7084b5436f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff821da3f108779f01afaa0b76f70c0f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1b18436a53de08c4104d746f75a5a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83845ff58dff6ecc01591bf1044f82be303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393499a6128618f5ddec91faa5a120da304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f583561333007504aca695cc597e015305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1be90f6590a0fbb31df12d5591302e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699dd726b127a6fe98293c0545938116307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768fd8cdb0478d10ae5b4d328527ac32308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d9328d3a9be4967a27c2d53403f0f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6dbf54ef8c4a6a125cf494ee4c67a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915ede8f029810c5eaf98b583185d4a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e272a9944eba82706cbc270d13b31ef312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430aff103e010d8a316d9e28ef8471b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ae853eecda71c0eb6202199262e86314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4d4b6f668cb340cd66baf1bc87571315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7bfddd64f29f7437fd37b9ced9e224316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ce43d192f5ffee7c0c408f6139de6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84798439ecb75ed5e9344bb03fe0fb8f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5869224c7dab7559b2b3e3e22fcd1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38b95542e0aca044b4d375a9bebcf2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326760f55e520f46645df3953e5ce416321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97509df09a4350f1b075effd28c64f1e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0463416829da1b7bce4e3ce8f4c61323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c8bc4018b8773988679a7a37ba8d5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eabe86f07c63c53288bfc47cee43a03325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b26ca3cab4bb7d2d9f9bec5096f7e1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f081d8480cfdba043a8cd49ed63394327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eea5883ff55a8425efcc52bb9a008b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08068f029cf461d3ca5a31497a8f9d8d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d026fbedd62634edf8ebdc20f915b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2b563b47ac58cfafdaca21288bbce331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674db521bc6c819810a925838a8f6e0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a8ac19c8f11b3fef6067f7da63847333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45dda0c22064955bc7677ad578611a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd73d03e7b380471c18a5168ede9123335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a2edba2b873395f6f946c860628f2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b085a35dd8e79f4f798a710d476b09337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92ab2f07970c3ac6b650564c3d386d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457237e737e78d76d07b7f4d43e09c3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a8bc86e4ec8542187cdb1cbb9608c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2996f98fe4fe6d18d12e9dd41314fc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d80ef34a6301d224f8da5ba7225f11342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770dfff582bc29e41c81041bcf59bb84343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6acd18407ce519d97a1d3f79485957344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0392d625a6714cc1543d6c9c479ff8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01d863be18df67fcb2deea06aa69ea346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851dd9142dcd15fe8792743d3558b85347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc53cbc0bef9039f97d4aff4639f20348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21a1e0ea438e216b54499b8a40f773349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054f98561e944b0089ada0a78ca24f2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729d31eb43a889129507dbe85dceef6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93423ee0fb676d8ff2f7b9eccba13c02352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681892b2630a240fd0d52f5db8e7f084353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774da3e3128b6a4ee24357187e9d9a9c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3478806152d1676d3e246c694209b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89567b6803acf527a2a2142117a4d08a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e8b1875b307f6095ceffea4486b30357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48bd3cbb4b91680d1ab7fedd32cc561358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9694be8943991d45a2b25a8f7f00c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99a0ea78db383a1deeefc2dbd34728360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c713c10c588ec0b7e2396265a2385361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa191bae0dc42bb96588d73e407c57362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038ab64fd919b2576ffa8ade4bfbebc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3dc3ef30dcb90bf7b4c1207e10e0c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96382fa0518e18c4e8ab27170d65ccb3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe1dc93fb7e8dd9f9c039bd716b1a8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7bcd3d3d68a5cd436836f0a4682ea367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3adc4f4d2cd808cd7284c76893576368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9dfe780d51acf4a67a65ff2b6a096369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601dea4b4825a69b897786b7fb51bcea370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57eaa9a99bb254fd62b50681d270247371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e35ef4d645cd3027e467129123005372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206ea3c789bc05cbc6f9382ab71c538373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8173ab71279094c8392d364a08575374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bcb194f7e38e49ba169f180f424052375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75089faa0c30cb96b3e274b9fb4fea376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682689c01c1e4cd8c31e427acb4d5756377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b45c1f44ec5e62e9dfc92703418c5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369e98a5a2d7f0ee8e0d7be53f675df379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4868d39fa83aa3ff0ffa36c09b2356380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ae0c7537949daebd3ccdaa26d3805381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f80014fdc6305fc4c5e01a1ba333f0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4c6bcccb66fe907206bfc67f6184d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d216e75feb05aeaa3488fc2cee8f2e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552875590680ca592cf4e15e0a0bb6b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad460d03b601a4455a75910160ea14386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a15bac8d631f1d6ae202fadb9810db387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec371d23c21523ff9049157337e710388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d0487b12b699becf75b30d6e3c6f5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1416db7963bb1ea80cc2d06ee61d3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062d47e8a58644b8d11e205a0dabfa5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1788360263cf3c035106b7d9019176392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da797e82e38c8f247dda0acafabb3fff393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15557e373c546b53156f8a4d8a69849b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974f1678d8b67677336d513a372b77a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb1abe46f923fe641e40c90e35b7ed396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd25bd2c9671a37ea69ef3a496cd2ba397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e15f9178bed744c2054f3e7899a6e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae309eb26a66d0e4337c915f0b4176399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87d36d972d31f89a3522e1265d485a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25c66b040612e15f11e071b0a5565e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442050c04133cbebfb21b2a482a2a565402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc275003b190bc5c49680c54566c628c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd3f8d86f0329feaeef6f6473b4bc9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43df4d0fec50092b2e9e249e3299e83405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4867475bb3f4b930e0072fa4ab202406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2eada1a3b7886dddcf15a69b2cc094407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4b94e5139101c9461733122e3f89a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72fe23f9e0d953cd69aded7fc1596da409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970fc37d5e30bc25e41c8577cb0b6e3e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4ed1c670bd196200f9c9b0cb4217a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd85d8fcf3422678479434c9ca63967412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4710ceb0d070aeaece029e1ab79811413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114a60e5fc2fddf76e899cfd384bbde414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d70d59894643917254f0071d29eef3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6287c4213c43200dea174ac4448d3a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c102a0cde184b4df79a44e53ac7d2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de4122670b8c959ee7bcfc9a6587fc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c823b38ffa074e4bf9822013e93c4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096cd0409c5c8757fc9c539e24fbd731420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b006a91f6caf2e968adf262560fdca421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e857d4dae2e6f73e5bfc0c614fafa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e1050939e42ea75590d00dfae375c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd66bceee9f3ac595507a3d4720728f2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f4c5e9074174da4634d624eec309a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59166f366d9d6cef5843a34ef1e58aa6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67fe44695ff51ee6ae63328ed47324427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde656806aad2cfb4c4cccaf3105362e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f510ebc7155f1279492b1d6cc6d45b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc907d28abca421305361f0f1ac89798430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895e9fdce2c572246a643fe078e6e33431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511a44c159b0cc715bca1c9d4620617432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c2b551f7b31154e92a7846b82ec7e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a8a22165c6312601dbcbe9b1545f2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfae2f20447008788c023533095c26a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46274131e9f6783bbe543fba61047f23436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7d1d22401696f25de12a925b9728a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b832aead384872a52441d62e019535438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b0441f7333149455cb735e2037a06439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0872c71b4d145d9517ac78d8e0eb6b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ecce1df48cda968aabeda75b342995441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ffab7f1d0efa6e5b6ca111cd9280c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bcd472c7f6b3420ff29afd35db2a78443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc221c18b892d81cbabba19b541d7d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a5851c3c99714c3ec9823ee2a9655445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d708d9f7e5c4a9228566d996cfd38ec446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595727d21328cb57a3d74ebc142eb80447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3733295cee0ee9c472e5d5fd1ecd31448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9d8839a631c01ed29e022393ccc73449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f67b538035dcb1df7b8ae96cd2e43c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0acbc78c8044b1417b130aafad37ca451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de803ea22508e871b266d5c0b724a49452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27068558fe285dde93f11dce5b58a9e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae654f2562a1c0624bb63088139d37454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335dd4a3ca4dc623aa20a63f23dd2547455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef707e4912890c7e500545c081884ce456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80705b4a230f690a38b3663ef476f032457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09f47eadd63ffd0121713c4567688f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ea8f4e830df38a3aedc91803f8050459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40660ec550b97a336162fc1ace2201c3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74d96db2641f3c7b49afe1f9e04bb9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0d613a44a988f3439c8491aaa16bf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10112726d24a67e6966072e47cb1cd03463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d705155b277cc3409c7422cb3936dd7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3fb697cde5aa69e73f5eed7528804b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f661e4bb27c675b2200bf9d350cc3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6918f8d4f0d39053c7bf771d55a7ff50467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6040938593e83989aa059bf5201e4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b34e7a2885df579621934b3fb3877469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759248dce4100ad0be73a09dba4160c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c242cc4c3d4a4b73e215d4e1f56b4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9f4d96e9ee8bcd52ea35e00a69f77472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486b574e545a226f3662a14019f1b60473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae4f0d438180f04c9919751223098c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd761bc95eeaa46875243257e267b603475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b1192873aea37cfa5965f75727db1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff57d9c916a63daf15f59f158e461f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb647247cb774d5a62aa19a0d8b5ef2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997ebe0fa81b8141db364bb4b6f6135479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d361e082ede4422662ee5939c5e679d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ec2f1efa1562415f865f5e5a9bafc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10efd83fc64c5c961b1b676a51263af482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b961a3dcf140daabf19505a7c91e5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f2c74995e70b755397566defba45a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f669265595552651f269b4c2d8e6e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0737d840b92b30845535b2723542c3a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd33bc4157275e3f6fbc77229660313487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f9f5bc5af4031772d419e3f4011d5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9313c30bad6004888b065b663fc4f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c960811c85732bbdb6ef05ceb2d336490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342cffdc3f309dd3a06cd91672d2993491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44197c1c530fef2158ace58cb7932efd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb684dfb5182482671e0c97e53ecd1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979436dcc6039de49ecaaf8bc10abf69494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9186a8ddb58b8a4b467b738b40a64af495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943bef4c193d3ca318ad725ed7dc1ce496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008605600e1664671beee9853f2bca2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15e15622ad2cf868bb3d387c19b004498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7525dcb68b418fad27aff9fd4f08c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9c8b9c04c78b58368b56b76745c89500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a6ad92b851229f40c5688bb0356de501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197afeed834392eb720cab7237a3aeb6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799bc4256c0845f1cd61120b235bcf9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ce14ae82e5b684d4da994bd325bd0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2188c214486eb77477c9b121bbde56505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f3a5e2ab3a9288109c80bf054fdd2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75def597b85f7d22f32680f9bd1f497c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b0f6e3d284b02e9bde4c2f9adce70508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df829f4f8d8601af608afd7827c34e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003237fb3d3a1daad2e053030b17e7e6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e3672740bf9b8809d732675f5bbd9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040adf8d43d167d8f2e2543c66550ebf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14381f9aba56f3639ba67e4c67911a7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5894f903777d1be5aa0070b883b9c9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f3cb4727d3147627e1fd31450a1b2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d16f9068d8248933b67da8598fc9c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89805e1dd50c099deac1152e253530517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcfe0431803acbf1a2cc8af2136ca33518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf3cc117cd2e955cf73a2891f66eb3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3adca641ce01bbb5dd887eda866ebe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf7e01293e944d0c75a0dde29bf292521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a6c24e4a5898f9b8512a77471029f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9059a905de342e943256a37e3b8df523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3399f01887ad2c7a7ee92dc6de350524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ddbedbd217a7155cdbdeecbe3d562525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf85d2a9e86a7178b14bae020c9668a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634d593dcd56493283ce0b3e449cd7f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6246b446ae8797f5e484fa0c4a1ecd8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13343f07b73c516ee3c3817749ea939f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68fbf8599ea8dc1df18db54e89b0a9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71c3540939e345bcad5cf9210e5ca9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62c90c1f48f02f28bea6f146e8d711532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db7ae70f0b2565fbb40945fd94b86b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e25edeb294df32b0dfa3a6a2cd6fd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c9f680e5c99d39e3ac79d967eedd2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74389cb89b25daded0c99be02b52a3c4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f5094b1ee3520d1e0c4ea5180843c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a39c4edaf6f36e2a579e303c7cc54538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39c0ba69e867fe04fa143249e4128f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559755dbe9b1e555687066583c326aaa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f04528fb59d6ed8094e87439b85f0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204a9df4803e8b4c005125ecd86a4f6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856b15ad5cc67b18040a0fc50bfc5f1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1b5e7f6e149ae6f90f8708df3448b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f4e2d0898fdf0cbfcb9eba4f25049545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be173c59b837ec03aa9770cf51f975f9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612adc915c3fce34ffa0a09450b5000c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886fc1ec5bab3697716b9e92bb41e23548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8cbb0f19a468d17de5658688dcf45549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e4cd2b9ac26fb11380afcf5f714e1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2eb9f2cb6fb18f41f28d1f0f33873551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a3d6b2a40d6c61eafd19f625808ad552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331aa25a0d0d37bfc1d8b59860e856b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d938fd6d323ed49097dba26945543df554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09907d6bbe3cf34f8bab96a27f034805555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa564bb488aa41900b32e160813034556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883e2b11498e23f5f39af6ef10ede3b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6e5273a3ebab0353cd910ff654c23558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64894233db476d94d1adb6772de3982c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c2a7e12ad1e0c20612fc28a2f94d2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf763da786881bf9406593fd18fad1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313045dd3c532bdfd1276505f7fb192562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e078e6639277aa699e4cb620a3c03563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9499c32741de6b8585637571771cc6e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece8dde2a51d3b675fc563065087ceb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75d793e6b319d44be850ec8dbd45d8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75ce63c092d2e84f4e4b0aaae7b8ea567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223872b38b8a7656a2240617723b5ce1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218772fd13c6dc0a25fd832c3d0bff5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f12c35ff3a8beb53dd8c5c04d11187570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60fe05a239e382a3f1744fad418d39571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c96b4a87bbbe08014a2240ab718ba0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6efb726672429108e3647306ef352573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3dccf115465b6fd3f297999627d1e0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b8b642badf7a58a01f4224f9f7240575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370dbead36beb8f73a0b4fb7aa2a5286576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63586739c8f880d67b895ef93be596d5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027aa161e43c40db0050569b8552974578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0961f60094555b155781413148dd523579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115830cb52e26a8541fb41272ca8d7be580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88b29d9daa061210a7e6dc556141d2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73aa64c74730b9a04934abd51f8a35f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7be3099f09e73496d27a4c2520d972583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdadad933b9ea13d55009c4b2ceec35b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3b58764cf9687ce3c7f5d34278f13585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc34caa66e4c3586c35ccd800488f41586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6aae83a9caa531cb3f4264e877780587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ceb93c094d62b003d0d269d57bfee588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955d9f734b0bc3d8ac3fa56cf392c78589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b4d5b07717bc257ed471b75eeebc8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eee2a5f43896d944ba0e36168ca7b1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d59d1531396e62cd6589d9508d62ac592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea35b28df3e8e7bc8b9ddb58598fd1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c63fd2a179b1b5ee0f2e81ff7e45a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5365d2f35298ed994ebf13b3890e28595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63d5752b4f2d38545e153954fffa45596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f365a7145d5ea12db11d708aa2d954597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1baf1038572c32cc8e4f3b25570e57598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589adc8514b80c2aa877d309da98ff7b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35529e096db8e2a6ebe5d7646729327600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92dfcd0933fcf949df62df9b232ef8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d38fa3a9bead763e180db4dc0ef7e5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa09c97ebb393e33f4cf7754b1fe7e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13655b7fe4a9a53f89e9ccf5ebc99e82604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b095d730703ab5d52612eada20566605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb59f3cc32fdfd44845ca3d7dfeb80606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005179532912d244c901229ac1e08c6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edcda763111fd145a3d99662e793c3e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9870e5c65ba5cc46a4208e8083ebc6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc56a21aad945074cfb6a08c8eed98610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f36e7b58a2408409cbbb8d4d9f7d7d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26796f29d6fe4d3a8598809ebb6ebf1a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637020add5a0d32e9bad28ef7702293613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972d1b3b6bd7646c1eb573e99fe8c77614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac300dfd45fd486dfeff7ed34095d3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adad264735a24ed1b1d4d08700d0ac2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cadd911fd98d7422126333997d9f1db617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f5bf79fd7b92ab5b0f325ab37b7e3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a888726b0e2ef31f628a1ba4f646fea619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d9476e11632c60f6ed41d9a38bcee620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993b3d715eea46ff3a51b81c731bf55621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3245a72a8af828ff73644f75e7d7ec622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99927325b1d04c421f06f5956d14e9d5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996dc72343381413bbe2c0a7a8ddcec624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc55fa2b26a9f8e4a9edb16341c849625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58456207f6b66cb06ba9612532c2f0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40606cd3200c13429059af369548738627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e58c68ccf05ad6e7411b1f70ed2f7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e54d51b8355e8faf840fa503de46d1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad2986daa79ad7c8b35828537fd397630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f4ba5dff567604e2469ae1d2b5eb4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d665f886ec57b76197f06f8cea9f8dba632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b8edfc9fa5b9923d4cc566326760d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2907964dcbffb3233b26738260dfc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbec6455f89ff6efdee08ed4f65dc34635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4af00385bf073c147b75c4ace791f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b79887cf8bb037b741e1f1c26e2f54637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988ecf2be47b708987afc4b9c89ecc2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a41a072fcbe3885e2764b296fefd6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce306fa5da89d1992e6dec9eed33bd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc42e97403ab3efe549c6296dd6ae2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80379c1997b12c8645fc3c7c9e8c01642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60684e80b31d4e750b63d67e73242ba5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2df61f255ce034dcaa0262fbbd7aa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033728b1b86c44bb98c94989854fe889645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c29b0d2b85ad8d7c75e756230e605646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ed8ad1a51ffb65f0931171fb8f005647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7555d8beabfeae7486a5c3f941c9bc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc08c7f9c71bfbdc95a19a46345abc2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7209395bee069c9eb918d08c2e5fb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4bbd96f52db51e880925ec760e67c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7a3aacc0a090862810d449efd9ff9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f5db78a551c416fb25bba0c4741ac653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d91864ef7a28409971d69b42d0d20654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530a155ee372b3b560aa068ce206c3c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e3c087ca15b46fcc8a6318dcf4be7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8363d82acf6639383e3b0a992deb6e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1a3097c842a090f05e830fb670623658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698c3d2c25e7be9a660886ec4acbe89659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210a90094fdbee71729f485a99f25d6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35b5d161b9e842f2fccb3b184f9d32661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7eb68e972bc06017fda6a830ea7e74662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb237a0d89e94c6408bc8a7c4c165d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7d64bb4ccc55da4871e63eda2de96664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d805341ab84b2a1117fb61a8dcc43665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a56a142c69cf2e8c4daf4a715e25f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6080c39503ab15d88d2a55aa3ead0c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840c5f0ec7101490b08509faf06272c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ebf0c08a5289ece7c95b72c69ffec1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad42848fb898e1a8f5e3389581e4e93670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218e2009edef3d430940fe32a365968671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f62c8e585c287f18edf16de8e5facd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f266f678be9fa83570ef2af6666a6b7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa449cd856aef6637028cf7fa677b74674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d900bfda51855ce3b530a86075496675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ebeea5c7208d25f10f77ba054d4dce676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcda07600068c16a61d311ae257e53d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec085351962b58fbc8d05b4fcd53bb8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb46492ef484ef56afa4b1c0a7f5b1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e7ce3213a433bc6049d3c15ecd62e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b0ad8a89f9f49bed27070c79b5890681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199787e6d5879f3b4a621b52b8066b6f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545589a57a9fbd227fb52c2d296b969683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58111f4b7d0be0cbbd32f805aea85fdf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6bdeaa9545accb5a43ba028650634685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513b5107a7ecc9e04819fa665aa2594686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff3e91e02ed426e24deafa629c6e9a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9015c6570c958e7121697aea45ebdc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380dc2bfaece98a710798e1374bc9398689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51651ad3993e08da1675a4efe1506fd2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343025bad2e6f54c8b274fa6aa35926691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9be9e4066591a6f14ab5f1741f795692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c554139b8d3be4d091416ceac6b985693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ccab08488a8bfb9186e9a42d60e86c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc1d3f4930e12730ba89b7fce702c3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef7041caf500ca45973b26b58516f2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788cb77b259830c7e8186271fc0ebe14697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20939800a121fc70017412a4c0635e5d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17678cdf3a03d9549048de59f7a7a36e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836e4c349bfbb2eec87f7d068324ef9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ba609801180b44b3572373943a62c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f594223a51e548d0e82026f07af364a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a230fce077365d3d48e93d8206a3fb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b543c22fcd17b4bcb9eb3716934bbb4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b404f4c729acfa6e2db2cb8962e294705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42896bebed41021528dbe978ccb84f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a54cc6430433fa0f947ac33ecce719707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cbb5705c01eab496ee0d1427650006708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172278c44d20a018c00402d12b7e56e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3dcf8ecfcd1fb02dbbfd0be324a329710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0eac66141d7215ba09d4c31bc2cf9b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d26ec29a6387042c587475b1e5d9f8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7769c7a6e71f7f61d5fb4caf2dec775713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ccfb9d655f69f5073ce2b7c04ab597714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445331ae31c917bddc939326c8613c8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd89f68b7e317bed4c9895846bbb1d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759a1aa3c60e03bf34799f471ab147d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035461592f544c24a3ac1a01005fd8e3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb0bfbb4ad8713a21e297613f1efd3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b1f7848100e2fce444bc4385320e8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258cd171a46bd4cc54590390d905502721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906f1fb09034ad47522e90e24863af3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad93a3b4da19bd380ec123ad428a9db723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990bf6c1bdaad471239415225413af8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e572dbe466256c7491740476e1236886725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7bd3c9a275e6578dc94f7fd24bba95726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0e9c1e7a8fe740d5b659fb7aa4b56727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77520be44a9bed16eb5177d8ff737e8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff51d1816b8cd57857d8ed7fc747a3d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0032ef43244af2f1b1cd01137cade730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b303a1e92ebcd6f647734eaccf4019731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617d8b882e7f52166c90dd108d8e7fa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec04f70de303b5f7745cd2c3fe34ab5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc47d4734b80c93e5f411663d1686e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcdf461922fca0d88809f29e51552ce735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874c1d2d19660a234dcd758e1d34474736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c872faa6133aec260d766458edb94737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28817a9f81c5cc2447ab455d61bdd065738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b2f987465bceeecff97810690dbde739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d487cb0208737121b5622eb0a5af10740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870dc2f121a2eba22756182a3956295c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb6ae526a55ffbfa3d9341e36086c5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756733455c24f2670756a525070144f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd8452335864d0adc7db1547de9478744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67c6b2bbfc7cbceb8c42e6248a13ad745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f43ff99916200d591a3143a2940ed746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684f8377057ac3b05bfe6ba7cd7a9b9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc33320fc4d93e185a318deb4dd1c42748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86c11e55c2c8d0ea1e71d92076a217749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e123f8bcfd90e977645a0b8a3d81a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5727256e133024f881c2de981f0ad77751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424910667c5fce28b366e3cd2a9f9c6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe82a2094a04a1a862d4477c473098d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f064a222fea0fdf3abd2d337c1cc2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a404ebabe8e79d1d4f7766eaf9c4793755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947084240953c57cdb57c598215fb6d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf53f5b8f8acfa554aa859978a7fda757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9502542cf88c366d0345d3a35e358a4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19374972ec073fd19e0520d830e7961b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>