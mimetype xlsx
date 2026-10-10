--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5902adaee07ee6031ab01072991951.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761637e7742c523cff5dc6b66ccacb32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6158f95df8b6c72b801f3c9109abd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d298c8fcd104ff9399d994a71c36b24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf731fa6ada39fb3fc932fa18e4aed05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d529bc845819d0653e25efc014cb66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201fe8e9898acebaa42646f93e6442e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a08264a32a9a945d091a7533d0511e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce561cc22da6f44933064c988e76ffc79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9735e603d25839a9dbffff7de164510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314dfcc111ebaf8f60e8efd35c3881ac11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b3b318b175b7e2b482faf3ae36fb412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8e434a00817f8ce1250ebeda1239213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ee1711569bb7a7446dcebd7f12cab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17011c6fd97b74bec438a0484fd0cd215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87ce84d013240d034d760b1cdaf48a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1eb3455d7174ef5072ce2a347553217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba2f4ce843f9c952fdeccb9de2f1a718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208cfc58256e58e64b18ade79c3d177f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679c082cf302b705880e8bc6ed1f41820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922939c44cdd7ac1d40afdd73c912fdf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4bc43a6153ff3a74dd8bd4292fcfb522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce8a48e5bbaa6c22dd805fa3a8c0e723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489cf610c457ba2f75ca3f21b734dce24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba939f496369e9b0138d42d7f2372a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792dcd123aa79a5b0da8b10ed2d2a7426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c204d49d94721de4ca74e32e1fb31327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb275a38c7521f7326129e706f6d3c628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d076ad196579e3f30f8d147c5572229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d4b0d89fe638029cced1a71b434be30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c242b898044f06416464c3c6b7deb6b931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a00ca74482266acfd0dd8422cc99bb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd30310804b55ab3bbff14f6b4cf52b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b90b408a1293d0cf87657dbfebe3034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403b074f8ee9e618763e830281234fa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c23e628658f65f4569f07797c6e7db436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c324755579e70a778a1a5509f9f6b6637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212d17d120672b2b79b9d198c9f05dc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf2dbe3aa80ec2b7e8193931691e9c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0adbf8c566f98f264d4d64287c135a240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b8529ebb492bdb7f6ba0a0020c8ce41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e11b4f12665a0aaca127ff7be205442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5814a1887d026d327a97032c68517043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4a97d92f1af65e388c65d3a47f35b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e32173331cadd9aca381d42bbc65a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1db2f6c5e2caf0c352882958f2bff146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164373fcbf3087e28eae17a3cb5e7f047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827fbcf93b8d1f7e7b1314daebcab3f548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40685c68b0f905b192b89c998f7967049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413dc0763707a7220bbc7f7b6656546f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0177d88c9ad8b26698f710cf7de4c1851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94914a2511818c7cd7efe1bb3854b85852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654d186700e2ec65badf5686d0f150153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5939e605cd2eed28fad2242de92490354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110bb1d932350d70382dd7af1568e7de55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a318d7a5da00319a28abc95c31518ad56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05b44248edfc30dcd7df9e630a8f0c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5067fc1c7b3a095773f239daa97fc1158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa08be22e1fd8e26bbe6b17dbd2e9159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2326d9d7c5c25743803b7888473368060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c051146329d16d9017a17b9dec52c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96cd7451804c7780dc439be22f6ec362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d143a7c7dc9c301c8249aabbc16b963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8716c3bc6776b2fcec74b56cab819164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e39eb54d754e058b5f3d3d8ad4a3e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368764a1c8cfe1ca955e96f9c4b8aeac66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81508ae6e64c6707d667a48b54c6f3a767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea5ceaf45171487b5959a5afc3500168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ef235522f75331f506e5bdace409a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96b5697eae9a93a4a2ac31c1a770a470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b16c0fa99875f7cc9e43f8c97c9b3471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827be4357dea58821609a06d2afd8d072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f40fe591cd286e37e619cc76dd34073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b657a0f746fd183ec0bdde595de87774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe65e9e8a91f994e0947abf52144a975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afcfde96c389df533dc1d30b8d0b87076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91199708366bbc2d0fc2c3521e150377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710c2b8a1f18f721c0b6eb98667ee2378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15ec55c63850a73cb611f7c4938ea279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94487188083e51b9f15c71e86a4ecbe180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb556f82b25d395ebd45335e8a98f05b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ce163f27cf46d1529186e716ff35a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20758e474e0e06edb5d93a159f63271e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19e85912c80fb455cfe490b85912f684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ae010c43bd6f58137cfa2aa5903ae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648849e0ba5112739747022b591d303f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7f06abff92a719f48902ba9d55e1187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971b2f44e41063b52fb11d76667e6fd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dde49f4a13ddfc6e01ae3463cfb37d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da500638fdfc644918a95f7de49cf82f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9bab9a6a6eb61147dd07ff2c9876e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141f3090f4794d2b0d327097585c54692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b3b7ad6c301886944bb8e3a99ce6193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe4ef10accd2b15f2d62c4fd7bea8994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef03500833835832965bb18b717af1995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d680275c1361a5ba3c00f98926de2596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e5b950d7995734c853fe1ee18137097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789aa6cee185a51faac1115366257dd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2398062e7451bb1203f268f9a6fbc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391a0046090767a95bf69182ae25c70100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe2881401b51c016c5c6268bfcf3b0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0d8cd35dde2a1ac3feb7d6102d24d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e24bb885fb2a1029c330e4769f75ba103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39652287668c05c44d4142b885ff3b2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb3630d17a48aad4705b32820df0a7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b943aa0cbf0c3db13710da7d1a1531c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12babe37c3d28e36c2ad434555998f3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092712e545c3144886f78903b81b6fdc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c3d802c66d3436266e931f6f04537109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ceb8bbb649fce9ab27baba312fd7e7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a00b17008226c6474d4499df4c720111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2643f2c2bb5d48383c377f3972db71b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347be8a68f755affb8f5cac540b0585113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2218e04c05a3b01b740fb84e2ed8e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efecf688c052a14787cfa379bc84eaf9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37fa0ff5cce0ec2f6641f1e3e35ec0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe05304fff5a9072cf7dc883d116f68117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04daa8c09501671623d79512dfe46be118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e65a8649eb0a1aa208ad92cf5f89a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623e30cb116f50cc7fe5a38f53e3209120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b50a366267b2182582d61aa1c9144121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc4061444c22793f1fb0674f7b226e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a2984e9e0e70ffb1e9edc2c478e55123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0aea3b491f41e40f1e68fc5bdf6cd9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427845c415cc032bc27b612375beb8a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a11e96bdeb038deaaa29b8e4216d2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fb8b76bf6109e4c2e857e5dcf45f9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82bb66f18e13ed26e1c1cb232801fc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63651a1d9c8f2cbdb5c33e1cd94ca9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d593dabe77c4f86b8fd792ac83ff19130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c9c531133155290fabd3233a04a63131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45286b176e0ad1ee3a45e46bb1542209132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65ebab38732049f4c57c34ec493e5b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4668f30e5941a10c4f5ffc03f81ad20134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089422494cc66be09680d12fa7aa96ae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78642cf9463dd40064cedd42f16990f2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b72d32863a29b57c5dc8ced15f1c09137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58323f0cdbded8f1ababbd7edf1effe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1026ed759a70a2f09f15e93af6792139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36cc2f85ffc9344f389b937025d90e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d061fb10d6f49309b3d8abb23991e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ef87ac1c97f0fea74ed5fa9643cc2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8776f460ac94d4ea8d7f03e49b80747143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a52dc45f663b2bad5011e957faf3fe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa714e74950f3a93669c432404323c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3e763244e9c7fea771226399706a8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b18ed8556cc87c7768dbfae5de2f2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9693fecb4bc92da30dfd8986ca0e274148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab68ed49eb0309120cecf92af98102149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca42643850e61716816e1e949c01030150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb4e0e321ce2ef882aad8ecb8e4220151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff884bef5932db739a8c56df2d2f92bb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde0a35120acd4426a36ced3bae4f49153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb54120f1723b119d90dec0d40f0f04154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6577b627f842330f35b462a8c3188155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966eb0497bc638ae43b8536254dbb1e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b30187f3fe3288597d2736a5f8fdc5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbbc07e5d7c35b492224cbbb2c170f0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0aa57d4e9128d4bcba5f148ea2232159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eefbc4d84e039352d219a9d09beb68160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58afd5fdb57e0942480a3f622906797c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06872a3599b2a423b15344707aae671162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8075d7cdd9d21aef3b7bf662dd1a13163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff9b3a0411e85a90a5bcfa5f5445f3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c14b8c225893ce4711e6ff25658ba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44186f55dc923dcf78208a1a3944b92166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec35be47188c2a5527796ec04d2bde7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca746d382bf678a8f9d4dd20ba9d83168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae15e8c6325451b7c0b76bcde21b669169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2ac9e95136a4655844183417a6fed170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5fb6de23b232170f3bcfeb52aa0a33171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927ceb5204df49f8c16ef2e9b691e29172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d407ed7b98eb84db2322e5d2482e5b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d95a3d7d0f20a34eaad7f4c12ccc2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b31b8ed84ba6993e9b6066a588f73175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8afa627f6ea5e937b8c3dcc949c8c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde495421a726716c36e288e7b5880c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d8296bb069ea4456c51b493b2491a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49986fd8bc1d4c9a1da0675c26db5d64179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5f69f28cfe9eb82777baf024cc9d7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f80bc79822d4fbaeb11a0098e6f4b5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03b714795eed74a6d65fa547723063182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760db24323109e678be3aca760d8e3e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2b979d117280e2f90924434eb1592184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8468528173d87d50b3dd0fd5f139716185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202060853a56f2eb8f96328c6cfa0b53186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d75ceb7fbaa2a2bf0a81f3abf43d4b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67945b4474320cf2207f1b7585a42140188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d889bb8607592de9b84841dc7bec11189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef44d5f89c68b93c3a56c017e2e8bff190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e014d809b2d81362931b902967853191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab8dbd8da7bc744301db807199dd4d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becedafe4f9c17bc53d72309a343b880193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70478545d7b8ad5518856c29d9ce0e35194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79560ab8cdd0cf0ecc9d10a4f3f78e4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6fd4afe666ce915a20cb4b1631772196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394d4abd8c47e726ca9220620b8f2bf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7fbd37d785d3613c52754a32852cc5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf8ecd1fa4257afbd7221943f9bf91199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea7ba763e1256abac356f022dd988d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3f20c27f166a3ec22f1301dcfc7e2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3beeb2f890c838245bc46be9f6abbb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc1b54c097035de6c61116bd9d6385203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7c63f2e4fa8baed8e669a1bc4110f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c6d6eaee2f78c9a573bd4391f3d72205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87098c761b7c2b69960e0b80f31a339a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926fbaa2972a9c1680df20bcb3666d06207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66718031b90fba4f90238fe75a9588b7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccecf4dd3e05da2771daed076f7d085209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b541586efac27ed77db03adcd848b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6804fb6296db90e7fdb4a6bd66119211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e53bff0efd551ad1d26fcae738c35212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dcedfd3a892dd38e4108af287510b0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403658ac17ce6ee238db8ba1185bae40214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da220ab96666dc2f5c4fe05568b5b6ea215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6f722c937802e51f4f56e73ed8c72216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80827b4344f0372fcea6e791f28f33217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8184dfc71e39e98b9863e249c7593b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198f687d1544ecfad5f18968a79d8ef219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b5fa93df14d0061045948b7bf6cd8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c72d6b071ca190486827f72996da55221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0545f3862b357506bf423c056d96fd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6cf99e61e6b518eee4b60a550a91d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4d2c83d9ba1c5926ce99d137aefb5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce6ad4764663769995f07fc7f61a10225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c4f6018b85ee26ccb2d7db5599004226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311275a520cef60617a0a4d1c4edf23c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6cbc0bccb2939c53dd6cce5e88e11228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671212246561b8763b73d841f9e91b8e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed5fa7cd24598fba16f356ce7eacd6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2744bd38f648261b42ddffd8768fc902231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9900ef22d9b8382786e384c92e9111232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067c56b770928cf41b010d1b466e571233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3cd3f6e97ac6366bc7c8646811d57d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306655fcc1f5097937303f31e7c220c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21abc659b53e891abb1f88cd7081933236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f489eb000cffa03754deba68ba61b8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13c9eeb9f9cc4a401a7656bfbb52bf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458f4a27da3244889840254a57fd68f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470d2813e81b2bc7e9ef465c377d027240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad42b844ddb27e1810aac97821f8e0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e51012066cfe28874c2d1f2b482cf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1dbda8943ff5d5472a405bac80218c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7889c19dc06002e85b5ead1ae38f5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ba8224d73d7ea2388f023ed32e2e6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c939b4953cf647d9989d52ad6df1ef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63d162ed2583d6537bffbfed413e88247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4402335a8778b690f8a77e7380d9771248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4679fe365f710310c687c7b0a4f9f73249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79edb01f2f3fc545e4916a89a770b75f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be57e49bc2d432c3525e485a79ca2f7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07a0cfdf5e7b10595275435eba0c02252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8779139c0b7d960f80346461f44f736253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da398dfa59cbc7d439e0d91820f636254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec7fc5e325fcd8cc2bf612f0aee819255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2f194e44ced849f9c3f290b12d746256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ce0671fc6325cc838708d30ba590c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd6ca3324856d6afbd563c84c99e98258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283e524cfbfebe4573554beaae645a3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f83f57445f15e2c5801d1ff04419d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0d3d7020484b7bd6151764dff81aa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c21549fe810159a7a1fa86a0629931262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e41f9aee6e41f04c78e3a0178bde1b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6536d265f9c286923d0bc483d70d30264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b1fcfab07276ee2d527e4165216a3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c0499b1aa33263ddbc4f9bd2b4eb3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5dbc92ac8bb812e48180d4c202ba0c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c42546baa8da12fbb49461d8d50bc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad870234e8020b20c8314ffd5aca07f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64d0956222bf97f766d3d169b06f4a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef643adf24b4a01d3d22ad7a74dc634271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc928c3c710ea501611a5e17386bd4fa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5e2715e6152ca5db944c79237ed2d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a29d0af781082a2001e36d4b4bbded274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071a12e560fe56b1e1028466814c1a5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8517191d4cc1483152a66dd0c7806276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d876710a2a54d9784d7abb470d789277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9051afcff3fde11a0749731dfe82e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7e43f8180985b3a26843e560f70fb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45129e987d3bc67598055c3af5b295b7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948fa3ba7dcb1331a430c15260a29317281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fef88ebb96b216a55300d3219b2046282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500163e73ba14d133edd5a68548cb57f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e012f66c5e8a970cd657aa87924ee77284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1874a7865038c3b68db088ef97f69285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad05243b1794c1d7a127a62b28eafc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06d1531f195126099202ceeb5e94be287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc688fd5c7e1c7baec2ec061923592d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be551b48aac2285d36a0b57e0f5f92f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b08fec67cf7ea74c4f46f6343fe8b1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceea7d9acdd366067bd9c00ab783a36291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30db8cd6b9cbb1f018ca37c81222359292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc58f6057587b21ec6c895013bc6e3e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659d5909f22ebed4054b170dcbfd73b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e95de703fb91aa3b99d2f46ef7c057295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d8ab87c7d128d0cf43775069a58de296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1d79ca892cddc7a83aa2e78f43ee5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b916573d5844402fb035dab572a1825298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a53a7487eb9411eb902e4e6fb3df6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10e6b4cc2898f9fc979d8fa4393a01300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ad7640fde17dcd8aa5fac9966042b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531861a018387fba082602c1898ef946302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d477173d468c299bd24be22c1f6e84c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2756cad18be250b465131013aad063e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca412516dc0e82a7a81214b23da47fe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595707d93641a8693b903d45e71f1529306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d30c0f24d1a847dd596759e61a83b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5a573d0149b540c5efcee4ba5f645308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f45af1b01fbee17a64c619f4559c52309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28d0d4af5be6ddaf40d754d30f0d95310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab25baf5b924d0ddc4e410e36c9bfeb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ed0341593359213234229f55f0c69312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b538dc1f1e1c700e629f0431afdf5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec591aab2ee8af20b99326f564e7ab314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af904d735727fb235380760531b691d1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6375184174acfed95f458c971fd52c9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7621335260dc1f20bb3f7f25c71d1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85fe30e269af9ee45e880e0b28e299318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417494eb6fd600d458eeb80f66f2857319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80521486f6d7b4a5766dc155af80ee320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65ac50eaf64a5f93eda2d773d3e447321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881043bb10dfad982f54a0ea6ef595a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e7cd0e1656fbe264d710ca6d0e24c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8b06199b343677e19fb67ac751a1c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8bf6745603191d015d94cad7e5ab325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb337a2804c7560b4f48384da68ce16c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792cfa586b6c298dd3d77bddbd04dee327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e96a4ecba4b2b5b424ddec2fa32411328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3edfb635c5f7a788f3db4ee2350c4c3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ed19cfb4c0e8896ee1db9ac831249330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045603b1802c4d9c9284d7c90d5536f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04625b34e6010b178c018835e23ce6c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3318c09a500d99211d06653949007333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b976f69bac1db1aa8cbdf033f31939334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9119099d56dfb4d6d13e75cc28a2d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44789003535b23c859701be8b3c03a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78182598b4c0a83a419ae9a47c9e52b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c07761f0080e005385c78292defea338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3862e56b1dde559f2eb8d46f2a40289339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555550a892d5309703e01e96e3467bd0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d7994a23b1d316f055cd1e0bad2ba341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c5c13988cc9634837d8c35e6125c8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4dd367fda9dac0d7f45302eb521a0e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5ca1f67bbe9a2ea7f4af59e676778344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8634ffb4bd684ec2a5152cb5df0ff79345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61268b4d2081232b50b243ed256269d0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee163623318d26b5ce308da4a27e2e6e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39763e3bb4011dde3ba114fd3d2512348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610f717da4dda993258776e38f46f6d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57433fbd2c4916c5cad1f994263786b5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa70506bb1e8f2e32e38590c556685a8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb7e4ab89efaf5079862bed92947b6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0525c77ff000fd105ac85b00c0740898353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681c44215755526722c0e0478983fb8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56245397adb95e215fac8f5fdd465a6a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce8487a4250689728055cc72d74202356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123050ad2eea62edc61ea1b1bf5ba73d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1376d15d6bd44f6ed95b46a21caad0d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5090b879e1771c2c52cf2b8638a09359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d20242ef73b73e1c454cc48aed6e7e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99176b7ef6ef63fde28e937e7334c3e3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e9b1029379014363e56ff0fb17e33362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90bf0f37aac8734299d2644f25f91c9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327831e5058a84467a25ae0f199dadd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df9a8292fa66068502454e4717520e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2f098e5b8fafc94c58a8c4e764882366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59264106b9e9987ad045122250b2c5d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9c216c601a625e76da525662968b4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4babd38728ef6fd68df019c52c53b765369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f96b052f5adfa2b0da0e1bf7d9efd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50485af57bb2f0b5263cd8a7552ed84371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e7c3052cb0c706f7db12d01a4ca37372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6cce8cc3b64a619329808a229b5db4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2bdb9f84eaefee0cdf7c2c8af921d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175fab6f6bd77fc14d5bb6d13ede064375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe54cd6141389a43f76711b06c223fd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae7e711a0b635b6041b15aa94367a7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2308510aea1f49fd7e120f8da7e27378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955791b50f5779c2872e95a1d8dbd895379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc35b24fb586efec1cff0d6aed6556380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea931c9e33a168707cf844815b5e4a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc8411feffe5afcea51fd78c029967382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea8d4b87dedae742e6122d6fa42939383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2a621c3a713b6d865ec19be60afca384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cae1684fe18322ae35746802c02237385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b5ecd6df3e03711958bd747d6bd7b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b516d352c5e250109e71ece0626303387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bfb418f412bbbb7b201e7cfd90e986388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb854fbd383468545d0a3984e2e86dc4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c8f72455422915edc88762cc910eb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc763d8c2db3e261d0c805b8e729906391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849097ec1d7d4ff3789ab91280ac7f80392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974fe8a222c86d38f1f3ac86ef84147393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a82e9d218f222ff1fc4b76aa9d546394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a78bc9e44f3a3c0a2467a73efcea8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898121d3278395221fe530ff7f041f88396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e83aa7e5fe3b4f5eef4d7cefb2be8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1ab1434209224fc60af5a5aa89946398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0513e63718fff041901b4cdfab46c9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280066d84e836753091a3a895cbade3f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92b36386da8a62f641c1a2a3da0977401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa800881bfead208e0ebafab1cef389a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ce201f2d3c81e866a41f5dbba2cc3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8444eb32003955725936de327d5bca3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14176d26feba78e8a0478c4873fd5f3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd6d267add6ae64c99bac8ccbd8732406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d219ad705810d5384373f4faa3d2173407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325669f4ce2417368bbd756fb25b904d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe122f9c2870ed9ea3785d1e417214409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5d364d93b7bf7eac6a05559fc54ea410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78326cf589e39fd6c3b690b2ac5cdc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473081e5269e9bbe70ab3cc1200fa5e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47adf32fe1b697078a011bb2cf1a340413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0be514cebca0fd891b49c81264f5e7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189bd504c137ec213b323a0e142495d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7230ab83fb864cb901c07105f1112b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90d9be249bc3753c77c4c6422be39a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e812884c0f17dc621676bf9f5c419418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d0aae44bd5ecc7a9a562fe8e6c146419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a377d3eedc59bf8339ca9de309d822420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280871d323f62d443deb33eedaefc507421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4d1d88b67775185fe30aed85386c1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a004cb87a3b80d8492b65a57c0d19423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889db4939266407e6fe78a8f1557367e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854140748cc0c82d3f9650bb8e25e37425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f20012a4f009e322d9cc3ae91c089426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d536641f57132074cee746f2dcf4bf3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c417185c628081a4a973fec907b676a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1fd72c71a660d70860270f9afb12ef429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763d9b53cb79d5548f95efc6433ff28430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb82712d98139a4656b345fd36024d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a01b9a52c24e8b7d0e8bc4b1dd0592432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863de93936ed553bc0e870b4999291e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9079a4fc22d30b178c4e99efdf0473434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12b476be556fa3e733fa9f990b5760435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46709f5b88549c91b586671d08fb655436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34389ad31ec17b94b1f4af232a55bc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0fad991cb5aef7c649d0888c66a24f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3f781a5b0643a26f782cacfe90ddc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68002f40c09fbff240f97c4b6025ef440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6867a50aaea92d0e50be649e970768a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d74ec88bec6af9ee2ce057d73f5679442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002aca15637d1b0681ee4f8e8fc36e3e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e495592991ac1854dca5fb0608efe13444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f0c9e3717be378dadd144e95c9239445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b899a907c2e912a22f88859e935605e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aaeab83bd766521a53171c0c0bb410447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cbee36d01254736aa40c09b1f8d595448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872bf0c6c2f45530486e994430f0607449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c841658bb3801d65cbbd73defad266c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f43491f4fd30ad3b5acb28ab77a7b9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab2e980cdcd68feffae192cc26bd06452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d2144bbacfcc783f85a3e85b1834f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6d3d0ff3c8469610473369d5c04cc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5496a8058eb1c04ed71a661c8cef4cf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683de970e61ed4d219fa6839c656c4e4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b198d93e6243d2be7eca3f1445c29457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ae6056af5345a7f22d6e69ecbd089458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c19f34046f132e7fce5cd14e7faaec459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db80d93302beb19396c8a4ddb04e389460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514572d1256752b85bf9336cfdf1ce58461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d28e2120344e78118107c25c4d03d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5024ceed6e4fe0ce6e08fd48dc6db463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9cf6441131f19ab22d363a326d7e4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7385a95c6d58a8880b4f0222fb36f6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a931a836fa833fa899ffe1ab33c91466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca44b4e5876fe5696fe65988ba4c6d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2bb15e43d1d242095376f2d9215ba5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325905e633b70a24bca5095a0373441a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a841e4693c23f3382ef1c1515dcd4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e80e3dcafbbbf8b5841a20d625f52c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa077207c96806020fd74b54bc39d9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cefe46c3a2fe4a6f9db40a3175212ad473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd48c896a5b0303cfc9a49719feb14b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978cb79566e8bbf27ec6398fdb326b87475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac919e68de0c827450793fa1409c3158476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98bfb2b6a6486de39f6e402beb6cbef477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826dbe3206f77b0751867583a321b52478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873461354359761ae365352e3d3bc56e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3dec41418a633d1dac51d06907514480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34b372c0db31cee149934816e174ef481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3ced3450bdfed012c513ebdc85016482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8dfd01706f1280a16de104721a59a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3549d764378bffc7faefc9109cc238484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463190e8d6dc8e7d364b6cc7a4a1d740485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e618fe18dd18a3b656510a010547a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289aab56f9378530bcba906be6673a3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd32b926170038bcb4e463b2813059488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d31b6e5550a313eb0c1a9d18f8295489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10cb6448fc0c9ff2ea1486fdcb6a4dc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60027e9a7590824113445c4e56fba3a3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc0fe3e56c25ff8d9e4cb2150d220c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c78361e4bac3a5ef89886637f941d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63d74ccac3c14c0d19a17cbbd885ba494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d228ceaf23acbc7311cc8bcd33751495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686c2e88ef9cc11df4775908ac0ba44496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade5009ab5b6f6139cabec62dc4e94b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd62a69f0a1b4b08ff94d822904e6a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8e032a61957122c095c68e29cd2c7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10537fb11a2b23540f220f4b223a01b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fed373490b14f744abe8fc2402314e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f044bc7f43bd9ac900cf476a26cff502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe4d01b20051dce4ed38f07b8a32e5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b7d73a121da633df0b23f70152c7a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677395339f7f464050d161d4619fcb93505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb326f3fcea3b4756716385775e6286506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5c494f5ff31f2039c6b09d92733d7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022da6af14325ba1276c322bd682ab07508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25839e96b38986b3969061dcdb508bdf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783cca8c38fb533b6624b9626706bbc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847ade9654ff7b6d8c91493fa4c8558511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4560367fa9801b56e13a001009e458512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575fd34cc4fdaf402b8a1282ecae079513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c17a8d9a5dd19fd0fe1419b5b09c59514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4aee27b3671d34a6dce1d4eaf1208515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9d070db144f1697ef7da598a97653516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72597103a58da16a96d25ec9724c906c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521c712fa39dd59897c108a4f1922d5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a39d84e25779a93e95b4bddd39df0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0bb4b5dfe1cf3184105a1ca033a87520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80192fac9ae4fc4bede36198558c5691521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c4d742d78e743aa9d08d090d7db27522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48a5474cd2a244b9c6298c3985ffed523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08090e857fc1ec2947d220589084fe6e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb129867760c7c1f19ebc17f0fefdb59525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86d29f5968593a54d19584688c6f0f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5343c0a17f06faeda7681a26dd761527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd7f83a54abb119314064640d538a3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d019687233905742f47640604a13c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90054f4a53469bdc611138af696cc8c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b627a2fd6dc6058cc08164805550cec531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0042b5706373a87c40836c03c22a174a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823681bca47e59c7794e33602fb4fc4b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448051fff7ae3bbadf61cd00c0966ea534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a47246e241481b5ce2bea65d8cb7e47535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe3c5baa0cdd66c9a59b8e973eaae9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8f7a3adec496ca4e503e19e4923b1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a341a4dc7666f505da3a36f46b6b7d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2219b278687d34c730c59e5f829283539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdce58392a467aa095c082cd9845e50540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b494986e5c89e72e089df80dc91379e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48468b8fa5bf3c0ad94a2ba6348d8a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9376e02063fc0fd64ed0c0d63371d2e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36b0942ab0b7681820219913a3513e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a2ccbf7493e487797452bc8707e06d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717619ad9793728dca01f29fb3ee8352546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b86551c1074f47dee4ac01d218e663547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b65b5808be8381182f7d3320584fe7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f94167111d1c317734f4defdb595d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570a5636c2ecbeedc2791c92a3a5810550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e2680a124089738b11cdb6b48ac3a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4003b68994c3e2128387646a07212552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6388d0c8d5675b99fa9d51b89b671553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f938ac7d05cf6f5147627944798d0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84db7f5c544f98fa8c1426afc793da555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1e2bf5d8b5239a17c3dcf450eaea8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714cfa5e7d4cdd358a78f47c03e2a8c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5742f5ccc7101251ece8622bbdb36558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b76fb6dbf9f9ab9ca8da1ce10cb760559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640d77a9fbd715d13b43c4677585471560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9251b9fa0d5f38323c64738a505dbba561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373cc3c3c21ce527e2f3e16e3ff5ad6d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da89f2fc443954fbff6cf65b763d5af563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7bc7d9f0cad84206ce0b69d8e517b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0dd333ee2c383d5e304b93be109ce565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f999f825559f474cbd29618b800c2c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866b9a456a06c86051b411a9205d08e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82046ab9c6a787843ac9644bbfd062568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f99066b01ec435618d97da745102df569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c2f9612afef47b2699a6254137858570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8718f27a80a63033b98d199a0068055571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb8d0dd9f0517a73ba76a3e2a5b914572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39016f1a3d55ce7d6a0e7732e0366a0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8b775df038a07644094171253715c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553cf569098a23c39b4e232876ea1d56575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a2fa6ada0ee702dcbadb6e8be6cd3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a59734c8bec4ecf83ef6c52b69bb0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f757fcd4813187ce172f8df722ee8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f8a5d458d4a822a0f37ab3c090c85579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe9fc26419cbd274f34076f7740c11580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9a418dc615fa37fc2fc689d041c2a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33a0bbadcb5797852772998380cd2a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5821bc9b352d3251aee390e0440c95583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970441bf9db608c780c2f63b1b42dffa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4048cd6b1da0e16cb82db792829e7e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f3c92faf2eb16b70197fe4d2bc339586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fbb6c6c2a81a231a218322a1ae7a55587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b074d89772b40e48ae366261b49da588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb1b39936894023b58b0b4c8e01641589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e1e8c92e39d404934ee4bca8fbaec590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e57bc661e70cee6680777f3ae9b3a6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015276c3533e61ab0e934df92dc218b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d1deb861154f22548686b75cb8733593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc06dda95e6fff77b41ac06c799526594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98589403503ccc534e84d4004777d859595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36bdbc67b89b7e9a87c300303527fd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c154e7e888cb06db8da8d3c0485de597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2671da520779e84eb7497912f50b255598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007f9c8164da95320c04fbbad5da9dd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4af36ff966228a34380e0ae486f921600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51139bad60dcfea8397a5503ef27df601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd318e1d9dfee5e30f0cf6965801fd6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08d4da5a0c67b2f76941aecc4a8e85603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae2d2f697144cbe0359e3dcf5ba25b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c858aeb483c58802d1036aa8156d71605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028803ff2e6da03752b9562e153c6e6c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13c064958cd2decdd3b6dd31dbca0b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753644175cbf45430dd27f71946db7d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c9d6c40a8b9c999c2b1afc17fa9e2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719e6dca82338f9e781331bc92f6b47610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9b9a700f9bbcc3a62f52f2b853b13611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101777fca14dd5247a3b9f4dcc83aee612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b6213893744ad8196510ea138ee31613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f28dce1da0d04b6b188a3705389152614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b5c94da834f358e891de9b1b34b85615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0321cf371e0a7ecd55c8442ca4a869616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac711c55b59bdd33efd888741df073f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa75806607c72a30e050d41a34703b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59963ebd571438d6e65b0a9de9504d71619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c4e777ca49fa445234632804b89ba620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b48a61def99388b0a7774a648e593a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977307e3441bed66f1a5671ceeccf82d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f220c09376ad504dc8ef0476cb0624e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab5e8d279c85cb27f40a31eb8e1484624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032bd47e8f1032b60290ea430dcbc69625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3464d328189ae2cc27818dabd8ddb24626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ef49ad640e8d0638a05eeb35edfd7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82319a35007032fe8621bafdcfcfa9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f937fb605e9c3c6ab4081908e671d7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690a43984231c2ae76a13daf10bb00d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23fd7b345e6d3c825b8097a9756ee6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf37356da7d78d00afe1962a674331632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a871db3b614a6f30595eb73a14b78633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed44ab3da774b08a81cc317ee361996634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a59da565c06cb20d0be94fe1506707635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8997e9590d85460d271edfa4e61f9b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb2ccbf23cb6f35592d409010fbb56637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc0341b7464009f9fcdf9ca48fe674638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f726aaa82a092dbd2e35b3ad84e1b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a44f21588605eb8fe3c02a497b0985640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180589777d198502105edece865d1d1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f2c31e54d4af195d20e2ddc457c64642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191814f4627664451a816a8d0fe9b25643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36db90b2ab25572cc811b18297f1150644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777e2f1d891e80f44a3c851f1e2af3e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46df4669551acd39db2c9c01cbef90646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e593a07768dcfea2c1f80e11ed90d23647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419692c3d1bb2cda9c6191e1ff0b21d7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f0dec747234903e6fe6b971c4bc97649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1d62bb44aba476215ba5c0be85fd7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb31bd4092f6bbe3a67aedfe16b6064651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82167f1217d24dfbc4df2564700c28e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e58c4432b3ed3a4f9a55c3e828802e4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62826326bfa3e0ff12db09b32fb192654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7eb238c10df9062eb8c9871f3c2a2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214931e07f1a1a72fb9f25fdf56ac88656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fef979f6cfc166f96078369987a9fa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64d430598701dbc59911360124d543658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c93bebebb3a57544953850067f291e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1816ee2a5a112734d134ebe0a18ff660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e719cf8ae28f3f5125b8329ba13f48661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbad0bf109663db7b9136b970cb400f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1ea2f48f08fe57526dfc871344deb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf4480f8584f1b9448d7bb7b4bb4a3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb8891000cf12f251ffbfdec528ead665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef4afca434304b743205cf2c2e4113666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5949bc0248f109e87556ea4856cb8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2267bba4779a68c7f8f2377f3e8b7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0174155ad531bebd8c8022cbd6c827669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92258be62743058b4fb5825c48744224670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f3b1be71b85f23fdd25ffab705c6d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe53db3491845d4580e4bb89d8d43b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82476064f52ff788f93085af7c5ca1ae673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5fcc38ca606cf14bb304be21451cea674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d368d36bb1a34b884f46b95a67d842b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82dfd0c4cfcb56d0ad4dfe238fd5393676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41c33915d40e996128662b90468e6e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004452cee59fc4e346b2a1f86d0fc033678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292617a3576f48ec10c3fe63d0c50f7e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228cf84369f812e862de1e1e9b1ee620680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358457ee6ad02cd340efdd44878f8f6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e2afab1279168ec74277e8008c822682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c52dbf09e63e0e0423b595f924eb79683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc59873205325bcb1c4f89f9ceed078684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acecd10e40fb0525734425c9151c444685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51558f730bee16ad945ec540cdf4c21686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a8ae38e0a41b2ce167ba9aea90fda687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86417a6a5729a8d6a3ee4dbf0b8ce9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1e1497f9b7eb86b747b5a72bd5c94689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387b12859a9768608b6301608aac4da690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467c9c64a710a1a4cbb20743b71a243691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31e260917af4b1bc2ce91522853b7d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b427ae977ae211047141a87e5493c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2021724a0ddaf55fa866ab8798eeaa694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77ad556c2509e299748a446e3c5088695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47ea686583923c5051aa29a28152c3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ce2802a83b8a46a33fc2654aa12e0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec0994935763ea27332fc281a7cf30698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fea79bcf8fb2b427cb3cf00e6773c9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3148c324f57d4c41e5e6940a006592700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eacb1f75d40dfad7d44b261d965548701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067af5859e4b91d62fd88a7d802b4575702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7540111465e085b2e4b23644d64534b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3314f4ebea94ebff4e36eb0f000c3b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875555b2ebcc679efd9908ea048e4fa2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a5bd9f5b18574446d04487f35f82e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459d769ee045ec909304725c87788b9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6187dcba014a3698ef290d0d0aa8f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c1f9144359a4eecb57ea4a6c3dc83709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce85c96045851f52cd6e99ad1f07fb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc506741952c868c2f9ee6bef25c493d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375caf55045001def17064c39f5eec41712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf180786bd32f93c9b99e764ce8d82713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43273a4ac39017c6fdc150e5e6dfd1c2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd0b15b1f3b24c6e014db73b3e805a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107f12a62f26826530c0f6f5ee3203a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3bc02084ac433d8064787b61c3e12717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249e47c68ecf92caa9d2a95e0489099718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5f0ddb5047351b41586874a770fc0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4907f419544f2e878bbf2d20d1f08720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c50ef30dc2cb5f2bad19b31e280cf6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeaad0a9722e6d75b99fdc494a21d91722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafbc5cfed06aad5462e925b162b89db723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957bb1d336b14eb3d31015680cb0530724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910538d0dab1e20dd21b9a31b5fb881c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d09d479c89e2fdfc4bb39b43302d54726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2b0aec79c6faa36e333dcaf025087727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792327367fff681d8a13620d1e766cc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d891900c6a378524b633e40542b36a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39f7d8185ca21e8738d4b437fffd36730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2391a430bf1a1b4c1dfdb1989809dac731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743721bb4c6353ce10ec5552b415940732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b21d2e7888c697d0cc20d2302215e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b80b3f70438fcc4e4587a9e5b98ee734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649265231e9f69bb20b4828e1f69424735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf618d0cd8fbc89c866cb5d717ac79c6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4db307565839ee8c627a0cbcf7b2b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c551cdf1d96c4b4751828d6b523b5c2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774bd9cc1ea6d6a6bad9c4194c603eda739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa1b2da33ad8277ca2ad83a12dda03740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0141cc6f68e1755d22ae5185fa00ab7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d09d3a65d4ca31cb6581a5e675b2e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bedfd18f6b3c25e9d08304218b49479743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093290397a42f655b5611bb96e0e1ef744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b8cca4c846aceca20fb5eda6997ec745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c795c342e45a79d6826d01e83ba9b3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743dee94f3bc8f1d535f4f32d39f20f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd83f102b24b4adbac8047aa6c7952a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e09aafe8343f06c4f79c9120e64fe749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87af2f442ca619c599c5f37522a8dc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378ba14a81fd290c5f1b0c17b630dbe751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486993e8f6c0ad465901a5803aea275752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd91092be1e07f5430951f09cd542c4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a798ad9d582e9ae474b9dbc76f13df754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d28e819ce05d6f959a742849f9e3d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be02cfb42eb62e6622ffb29aee660a4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962859ea6227810d2d5aa14f31058a26757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19cd23f60b1f8f5f5a2ae6a7c48217758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768522557cc544da3c233985fbc75a3759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1fb2a2f61d209b642c4879e66cfb61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b8aad7ed68ea60c00ca2eb30ebbe52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2f75890cc4c8abe176d304bba3aa73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17208f093f2fa61a3ba4247554db91a74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d5ecf7f9039c046c476946b867bad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3239b1704de271d540ae23cbb89e26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974880e2c964af5b145971ab3f2baef77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551022cf2a416164703ad086bafc4b538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54d642705ce56175badee8afb338f39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1fb329a426b81ed0d48ce011905a0e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a219e4d66049936ae3ee97d570b724011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25ab8daf7e5978fdb2d2ed36a5ef3412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543465f3ea12c6be46fb9c67d02fbde513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf9a48dae40af6145ae9d9609e394714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550159b635ba88a438527cf36919b72615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91202b421a3832ea0d319a6d041379ec16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba85d6aa2764e8fb0ea5593156d5be717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a2be388f794e7888ad1ff9df412cc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be4da61569152d255c976407bba03b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0a7e6f9a48df142de48896c2e06d620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2d4dbba2af82ab5ce0fd0a302794621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38cb5999a11c4a5e92a52965ff6084c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0eb2125ad011be841e9fee11e662923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645d9d80616b4fc2d1c23574863468824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d79a81b4b7198602fb8e7c657af3be25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f39f3e044706ae8ede52d8dc6149b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74968324d14702e53c12363b32c0a3d527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf25d10638b8a2397a06302e47b6e7628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97fa3f4879c4bf87d1517ff656d75d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646fc750a4b9f47722f1b6e41ecb7e430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3774936f913350c8ee2d22de14ebf531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225cd94d7d808743cb750ba51153a58532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12c5c7f455515f6a30e459f004715933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c76467f2506b28b73f7c388f4575934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd49eabbb3cadea194afb5171350af35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364df193245648f54cad577d0c73f0936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854231d5ef7f8aa39d1bb7d28e49fd237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5cb514a1e1fb2dd96d091e6c00866e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed10c907f23965b9823d2f4897784d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a08d97312c841734ccbe6702cc2dba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c055f9edf9e2bcfac404ed3c50f7da941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4de2a0852d260540f76413b1cea8d842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a043052f0621ebba42fb4c0ed0661f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55cfa78873927bc811b8d486d76aeb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31c06f80345d639860fece7a8104e245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de361ada6ca9f071d204c551e8bc37546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85909b0cf788c90a4aa54dfbdd502d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4847b1d4227722855d0545278ee17ef48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe65b46f200e8084ecd8c427815ba049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf88cc5bee62a4fd69194ee360c1a050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0fb856b41482c32318ce77eafcada51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31afd4cf144119efb83906d994fc4b952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae66b3171d194112c818ea79a2076c153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45911887b3d6b413eae3f84a369bad2b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b87b7d035fdd0f7efc54b22b6d32655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4a79d2052c312fa1efaff91d81a0856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e5fbc7d4aea415c141d55ea13cb3b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4bbf7d561eb751f91baaea0ce52c658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ec92a6d70022828a78e22472a7c0059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55448dc8549986b671e0dc8b59b7048560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0d85a41a3bb76d3f179034602dd3e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849b291ba6c860cce5feff4cadc497562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb0897921147dd572fe832eafe829863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c681488f4146e7c1d5698aad6a9cd4764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6975a4bcf8be79f8da37cb5da61434c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7a0beed58a1fc9efe94eb69830a5766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc372cd94b8cb38bf90683f60d1ea967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e593e69adc8e751d75d934a415c3168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce829a749f88c19860651f8ad07d2e6c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324bfb6da140873834aa854b34e0bcb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a220f51ac418f591ed0fc632a4f75071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd048ab1a18799095f7c3f99ca36cf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5334b2c952c21ee67335a6a74cc649ae73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020afd6acca05795b73b08b2d2459f3974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178a7d30c6ab633b2010e6e9446884775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286175f93d51f1b1bf2f94c5d35d82676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583debad5e6e3fb68ae8285d89b599077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69de7a7aaa6d5765533dc7999277ed78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870026c53dd57e0e01555880c0aff7a679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010717fd002b9eaf6153edd9e84ca7980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697391b9da97537db856c14c2b22fe981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933af2d6eaec7f2dedbbd1e4e21cfae82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84657712c4e6af576a16660e360ce183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276595285567628c49743ce6f769b9f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c5f3b1ea33182516b8587a4c0577685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a66c82e1d3349d470c64d1c448cd286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a24d4651e85299632000af97e2fbdc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e66ae6ce7a295b1b25995fa25920488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25168f0dd9238c6ead73b368c7c43c089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27340e64b8ca1a8be495e693a1ddec8290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a0273c22d1b3f46de283f2dd1acf391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558c05d047335074501e1832a53992592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62e9e4c417afbc303ea9e26f890d1593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049823acaa039082cb899bb8ddf94df94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3e9cd67d0c1adb9aa72d60ca5a97695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152124bcb4d530bb83a4531056b344b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24a9098f337972937e8dc252c6413397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a030faddf0a6920fdce897af1ad9c698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87697824a8458694cbfc2eb330147ea199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de1f18bcab75ffea223271e74c9c54100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f44cd122cbcca87b082bb165cbd9c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d0feb9d47dec9420c593f1c5f1ac0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a304d7fffedcca1ccd7d12560b68ae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d35b283d5fd05c593f792f12963ddb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1caa79b42085e28f6c2b8caf560f99105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6120745f19e22ebea62a1380816069b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1850ac7abf4e44028047d7476f800cd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45892aa6b2e3a898048c9577ef0992f4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2b3c65b0849ae089639160f27049a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef4e3ccf15a39733ec49b9a93b4966110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b67817c315abc0d0296a9f1b523717111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37c5fc0700da352166686d6e71c6eb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5c0c0f9c48ebf7787e2e54b875ff6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a15aa60383096c4de96c9e5c5ed47114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da92751fd5247079223c8cbb4c1545115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8303df3763b08ed3b5d5581feab60b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4915c2b8a8553abb2b4296989d740a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5683ab6c7a473eb4e78763fa594ad118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3413083b368539b9202704bab4bc2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9a02b6b78840d4525b3be0be5615f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6d72d4192301668760daf62314ce7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85634b6f22203e88f8b21e250a86fc3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ab64f203be2d669f6f120a9f6b53f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a00578903c39d5ce84ac4e3305e27e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c01e8df045648ae23324943fb84e4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a869376cee08eb34b7cb56ccb471b8f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256a1be4c405c6c92b025ada229b824127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c72d914a7480be84f43d25e141e41128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf663d65dce2bdbd592c97785d46e73129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659326c90d9f9d3687e43103ffa736d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c19dfc2be2b3d6205365e81800e87131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f653af3089b8084125be32fedf3469b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff5f9f194ea0c0ad77d0e348befe42133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28e02c6c0f368093f3a10b3214c94f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0a57bcd5091e28f45ca572c0b0dcf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6465a2ec8b2be4b9856236e0f03a9c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839e559a5baf56628671dbd614bf0b9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17662883e2460297dc48093be2a98c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539823151636ca6c565d17ccc69b9ec139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584dedf94908a503c3e9eff626eb1c6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b57a6b70cc5088f3cf4c9c26f31bf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65973d14a23aed41604e664f7b0d2ff8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ad240151a4df85ffeb96928aef190143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be546c08facab9321f66070176e3cc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af70b86f2326db4c74a9276515b80da145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e8ba730a9ed40d280cb5e358965d5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3fa48fcf61d504aa0069fa3dc6f21147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667fefaed5354a5fed6f9b8502517d7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31461136a600ac6c600b37810bc809149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed0d263eabc2a726212824a1b38bfa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f65b9598fdd5944de2eed36c685923151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340edfff28a489d423d1fa394daac48f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580595ecdad1eb7a2ded666dd9e48e9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2cf0c0bc6e6aa44e1d1199f3664707154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b4c82bf21aeb47b4301c9a11627c8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ec78c5a20e4a039e91b11e3c59915156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1cd3c56e74c73b62b065d356c56429157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023a523bfce9d33c8e2761dd2540501158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768ec87983ae55a4bc33a6f67ae45f6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e9f1c74f5acdb86bb113aaf7b5568160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0441609ee2872aeaa97fa0db6e6f2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244121de50b1c024c012acf721e6a34162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554fd644d0defac6b85ce64fc890401163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1592fe2c38cb46793fcfe38b5f6b55164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508fca1956f903a8b40e0ccea320a9e5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664a7c7d909d3d43f66b6934ee69720166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443ca560e562210ed9dec46db11c3e4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bfb51f6ca92ea3be1f4ccddc517d06168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9663bc6eb3f08ee391e0f4996affd2b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72e0c33a3c13940221d53498be9b21170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58baec05519a9880ef0fba1fbf286c20171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540ba3666643a166a4c2939480fdde8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98caecf552263e37a8641b3770bc83173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc96d0c0ca40896349d254c4a4208a5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff87650ead21d6d9e8cb635cfd095d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1589c77b7268b7b7aae24cd88c493176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088f9874e99979f460484bc1169c844177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd96b759e2ef57462f6fb9fad916cef178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275c29267cd02e1c1fa3b87ef96239b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89a69840f550179125b5a94b3e9591180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275aad7178d0004e3d3ae174f0dc167f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c253be7232ed8f8385ff253ef9c4a5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e368a2d724e19d03b1a1ff8b79649183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aaf4fce5ddab6e75ee6546ca8736da184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3aba0f7a8833b4f2b7da49019a5fa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e922eea07dc0e99c7d7de476066cd07b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7646bc747ca3a1a37564adab218c507187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7539286b05e90383fa16960def1ae188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eec2ba57b79aa1b54e13c61581f756189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b67ffe67947aad8aaa5e52680e251190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67676757ec950c5751507cdd391c9a08191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0479091c2de65b5816beae8c96522192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e5e269ae5ad3e224f91f3704d2a5b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd578c1ea322961225e1813f73d5569194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927bce04bbea11c41a27a88d12f04a68195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903706af32c61299e67e5cc175660069196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab3094d55a672a28ba58dae5c05541197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e24d8ae2f1fc309f9898824a36f288198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33320fd5dd74262e6a99b14d057110199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b55fce0ef96cae26475e924014784200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b635d74fb177602379869948451ee5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36481aae161e4075bf3c4a622ec33a33202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c26f1d3c9141ffb154ba7856f9ff0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b5307cf6868465fb316278aa98743204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f817b1b93eb4ec78166abdd1b880fe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc04c8bccd337f384c720f1878c29de206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe2781af4517d19a21c59a2b5fda29207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac97ad17676cf52e9f7a95b7f1bb4c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1db6d3092eeac82a9b25b36ebd1da209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df4308c6ae0fa401001e5cc4c2432d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736564e7f5d792a29bf6985ba8ce9c72211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5311bd48d8a1b797ae816f14a925e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba2a7021db47e76be96d30f1eb0587213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027382c370ce3f05fb406e855284af3e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee271ec2b861052779116d656afaa60215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1091499348ad5f035aa847f1ada1fc3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd17bf50346636aa89d8caa2fc7e42217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe7b2e426748eb0f403e551b8978d7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666b8931daa67d2dc752ee98b400952219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f9085c579c4b90a19aeee4319414a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8424d9db167702571b39952934300221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7fe0b00e7d73805fe3d4ec3c938565222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56059a524786eba2a533ad4966d182c6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab56866c0df8b444c9d2decba367cde224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272844e93822f14297dc829c17d8dc0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704cf965f26c0a5c19472638f4d32c5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d83a3d4657f47b402715043c9ca5b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d0285c6a5deee59bd40fbf04c8206228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b51852b9b34ff5d009c6eb98476ba3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e1aca9ba4e4985348c544de4501e7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa3f0eb5f081ee147d35629468641f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e6048a0cc8266e0cc2df6de7773db232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401060ba1fa389659459d521518524e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86578b6740828de0f6d71be6eae49b1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105dac3621a10dae71cd1bf0a90ac42f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d274788131e8916ab406a9d5e19bbde236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b9326cb511776294123d67c8233b5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62901bfead15f828e7d20b6270897baf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e463ce6a4e39fa98d82e6cd6a757ed2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35619614f2eff189404d41a21b4781d5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb09b60b25765377ed7867f8600f646241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09fe7932cad8c17417e23bd93ffcf87242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9700283176bef0d0216a0e2e92b716243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c7816e26ce350df9470674ab05bd9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149739da21c1ab66f9e3e0a26760d6d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f43fa8dc14b8552c738b224937f9a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275828c67c261cb0c87714ee030cf80247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17995564bcae3e682e4bbdd8b9c58ee248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30bac5e8d0b430d67d7f6d7f29f58d3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704c090d4c4be946b913d17f04fb3a2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20ff8a57e58a0c8e3e7e0ff369f04c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab221a8e64b7075fca01e615c2b7b8e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b563ce750046bf67df5840eb05e65c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f011512449484e25def126323831ff9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e48d0ab15b614e484fdbbbea8c264255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c030f360e22055f8a236ec531eef5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0082008d5577d283953d121f08119f9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77634797c0f93aa017b84d5b6b3dfd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d94221dba675689077fca8248fe23259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70bbb8a7d1e2ec2df32a6b203c55368260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b3b7d9ba0fe25978b2410fb177eb0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc5802aad45a71012779b02759c2a8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9947cb35829253826b5e0aa33287313263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e383a60deb52ca28e4ad08fa064539264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c51038273c0cbc6e699fa8b857befc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849134aeaeb9e6e0839addab30fd8d4f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b734592718aad0b115155dacaa7686267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e373482bca1499f13c0b6c3445792e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c14c9499c579ef5081eda57292a13269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e755da4240fb4e7687e34e1b6dd8a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9481cd55a7ffbc301585d3ba433a8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1fb6a4227e496798b4d0cef5f2971d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c610cf038b718feedbd2f775c2430273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22471f79fc22474913155079e0f2e57274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93fe84846a79af3489dbcc6e414eff8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3aed472fb959c3f62f6b9b4c919c20276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff84a70c382801fe07b9ad0941385a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98993000267129b6373c91058ad324b6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d18cf066e282f462e9d7b7c8a4f946279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad477935e15a8a50bfcde8b1a2eb59280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a746d8c5302b888c73a2fd9143da9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1f8df158285e4f215c0612d6fd1a0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0f9a5e5cd6bf0e7d3e94c70e5dba8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf8a76f04f9d9c0411d90ec7e2d738284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97064b2c4346aad3b3ee0e8cbca240285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910893f3b089842b38bd75f5c0c04f9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd4c94fd181a273c1dd014d4f2755a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0eab874fe55ca090001411045cfd77288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa61d84f5222cd26b1305b4ad52db3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f04b0968ac4556300b94b4ebdb5442290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755cc344f08b07d252d865659e6c74ba291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3821a54cd6f8fb205841df01fd098a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328eb043bcf4a730e31378008b48a93293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8cce560d4c68ad700fdd963d3f2fd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0cb5267f86bc6356e4a7c0a8175c7b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a47998f1c2bcd2b17466d7e2821848296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51337721ac50d22addcffa09af21d3a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3484aa4c599ef535f6a260f5025732298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87fefc2c6183f2927b4b084a14e5b11299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4a1217d45866f303b622d542a524e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82922db2a1cfe8712a2d30b2dca706301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7109581edeaf67c708fdf6f5420c71302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c116d0cc7235474069c6b7978ab7b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1fe313f4df4e1c7046339a3fa391b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8307b3adc156009721f9f3cd8a10cf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623be9f98e439b3ee38fb970277b7e5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662283fcdb608ae41a15cdddff9697d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80bb4fcc1bd9998ed124e649350a8c2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102a915cba72d00463672aff1323936309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac64a27836be6b44bcd74e89d5bb65310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e42cbe02985706f70ba4bfbe7ff22311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d1d607accbc9561e9e80de09b387a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91ca9dce8b0b3f92168a075bd4ac12313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b34c201c787d08d1d54a394406f91314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e67b93fb81b0ee98a33b387e6fc08315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ff95e6d3a3b7bc3b93cc8f272752b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54248e17a2c6b938e54efa46991997d1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c72e3e309a335dc9c4b3ef24a2ce5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885bb89cd170bad18e34bbfab277c4f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518c3ed2554581300dd0aabbd4ced87320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840208520ec24c47c59c121c7c11f98a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4052349e59043f52739a03f3af2b8b9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedfe8897937868bb25b132ca4d5f989323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f3b86156257c1943c1e50b79ae785324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9a92a5142482bf7927c736fe4465c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a668743fce0ce89c0d69ee3796f76326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2db930b9348f7e93537dc328ff1d10327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede4b1f25bfc2a6f420599d678d0de1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb59ed5000e9ab9a2a2aadd8cbea3dd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7aff3852738b4e3c241ca5fdca8b7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4345457af826e2659521390604b97b3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508557b3ee13db66c606ffdfdb936977332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b51902f45b07b5619da24cea67f2db333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c745f487adf771673c46fcb4512ba6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636db79f3268058c722743895b608ad8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b483dd3e47c6a1393e2db1184723e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746be53d354894bb59142c5be171d8a2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929c37c05af838f719ebc7b52409149338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb341cf1a54ecad201c0a94557f86e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09418488fc5a7fa05c4f5842f832045340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c19092307a58f45049c96a3ee3f7b0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7e2360e5c2935686fbd824bcac595342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e55b9a2a30bf7128a86f3b763d6ad343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1d3ee8356e9a50826fc2352edc9d6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd9058444cb44f973feff0ded637cd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d11e296a8b693878ba71444ba63280346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053d88465f67d6f3b500ba06b94a02b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8db40618c8e8f35f7d4d6c5c425a27348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a32cc07da74757a9d3a7d46f4d215349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e63cf6f79e220f03dc502abe3da57350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5375abaaa67e18f3534b7c1cc5e04d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b075bed28aa4edbbd1af85343eab7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4da433879247ffa6137d620531a1c1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595034ff616c93b2a317dbb4340e2005354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6b974670b6dcd2b306e91d2d23bc3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c351b666a83564911727783d1a72d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6cc4b6b8d5382d9600a9094a614129357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061cb5d95ac8d2385a0088758614fe2c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9dbf6afa00e24f6484afee14b4d116359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7da43193aa14b37e6efe3b94af6fc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de8e4c95cbbc032c49ca4ebb5b03a2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90624da26bbebc5661b6a3372522d667362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf5d4414cfa8661848fc1e8ce36306363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39ba397657401923cd9667b32c3fc9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba7ef03f00103cd7445976d0981a06365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1f5c87a7b5d57dd066e139f712667366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ee7114f58fd03d58fbc04eafc4318367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f7cacc1955bd417b001c46e0ce31d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b75d57b27272a7780fee679af68216369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9688a33731f3a0941cd1e7ca5024c12370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb11b7819290ee09f93b8d1f746493d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e25bcd9e3fde7087d751f8ba5881e8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70efb8ef03e11564004abea57288dd49373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed47616734604a39df2d52c6b67ff7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6852b4eb1089aa8d6263d3a9810c71e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b10005226e0153acb01105f643805376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f79504d61fc2f40e04f5efcfffb6f7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce11f6232bd0d1ad688c3081b96654378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a300b4cddeea6a914adb14c58e9f1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18cf6204250ee06f414b796eaacdd53380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b58c6e937e19eca52c2172f72ec7e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf102f769dacabc4886758dc2c58683382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242281afcca9fc758b587a62dca357b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bedb6183acfe2046c110feb31b47a1b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9695a0c59e69f6185da2edcd484b5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0c21f5ed9e60f012876038352e52f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c08cda9c96d0ad3179aed86f8ec70387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f2d5d13908138863fddff250bff37388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ffd59687d5e22335698d8e97ff42c2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eef3962d5c2d09499f2f846f7c6d3e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c46e439fb087e321a7dcdbaf75df10391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dfe3b906e7787d03f857b1bc934422392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fabd5de96709b81a2e29e8c76ac8b5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80415e4b523c8578a7e88acc2e0247ce394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f3dbbfdca86ecbcf4cb435ff92fb4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6529106bc0a31d937990df9f315cb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8c1834581861259ae7d3a118460ed397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ba8aaa1ebf350160e918b3a38536b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7b26d761ed02918e7bd9d8167d31f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb7ed0c07a2daf31bcd7fdd37b8180400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107547bd73554261490e47802d7a5b7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd102b4803077f9f187b5ff9009eedb0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82a25b38f64d08a41ed50c2f11f328403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85c0cbd38bf3b6b15793ad2b28faf2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e3451440b62adc25cdcdafc2e3a1e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254053fb4d5cab86c2538a6df5c29f7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfec2e99f4e228fb31153e277b7fd41407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0500f4728ce5f0120497a78b7662891408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8fce178a9d0dfffabd6bb1cb5c662c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3aab13c1be58d7f928754134a93e9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8dc70eca1974805e043a327d295ccd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534db49136f181588bd535c89ca47df412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3659930f3980c06aebb5a3bc3ad66a3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5f50b317fe87f90c723ed02c0ad19414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a32780a675a0d5f3469fe7a86be76a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f316b72f5e4f8d2adb8f873c9c067416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619178f6f42e16fc5258bb0db1432a15417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3410170d45c937dec3c8e64dd8c6a6d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1778a0de5a7d3d6e4e7e36904876d1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856a412a8a1c19b51f2ed71f4672ec1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f0224161c738235426482e0802063421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c64d451fd586c8cc4b6e97ffbae3bb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9d454fa75f6f44b32d3ea1a7565ef423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e7b608437bae706181e065aec892b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa68e68a1c38506f80e284ecc8b4a8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927d1d3baa8075573a8a963cad38346426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c107951b54c854337028177656f317427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46caf6f4a9abb88421a5c72af1f828a6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fddb3c616e23caa0431b06a91bff84429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b0dd36d87a3ea7bc3bd5d28e471a2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb1169ccb7893aaa46c3ae5187bdb4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d64c752972d736e6f9fe60c94a069e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f809b030bc41fc68de4c302ef2f1e53433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a897d3c5a0f26d587cc41a8112efe26434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca339c146f15f4e0935347fd680b797435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ff249baaf431e97782e5e0bf37113436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65273ca49a2cc8bd1e419dac105f60d8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59992ec2ca3854edcaf5f8522bc6f6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f907685e04dfeb7178c6f7f5083fc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12215adbf9580c3e476d683abd92bd0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d5b69d99debfb3ad300f275d041ca441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46feaac749c3d25d97f5c05c1803f253442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9549cdbea74f0e2dd809d90a98c4ce443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcac2a2f6e80160725d4a4f0cfa1b67444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101c1e1f42fa0849f4e8a6edf10a9a1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c9c3544279b088aa1ec41943661fa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3eb9bc51059beb0cea4c8f5a0cb5ac447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e599af81e7c08bd449b4c9d693b02448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2905e8b1a22fd3d831a11e860c01695449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb813030a8b09697a30a6f2942f35249450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65668e6c672e549bb46bf73e9ad15de4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c7b4fda252c4e3d6cf27d9d3e6e1b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea77f4c74711f89b539be0732465ef8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fae47812ed6e60c517e2e2acbca875454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e486363513f78f277fdec96b6da27b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97512de4ba2caafe41674de4819c322f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83defdb3c175f4f789a78e568547f25d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c71cbf9f2d99a64a6c67da61d2d8a1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660d4b4f358376aee75c07715f1abaf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cffd1c45fd51150520112a8551ddfc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b6164585963a9887c3db592f34498461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0508ad20c5000738591eba0309c8b99462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae280f3a4faf4940916e6a302fc21c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf35f52865b14deced13bd897a5663464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8cb94aa85e78c1c3f596c11290d2d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab82b03e894233ab52646569f22a140466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35031b26ba2c952d0aee2fa5abd00d7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a947983c866983e43141afb97a0ae468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6328a675c45412905c6faa6c2f485a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c89538b10fc6c6e617b17c2d6be85470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037acec3dc7e52ecd87b966904adcb07471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a771300286cdf3a4d3cc2a56a43ff7e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e0fea7ba5a88c6873f1e09e0d76fb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3f95edf6b3738b848149b6d85bfa3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2f67da06f49715426b542fe584e89475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6c5202c084cf8a3b70b47eb82d456476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc663ac7504a79ccea0c238f21d8d11477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37f7431e5b177bd6338198585a1662478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19876b4b049e2595e672de3b224951f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5195bcf64af0932cb628656f9b3445b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b34285c53afaf3b75a3909bcf5558481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e55434edaa98a4095ff9bf0e5ab2bf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff96ca1b3e20b3d96171d3039a951b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66594a3dd9f789276f11625c31162a9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a01e53efe177fbd4e0b7ef5bb06ef485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566bb22a7848299d5f0335ce10fb7ea486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb7d9493ff193cc4bf6fff6801543f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a437c71a8f6eb5a0e2619d62ac738e7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c879b8b5e810c79e1bbd7eb46b99fc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22129a8d17dc0140d44c2fb2d64c00490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74bed09e341dc0eac336db7c2af4cd0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e239c45328df9f3212914609c4356492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a75ffea0b65999d741adcd0744635b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4851a0b929995406e6c68ba51a2905f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55fae86198b9e59487e02be8a7401a7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c63a0e340c6f7ca250928110f4695496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895d7cf75bebddfe570e17aceb1617c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aee67c6c1d299a54f74c29ca18cd51498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b70a95c6fec482132509292dba478499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01282c23d128b4b33f8b900e2cfe6dd6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385bc7bf75fd06a5a7ba0cd61ce403e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73022a6d3ab135b092c2a1d53ef462a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af9e4b33d44f50cf5a9f0757f82b8d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7ed65966f8b471ad04bd875643def504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546421099022023c46dfb01cd4647967505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1296da67f01adc1bfbaa1a73552a4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc357d65ceaa8727f2519ef7cf24be507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad4e0e2fde51fa2b52e62065c648e65508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5448ce7fffec235667530549ffcf50509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f16ffe658c79d1bdd2b2af9b93f2b0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02f438c8c6b4a936d584f59c207edc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd0c283880e75a1a49480d40c99a8f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a00a92bf27caa17e360e3a3502b430513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847aa0705eb7a02add4edc2a1a31eaa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb67d23f8a5478553788ec04456021515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b833a6d5ea592e8924eeaba67fa843516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42333cf021e21feeb3c6d1b1e02f8334517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771f7e359c1853a5b4ed0912f191518518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7168dae95fd34019eaee16ed6626394519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413f4ecee267d12307c90be7f348cc9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07c3f370a3f223d246df98972e0cce521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05db2ccf0d568915aa6bed10a2a1752522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82df3f130ba9c4a2b7ec12e9854f94a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2880ddcb2f461963204888cf9d6c4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7917cf6e6da8a52d41a4b1bd4e7b9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7527d7098419be9b998b05435b6a3b2d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1943c788f63a2e8150a0f7a11d33ff527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead502ac4e3eff7ea9f27f3f9ba4a227528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e588e3401ce9a8e6a78ccd30b05846529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85fef6cd22045fa85a1e1f97bda1bd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf010ed8a3559f5f07d595612c303e4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e7979c58d1b2c07dd597aa7c1f379532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28abcc920f56a0529e0329ec88c43c9b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a234b2d61d5d620a4d751808e374c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6279e31ef62fcb0222ca7a761da9e8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc68903bed207b38402e4df3732850d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b5ecc293f9fb1540047dc626b8e4a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163b858daf9b927e309cb0f0c6148bb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397273d6bb388335b21ecd3bde94c2ca539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1aad77dfcf1cb1a141bc9d7e3337ee540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4af0b86fe0589127e62e00232b681541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9cd745c78e1ccaaca1850a95d440f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c2fbdcf74ea73d2b6454c1d61bd10543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ce8d33511e9d2856297f02cbec0b3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e9e4d891839e07b7b55451777a3c8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf9c537fe4390d415bc8f2623e6323546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67880488c5f0eee5440d26e341798f5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d17ef164fff5070d26e489d691bb6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87716774764c5a1a240f580f3081644f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943cb0baf3926610c6a28faad9774d1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b3e6b004d7e1b474c84472f9eb4c3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e922a7f7d8e6dbb177aa7cea4305f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e204911100cdd1e16bf9d74744837553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e64bc8fbab13152006cad3b6a9cc3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec9eeac64f1408019eb73fddd6fb99555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9b7fe57569a270fbec3c567d42fca556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e656a22b897fe2046d3fc6c1ea96df557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec13a0c326750ee5e91594e5ea1bd9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947cc0b579cd9b65da44f8acbda5f19559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a089a692879766c658a4513e6370a46560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d0aa5661a5262c2efcc173e60eb72561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5280a8d943d8e44e80df1466b7b9b9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d63f0346010b9e61931bb934800444563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9bf8f408f8e24444debc5b9b067b22564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee16d7a19394ff78ca73956af970c7a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c308223a76c1b26875d77661d8e9f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459687eb38713ddeb0428e94a333eb2c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6341366cfaf655629e199061f5d2455568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b22c5557776eb905e298f803ad5263569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be87968f8468330a4bd0e593b8597de570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e16b76346265c5fc04663456f5e56571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46789d83c2a83eadada0f5a2208b9a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae60a21921194f7a976e91dc7ad79cc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31fce389a154995c5bdb42192bdccd5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130b960faedfa67bde45e43ddd0fdbd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd8ae6d240e97e3842683a95d0b19c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c02bedc84c4f615100d8c45d1ef523577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca072fdd64e5ba1be38bd4807712976578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40159572eb33c469ea27da24b5379f6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7fdc7c5f289a9c548bb062dc9817a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4d1b55c3c4eae0a97797f473ad92d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba82239e7b615e8222877543c378ff582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368351e6a0c5c9c3780573606e777f90583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a981de033335e20f0b2cb7e2eb5664a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126fa2e836e2f95023a9fd85079dae0a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d5dcf4183aad8a4ae2b34029de854586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e89846742b20bb7b2a6bd6376464d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1353ee25d7011e54c2e2b186e5eab4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca56abb6c4a326957b05a133d54652589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17748b519768cb83366685e096efc7f3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ffef37d7b2bcf9059f79de8cb312f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a6c00607a0bb0e1988b6e26a40970592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d6709ef9ce690ce3ddcd4842d09da593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc761faeb9e048162c966034903553594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64744855718e685c9e93a9eed170be2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ac0076a1301f13debe3711c86bb77596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d68d2479b91f55a27517e3f0b43f6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f275f01bb4e06f4650fd38b3ec999f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0428553d1b1c183dc724a84ee32757599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb394c915f6720b5ea442a066b5c4d3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f18def98c54576ecaf294fadfa4b66601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b690e1edf7f60a3f8ad42b02819339e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3639d82b11d6782012c20a6ad0e387c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433cd792313918a9c00f6bc86d4a7de5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e80ed65f5df9ac56e1e267b454d77605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26bdc9090eefae2b30934a0e74000b9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b188e47643404438b6898eb81b18b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f55c820f82caccb86d771e59e3f1e1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b2b05f512911dbc161d50bb4dbe47609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8471c4dfd48abc0e971d1f9e979ae8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb297cf939f08f46a564d66966fba3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f2af6e99937b804f4aaea4e6b7d87612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c48e7b129ab5a11f37fa4ef7d814b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6986d66c8f5127079b1f809e9148aaa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554e5d33cfb821523e4884b5ee1acac615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6343dec4746ef388d636a9c2988c6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c85e5ace8ebaf3d47641e5f868fcb5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8ebe9ac8876a53a49182a807721c6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20cbbeb92a8cafc97ade3bf74c8d306619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85af50305b691ba4a8d0af1d8ced8b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343698ad120a8e70f8b8cb8b8e1ba11621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3dd8622aa1b960314e6183a0d5cf4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c286d0cda567cddf891cf27ab1d1c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5cd27aa9db397da0459e64396bf6d0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71433f0293ef4abbd2a2343583344e3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb001fe9770bc6971193e0cc5d0c1f4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63f21856895c84f647521b8428fb09627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f89c2dabf65255ca7d3de3342b9113628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75259c4f9294c8ba56ce4ae3fedb3a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74599ec2eac3fe0e1c77762f662eefc1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff222ed5bf567991b9bad879a1f69c5d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b08dc5b26003482ccb465db46b5133632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78801194528e683223c52d64ad320bf6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facae2854774ab7d114e875fac504d22634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc219d7b6fc5d6cf25839ccef0cd346f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b005d7104bf4e92a7420f1a593b2f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635aa19a2c8cfacb026457a69cf74909637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d85b1c3bc3710545535c4c25c97b84f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494eb331b90886a230db745c1e0deb0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3811e6996cb772b99e7c2b79eebc08640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ac0ae840f218f60261165b5af5611641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7e3fca8f8a4f2f06a868ea681b1f7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038502aa6d2792e6867be261f2f1840643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7b0647bb8ea4b300a2411df1fed60644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a94ea7a3232fe5182acfa174f092e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78962a8119d3682f01f675890249db9c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497995c2ef988473db19117ed2026df647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32fdbe1fab298b6653838e8a18a496648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79202af00b4fd58a487f088812d75f96649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c8178c8b5586cc013f8357b3d01a7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496162179ff9eaca3e51bb505204384651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b0e517685c00081545e14d4d47f01652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161d9e7d52418eb25cf0a99b9956524653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e3b800f83f6b28816ae8bf834ebf15654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef873f5adc943cbe6ba5019ef82330655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783312c199dabf1ce5759ba3f26b45e0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea10a2c0c387989c3390aefb6b2bbe657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c66db9e0eef794fa1d5309f0a192c5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14ca5a5bce5247981c906e79582fc2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7903b939f471a6521f6423186f2c71c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1d5a8c0fe0e29f3e6b6c7fe277f68661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eae54eb0a7a47d88953ec54f10b811662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad2e1c62bec79ecb54f2a2cdc0320c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c393952c27271cfc0957998b69b9e0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1295866e60c99d69de6ca523564917e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf31038ad780625795e2149ac5619ba666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b393d192c0d4c9350d8da1a484ca91667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967598692155177a181b2f178c4dc41668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e382921dafae432d6f010e6940ba21c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55770e84d637922890fe96a3718c370c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648308ea7b8744abc7fac0550e7a068671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bedf1e49508bfc9d5cbb27ae7cc5a87672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8bf9ff1d3c4695a6925c69fb6a924673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515756cf6c421e30f53156a5f124abc6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49ac8fe62a377ceceb495778306a6f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e5b0d0465a81b5af9c1e27ecbaf56676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98cb85750a2ead200f305f0786fd57e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09fbbb48a418e1df38787d3be8e5a90678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006515c482a0e58550e9ea8b8b45f37679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938166a7a14d2eb1df4189a79b7c1727680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ab84dc628d8e5a58b77cec586a31a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ff5ddb39014d34f36b64a6d5999a4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c79b105e6a4448ebeb2bd1e670a1c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565eb261e4415dc62ffa2f168c800eef684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62a4030e890971628e34a3950aa4f7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb79a48aa73f6124d6797b6ee91707686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b8e5a68c11a38931bc8af4f6e5a4d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87899a3428b2c5a786593084712f49a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a35c9927d30a59ef7b7784e16a87a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d50613956e275e644f479d9306807690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66566365afbf58f47e7c232304480bb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a12bd7f03f226eed3c7233e1a8e01692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c583b063ca36db8f468237b896cbd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c5aaee117c625c8454cdd0fb5275b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11be42c85c2f2bde414ed7015e92f2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606aa0305d44b3f32f7c061ba1e69b29696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f7eec66faafa25596470e83e89c84697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d017f8968e74d296ec0d2d131e2299698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ec4eb7a76735807ed6387acd19f7b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2be872779eb4ccca3faac76e875a57700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2bd109ad5bffa720aac38793ea77e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e2fd5718fd37ccbd1e02177c2566c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceba053e7cd1e817dd6805143c41aea703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87e6c2bc4d7cd57ca32f1a3d611a02704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683f92a713fb59c6ba494d2874c0799705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad26c049883060a4a64654e405987aa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c29d5e5785e683f7569c597acef624707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55948076f1710beab91e8bb7d26b4e9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ec775af00359345f9e014156dd098709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afdb7dfa9bbc67e08d3259dededadcd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c660485d901b8686cac8ee3e445a10711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00584fb832113bd27a45effb3d75433d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b03664815ebc358b04b446f1453393713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f6c58cb717393dfaeb165bc5e4e49714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab623b078451c6f4c2c9a4a249cb1c9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e162667be8e2f7a2db184b247681026716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688cdfca64ba638c2a588023ec318f41717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf8bfea438e22f773eeae696aab234718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c59c611406efc2a6ad6be42e8f443719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156557c68f2c31576acaedbcf742bae8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d2a97bdff81d37a22c02e04b76623721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609dd9a88bfaf233924a817d316d47fd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0371b6431861ab79a761c40d165e3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e678422aedbecd54d71f678a27380724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25027f5aaed2845951836be99111dd4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112590256fa5d3c840d6abfe24093e0a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9345498477fec55d54e3eabb77f864727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094f9e2cc122ef48a7b354a7ce49643728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ffee145e8d5fdce818bdfe5599d522729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5bd3b0a6073487f415ace0075a356f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686874ea80fd36fc7d1dedebdce9a80e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f7094decc6f4ba884156055d12b51732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7138eaccb9da8eb723c959a21ad33733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0780bb6616a3ccd0e05e9f500afdaf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698408a86500611d897ab061883a804a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605b1012d82609dffead21e360ddd82736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184fb1805df6723365c16f918297979737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24caef089dcb9bd0eca46513fe176cda738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01252f83118d702fa6a5cb9a39852131739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336431b4b2f36020a18fe8227e70653740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90278b819a9099124fefd5dd1cdfa15741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53427aa068659cde7eb6061e20ac31742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473bc62a8c64f1fe9c4e6a863a928b3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33523fb6cb7515fdbc992ba85f92af0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6104b1a8512d392e7d004e47ac93a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43c4c59e28841759f0b52803ca38e5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2366d9294ff6c0bef15af6b77a853747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668ec7cb39d5bb6e7a0c118215695cc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4625a35bdc1b1b7cec1c446db0547749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e494efca802e026973ad74e0689bc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247cfc9023804a362710823e9bfac47c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3596b6d7c427d26c748a6e0299c30752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71d5c2c3964dd089a16c7a785a0bff753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>