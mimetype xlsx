--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d83a094c5088a5d726fb99e7ce27e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd6d50a4b4d24bb089c8ffff2451442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82923ccd705ec4ff21a67a10cf44853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e8d0e656c677e394c4182b823b1074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944130a5f5649ba57e9ba86201a6b875.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6625e38c3f632260c66abbc0254656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c4d970b46971f4dbc97797843fd497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82b98facf85acb730ed0539e14ee0d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862641116a925fd805b354184be07dbb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77e7176bef0eb94485722a51d957ec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db386f985bd1d5b4d7cb23107480eca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f350dbdf1c811ccfc8a475f4172a54012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a50d9242236a121a0888c2e8fcab713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2497c444fb92e668456a24d19b880f514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb43137a33d7c7a85307cf36b61b7c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31209371fc46c820eef5d27bb663ce5516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3954c6474a1fddb9566cb79881b6f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519306818745b33cf5f89c20ada43ff818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d58283076f7fa96804e53e15f765b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da35c12d18fb5058e4601a76a7c916c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3e5e8f6307769f10065f8b226390321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b54ff36833bae5608442c921205ab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054afec52e3f5e519b5fc526756ae9223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2c9128231ade64f173c94bf909f8024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad472715a42b700ea42c7ea565be3ae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd485cba83c46a6fb0ab08db5daba1e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf40108b42ae6298141c8fd58a586427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f910afab9838e94d07d25626a55b5e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533690f0bb7070e8905b24168050a4a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85668aa2be4c224cdb94e827be5ad32730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82d61ae80314c813df9ff0640529a131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91312c8cde4e87871c475e386c6964a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec351b9fab2dcc5538a7e262082c9533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf594258fec08543d03a1d48e1157d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9d7a150753c133f1854f1c140a81a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b31c0ef85a61135f380731faf680236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976deb3e099b5bda7cb2a5a6e60f48f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaeff4b18b763bf933e7f8ec092f41938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca066c506733a44868a2a90db005dd2439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a47cec6f5d019351c6cb991fba4b740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24885b9378131bccf61fa819c4a96f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb74e42543fe5af827d9dd291af756642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053f72bd15bbcb114e76b9ab7e527ff43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89a3bd5c3fc559b7a02a088bedc87744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab20b4578996f407aeb9608bd9d3fde45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226e54be33a906e1aadc3fc17a0845546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8c5a73083ffd7ac0704cf7129ff9e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ee33be3533579346b08135615b24548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee33fe2c12dc89ac74b205566a0ea949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa57cc08959139e918e816c8aed545850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a53de94dde92ca06099471502357d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33484a62477d11bd424df0df7c4584b952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84aabf07671e8966153a46eee16ca4d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3ecc2063e361b486565b4017a8c1754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4adc95ce315fcf36462355939be282655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226fe0797770c61bf53d0ed75a7e61a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880de997557bde87abb72f764145f07257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e15da30d3e46906102bcadc09680e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7263ca3c0aea590a126a0029a223559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eda5f9a74518641cc96c2fcc04aebd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda46bbaf07918536eaa5d266fe997f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7e28eb3c0722b6a7618292c0e272662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58775cb8dd35afa81be7db9496c5ce63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2bbec3ca9058f85f705d898eaeaf364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3d51bd46b604ce68bbaca46a40de565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602c9528b5eee7c0005d5f3804878a866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb6dea58f410bccf18e0154e4b548867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f75d23418dacc5b0508333d6cb79ce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761adda9b86e13a07bb39313a10b21069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17601dad13781530379b7c279c4b447670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb280befc601eda194ad505cba1bbd671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d40818ea74ae5f397cdd831bfea9b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ffda6db90933f515210a470d5432d573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79195cf8a3059b9c65b2c1379fde51674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a7f7882f813b6d301283b459a5aa775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b3788f29f0764fa1cd7b4e6cade4076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b295ec31a47c5298375fd09c31bc9077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9dddca16cfc287b2849ba8f22d7fb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027bcc0da3f815bb21024ee3313b8f479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cbdc8ef9cf81f2d7308d69b7387c4880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f48950416f6d23ad4a639abdc113281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3702b12e529b9cdfab0d0308347b22f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce897a198296dc4b3f06be9ceef3e983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc333c293e361321a63b85d2d22d8f084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3bc4f152c19880b2cd363b0f7fda9685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0c50590d2fab081f0f88a6145f69486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd185156a7f797403f0e32394d2af4c587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd6397f2c7eba6d8d0aa6051b520be88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84795099310fd50a58f73e7845d893b389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65cd82e2e16bc6c7aaecfa07b9013590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6984c3dfb6bb17036c89764eed599f791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2248c4365999fe1cdf4539bb48d22d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f91484e941afaa0685ec0792ffd57f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7fcac9db68584c96697b0e24477d3f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e949ffb7dcaf97e05520bd9fd8a5dfc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c030a1d63f44745a660d3b9dde2603796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ef6d1a65d6fd3435e164e2eb2148797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2884adcd2c3dfdbb50e7a7dde93e798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ceaca6f81032c90ddc7147ee6c64fc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3fef1e25170ec3507a3cbf71a8651d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608152c8f937869a971124a18b511f9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8f3fb4885eca5bfa17a1a452d1a58102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b0e78a01958975723f3cf280330f6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74551c00866669f7a133d5026d0bf32e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882a4a24539feb89447e8033ec86bf4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300cb7bb0aecf41b9675c1d9a581bc20106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a43c5eaa65f054cba29213c222fc5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b679291bbe088afdcbe59699d7a99108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8496c4cdb08d0cb1e8cf3ac3542fbd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb41052e5a212e4fe85e5cb2be500e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80e5b3228141ed597d5de3861146bd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023aec09c089075def32a2b2f172e07112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11207d2cdacd1ec5791ebdccc4f49c27113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865fad644e397c5b23a64273dc8e695114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b49899252e27bd70d69bd15809cbaf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e004c4a30af237a267bf2c915f53389116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9bf7f9c0ce0c746dec7d22eb5767ba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3521b1965de2dd48685a738c7d29a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042fc0bddfb7c204c2dd6113d2781bc9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3efa73901df47b1b083e10308712e8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a29df8fad17485c7f2c2844977834e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a09ab3d34aa004d11e5fa7ee65c09122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ecdfa69c481f569eaf9c6396f1e47123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1705cc4d2833b64080277c4ca0f1da6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc62e4770e5b15131cfca0d43bd3c94125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633bf24c480991b7ce19b3c9caf60e2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9532cfe0f6857f2972fc8b48f6ffbc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709bb8f4b43cf11263b51f14a48cb919128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecbb3ccee2636d3b51094fbcbdbd5bb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2958517e518e12d3348096f834bc5a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9ebc71a47a9069125ff3280700bf8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8e520742aafdf24f179e90ab8e280132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c619b494c9fcfb57ef83f7a561f098133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda13e5022e9e08e6a148090278253e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480227e78d52d9d1efc2cbe5bf0def6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97fad746224bffa89e4a1f88f60c13d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d7b9235145dc573239c0240df338c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323a871b36bac15fbb83d6afb11af13138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea5f781b26fb6c4a2275dbcf161e2c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312517d9657dd7b79dc27f94ffcaea14140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a31b1b9b1aadb033c528b67e2d252141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b040744f7f07273de3d08278a023f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28192ab6309c519230ec91da7ccc3d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb6d97424fe7a07877f59d7f54c682144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac22d7a0050f3f7a3ab71b8c2e97a9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef009fccedc6a2f088fb3c956f696463146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14049fdd62d34eb98306ce652e2f93d2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc530023da7f274fe3b6b2651f55a0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cdd78c81727f97012b287d87add7b7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f5da8b1f353fa21665e712f04b68c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a3cf14e4765d398b2b8f058dabf61151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c23df7709e38c0d6f787a60d56ab6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b28a1c9da5a48334bcb83a9d0c89e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea73f2969cdd45d5f84556bbe4e114b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47e84e563dfb6b4254074d33902d5d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94651ee34ba227fa39a43ed380913169156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039d4eff6e93906c1847100054fe2b8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c616df4042ffbfabc713d40c3d8ca911158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d40666d009a827ea7bc133ae4eb2d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43bfa59dd4ff936029c4b4cb69f285160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e071989713e1ebeb91bdc5407bf3f7f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50e6c9f0db3a17208e55dcf0ad82c6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934e8c677e747fc59699ae00d93bca3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bcf30b90e82c71f91bbc397bdbd900164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f3c7d81f2b17acae39f8994782c43165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111331db2f2452a076dc2d2543c4072166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef07993b4d01b6ae1f578e72bb7254167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52704a64d6dec0d06e84e6148c2a87a9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b822f405266408b305d10a58bc32baf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6e65d7595c6112feaa9e0d34f8069170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f541df6866a85aadcdab27339cf45171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29accec803348ba28b613978cc92c378172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca294ee957a98e6fdc95a8ed27191390173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413aeee563c538487556d7d3626753d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c298e421a964d623e67bce75bb285175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7310e255586161bd4eb21077f58885a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807c7b5e5f72eaa336565d00bcbe977177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d2cf3985e86415b3545ebf0c3d3f1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa4caaaec9f5af855ef5175aa3ed62179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274b350946652ebbaefa816b18113a0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6257b7ca86419b524f5194c1577788f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eaf306b5be8c938b947205ba25ef7b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999ecfd0a8aea7501d289a25a8772fa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab7ff654e94a4f9b904cfc3f278a3e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f086be1f96c229f162144989346dcf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958ccfd59326cd1a061f8a1a67a75b5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392eee3b0709b0e8e5364b6c6ff414c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651ed5565b5b0c3632ec854f7199e10188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102f29ae2209d14c141f6d8fe987981189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc9c80eb6c140f66a151ed280c9d6d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7c5601d7bef7b48c1e9e4ae9530e3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32aa4e228e40d565b6d10152426026192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bfd650a9e8d76cc7db1ec31681323d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e2c2facb7810a8eb65f855e0c5513194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47bfa6ef303a9f98594d438b0ff6d3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b17061f5d770c9d1d2cadcc6f4317b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb45970500ee6f07fa5cabb9a05cdb6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c76a04b35acc6a9f45aedac1713215198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8934dc312ae90b54c1fd905075051b7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71079ee9273594f886d090e1b89e673200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7aba4bf1f02df645355d5ad87d7f8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222df6685d26e00f107f5cc72a1b987202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98ede5a97515dc3d34182a039b1c4d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b5662f00314b099045f8dcc98eaa1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961f5f385aa57490c9f62f8e79b31c9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf541c72bd33f35af78ef18b4a1f85a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d95320a4d01a69277a77e07dfa75c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a1c6a4acc9b6946ae7cacb219bc19208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9336552f0573796c8ed4efdd9499ad4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6bcbfdfe2999c4246e3deac365a35210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd1f4ff6fd27e6be94fdb09a5d32e1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d7027af9a8bd1738201dc514ed01a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6edb3bffe38e81c8920ac1f25bfbd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf51d6a107012689c1470064399e36214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe22bb6348125d3695c15952154212215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a56598827b5ce32316d040090e213f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db46a920da0bbfc25b88f5f909c0f11217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7eac8fc8648aad770a3e50b0240d86218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53bc477d310a0954c357cc2bfbe4cc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5e46cd02687a3caff9f3353b3f284220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c632bf9cef285269d71313734f285a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3ebabb900783708ad6ae1c242e2a7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248b709b3830baadfb2c0c95c9e563a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630f5229b16d8b9440d983cd116436e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7b8c2b03245fa3baa949336432775225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa9ab92c10e3f4adda997f05c3bca0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04bb93b4410848477d2165ef70876f3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4676e54e797b00574519664317c69228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ebb5a0b195e3a75738a16af151984229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a5d0ae9e02b49965a0c8ddc49c9ca230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff1661fc75f9ec1461f6157ba5fb03231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93ede0810501fab86ceebfc888e3d2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d63d5c6857ff399c2f2e2033a13663233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b493add54efcb2820c9463f60da5d26234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767953b44e0f823b9fe3635bb0dbd8af235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a122b4e9136c7423b19ac95ba63a220236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ce3211656db2c450535fbd273cb95237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b33728750e79ef66320b0a83715e4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e3fd61b55cccbd0d804362f722901239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45f47fb9c046690be3d20632aff55a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915592addbc35aeef94158c5a6cfb69d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006aabfe9875cb558b65d36fdbd2f91242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336325e63858b2e7b44bcfc5bc11d7e0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af915bfcb8af161da218c8c1445b36244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3341f55b1953f0b209d5ec56107d594245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3824f0300ea9df473e36b3adefa45334246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64945adfbee1aca943e6655cb43f48b8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d573d4ead4bbf6c370274efad3db1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602eba2c2c87beba86dd5333561e6a66249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639d068319477ef2a6aadea01f283ba250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19195d91cc23a6b187b074667e8dd2f8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078ef1e46ac28875e246f0e826f1cc5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf825adf23b10b61f4001b01d2a4405b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2d5a09480f5de93abe6eb09329c75254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630cb53b4874e784d05380d18738e01255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a68d0851dd66494ed354ba7a46ef3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584269feb2f5e62bde6236a692b0053257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84ba4db5ca200f1babbabb4bdc3e2f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f728a05cd659f0fef5da5f145c7dd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca43644e0e8f348c72e977fb53141fa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180263666addd9f8aaec2b8e55c6ce2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408204cee587672aff1be2f10702587c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397e9c04ea39ae3cbd7c43264053b5a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02827ddc4b0fa322d7b3a2a4d5cfeb0c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a81bb534d9c623e9eff3edd6c66dde265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f26c078595724bc8e821a9c7c3c1cc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4d32ef33848d58ea8f234c9791418267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67367ff9fde0fff4a44c28f07b934c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43dbbe5124583a763ee6f7409ce1ee5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960937d903c8810d1b9095fdcc5e10c1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6e2a36c2811fac6b964753b815402271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c69d5b3feebfc6b580b93ae16c370272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979ada8b00b913aa3df8c03cb84fea1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec73ce84da1ba0d728468b21e139b1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89edc38c43952328497047ad9f556582275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22746c741b817b7c739c84c78fd9639f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5433a3ee30e10721701012107f8c1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1161ad7e104f52dbf7bf96fd9eb0d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa46bf3bd36571db8e95227922f109279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79a7737e5c94b5b032a2c607ed1d67280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5134e8922d32c0e6217f7403efb8f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74264f5d54ee968139bc7e94290c9b18282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3a6eccb9ce0d2b30e6c51308f840d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd8da10826eebb7829b0a50e92fd88284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a3224275bf43e37d6e1789fbfe0e5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d8a51ef33bdea4fc3ed4f40c77bd3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b321da60b2bc2e00f3199787ae4fe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df2e22453cc2f85fbddcb8d7d4cd41288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b19a25edf8cc021175e764317da3e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bbb4b39e6d18fc71758e5bce7f9eb0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372061303bd4d606834edcf82979e70291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13849a55e37e6f92c9f0362a1d5b6257292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359af415d3bcd82211c2b55c50a2b7e5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63303d3bcf6151926b52e843f69209eb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87fcc8522d3e9a1f6602f58e9e68b8b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c0831bf0bf5599e7203c8c8db7046296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50bb386899468183b6149de423c10de297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe29eefcbc19da87aa7477698e0e5a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34a125eccd0c488ed26eb43d89a404299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7782d8470735a8b351ca6cb2fceb6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d6902f6bd0102b38a1c561201208b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed458e14087e1af46e8b7b52c643c0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87937002f83ad7b8e836e17f898d0538303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb397667cf40e3bad3ac6e1e8464797304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c06f3713d5ec76dfb38d49f9ab74bb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d06e0a0e34192beaae2aada7f4a01b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb58f92598325ded56957ed3785b042307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee98025fc67f806f4a1f24dcb88b9c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48db950444a230731a1fc1e8bb6dea309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1c3d0722d204c01a252fd4290d336310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af4ae495c878a6f44d3b27c5b92376311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f69228020dfc0380e59ddd379e45f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939433909442c4f929dfa9ebccdfe0b8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6aa68d31368f4582cb80b232993cc5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d652d3fc3bf49e98bb6b751bbebe75315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1bb16c08fdb88bea4c05a120598a54316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb630ee463f2ffc0404e02da6948f09317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82108f7e25f9571540a992f210bdca0b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1fa7210ef0739b68d4681e75bb9c2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b3195e4011cd91394b5649b4cd8b7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930523c5c9ad8c2e3c1e1676decaf717321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c60acd86504352937d348b75c13cc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dad57f8bc3c7ca7fda751b2f9eece6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ecf7300bd0a1ca65a44227a1afbdf7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc18cb10674c12887825850cfda81e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd30f22816be348ee8bd73f699c6d32326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6626da20829dce15205ffc29cf19560327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b2103cc3c8db682b93bd5375afebf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4a12a63cc5c279f1e2e8f0d16a860329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2559976337d6e9c76f3e5000eea8ac6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868551b5552dd4047598293ba0cd903331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48539a1e086edb3f10e916252df0a59c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337aa352615e01c5064e923bf44179aa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a805515cb52d3f645e546b53c4a10334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1eb4bd7e8482ac84ce634abb1aa7a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3670a2700facdb8da8105b0c6835a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7789e68e94fe8167844dabe0359d3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a9ec778c3da83abfccf9c857b89df338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46f9757a06e44674e21b80f4f81b89339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e252d8e18cc2ff3aec8469173006d8c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6c2ed874f42740843c54ab0b7872b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96708d81886a9e070b9d8c1ccc20105c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf247c7dbfabd18292910aadde4cfc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6d664a0e9fd61d4993e32c1ae7276344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1966fa31a613b09c17ebe5c35d6854345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ceda9df23d2ecbb725ebff02fb0daf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db48b40c910602994401fb97b4c8f1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0f8f68588f63c2feb9b7863a2fb6e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca97cea85f15f057f23749594fd439349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365a70a5ef0b5b3407b1ded03d55d63350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3310e5114e7078a6a00f09fb743b6b7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205259b954f24570e06623387bd751e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023340fbc0083f3d7662530436bbe6d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c835d02fd69b0f64e9f10956efe592354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68879a2ed4fb3b486de771b8ecdd3d4b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb923cd31b3235b0863bb9ddf95ee0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04add51a23ad8b1631853c633a0c8c7e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24376a0655c85cbd2e9a62d83326060d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9deffcb975d4a351d08bce8fa1c9044359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166a1691f4c22ecafd9373dd931db01360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5194bcdce497d4823f727d0aef97cf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089e77557a2449e5a578c9b6e4e65d7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd5f673619393a98552c3e575ef47f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6afc72df31a726f8b3939ae3627c757364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566ced8f91d1949e32e6eba7d3e29af365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5857201db48786c21de0c65a6249a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8511b3da611948966c481c97ebb400a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf302535e7d17558908d87ffe5b0cbd4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96cc5df45c993f2cf553581bd949dd9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9cc6ad6187b7f0feb9c34b5434e216370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339b73068ae4dda72119e2aa4b4ffb6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319a6067bc2c82226477de600312a40372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3720ea9b28faa87fb7cf19740154f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a1d2e5a466ef61e84180b2571c324374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c9d389dcb561d9b673462adfd8e51375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0bc67e91ad54d2e543b72922eb6f7a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3ed2748d7e084e4bb42fd4f2d2e29377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d6f473fd67099956a9926d69c5e2b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f236215754259b4eac53a634d43e7c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce662291aff69fdbcba8eee41080c503380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44be1c2eabc7df8ffb6257732739b38381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4bbb821acd7b504a0678e0d0de901382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d40fa3dad29a3396f7539d66f765d4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8b028e920a0ed50943d54605ed908384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc4cdaadc9033f66a455637e86ff74385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef1f67f98d4f6bae0e15da5a62e2c2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81479b27eae934f12e6356542c7506b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5584f8c718fa8be6b95f2db59c95d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6d62133f37ebd849b02e4f2cb643f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5a60e0c4e0bab80c6bc2dfb2f7394390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3ca076b91853064d0f99747668379391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba5fc1fb7ca43a613397e7ed5ddee9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf14ed819e9825ca9d6e5effce1ff9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5344e37cf9a0af7e07b69ef2376d7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9c7882b142f3060aacd92fc05904c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0f8cd03d4ba79015b203e8a04c216396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989082a1e9a4560070cdd65566a8637f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a4696bea5fc023d533e12b451399e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66a8ba4efd76663376c83c865552ca399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5752c40e5aa6925982cc452f405528400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5e88d5eb221a59240994f2da4020d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25550dbf9a81765fff03d7afd445ca5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ff032ff2bc95b1694095f542d86e7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce146b3a9200c2689e33b881c96b90c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c00929d4e33485d20aadef591f008405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb64e210bab0e4f2ca5bf9d209e6022406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07ff54c4de4bf484f07a19247d0608407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dac90979f43db7a1510fe0269e3c70408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172d2f02cfdd4ee384c9d3c026e6c6c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307101a54bd61e827890672e9e7fb6c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718319fc51ab995c37afc287245f187411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a05d369b22a3ef6579a2ca6ae2523412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef085c18d27def72e610f4127f2b1c6d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca143d4fa3b5ad53ba34e333d3f118b8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d236ce8fffc4511efdd5913716570a6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455494b20ecc62b1c76030a8422fd42416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ee8587936d36d52f04289c3cce0e6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259ce4798fecac4208074b37d712df0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741b6b13ffff0cc3a4cdbeadf4c9be4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ba8117c5700e05f4b9d4f8fb42848420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdea5418a470376143e7aff19782939421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a740cb77960bfcaa41f3cef7de1c3ff422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1f435cbeaaa141593ff97cb1c96b0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114d719bda524587ab601d741c54268424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b024d2aaa68c96592791b7b807aacb3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50aba017018b915848a48e813027833426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c09a7371c102929df443a4aff30201427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f932229b2e65df6ba3e291999050583428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f07e15df672918da9fefaa8ee21c1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618921bdba5fe52f244d35bdb8bc39e5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc63c4f807a4e08256fe33f535986c3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d0d25122b44cda5dee90085e14872432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a08b004e1e177c81bc60c0af92ccd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771524292e6fb3bce3774d4182401060434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0487fcc1378101c2dae155e7b70e76435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a7fcbb615e6d03520d678035d1a0c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ed4762d30b8b02aaedde95288122a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70b787a0002d4fbcf95fc0221dcbcd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21ff884b195ab2b697d7b39d86eafc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebbf4e40a30de4de59a91177127c7e8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ed8f5a1f1a2a5a62eeb2cb9d0fca4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af38ea1b27914c482b3b4bb93f42e5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1888bd9986c11957827b80839f572443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce336c6f832da905f31dde297ac2ec80444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6753afb2000e2f44922c299e6054e7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db28ce24c2f9e309a7ef5a6d31e778d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6bf2c6d4e2a5a231c13012d10eee13447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247133f162c4da92b74d3a9ae974bc9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca37f01405bfbab819dd459b2268b0e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caabc9b9bcdfd451129d07daf89814b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c8a1ccf2fbe2b3ed2cf30d5a72069451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0e9b28623f02b155924434db1b918452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286e7b9c8b9ec50285e290872124342453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee65e740bfb2114a0d31f7ec949c53454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb18eed2b0b7ef6e8202e5c7e28089aa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19cd329bd3c199b8f8b6df55704538456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206c1b49bf6f410d17c101ed9c90dab457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bdf49c4ddf288bde75a9c7cf51afeb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd1841df9ba6cc33e1e5b6537eb5c5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c386e53fc20ecd2e6762010d89cf16460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456126bbd8e252bc922376d7e2c786b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a2115cf5a3d6ef1ac835b3444cb32462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3d95d30a7cc5ba1851eb739a2cc70463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0a646226f157e47b110cb9555faac464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398bfbd11bdc788fc60105182ab8b275465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6479a1dbf49d1793dc3fcb6609b2653466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6e95a439d67c5cf436035f74866b7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac997e560b7d3c28755dbc483fe41e3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00d0b3d2e1a4688b8696c617c73caa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fa111208b274f70dc311dd09fceea470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b58e977b6335e74d336c6a2b0cc55471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1fd4c036d0a810f21d295d08cd166472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d370dd433cc92c102dc3b958c85c6d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a89c9ecae6c3a2f44b5a37e1adf4ea474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e8cb7a51e10a2ecdde63c016a6cc5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01763a2f1b4edbbaf85f0b5ceb7b7e4d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2e6d1203145ac2d7a61673d28ea8e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da832971e9c846864fb5a20aca8d62f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87edc211fee5157a0dfee08884664cd9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22b18c7d817e3f296e8fc131f4f857480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadae8c0df302f3830b903fbdc655b23481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e4c531177147559d84da9af4e4b34482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d43c141653a7036f217d0a6ffaf2c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc3677bd786a1060e29ec1d2a7114b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6fe0a2b113bb52a5bd9fe309f85a75485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb68526870bb6d68655c69ddf3243c6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83185148988504862af3e36ec0aa5711487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3ff1706d99e1741fca9c328a6ae30488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e37443eca60abe7ec1a93fbb0d136489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29925dc9653ca3b97b6fb5db73b3d98490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3942c4746b24fe5bd91e04867d221e6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e882e4bf9b3cba1267d53a8f94bdfb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aabb7426c815eb6c4e7d3283dc6cf6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856adabec6de0ef6c55a1c1cdf6efc6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62f977d657628f22e4466638d75664495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ff637ba3177c07cb7c5bcbb769515496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53a571669410e396759e3e97cb4b1d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c358d998056b2f5a8e9d9ab5290ff498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d1a317cf947dea88bc515110c8f23499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1d64635caee1f8dc5044544ee0fd2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a61defaf783f8d720f95657d9c148501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16360f85f5dbda899099492096e776502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b080e4f5d6a4fb6312873c31203bfe503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f83c07d19ac96b633a591c9b3820d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d86d0813896df5a77baa03a8bacdb2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a960438fae4a6fd9a1a2acdf3052ff506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983b9f25e6681665babbb13a7d33922507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa991ad6efd1aa1780372cd9afdacb4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b66e012c6018dd6eb21e969cf79879509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1bb65fcd503944c055c18c2b6df362510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239085f107128b845c8886477b10804511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae11b339a5c993f5f7deffd871ab7121512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70bcce0a92188d044472a179a521693513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dafe76e909b7770ffd9043c02c5b19514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295d6f93a7d444e805eddc3ed019aea515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef38e5fa584af2d9d822d93739b9fb0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25241c42a8bfd9c825d9b3e974127e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f376425932381b16cb10b7e68d362518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72e3b57848e2c7577087e7902c1344519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a1772bbfacc9f31e1d59afd0593c3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae92404d1099e19d0f04e843a03b2a7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5ebf7595ff062bbcec23acb890f52522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978dcd0641757f5d23c0a15e1db1f76523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5fd1751cea10860b93244b0d304008524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbebb3f611bce180d9f243a3e0f1337525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be826e94dd9272c983edcf0f1cd9f9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c320705fc14ec7934b4dff791c61e6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30910fa44499789ec238340afe4244528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f16c1c68afe9607514e005dfe126e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6a4557335f9473a16b2fec608f879530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e2922fd68d5453019241f3a1fd407531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489281f23c643da815098fc38ec4b13532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5f37012ac5230bd237330f815640e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44efeeb16f483a0175a79dd621634318534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ff28bb5631221f2c42b638d12bd50535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30813cdb6def90bf8230b06893bfb9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458cedea44d4d9b9e18b322dc598d91537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4163309edcd63acd24f1b9341dfa3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884c8d9181639da997ec3456c4a0d12539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b3339cd76c576145de3f51e133fe1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57c99e710a9548f1ba863b96fbb573541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087fcf24028bf5358e5c5ea671ef7df542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55691524496a0f155c3e4abf14cc1333543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b2b3f7651e88665750b8ff46030b2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43617abbaf67645d3f11cc92559d25545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394657ece29c11748f714ff89dab025e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2bc5dcf757f5e0d9301a7516ccf466547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e562f83ac6b26eb47b22b228a745d0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9fc580db483f0324f23eb08d88220a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0cd83dde15765796e31b9682e2cbf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74dc951e178285f9f2dd5c6824f7a6e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f359ab88c9e257d6e209d4c03f830e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3bcf9827acfca78cafa05bde8b37c7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d59347b9e08165a285208ff83f4e88554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8790a937668d7fcaf2088d7fd374d1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b209c68225ff0019a74a6a2ac294c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41fb6c8ec7b329d219383fcbb751631557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093f59127f65a900852380e593452b8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83295d8a907518c0219dd13ee64b41bf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5259f2b0984c669c9338398c853d64560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ee5479710ee1065a03a7be654c87b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1c38bdc673971075314739d05dd58562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12163290c66f60dfb1b47f4a18d8a700563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27e5823e5a0758882e458fec122abe564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f6dee35dffd1a3302c522da383822565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482c1e7c76175f221a68c440935ac42566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf41ad3d47fe5b944cf45353c3a59f9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd2681d1eb916a47247165261c9d40568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284bf2cd4146d4151f545bd5695d264569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c69ce0096a577c1e163e10190876f0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c71bb8ecd67bafc97beafa5847b4e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96988be3e1d8636560062002005cfbb0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e485168c77e72b4d62b72de4031f0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695eb4293447c7ce8fcd7d32a5d9abb6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bebf82b24bf0c392f452884ecd7a71575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc9f8082ac70411026a30fd68f0a78576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd2159afcdb8cb81bd3ac85059e6c5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c1f99c260a4ebcd489a83b0769c7f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4db6ec5742b4896b04b9d427df204e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba4b372f5841b06fda340eb527fafb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc4f4ac9d977d04b3e0b1df879ec24581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819dde1c90164d9a9061dc7ec0e66da582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f81b56450f8e0ed7a35184ff102a8f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeaa942dd5d6787fd9f4b174c69feb5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c79d56e259e130d9228acf50afff9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718cf44be8c078fbece27683f8c93cc5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e7bf5174e007d752c39ee9bb85eb0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bafb536030368441a698970709611b9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a2d3d188cd31f8661dae320be0b24a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1910398f1b58829b13d030c2256d6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db74f2f2a503b29b892dffbf354f192591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25c2aece400f527f246fc9af9d7779592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7cf5a9a5a0c35f73821aafb2e6b9d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d8e2ac2921906b747628c5c3f3001594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3fc7a015a8b77feb5d182b2822146595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d084a1314cd1473f199c30126e198f3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de181f1a1d71bc68ea4bdea872d062cf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd3f59bcc1bb78ea739399145af9f3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127ff20bd2a530beb69fc1a8d2a91d6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502484a7c8235872ca387d40841b6352600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b9003c360733241a4bb8178ac5def601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4b54126411a03d6f61cc5152ea7d9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104bd31281e53ef0bebad7eaffbc2413603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f7283405ba0a5a35e16d7401595d6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a111614a8de48ad05729ee57820c6d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5335480f213fe63ea0e1223a96f77c2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071afd99e548b4c5606e84c3e1e5a4b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449f68ed7f8df796c46e5c7f625806f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb1bd8478232ffb8e80de97e0c0618609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a7956e3bf82bc5f57b521a019b0f3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561d6d0d982809ef9733b099de44425611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362c1565813dc17feea62c9b166cec3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c2612d99c4b76ef7077d4157e4173613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772341485c59d62cbc8bf1114b3e034e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87100fe3902e95e1517b1630695f77e6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e760b4b7d6c66abffddeb4bf34b5f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041cbdf2f4dc3ac2b5cf04e8fc16684b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233d16e774aa6dcd527a63bc11307d9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a244bedf300ad0949edc20cdb61b72619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b42dc895c34b238bb905b2b1bfc325620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa028e5a83ec4c567b975a039e6218621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24572179bde715006320941fec274b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abeb48a439e550ef5e60a99d5581e6a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7877fd649aa3f636c7c47f97a7048e9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07cbb1c3142e2dd59c2e19cbf8fa3a7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e1ddbb413444e60f3b1717adb181a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce6122bd7325d43c5d4282038e7538627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feaab3dffa76522eb923a77056054c7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f809b122806058f71b07dc16cb38a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e810fcb10729a561f96ae363cfa7d1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea47d394fef66ec0841a521c519459631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847abd075b0a4e30dd3ad02f468ef0c2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e1ce29b458641f60f3fbb4042847f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e49078a09adb52e5590fce85d5cb5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a83ad56ddfad54ee444cd7d27c5aa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014fb082c7a60bd6b5d01631824d4b0d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5aa1ef5217e2f1ddb1bc8ae7e283ff637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3251dd140e33b0ea47a0d95b65e191d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50c166d988f6656ffbb08d89577a81639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f88b6d95fa2b9cdd886b333354f1c0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa752f07a3bb15c363224a5188297e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907f49c49de28c895ecb4d2904d18ea642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167560ea75763bf79fb2cc3ec183fcf5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5ff576e568816ad186e65e4daa49a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad1ccbeab3440a458ca9d2c8416148645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aacec5c80fa265c4496d13ba93e9f0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd61ff9f818825bbe630e9c5753ed57647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d18708a4869f20e14cd84f7fe6eb956648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9647eb075ae22ecdb44b95b2db298649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688f11e4de3d28518f25580f4ed3911650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c8dd7cc409447c87d4f38a6241ea6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6b673fe8c308a42ada36c98694f9f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd418ef70e3e54ce737ad9033d2976653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79411c304545030ea5e8bed6aa0de34654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2e9c438cb9105d580377479d39d82655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c78474524bcb8819060757e0172f7c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5592f64b6329b57bb09b816523556b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32d5aec59b7a4d1ad6c05c4b4ab4c0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016be64b4fc1a87dc5dda6d53aefae6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c989a98e03d021bbd0819602a8175660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a54f49727a350e5c672274344fa6f3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae539ebd4851ba1b2c5a238fd68f7fa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86dc5e0d155d92d30d8cdbc036dfbb7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa33a72d4ab4c992aec929bb019caf0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba559c881c9f6b2cef2cecfc204281f3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a74ad6458e8e435fcfc199888fee06666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174dd3de68e57c5961918ff2317158af667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0572b606bd3659685d15d72716490d1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0587a5fce6edf357dac05860ddcf26b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419adbd805c1d9b4167e294092ae24d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700cea33774da566f27ce679eb64024671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c247a2c64dc0da223f20bc0c5c431a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08dc771f28a5db4af850e107e015a9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31705afbbd707eade1b58edfd250863c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094aabe807c13a064f6d77c2ce7c2601675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55943b3cfd82240f6ba509c44a9ae626676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff468656fdf64350302141d23651b8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ec521b43e7c6f8a368a5558953b30678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a921cc650a7de199476d129fa4d0683679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36761f5b955633992e2e0b1daa5f043f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47550095ed95121e754110d162e7bcff681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7747c2edd9123b8a4197441d2d87c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209e03fc89320d01d16315ade8094f0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc400549e9821693dd7e291c42d97563684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd882016dcad8b7035e4bae3130835685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84baa096e35153d3d822019417e523686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9834c40c06d72df2ab9c081eccd355687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3099864abd1814af31f4598449ca06688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5c3fa0edec4345b7fa98986ec9714689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e335eaed627206a5c9fb6274b7eca2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24d3a2141804a9a8ff7d1419b9d068691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9641c688ae78ba8df7a124a01b2187692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73cf69640a9199043fb9c7dcc29901d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad2c2cbb50322efe97d246c9a239f8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920e1f03a03b4f21fd94cb2f17e64aa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0827ce279be6217c45a3f33aded523696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b9dafeabdf89abdc3ba96ce27d344697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8e31bb7ec7289edb09051e7958855698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c57e539ca52a7d96046f88dbeb642699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219546a1ca87b211d4ceefa6c871a70700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9ddbc2a5c4597ac7178d8d8e22560701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47659b91fa08ee8fa807871bbc18e8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf890a668a995bf0560b67fd78de66f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac7b79918b4bd7db1589755beb54ae704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6a19fa85f4b330a8da6497e03875b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd9df8476470390b302e466eef4d43706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf485ed864885a63ac7c5c393bedf4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd440c69e636aeed90cba2fbcb3eef1e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699380759e6d402e7596a4cdc711160709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974350892e4a29b4f83b5789a98f9b3a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad999ad81510fac23621a5fc70d1f0a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba086081025eb88597bccbbe4a8b732712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce95937cf3a8f0d06deba89aa8f76d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1371b35fc75e4e81ca21778105adc0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8080b1e9f7ebc21e70acb0032ae3062715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387a7de41d0fe4ed8e86c4ed2574d7b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc8cfb8bb14a9ef6e5687e4cd7f76c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419498025701f60117622345272cad9c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba6dc357eb9ebb13616f1bb3a7c116719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed4cdf5e0b666375394c098c57d3f4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428532e25867ab09e0de66859c831e4c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db35575a9d90f8581d278bb0ecb2b33722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5614a412bf93a76fde6b33fd0b311723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dffdf830e389788e2591f62d81324e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba7c8e50c26a13e1966c585bca95ef725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83e6dd46ceedaf17b7a35068483271726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896488b3de6fa0ad55b2badb64f98540727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562de1be3130d1b15bca71678f1d8763728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b5c48e79f198c9d9c5efccb8e71e7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ca7dadf02910f882327b49afb2b9f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb77df8fc5fa248c98259a4cbb71df731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26d028b46d365c9aeedbde0238dc33732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39fb7a1f164d0c020704b31e3b7ced733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed6c59fdd67b7fdca25d18bfa668c5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b100200917767452d324213322196a2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301bb4d4a04cf9a89850edafbf8469f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca6db69da05c507900bbf40e49f934737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082c3c3b5188f7048697d054d162683738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba478703f130c2b817a1a0cf66aad2b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8013257c2a04229f1959d606ddd4c4d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281868298695fbade975288c3d269bb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b5204010b24c78b9b44c2ea8b4745742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216187fb1c17b3f1299fcf66e5131ea6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa6f4c8298821638f8d15b222ae15b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3d009d383b3597cb9db85be07fdde745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b137d5ae4bf925debc85a7a2263af3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb912bd869ac8732a6499ea933f232e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bdac1ab8798f5d4ee849b6fbebc342748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214be02c37aa545704b5d6a57beddff749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b9b885e3af201100629a537473092750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046b55f3af847673cac1ccd4a9125d6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9e10cae17f4d873241b0da1a1cd1b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec02201d10c13fdc0e92f6845a936fa753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82e7bbf3c8143a609daa7139a262bf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76bf3c0a95df4047c162f91a3d22712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d89d51b109fd929b972f879aaabc93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02ce6f1c7390a26efa47e99622d8844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a1a88d21afc3adf6b325b63914f735.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e7f84c7310080fef0cabe4c9dfb6b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba48d2b3a3caa5b634742d7fd5b42af7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609fa74b85ca14298eb3a9e6b0395f0f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4a64f004c2e2a870d577ab4e70c539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b105ffc2d8c1229cc4908a0b211d510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af5dc3b5aeb6d55edf617bd14cb65111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0172cf180bb165c7d666da1db436f1212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea61e764ea0d273b1eddb252aa7cb9d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ccb46f468b0086ba66fcf0ee846b914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fefb166039b3372bd86e4f8e21ccb615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace6f6659c2fda520fc84466647ada116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7658ed831eb4c395b7acb0250dc51617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12942459e0d54e733689330c696648dc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8bf97cf88487e7f97be623b9a1544e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ca59b57084f12edcbfc4c7b27e04a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac79dd9ad90a80faedaebcef80fb4021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9e367420f4d5f2d448e684d0e817d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e11e1e6cc9fc9e89d6f6032f3bced23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ee14831e3389f3b71bc9410c0262e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212aa99347975bb9019ae7d786504c025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ffbb7446f22a4b6eda0f628d99d1726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801efc364e84788ed9cb3c5411d7fffe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd02d3769433420b1027427da06c3eb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942e4196522255f41e357766cf114bf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c1c4fb105a2da01dce7017838849a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e863ec8963c3ceff35f2a309575c0c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514bd4b474c29514c194ba7606d34eea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9eb346d6543c0e483006c768a26a7633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750e34e18307843628ca041bab02a9f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b226b9df59f1e7f8b34ff2ae42a1835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9badba9de039cd01163c4a1fcf7c95c336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e49551df920c5743737afe623aa99d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca05c8f0f35a3ccbe057e9c2d1d85338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f7942acfc6dd2a98d373428ac7be139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988363a4f17c2efdf00bd07e67dec19d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785383a0c90dadee1b6243fd8849aa8841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95cf7a67f4b1849529fc8b5a31a71742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f809f7c4d3dda7356f63a3c02cb948443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae1dd5a9f904c779dd3d3256028ef944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d20671519677999cee414eaf25abd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54adeedec3c2b9e2b162ccb43b2ec09146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f724e9720be9c6ff24d548bf56588e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918bc2df2279e6ba3a212dc63a72fff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9cb0dad9ea9a06cdeb7967f5fa85ca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f64be687323666f2c5425c2c14e06850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65d17ffdbf2e806b7482f5f13e13be51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75363f80b988c241d9053b07608e13c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8415122b5c4d9f3193aae5770121f753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a7c0d786976607f2ca8202e6bdf7a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41eb7d8454bb7bc322267c87d3a27855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedadd445f1274a05cdf0785a8a7662356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9fdee4096772b04397e9bf3b6f166357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5ff3da6c7534085ec4e786332c45858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ddfb4f7bb73acc88d0bd72abaf593759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72def8c6f2dacb6773a91679b69626d060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab14bef5f30a08730214da82b33b4e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e5b4e3b2278fcca953c244318fdeb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76c24fed2ff0a1f20cb1e604953d6163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd8eea63ddb9f5ad86afc96022d09f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ab1ac687dce791cbc11c9cf17c2a665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af61216ed50cb971dc3a4fc61a2d3366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc568910d157d8f6fb0478dff64c8b3267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dffe941b31990a7b744f5d5f7bf6d368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed91216eb3d1c0cf9056158d23d4b6f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aae5f8fa430d8fef10b8a565428b0370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65306d02e44bd37d08ce934eaf9e32c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f47173b3959975f181fdae805374372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536e9c1683e926ca2447e599fb4305773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a033cefbd3e2c166c6fcb84164a3c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574b6f06acc34715b8ffb2068af47f675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba8ed3441d5cf29a6eb361271a87e076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4f494a465ecf2ab86bd5f2802ac6977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bbc94ea4301401a1f6a0b64e25f07678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e73dddb23fa44d49f77025ee2b76f079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da034fd15bc0d664f1cffb868867bcbd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c102a1124e84056c4e005032493ff181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67c2df8b85cb7e4210b7f95e69d10582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d917974d80ed0a1e8e7600ca44cb283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a5219cef2584cd99e37d72536bc4a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188564a6e965edbba017b3945350d2985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d12658e44917a98bf515ac81a0e7786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991faf06b4ec1670859c3d38c7576c787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac23fe964e73ca0042f3afa426296188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2a7ebcd0738eee89f821370f1c98a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4ecdae2b2c23d633024b8aac5897290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384f52a3eaba260d923658dad3fc3c991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84280e7c97308ff060d8982db81c7b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f20a0069dd9614365110a89d8907f193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404305b38738878e185db2f8afa9e77394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34102284799129ce774a7f280bde309095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10833621516b27a85b3622aca7f941a196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db510180b9877e3f3d75b922ca06446797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb518f91df30f8667831a27c66acf0d498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a508c18788d837a67db4f4bd6ba7099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eddeae0f1f8888efff079df995fa223100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece2f426781af8c9befe91f483fe989101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb19ee21a785fc2a1ea9d0f45539ed102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9729e34271b6b05dca6b5b88b14c51c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5c0487ed7ec3950461367393f442b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe2d7fe3a97d61589df344bb1ce468105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec871cf28ab2d8cc8644bb00637ff9e3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a69f62513b02a27e6d6100adbaad9b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9cd9f015862c7d66ef44691f0e4ad108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535c0c02fb66ebdfcf09cdaad1a8e70109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76020b913139276d39b9390ca7c340b0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c27f73a2174f009147afca2e655bdc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ba0f680c209d78c7311dbe2cd9ac0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381be93e8033ce52118a5f0c8cb04ec9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656c2c1f7d11f1f416db28f8828252f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e825f99749adf82630def31e7e788115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837b6eae26086906c55ed07fbf116e3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22781de2c97844879103fce37b1d9c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c693f475a3ef86d76fcc19052a103118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7b7473f975e67422170bc397cd7a4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953627e8c9e35dc19d941f865c6f1b96120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96037adeb1e8bd9270b3bba8da03272121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ce8b333c413816bb4978ef629a51e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57638cba2f422607dc51ed6db2fd7191123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10822e45c608318633f0b380435fef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e285773069bd80dd16be3a1b7e63f0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d223c55c64880fe16cb46131d9fe1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b25482fea573a94682cdc8297056f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be403bcc474ad3f3ac191fb8158a642128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196804768ffb7709a2eb3f6f115c7c0a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0f1833188df12ce911553f76902ad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf234651791f148f25f558ecbd6f9c3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22148134bc536f497fca6a57a7c2346132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88350eb816408c0d1882b1894eef8a1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe48639adf99657e6bb6017298bc1cb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c190aeeb7e5dd1f28516da81b1875135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e71c575a1d0a7faee5c69e11a87b0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2619d4084f8dc8133dee2e07c66c6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fada0aa829df8f1a688910d6697c153138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990360f2ce19c8c8985b23b66fb4e69139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e80b2dd94a4ab013fe06c507b9d8f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c95d3f6f13c6b1aceda1b0b08cee9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9a7115cf5aef3661db277e840bc83142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ccc65bd5f7f9df93935e88644f5ed2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454be1eabfd3a666e46479cc0ee3287144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbeb99f6dd4b8fdabb59757532db6d5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc3bfe0996d65205fe74fd590d64b5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4872038498c3dc5691e897968b4df6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fbf97141002a17325f9f87b30342cc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4c9772c2af4b0327a1e6a6c4768dc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de915826637046fef351e6a1466ffd14150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda70150968e21eca4f13ba5e55c086f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359b854c69121e9f945e4c7954268b0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816fdc6b059bf7fddecd1fc541ebab2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc3fb108f877d6b70221ce3494c9ca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199c9edd6df3ac85b5b746fb909ac41155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa897173d2ebc0354accfd0cdfa2b1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84893c6cdab85792ee91ba8907217d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d4b34ad37a36327ec5b366c9fe75c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7142ace0565a6b133a90b6e41973d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef27ec589a9d84f40c65af07cbf151160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11737369d7b8d8f6988bf09c7b28b80161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b88d37fcd7be2f03c7884a273e4b2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae033d1959683731c2ee5ff52ffd6ea6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff20621f55aa177c42a9fada4465060164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e84c509797d0370c236a6d0d10c96165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd61bab26f5b8004e477a72a4d1e28166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636fcb3646d525f1648a0d54f466cb2f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd518d9b63bb0c9c4a58adecf55842168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ea461c7cad9d53c0b845894bbc4ad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026a57cb9bc17bc9e9c6565e54b6213170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63d3cb056ea187080d2864142ea589171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e6214ee941a03209542960e9c7268172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d6ca4dc7079cc830eb9fee8ac018b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762f08fd608713770930e9f8cadfdcf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7bf54d5e72a96641269bff4c2978d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f30e6f570ac7b884b2bb956fcf41e7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537bbafa8ec90f40e99bf8a6a6589ef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8bdb226873898a44d29b8a909ede0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761a4623c1cbac201d9faf44dbae7f9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de022f080b7010158f3a8557cd1b67180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2b3d8de48255415513b4e787a8a79181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2c8b46f3adbc77d1c3997a018de83182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865f9f6ae5538d1cf9d7c1715748f77183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29988cbce07ae52f3807ccb7c002560a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845af4152319207ccf788d1314fdd68d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb04aa2d8f4e087fa287331fe16ea0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66752c99c329cc5287ce1d21c30f7b2f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b043c0164bdb9a087fc9b193cf16866188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff475cca9f6183484a8486403de8f7ba189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c353cf9c0d99fe262125039e0344fb9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884dd9f32e7c66cf959b8aaebc61b420191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3bcd0bbf311efc50a1618d78fdded192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997deb1137ba53ff836e4276caa7d5b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69fe5f96f1fd43bd812e0cc57f5ff9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4054d73f5128ddf5533167086821c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59175df05992220a63bff76362d0cf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2b9e268082949870b8156c98d1e85197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5d93ea28bb2ebf0882da625985448198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c878bd0b85413a5ea857942d3757a62199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476039bdb6706d058cf6735ca1e3372200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977b4be5ccae371399501529207697f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d03707d22e07e93778f03c75c94c5f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec53e935e6fb924dbd4197a83594040203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66f6720790a9f35870441d80b344c8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a595a9fdb7101260740408b5f8b74d5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d661af6264729ebd8efcf5668ec1037206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde641ac16e0813a4e977e68a63c329207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89f8eb604a6b5c5e84d9cbce27196a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b4155dcc59639fd1de351c37f2c924209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9dd2f13d8d8cf47ecde3b8e04be70210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad20892bb7a0b19489dc1cd617f9c5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90732c44034f19c8e9fe59580c1a77212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1d25d8d0306be351a7f2b9a6d59ec213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e708eda26de6d1f8305155b0c541d9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc86d875acb72b85e3d37efe2e56cd5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3aecd9f7ef011a8a023ab928d8097216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1787b23e92a2294028053dd06c1335217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc840e2a7be17efdfce389c4245976218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6a4b8222352d478662bf2145749b2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b739bc7c1ec42bef59415412f4fd322220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b250add224204ee0ea6152e5467be221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae06077b9c3fefcca30cccc0f5e5fdf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea6d79a96657f2be411de5758ee86e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaedd2189710828206ccd0800442c10224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706ef12d712b92ed50ef0a11d8468fc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f677cfd282f5c2eabe15223cfb730226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394ff67fb5237fc58204759067a8396227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e80959a495dda1fd647a006fc9e0e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb1ed88af5f5cfaf81282a790c1b31229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91fd8db3d6688a882b1f2c10af11ea230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8cb05f763262bd3ad3813353d308f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e72a81e896a6c8365543400ae2a18232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d1aa0f8a8340ee50b6e9022179a03233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245fe99209d6dc3a7547e0c3d9adda2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc1357ab51d00579faebb012676b7e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e9abe0d1a2f3b4f2eb69cd956b887236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab783d553dac5d85c4c0bb2e946586237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3658d5ee520d0922892eac375460b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8882f49497b8a93a4306b88d940d64239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a807e0a489972c4503c7085ec400c1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283119ecf23fc2b6959dd2b45be302c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6415fbad446321d93fdd8a29465fb25242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e467b9ed37cce2aa882dfd5002845e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad89ccdaa9f8905ac1263f7c917f6e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f882a3ec6bfd8065c26e11c40bb41b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a46824fd561c0e4d313ad8a3192224246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b469872f9042e66aca8dcec58931e8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426046f71ef4db44a95e0f46bfaafc41248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23741780f1998ee2789c1b8abe82ff84249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ab1910048b47cef025e57ea504132250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8f8f183a3b1d23a5385144a9ffc50251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08b80be1b2a88e7f4e7e2164beb98e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952875faee7b2a359c9ac89ef099c92253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3256ba5c25203c916b19fbdb695d9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449a63526f829056ec44422e032676e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e32334eb281a2e7f363242bc35601a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae824438761bd9ac6fe44498a751820257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2f42c790c95a01842e2a31c9264f0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f09ef8a0568af6fa374ccc59beac2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3cad4bcd4bde47afb191de48928081260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32db659a5f9f5dcce22ee22d58a171d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5b6a4e9c9d5208a2c0c2b09ceb551262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21539e9bc76da14fbed107dad089ec6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4b0c5175363589d37b11015447252264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a5f0b95d4e151faa4fda07e423650265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4eaf286dd76bb1a1ecfd458a9b47d9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2a461307e273f97c9f58a8949af2c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58dcd38004b1188fd14f3f7f5a7344268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993c2310601afb89527b2b53c0c50fd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306fb544837289a0769369de43654a7e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb302609fd51062817087cb71d5c74271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193cf04a8eeaca3f355e06b7044985d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de21283c9bffd05c18f8753c2d7224273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d384b532fc2a217dd6b6c2a32e267274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b31de56d801298bdabe8cc40d62ac4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf1ed119f184876c976358c440f75a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c972b545d3bf6875a3d93973004758b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeabb963ce3fcfc0e21e1c4b5c515c67278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd767da0aaa61f457ba433d67797fd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3732809c8fc4c58382cb7fa30ba0519280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966977e64ecd497db010d756a771f87281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14082b91529c00af6dcb25e8e4a15d3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18921f0e67c8436a5969499fdd05f0e4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb960c3c34196e3ba2496fa96347fb4b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e5eaeb14fc02a12530079d31325e1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25e2793cbfb461e89ec070f4ea00a3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f7bec0fe9bc94fbd8f277fdf6f4c9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60377f4712a790eafca27f1cc1338b8c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646fdf2b35890f1a8d04811f2bdc68a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7eb4de6d5be80068cac0df93a6063c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e3074ce2d9a5e7e5e8c9b649c3deb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc551a213cb34c970cb78f3323aba3d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f9b8cbeeda987ddff1a7000c02cef293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121ddcb097079c4b3e379d1ab908f75294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137bb37a7e5ae410758c5805474bc1ba295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a710a5513865896891dedece1138e4f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b3ff67458edf35d9435df6ce0a335297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbcf7f807e2a846dce2024bce0fe77f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca87af470bbbf42ac5771440019dcd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e0cae8e02613e6db81aae4440585a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48354db9c72c1cd5a6718f201ae81c6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15cb126e4ea4a996f268a4db85d5419302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028199fe0b87975cae6d51edcef42e9f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589a030cabc3f4bb11af29cfb92b370304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664fb973aac31f8e8c4805afe325072305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad34a6a47e6d948947fcd2d1ab8603306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716449415f8e16fed00d1fba46701334307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53d7c56018e10fe328b7ac4eb2f3c9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afaf9170d938ca55b412bb1806e716f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a803d4ead1dd42c091764a132773af310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48f2ade6698417b6b6a612be123f9b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972b0182458673d3bbc193e06a7c8ab312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa860d205862e95fbb692bc87ba98b4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28f2ddb129545f8882f51ccf2e7fb7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1caf260b097101589f6fef549b2a4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124f803be09e3fea22929c25761fa81316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca87442263e30d05f5d2a04b61fe680317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d44d373f1e70ace723fb2b3fdc6266318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eca07972017827a545671aeff9d6af319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851f15730cc089906e1ab97a9fbd761320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8cb38ce09d9a3fa28b3f6fc15f2b84321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214f734bfedf3479f7f0322ef3637ac322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead9460a9d5a89fa3bb6e51edb6caf6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe21ed5abf0f5ac9cf99d56687ee81324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d063dae7cfbbd3448d61fb7b056f21325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3eb0678e7adbbdb09a00cb36815d7d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa05f123e111a929f37386c8536dcf0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ae71aea2974cad75a4e8ce969d552328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432cce25f91aa55c76d084da21c262f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc49f1d612cfec5077eb50ef41845c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db97a26e5ed1079613c7480668183790331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebdc3e734083e76c479f89b51853508332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b97a89c836870dd48c410867f114d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083161324045ca40a01ea2e4ccfdff36334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56af7eeec5209ebd1281c88c5aed897335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034dc48e314a407390dc7b5f4f7cbcb7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3088b96865adda53b14602d0db872337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b396d90fafd436888c3379e0deead4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4529e76cbb36b7dac7f976f15071f8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2de35927e5e6b4c532d858bee5f60340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4649f967d9041d3a437ebb1cfbb880a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06cde3c761a4bf8a08a8efb1b95b34342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff3f09e94fe449b16b3b6f9801429f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9dd670aca6a59736e075e1c777dc0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a42b072639e0bc387e7e5ca7abe4a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba192a130a84674b4b1ed35a84f0e5d9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03778fb811034546663dbe5f8f69b924347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f21257247e1a447a314838f9ccb385348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670fc921e1848c95007dd854581f5ca349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce433142e862988dcf22eea902db7f0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec85b196cb00c8d889b57f0bab8f05351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b05368f79ad711255fc770e20d4fca352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bae31039afcc558275c26a8be5b2c2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e618031d7e0a1b834913c7a4031eba354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3a09710d6ff73d2b1c076dfb5b81a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cabcf7d333920fe89cafacea162ab9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886f8355d39f187ceb264fa8983582a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feab570b016091b871a0e6cdee7935d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001f1f9af9d09c56828ff7616d0d2b2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc4525d31baa5b1055915f4caf2135360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37de9026fc362e920590b6b06187ff7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c781a160a975a732b586803615db654362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d879d07693338d063ce278e07129974363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010993877fff8713368a4c7e6d1301d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260c4ab15ae2b6a476ec3bec4e9fa5d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91797c7700d76e1b1c1719c88e63343e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50360958be6ad2316fff6421848899ee367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf59326b9f64a4177186f773695170b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518bcced1c895ba74e3afb0a67ba517369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700deaa4b909ce52bb507f1700c7998370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54413e1e27be44129ee375fefc2948371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce60a88dc583d180a5c1009ee2a80a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1253f1779f2861d6c08c45a9f4b171373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98283fdb9aba2d9f949987f921f60f83374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd8214748689605b302ab7a22fd332375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895fb0362c04af48caa986f040b904e2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e7155b94078035c0f54cae7fea1c9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b3705d26b15e3d33264c4850b51d6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576737a84d4c3f6b5fa41ddf55b7f60e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0639c5d2dc312394d3195ee9f7b18380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b9c7f4a52617e9b36905988d28c8f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e50bdad14e256effee92627e10fa13382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b7899238fc2ae38bd8d205e9b8242c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ae667e4dafe68ab311601234d2331384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9dce8945a7e0dd36a75f7b9d1532c6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e8fb0ffacb0abd8e890cedf8b40b0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82504b61b0ae781fb633a96a966400387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5b4eeb896e01c0ddff52e16906319388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cbde19112775d8b19decfd16667576389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9619997b173ac4600ec7b12ba1c6c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761e701a9245645bfcb1bcafd28b096391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583c34b8ab0e3896f0d8411166b5b04392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07abc714da9616c947a5198d4ef11a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c131c4b3f44554705e56995a48f2e53394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb071182f4a5f93f07be1719a8097ba395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b30c9b94d8526d2dca29a74383ec6d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff373e0f5829e4f06aa6a5d5323188c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b5a681138acbdab9044e3af13ad74398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c53c31dbbaecf5bb067c6940f7c2ee399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8341bb278534f7975e8c75da0a3775e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21d1249b014d1b803a6f20b709c71a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226458cee99ccada1600c970a1521cf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d715e471ac2a8229a1d94ffdb7fd5c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d99c8274d1d3b7c2c8ef48fe13a25404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1938dd1380836dd3d50aae4d79df5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde491c26af6dfda29129ff8b0fb240406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51fe6ff44d991e9db6ebcc1af603aab407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc610a76df16bd037f9efac2566074408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ea2f2eab90b24423842f0c9c9c6b9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d059072e05b7ab6b4618c773c123a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335317b9d815f8a1c847aad6fa8f18fa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614e518df7257db4dd473c4b82a4090412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15c38469aead07fe9514490dcf10d3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20172ac76593f20cf0c8f49073c79d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0588280686bd3c852f038a3cd103891415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648eb15b2af9eccb85e92b8ff75d70c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9cb49ab218c6c1d804b792ddf3a5c8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed22e922da2a6b5443c9e8851510933418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c1f81c16f8c9d351a080b1a168da9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46abf638f540a1be31f9c7fe8663fffa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a1fd986e32dfcdb87af0e5b6ac009421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9bc88bd1893953465dd982dffa7303422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d944ade07e6a68c95d6059d7d84b8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4981d3b37c652d29e71e6e247abe0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab62d265b7cf68ea0f12ab0e6b7db4e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20859eea7237af08bad959876fe57a49426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f5166071e7fe4f6d4ba4a9f8fc51a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2ef1fe3b4a7277ccc91271d9b0a39428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5804ab279c062539e1a604608aff802429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf83d37b14b236db763ccf66b925ad430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6c8f5d3fecef6600d2b0903c3c8be431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d785829e823e8675ac9f3ac2b210b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeae02a1b8a6a3de75abca39c554d4a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde0bc50b2c81b492733c6dda56dca8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1bad256daf0b2f1ce73c05d586fd5f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db604b35aa790c481ee3a675d22fd8fc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad73edb27f7a2c0e4f1f905564d8cb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383899ad97e386413dd496ce10590324438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3f9faad7de78ac2a8a03971f8505a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3022f11e7aad76381daff2c4dd601440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43641e84e3654b3b74e3258c8c72426441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b6848780a097ea6a70c56b6e0d13e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a89ba78424f2525c29ea47c514396f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f9d50f7db9bf7ce5fd7af9c02cb14444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3474737b92e94fad72b03e3f16e2e3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ac4e9bcef4246e7a786fcebf7b82a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf2916c34908bf12c57a99547058fe447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac3e79ad459af564d5fc079ee13bea448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad45c99d59ef1138769c9dd3422782449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9316101f52a61d7646238abee15eb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6df0af544a7bd22ba8d4bf9454860451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56bb8602d2478372ad5fb2d44a0099452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da8faa39d25577f0b8c93d38cde398453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234a5d9984bd462aa102f2a827d6e91454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e9f29f575792e4908468b5485acf8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d8cee43473ca43665f39423c6f7c6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc1173cf4c08d5298c243455e481b8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd630a3ebd231debe44161e89b54c4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c678268c567076630cbdc2636e09525459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c11cc6e65a68eab0f56abc88aa6dcd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6adf66a48b5cf0b348c302a43d4027461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a275e8663647812349e7eb5b6c589f9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384a29ff3417ca64f5f8438a385bb6d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a74e1e29542812dace8764d80bcb1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608cb068c9e83f3855a7dc2e42c5571c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c9cca8a3178be42ecd3255c986aab466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928594914bdb5ae87e82c639d6593cb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88ebcd907b0051239e80a12b8e7a96468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87acbe42adec5eba0f99d2c3977d590469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1fc4d3045c3f122167b57da04f6a1d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b3ab317df61e604229fb43f8dca08471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9507115101eb929ec7ba9cc72edf2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87dbfa4284ce1eee7ea88e4fdde8ac473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137bc6ebb26e58238e02d16ca3acd41474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7fe222906aea3c829354263d0f2eb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e1885b492a8b04b63402459fbd724476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f9c6b344f17846150a62c9a10a4216477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0422c4f79ecbf7bb549acce6cd1b7f57478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37f824845886668057f2a50c2418e8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d50b48ecfd431969996b7c62b32f5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba65a308bcd593ac24994ad70ada90f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d6ef5be71da221344ef19802527d1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5cc44efca03a3d233bb55d55f1f308483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05020ce9a7542294ff9142b7a9d17b31484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a05b258c472728c645f5c10701537485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef487938cfaac23f1f965fc29bf7ae486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faed31e9308fe530da63e0981758ffe487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b492d78e19759946ed435042265327488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b13fb504263a89f014e7f152fe200e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a111075427ffb35d4ae0c3372d030d4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2740fdd143ea63355f8e817f3b10c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a2c826d4149351ef8ce66a1318b1d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612807436d819923d912cfdb83cac4be493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7960b1156374f0cbc649450703ae5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb7bc0cbaa862916bf2380c78fad20495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4bc4ec9a2ebbf01bf421241cb5fd1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9049bbcd5d71ef21a3c45c55382df7c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88586d024497022ed06e822623f13c89498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff445cf43d8299619978d811a524fec499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e805d59b26ecd2e0b1335bb16c04a8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368b6b47816d401d8eb292077da0dfc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40151513cc628d8325d82f8a913556f6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54177108a1c41cb11cc2af139df331f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54596ba3012e5bf6247a4fdb9852dc3f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce020170923c1b2ab423baeb54eef35f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192cdda7890fc08ab9693edcf7076ec506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ce7c14d264d04da6b45aeb1c6d899507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eea5468f71e331f58a3dd72ee7e208508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d08be9981c381889a8168d60d7d47d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a13ad0cff1bfc66787a45bff115d85510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4dd24f36fb9dccad46b8d31af976c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530b8fbd300203db63387c3fb92d350512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685ca1127237265d40499d30ed272f6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1f6f81d372e2a14c3395829248578514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a1e3b99a1ce8ea93443cd6d7d6ebe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c9be86d264b2964d60556fb6229e1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aee1efbcff4b7a53ebbd64459f9ccf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c297951de402d045c9a831e452ddef5e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b549d4f506284b3a30fd4deb9586d94519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4507235d702cb0d78201745e9969a02520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695ca47ea0d133606f63953c9d21152521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c375a4a3f19589bdeb187c97c320c6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00c386814dd03ef872061ac8318698523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216ff807a7268dcc080f95fa4fe98d5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b94643fe317330c94e6fbfe73bea8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14087031ec0b63eea97866b4369d132526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64b51d052d9c6e74f0c6dd85d2f8fc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f66ed3f8503870b61b774210efe9c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880cf29bef120bf285f8b396ef1a680e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ad64c69fd6d37cabe03c1ebef1407530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa1451219fefb0a7e0cc45f2a9c060531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb54002d62a293dbb3d3b008a1f5bd3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494b3672c65c2dd9b3e03af32590ffc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91c0311d4856afc3d1716a461d6e0a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea1eb6ca599726dc56c9f27eb0c276535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27ae92cbde64c08b151196e73efec0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09146d0341e2f59e572d65901a9db110537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e841bf0e2db6ba5bf75ee974e9802538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585adddd440e3e9af0d0cee2f117fbd9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d2d469e0215836e072bc1358baa0d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50cc03a063ac8cc4a50515e28471a6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbfd3117a810d370e9263ceed1b6647542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377beae15158e302979b13086bac0ed3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e0140e193105cc019cbf54a8b06b1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52abec137a248de853e62fe7048f809f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1bd272e37a00f6f1623c63a3611ac6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877696af83f52ba0778fe414039475e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681fe59649f205ddf6d9e7fce96e0c62548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170113a1b1ec8168c8eebd6eaf0d206549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb329ed35ac952e0af94ffb50f57ad0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13097b16e189bb439835a14da2aebf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35391e9ca4f9647e254a399b6546f242552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a366d49f860dc1b8276b9fa6e330a1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc056bef162a684859822188947b55554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b15fb5a0f1e8e450118ab318beafc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108ac6def71232e6e19e042fd40785f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18fba2382a775aed398457d1e8adfe557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec468c1fb4ef838873705109cb80ce76558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640b4a2a61d7d819e54f615399465d6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8e4d7251619bd10489dd19e64f718560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51228a4be4b5708448c0f7088eb30d9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583166921e4de8acf2d2cff9f67226f5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c02ec805a4c37dc186d5a2c884405563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cbdc20795c44e53984d5448f25c9d3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44cbfcb56beffbf1311b67c2acb3db565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54d6281e23cde4985fcfd4035e67fc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5e0b1dc42d0cf5a02c42f64ed900c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f0369f6c4d5dc1ed52e0f3728ca7f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398ed2ab9b14929ac776d98a5ba0660569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5659a49ef27201e21e3c5662831a582570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b798b0aa775d3a3cfd4a81a9d46ba58571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcae9a5b78ac10e6ffaabf1cec3d5cd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e98c02fcfd06dd3c567e6e8658672573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4c68d8a316e904e017b6bd138aaf0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb6f8427e3e6310ccf09f880cf8cc1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a5377470b8aef09b67508f60fe22e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5aac8d6912392414732b78d623b473577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2642915f55f2bff6660404cbc7c9a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad7b9c6be37485642ae6d5f935ee86579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42741625d94aa8c5244c97da225bb447580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e250a8aef7c9896e2447473cdb379581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f534166064c8997befa5f17d6d95c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83138388aac6b882d219232c46bafc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f950670e85a636fa6f3db7acd00e235584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f650f78e5b05bd5c4c9c9ad8ae042c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2a185fea8afb2e0a8ecd70dd42609586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dde2538f688a447b4ac2a56f7585df587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb78cdd9a518946985b32bb85f76cb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d763a5977761c7478b20e93261a93e0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1b8f7f669e2c29a526866d5b01534590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab19fd60d9df5d0cc0be0d46613558591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118787831b4334747c42553a98e4723592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c81b3a9bfb8f797bf0502965619138593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f88290e99f1b25c8d2bb10e5632943594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f285881ee4cb694ea513651d411dc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3056885a8159368a04b8cc9fc8f3b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc881cb22320ed43b16fe987191a079597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25ae31f69f35ce463d09253bf5e8df598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e54f6b56ce66934692066bc53ab8a3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413e2a5db46b94038f1fa1ccca2402e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58010eb32989ac81e1da7873342dd1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39306ad2021cd3ed47c6fb234a4a4c1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7767a7024298d79bc66c6e718d3ce603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e5a92a4033847e8493b288fc2af54604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31441455bc17ca3185fde8dbad5fff25605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58563bf2c2a129e036a02c7a9bdfe6f1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e0c84251f593cff4a9b2f5faa2a9d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2da12a63bb4a451bd1c18c5c3b4f6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e40adaa0a1e0ec975421ac6c94ffa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b867aa42efe77aaad6f6a809a6cdc0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d396f10ffd7b1098bbd85f6d74569611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af438966e946fed30abead32b40370612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e1fae0b83436e3cad8b97289673ae613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aafcb72317fdd56a88e24b9ac687ec614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5fbc5f55a40667c80db42bb0b40e1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165d927c696e37c16831bd0b2e66d7c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd022d8c8eb508f190d582308672158a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07101049dc4ad62a1f3faa5ba09458c4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2449843c39a6fe67a0c0c120eefdd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc36213c5ea34783cc81c17c2754880620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afbfd4a1a5137e7ec62395d06adc137621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e31a5777442e6d0ef9b6e9a5c6cbf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b4937010964f7f29bc4695b13e81a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475aa47bb59991ea6511f217018cf61624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748e70e048f2daa31a7e24d69223703625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cce40ec57a24cdb6f0b56238d9560a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc66895a3492f00488ccba5fa39ca2a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42929fb47933abb1b4f310bdc2b3c6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae63215cf55e288dfbb2811445e0594629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88830669601f0ceb156da07bbea4feb5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb3593d7cfa56a62f49c564a090a31631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84a9cc8375161afcf5549d10cb6a93632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3836ec9096390a5f75eadc5ec3e6702633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730cd9a8e10b49b0f6f900fd57b2ffc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3e3db78bec7ce0dac9836634a7eb5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8f582060828b39b8e60b1b0ff51e2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ac9910f52a747ba6c88a110f80ef4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d0e00f3e018e3b73410dbc80689bb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cdfd63f7e000c8664648213d8031b7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be428adcb55b3ddb0c1eb17ab67e677a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199ecdb18e0df2e80f2c525a2d1d262641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6da95605f280c13f1cfc75fa908ea642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebbc06d84fbd0ca68c722434cce3aa7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3099802a3f8fa3b340146238344f18d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009ffc12cdd05bf666b0ce921d30631645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9a2745607fba2dc411c9990895ed3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f175969f82ecd9dd7b7c5b434ab4581647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ee4c78eee7633e19d37b88d8552db648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a20fc77ab97843b8c2562813315a8a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d46a92b59699fe8577ade4e799aa8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c4204716d19d83ffdebf46c6520e9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b689871e47c3c9188a4abf23f81756652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc3d01108427e3372573d0c297268c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2fdc38aa65994279516c931bb1e63654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c146726ab70decd97bfaa87bd79306655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9919b459b8c741826f4938cdcd9d4d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f82ea74cf7a0eb446c3b881852c22657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a7c398d26593829cb24674e245f32658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdfded3e7a9ef797cd49a4d63e0b7ce659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63bbb9fac2493e93def2a2f9de74da660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bda84e1e93498573d6de02caa4252e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888050e70d71c497d9a6c858dc59f80662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc370d57879086edba816f07b842a96f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a992226564659232a2f2de68992372664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e4829d76aafe60632f3368e8b6db8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1c76c07e643d3295971a8c48de633666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934428918a60ee0ccce4ac96374fec80667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb3a310eb4e5434a34c0c6342107bd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b248fab66ce38d0f95d1ea5dada71f8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24782078d8def8d515fee79ef95be3d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6633516add7bf65171670a5f472fb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80328bdaeb50577b483a8d3bb7ed8c04672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca529497317c9038af4d91668f2b34673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d9aee2e4d38347e74a07b5a6f45de674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ab6cf0405f8ca492e2a15dea02fbd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4c8cbc057f36afca7f259bb6dda18676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a554b97d5f6b7c3fd636f31105a8dda677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206e663891b9891257f1c62d66acb08678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70af32a2aba8022d5757304e9b26080679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829eca53aea89c6f3473db8d643fb1da680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125cf0f2fcaa86149f1e789c8fadbdff681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de665580ed7446caecb8a0e8c65633682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73badb4a41ddd8ad7d300d4da668ea2f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69c2c1f4a502132125311b3b4ac57e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f593fd8a026ed7cef3a24b13589db55685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778d5e53efb2919b5f4bcb6df9c2d0a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26032a13ee1fdbfda1f4041229d168687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f741796f2b6ef8f704b1dc2b913085688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7786d84d468ce04b0f75d611f9dce689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca437d19f484bddbf6742cf33d75a1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b69aa783267851efee199ad9f88e7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0275ee51a461e1784f73b4c7bdeb223692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388dc3afce6e272d169ad63145dfe24f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6edfff53b1bef21b3501382cf5aa5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc6d0bc74ba15c67f6019131300555695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0dc8109d4a2baccd99a585680c069696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3232a179d61454fdd44b2af2b6231b0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c562a052e7d531129f6df2e0b3d9a8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306aac9d5a3990be7214e62488b11cf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e5ecd61a8bc14143846e1cb08d7af700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4d679aa4c22972e654db98740ea64701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76418d8cfa49f5ee7563b1ed6a245e10702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e149f24b5b2586d07285c043e834046703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb01574573436e6647c3fb88bfc403704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5740eab14a3d1c3cd5fe9f096d4e3c3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da26f149e17ac5c87c60aa7e71a8b60706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70bfdec7ce4a2175fed149f10f3db9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4340e55f611bed7eb2a4d4c44c22c4f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd96b78b0c366f76b7fabeefb269f03709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc560063b2b0acf5a52713c20d65f94710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cdd8cfd430e39c1d478273df49bc9b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc6fc8d4d288280d8d1325f2ba33b3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a942d25a7539b70399e8762a8e28274713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7c49ccb86ca1c25b15a1afbefeea0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28a7db4cde76212ad6ae9da7ad64df715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4a1637e2995d8c2d48de5f748fae0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132884ea49c3e07c793023f0778cc3f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6048301bf4af7299845168732885d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28f67f5ef97c44bd700cdfe38c21b3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e76034c8878497fb4a2b808526655720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77fe8409c9faa7cf425f463e52b2e2f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62319abe18d14335315559671699f2e4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45641625c378334aabd944cfab2fd19b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fcda0e5f47dcda83a05b45971fa9f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e5687b46116ced18504cbfb2673e4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21506ac2f96098c9fe0378cae117b96726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6bbae69793ce95e8080621cc3531e1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596e81c0b58158bb1cf11f09e4acf96728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf720ec34719f9a6c9124d14b1aed085729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb214d5dd5112293abc5878c47bd6bc6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31f120632b785f5ca4217d21dde994731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca5aad0aa04df692f52e03a250deb26732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21195fad306fa5c90fce3823019c3e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd9426898365c4666ec9d8a9d6c815734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3737293af1881ae89a5cd9324e66d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe7739acf34ed60d88bb6708edbd94736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b3a948d01a0141b22f918ab3af596737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34525be45a8fb5a88b369ca516bddb0c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5aba66409948cb3235ef851ab4e7a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b45f99bea2057f2d07a3703b4e2c4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a36300349b3cdcb9fc83e3350d5b0f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e7be184afbab766d7c5a32e66a5c4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2adb20999467369134293c30f28873743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d878d049a10f4f1528f56d4f2a8f03c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d93c0f5176a260dc895b48c24fe619745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16ba4c286765dbe4dc58a212e13195746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b27c98f8a6d2d38132dda16a06ca4b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40013ab33ad1e76d199d4950d415f1e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259616eba0ffb996dc915adb53898617749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304ae95dea94b68462cdb6fdd207635750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2374ab70a825b603d12d01fe8f65a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201adac530f8b13b2165945e944e69f2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef641a68ffe71dfde86cd5a3f85e41753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679e162927dd6d4136f2959aca9eac9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929ccc53c6b1a5eaecf712181d9201a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a171da72a7dd36f4182e7e8c975ac756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7decbec38eab350bbc5a91335d0b7d757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>