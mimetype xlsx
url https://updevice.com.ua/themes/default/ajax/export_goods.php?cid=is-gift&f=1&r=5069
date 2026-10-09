--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9440a55c4815e264eed066939aaac11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40342a5181689e23c9d6727a0b9c25e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb44e712b7d8d269c041a7a1c9312a63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e9f46c9a02afe362263054cae52ff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a6998b4acf6e05528ab8c4c65f1665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3627b4892f22915ab6b0a13921dd86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1290533ee3bcb4a5f30296d1db5efd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9aec9eb384cb5875325a51fe96b7b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f11e620ddb84acaf3b4877b69abb29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c586299f292ce642f7df47d1a76428210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d5d920a7d687dcf1cc2627eabff0511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a16403cdb0f6ee9986ea39151fb43612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c674db9af10e4cf8553e4f16b28b7613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8a2b98e34f157b64d39cfddd5776814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d8a96db8ec4582bc68011c6e10e0c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807c41b9caa6350462be32676e91d9016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146299d54f13c65258e72eda1f5b200117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e3ef6935f64459df94a59747475eb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0119679e64bbe812b08a7ff6489a7a119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2dd809e893fb1a2a131e962a64eb3720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb932f6bb4227a193619d961b505842121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7a13915a6ba0e903e8e63fab837ac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9390b5c898994ce5a304d95606eaa223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e84f741ee28e21b914580ded9c1a624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7369b7ec2478ae6ef900b39e95f92d625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a8e70e1e5485d8e70c4c4b5c47eee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39544fff68279f165656d5efe06ce21a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe402f945773e14b6ccba2b0eb76a128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426cf56b98b7735459638e22cbf991a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44dcc40ba32b35dca67eda0f2cabf230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1ec5be05e7d1831ea854cd23cc67331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b821a700acf3062a3f5be7bf0abfbc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882a13f9bba4cbcff2adc6c430230d833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7df450515d6ca7683ad1183c0935934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03ae21139931b6ab146d0a82dd96e835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ab73f3cf34575438581fad65b25d336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ddd2266d9eea2496480c9784d5459237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a0f59287a978b69601e5a6a8bba7038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0266c2e66d01b38e1af7ebc79742c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884aa7047f4c4d24046121bc37db751340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d7de5a19a7d2cfe80be89dbdcf93d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6f97d057f6f762c26319c7adb0a4642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7651bf33a821854c7c6319caff3f3f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592e25efe521369fb2351564e62848d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6eeac1ea9d1a78cf22b57d75b2f74f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b27fa4a378cc7da28a7895c046ee1946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a3be2663716d09805441ec2ea220047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed5376a892f837613cd5ec6f93667f248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7776d8057052e8fd09f1a68cfa76cd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e46ea8afd508075e022c8b8a70269c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f40ea4f009b46e4c0dd67c76475fb051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae758224e3d98e9ceacfb01bc776a4652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c35c5da82253c6c93e81316181f6a053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d14278315e44222b22737a4914607d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f15722d071698783439bdd1393815f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a020a1038a4862ddf1e2ee34c3cef0e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171515f8654d7043779a0eebba5fc6d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f679e702df5abbd7ec572858ea10e458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ef918ab70e06dfe7dfa1ed4b4d01059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e147ce5995576a995f9e90981f1fa8260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4409b38fa98119d21f24ea86df43661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa102cd398548e1bbe85c04fd2214d6562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fabf6d0decd337caf4169c2bd2d61263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3c6f6494c5f6e32a5eb1dec97b0e264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d782b2a44b5e71d1a9e3063458ea6165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce66cf88d37e9c1ebcfb0a91d477a366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7cd1eefcbed30cd3f20badd6bb84d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1aa416837444417c012602c6bfaee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e88ee5df9e97e07ba16fada4a957569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee5f8eab2a29d04e5167bc9889be6070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b1c6c8e6bce5615d39dbe725fab8d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f644f829a1f700e28252cc710cfa072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfab7a8cd49221907a758eef462091073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194900bfcb262bdc11323b35ac5d40c974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcbea3b890b143740930e18b9136a3775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bbb9a8b972ebf7ff9e3f9478135e3076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9be77dd8e07fa6143ccb35b5d5e33277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633718e6c1304e7a2e5a89739bd8875878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871377c481b38495e24e03b7a16c7acc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a213236b51508ba891d632f109c1880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f2de29b8926626ce6acbb24e199d481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da13aeea3d8d4e9f37db96b65646d482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eae84a7ba519560326f8890113f18e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67bc435503e6d49dba6aedeb14fa60b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac36db6bb5c358c2d772418ddae1d485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626975bce6c76a3c659263751f0f73686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af15098f85dcfc2c3cad0af788f904987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11528c1b132f6b36541b5093b35f2988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75b95165e2624ca1dd50434f55bea789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a5ebb808e52e91d51488860bad10090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60167702243c6b170f947e93fc6ab491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250bd90151c58be6b1b6178447aae64192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e240fab7fe23aa477e1cc62f8b4bb893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc814992f932f8579a9065ac475332f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2324c13c65b676dae69a8356021eb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e24df5b0ba95c32ce0c57df0cff4996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09a742c23ff249a7207d595f460ac997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385eb00354270423a79b6ade6d6ebfad98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74976fdaaee30e57474e2cb44f8a836999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39718e3c385dcdf96432797880d2766100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7500a7f9b6f66a836389f9c651980e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297922b16d84a01b8122c0ca0aea1c3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4d16196307c4586d83023c6fb369b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37453f6fe0f04d92821018f950be9dca104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a6ab5d3629897133281596afcd109105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561dc24506cd7150a611fa3dc216f45d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0aa3bd727a7172b5fc9073caeee69a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb8af2b930df27d88a4c29d15eb7b5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609f290ee0b885403b9d49a0f9d91fe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f7e952ce48405b68e6181d5ad9fea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f65e596e64436a19f1cdf13921b0fb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e918b2cc89c9807da3c62eab0db34d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e429ec6658839d2fde3f649eafdd784113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b2f15073d60d2beaf173754621c11114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272500c34146afbb2ad167c23f309c5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9525fb55fb5e4e33528332e551c416116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668f4b87deefd97fcc5b2ff20cf7355117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f064ac694e509742a6ae729ff3dd6ce118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ea19548e183810d19639251e22bbb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f003f8487c445f6483431f25b2f2d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e679283eb5209419dc0a2507ae7560121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374d769575394b388cd39a7409f70b5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97479b35f07b339b27563c55fc238a94123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6b269810cc580fb0b239987c0bb67124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ed1be5532819accfe9db08549744f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628e4b832b97be8d14fb63bfb101a05126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c53563070415c9024382ffb429a57127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36cf2d48bd850d87b00a3179a22f8be128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218619a88ae8ff52d3e615fce4351aa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584a1378a0af078c28d20416622f71a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f13d2aa2e9a99f5e62533d5d338ca6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3738be802fbc2185f77fafda7b47d5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612a3977674ca86e6aecc32d7d1012b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f8b4d016957fd86ec90fc3be5f1bd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70ccb3899a2750757d30afc04f14e8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7863bf21187d9d18c15cd842e1718d1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1ee370543938dd1c31bbcdd1598d7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4cbe782c03edd145f740d01a29cafd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff61a90cd8053f4096e98cc64e7976f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f86ed0afec0d3aff0cc15b0b7d4773140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2c3499259d65d7898aefc5736b54a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b3f3fa9be9cf089414802add80998142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23acb888de6d9d03c071e1838e85d618143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344cb7a2e3e3f7ba1ef61ffe52511e6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0710fdecb6bc8e55450dafdfa2f0d2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66bbc1e87cba588e1ea1d06763a8f2b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2f482a7ba8fde0bb3425c3af8883c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd5f950a5af2adc312c2af221cba86148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773eec2ea17d1188e712cc84ab841e0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77916e809620a304ca7c71590be076150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db13de958d7fa50085c5e2a9b293fcd5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc312eb7cf90272b0960701c3d0bda152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206734b89b2c9cdef46cf93d5d9f9b08153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da051bc7569a440aad4114de95cd0f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0df72894e6cd2f2089410153ace381155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08258c5ff3d288f287c8dfcdaa095a6c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a455d1c535d4d92acae468d369005ac157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee29a515c93f393e244947ee8e54def158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6b5ede594c7c05f3864f034c8e528159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3833bd066fd2643ee08787b23cf59160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52a44a2ca2680c901ecdbed932935d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33911c4a5a3d31a9dbfe87d25663c50162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a38da166e79effadc70daea127d83d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0f97ef2ed381489eaf7e0da03f57d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141b64f629c4331a3bc21c877ca8770165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2720b2d8a91770061b7ded101a94cf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51861914c1b17017aa08c47cce3a53b2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0649bafc9679e87242e8970fb0cb2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed22d21f91d9554430b46bc33cabcd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518308723efd3f988e58886dfc65cf2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455d3c29d052e1f9070cddeaf4e2200171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6071bd888f1c96f2d19dc13e61c417172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d7b2a88ab19a0a51b754d5ae5968b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee926a25b10c3f948b6b94d133af89e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2d1d611da84b525608f652f64205b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660d50ba0aa29b951d0cf66108f4102176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21061e02af6beadd6e6b6ba5c3f6c7d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738be1dbd8881d83159a1b89fa29da53178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f23ed07d883e5f513a4ff13c5d0832179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9096bf7202dee4127be54f7cb30129180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a221624ebc104d373bcb31a68264f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672b46a216bd7414c6bb53c52d2e16a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd7465aeaf8c6fca6a64c9ddddeee5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7ed3f5988628d678df4be32322b70184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0cbecd9ef696e3310cbce1345af0c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842ddec334fbe64c80e7ce5af06349d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bfee4048516d0a3142818b69f291e0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e30b69c7a4a5bc06e7699a7ae22f18188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243de616e0eb150a6eb61733bb31691189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544200b3f1a2bfa044502115b28170d7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa13490d4860b086f3cbcf10fa2fd2a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08a8d696a0532403ccbb9b058cc58e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa791bd66ba49936f7f9166dcf7d7db193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643a70146616446c1719276bc36a922194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f29375fe5ddca69d4e0e4a6323072195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549b9192c22005579b48ce4745357cc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa059c07842fe8878cbed85906c519197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2ead1b087ad642e9dc2440331ba85198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00d30150b5c546d5b14fd1a6ad18f2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20af31545f6eb0e094d43497740f8f8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e3b49c60a13c33a98b414044553f2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f188db142b13ee4ff8908238f70e2f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da847832afd558c9a01e9eca002f2a1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f9ec778f3db39e88a4dc782fa22112204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13dc569adb3271e0c225e6c91bc2d8b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eefb0b0b99f9567e787d6577da4c4f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378200da0ee797f1e97ed1b67102f0c4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef690c039ad7da6e26c81417ba5ac8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa49324ae443d0cc424a2dd67a804c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384f6c24cc1ed3086a1d6339049eb24210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e248df29b33b7600cae8e620a9d4abf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba72466e8c3943915afee6afd9704d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de76c7fd557d453765ba24e5ff90fc9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee04ae2cdcb72116443e68e7f2cbb6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e255c6cfdf28a4f97a661b8851efc8e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1ff594ffe560601ea1e9ce57da384216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cceca0849bec1338f058cedafd73972217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb1c5d51076221ac27de56bb686312218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b20820d1912f53f2802a96e482526219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2e0c6d0db124fee045ff67fd099df220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a246984980889bc99e486504c01cb7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b2289e3940023d64bee14ae69650d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35b23ccb35ab8d6a87b092e5a65692223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733e724557b539c73c47579ce33448b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2642272f5a16e727c31799556216502225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38c9cd504383385bd6caec5fec5f20226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c1f594c0237bf4bd25cba78b3157a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe71b40cc39f2cfa6e565741f0bfc76228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dddca76dc79d4d805e8bb96fb5124c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707dbbd9a65209ce578590cd2f1d986e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd56903b1ed5808f70d308d3edc6fc5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266360185bbeae95ed548f85d013f08232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b9fb34bfe0bdb64afba4df603ebe2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2c27255368d7563151612ff0adcde234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ec8d832518da8cfff39ed6758ceda235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de544484415d833ce8abe5c7506b4b4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e52b17476ca58c88b63405de042ae237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03b0a4738c827853cfc4f144bdf20a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38677e8041692a2bc8ba59d569744fe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c2f0305f335b89cb1ee6fbcc583fe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea709efffebc656195b0d31d23227d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a727cee2e76d10b713b95e640255dc5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b6fb73de164f9b98e3af6cd6be0d2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f78521d30409712b71b7d1db2a2601244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a8bd91fcd9f22d7490d15a944e94b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f16af921c1f5c43ee77c568c412a0d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f796d064bc81faa41e907b516dde1f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33afeb463f2b9de3e6b7d2a10fd52e40248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079dad62d7cacbb696095e2b94e78877249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8acb70dbacb1402130fda3d382e28250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69fa8f8e74c613c45f8dffdf0180aa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b7b109216cf551adf88701f4eead0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8a2a81f8827a5a58dd9c212f6c541253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644d73b8f82ee6e79f3e66c05a7118e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a8c09f3db651a205fc085be763e71255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af380493da568de51fa42d5674447ca2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174991f5b071b19094d5abdb6c290426257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282008e5a2d8b05541bdb2897077d31a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58846906f47df94ccd03002786215b47259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e505180615e01435b74da08545cef3c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26e604afbafe93f1ea69a2ae2434f6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1aa8b350dfdfef23aa71bef5ecc93262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025acf352b89ba3f63af33c651295eb2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9660632ee597278cbf424f6708d8d7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac03b54c58ccf2dc49afdb0049f50f2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630a24a414a7f1e61780866cb242f6e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b8412bf1159418365d345a60ea921267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04797bcba2aa537173361358157ef1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222bb9d8b958f51212515d1872286f1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbfaa9ccc7d96ef90144eae6a1d03c2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48261879ac4b7968c22da1d379c739d0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4bd3b5f8557852ba94bb733748ad56272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7bea5ef17dff5923c3facca25cb8a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0d449c6a4da3a351afc09f763c614274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1b3a5ef8c3bcf5094ef2bea5aae43275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78566da8f1d3ae1575c22bd88dbb68276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c3da985d64b1e98bad92e77295360277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429dea5da08b3ab7d9b4136ee67d0990278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58657e20078a0783bf3514d2bfd97b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff780afc51d61a6d6256e9118c5ba0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296cf9347093c30c2d6b97fd574debc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3fb09be1450e6dfa06abf1b69f00c7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a25df117639e94dde8c203117d4b2e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd01ffca88f4a2b8b6add5814c3f9c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03748e8ef239b9d6a6020cbf44beb29e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018452c8b2189eb3ab9224ed0587085286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd4aa4e420ab7e62aaf6a868d039ae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081e045628f01af5876aea29ad21ab8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6d0bdd722d6ac98df5ebe4b40bde9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3ec4fc976dd3dcf6769cae2b42c67290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f26797310d3934148f63a573b5da7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee0768b490c406faf628ab9edd286a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6c1907e51b0ded217556c4ccad320293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4efd0c1eb3e933ca4cfc6298401789294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f790b5805cb88fac7f49c50ef7414295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b15f710584113eed6053e58414208296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c78ba76c00a2818a3fad390cc93ec4d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def701f606e015f331700dd7c706566b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7816cfa424db97504a7963288d70f31299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaae1dabc64919654d47f5300492221300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81457e72a1b4638079e74e9632bdd7a9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19a6dfcbcf6d34b6f3a91b3e0fec45302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f80d0c5f4057905844e48b23c4585b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac131dbb315f3a70e7795e4bbd81b5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b4d705df4ba01c027ded84a1dc3c7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5cc32a2080cc79882d08c33beb700306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc1046ef305bc3d40f614f0cf31f6f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960377f2b56e2cd942092bc6114b3def308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d42129d7e74b0dcc1658d4f3f37fc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54567604c9ede3fd4bfb54f00fc0ffd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da88fe4c5dbc95b41570e0930c7f45311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca133213aa0a0f747768f7a8ddb90859312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b4e9be52a27dfc13275a89fe4da38313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559bf927648c0562ef9d1afb3d25b27314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb5e7acff5af470869c5134caba0b0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8e6ff9900ca16c07d38fdf1301a4d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c4d629fc01a078f31d65ad415328b1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a94a2b4a33ff68ee21595d0d2acb7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c46a71473fa3954eb0731bb1d3a58b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1245fcb94e24d03cd682772dad3012320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988118436dfd5e06a7f43155dcfb8c97321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48322538292b1f911315e4a5800768322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c30ce182e7fc4212764b7502cf741d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a89b1894344d9a375cc1bb542954cc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a619693154fc91a7ac173489b0665a1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a3886f525a0fe3b9fb0352063c911326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb381a909ca99e6022249071a5c3db4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559685add8c41f11a02f9cd64a7a4bb0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd5f52ad1bb42f76f621cb3510e829329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0768f24c0a0b19bc4e19076d53fed4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b09f7ae5ae0359cd288474133ee91331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d819522cf9154828bc61fed6c46d5b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab896698175fdff864f221586beff9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057cbb0e70ad728bc7b7a34d566052a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c811fcc8c93283e108378630d7f8642335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293220f8f82fd1619d971b4a6a40c476336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156f617d861189c7a6c0a89ad5f7e48337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c763f7c48304f01667ca1b27a9791a8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a8bf21328286120e65c168dff17b3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9df9788c57ccb15bb6ee5d6fca751340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374c75944f962cda86ab8fc344c782d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc599ef2b6ffcf9adea5a35fbedd60342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9471d261b07db8ab93694485bee09e2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75176a6733882d4290ac836ebc5e0d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaea9367c75217a5de1396f40701682345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf4cf2f61cc51682dbe099676068c6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a358d50d9ba638d75914aa9d9ee38e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4b976aff478094fa65caf85d7db5e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba2b51781a84df00d0ede8d18833cb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426541330a9f8dadbb9ec40756b5b60350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d3aa6f059d67b5b2983d300453a1d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3936a2025ac4cf6042401f725289b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d404466d95e34f81be3b36b66f81b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467d432cc48ce6e5550cd57190241c1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b481671adedb0ace6b74327b3d89b5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72743fe849d265e0c483587503bd13356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b93021fba9e390eebf9728f4197a6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a250ff3560e964a15a5a23638b5cb2f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f66da5dd3713d595d186c77e84c52359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ec7d3c712045e6b60016f1086b651360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569237f9736dc6c952cd992f4624723c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09eedfdc6893bd26564673d1c188c2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0557c3d02be8f79641d5ea0089bb1f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1c9d0f34101394ef42230308ad68b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216fc7afe7a1423b9b262c27e0df48f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea6a110288cfcd6c7f9ab40427624b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4db7bf21c629f08f861fbdc01fa181367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae4321efdd85d86a5bab54af6163c8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42a058ebeae480a5416a39fdeacee1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f993e39431318ef93e8791e78f2b50370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bbc3b642a47dadaff1382ef9972bf5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47a88027b8508368bdf38cc0319e62372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12049a7ca9f256da4d9d3cd8bc1b354373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1ea31c20aad05d00683ec2394558f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398b63fc88662ecceff6c972e3e4303375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce49112a43e37cb1e394eddbaedf61376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d102cd229f2a3f2a1f78446a9468e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85dec1ca2c387f62dc91410542120b3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f0fec6d0a833b2d4718283002a6df379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea1f71d85a03130dac0cbe5b339656380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f522485f482b902228c7c4ca482e48b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57a0f29aa497d312297219e5efbb5a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af14d2a6019929c1b621d0ac9fe9962383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e803ced07f40918d52d157acd1aa2a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f3d3da303cfae580c8772a829caab385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b033c1e426435d45e04a0ecc0a5474386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516012eed77b146601212d9e8c889aea387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff539054f31b577ae0c38e0e4eedea388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b24d84228dc6eb6a2ada966e3fec85389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79c07e8f8fe0b45462ec5193d7687b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a33707318ed8d55891f786e51d6bd3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84a5b75c2c165e944294074db09213392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2acbcd1ff521a23e7f359798bb20714393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43cdda3f4e3ff0e8580459eea8a68ad394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c51520d18181b0dd9532946fea852395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808129e99a74dca7f3d6ad0406756bef396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6836a09dc7bb5ab3a603cf983d38975f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334707bc4118d98f83941c6e938fe367398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92abadabbf71725c905ed544908ba3b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d542befef82192c1f68b171d111ac400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349726094a9cbc67af47698769044ad4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e39c3cb4d4cbf4ca0abbe0c0b73c6c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10a0cc918e70bbe41e574fae5b5ab0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e93be0969a9725a232b44fb2714604404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb12f9f245109f9d26f7cde049c062405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b8fc0cce5649be1302664d567ca53406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da7b948b04c2d6e56c6ef343bd4cb2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422b30e1d2a0f500080f9db713d2598408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee2583f641737ebbbca763136ee2d77409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe54c858193836520b8e9baa025882d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c2fd9a6c92f0291a30891115017e1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37165c3fe891b9a2fe2cb94c6c08c56f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b9220066134f682cc2627009aef0a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69c02753d99d34818e5941fdeee734414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a93df6eb1c3b4595034a47cc5d454415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551899bab3b1ce470abe9f2bdba72e8b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd0aa8d3b4ab746748b0da5b26242f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c4caedfa1761f032afbad68a110e1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4701d94111f3609a72dda02d702c4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54db01192399fb67c23a86c7471f3f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee1e1f5aa2ab9c810763eac19b3fe1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8b1c99544c471c1deb0c468d718d6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168e6d9245ebd78c5a7bce2a717546a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc207606048ea93da2409459d3bf0660424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89cd60f1cc9e8cb8ecd65c5c8dd50f1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df1babb0009da31eba273305ee3baa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead29169a4a33e0326d5311cf427d12427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4af11b36f468cfc0c4a1ab55a4398428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91147d1e37be7598d8e48062aa46d6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e95075096229f5bc47792eee328ca430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca1ff25d1f7f25913e8adace9fc528431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747e4285f5d033ec992a7dcfc1686fa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5effe718ae9eaae74c74005889691be433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e799d1aee9ecbb99112f62efc0840434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9945bfbc5371a130dfbf2ecaac9fdaf1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345cf46d16da52e4074b3d09886df502436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e26207434f8c1a6605393d8c91a2e8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7394b06ebc97baed6e446bc28cd43438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33caf4b454c23abdb531751d4913ceb8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f003112772501e117a6b17beaca0a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a94342e8ef21cc003f795c3e9fcf59441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36fcd462059a1066a6400029ee378d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c252555dcd06480d7a905581a853c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7d2e57bd682d81b6e4f099b0982a8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef05deb74f174ce31262fd8e6c7a2192445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f2442b97ff9c44c2507712bcfe807446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2ff0533902d0df029d454c80800c6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a085b032fd6fceade17f1398d703f8b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a8cf697d14a4a31f254cf5cd10a4e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05e9f5a7d48165f9757d7b1cfd834c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40631f21ffcdff35df8bff86a6735004451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23963d1522f628525b58f240babf4ad452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946bb03d69c325d542bbee3d37037e53453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ebcfa0d103a85f0b73ef893a45bafd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf6b298b132caabe41d1706d4ec878455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4aedcc686b22431336f7edc4d312b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940c0fa29f23a0d376e439837330f51457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686bdc0b7d1acedacf5523ec1b47f04458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de38f7ec7ced4ae32ade66638be4dd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777ff158ece7d958e3673a7595c84e2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97e945b600eb6f6c733c3787a4ac21461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60fc0552f45a9989f01dd9c70c5ee90462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68829f46ee394f081a916f10c5c24407463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ce639f77eba3e91dbc8df1ccfa89b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91fd3d4a7bb8ec92e306f1fbbda63e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c150b86fa72c6dc6cf436aca4031c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d824776ab54edc5505bdc1c6daac490467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2263c61829ce82c20cd3af7aedc04a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c99e0a40ce530f5530a665a1192a8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43862b2ec7a55a5b7ffbe4139d8367470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406289888654600548b973aa35ad33c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418a6fbf6a5b002b77446c380182145472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d351b8cd45e36cc1730c566c823f9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e6e5bea9e3a641e2486caa4d63191474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae83b2b34f94612ff1c173bc002eb83475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b955c97b844ccc51d7200dc7993d0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a550d34bd82eef9088d1553d10a666477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688488093106e4596c6fdb4bdc71ef0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70b7aa3c21f54e2b3f80460290ba18479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b217f01a6fd4c36658ef7dee80d2a7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e7228b8d30723a8d76a6bcdd227aa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af8f46d8371c7dee915e341a2bb49f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ce94e3f5acb698c7dcce631ff7923483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03129e5c3aaed8d4bb66947ea08ffb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c45b2098200f503664c61a0e24ef3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad9281e8518db035425104f7c80521486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401b6a6a97e4dff93b8c3c66909f46d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fedb3a5011384a5b5043e25cbe58da488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f63ce696ebcfe9afd5f3e9f5424625489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0482ca7d3bba0834768c65fad3fd8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e90617f016c93528ea278aa7102105491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0819d2ccbc8a30a07fc2f06cd9484492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e53e0fea55afdc9e6ad8e5dc5e0270493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844d72e6caa3e2e13faec9edd659b4b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f59047e6fc44ab0161f9c66884915495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1378d5675fc0e26fd2ab60ee93efb4a1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896356978d3d43cc3662f9677f26681497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611feca81a5596ee632f93e48f984f9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8596c60341a3c2a5b6e06ddf9d5d6d3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559dbeca659a4fd2b09cd9cb5040abe500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde70877d70cbcf2161e546f6c6e303501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036d490131701dd1e7455316be91fb5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda6b403d9e355c6cf2e80719eee3c7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf780d7277d93a038690e91c6deb2d49504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e01ac14e8c664f387ba49835f265d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f3d1baba264ca000b6dcf040fb18f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797e4ac87d6fb6575cec6172d79b6d7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25edb2c0bb395ac977de37a6813a0a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529aa6e2b9a15110eabe5d9ec1ee6be509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc320436d0b11c39d59da83c571ee9a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e713099306e738b86d72211f792b736511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f7399eff577cccbe698927dbeece6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a27bef8f575b494e2f36675489128513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e233ef7d333c300a1c18e7f3cb8ae2f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956d998802b27d59ced7a5fb5065310515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48f48074e577baab68c23ef42680a2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb1f234f6df0d496db0cf950972092517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380093ca656942772fed7353610b903f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0461a7232be4d1464cb17efa3f8ee24519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9cdb9a00f2d94b6babcac28406c345520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b705cfbbe2eaaa7890aad5a5dae493521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346aa05da1dd0607d25354516232b79522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f0de8e46c761706b42b3b4fd9e771523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9959e8b36a227dff122db6fa4eb98d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b48ac66fa35a4b7920f40dfcac178a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb651d2104a69711b89d4eabad6cbf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1232b00d5101a5c85c0ff0427f9041527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eeb3681e1798dca5d72fe2e68c8898528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b53f1588444a10b1a38445af03e39529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ebfa681d49760463576c4d9427aeca530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c4f607cd52f032272ef9035318d66531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa705eac7475f043c9de5f5d7317e8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833983f91482d4931990d607b148a12533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ccc9924b5cdce473150520cca73c3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58a3f9826971ecc35bc7eec6f0f1a9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946e75870a7fc6b72d5c1ea34e85d5f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9cdf69e6c136b9c26c07512634a3f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f30788a4c5601ebe6a572493d6639e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b451d75085e19c4621862c2c33acf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b270ba13be22c599248936945225b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971cb28abeefcb5007eb162432b7f7a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e74dd3097e6af4fd406e5e9b43575a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4037bef2bd968f4e5141208d4d64a4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab129b1dc85c59a4f9e6658d73c6a343544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6b1ab3eae619c736df910adef876f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da1a6a3a48ea7fb887ab5a37764bfe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff2da82c3f16621fccbb78a59263aa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec08187b2bbca87dec51d6caa25cf6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa8707f8a1da6b6b571d2ed3d4805e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520bc43e328927a569313891071a465550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c334158ae0b0be7b28549127f66d70551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa928ea7e4e6e7049b403c7607b991552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f050ba4bbde3bb248ddd6f05e005bd0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68978fc983be94790b51a69c6bddc1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274941fd15d86d8cb1f045594715b00b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc62c3d3fcaddb74c299473233c2dd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167769942cc51f4a28c572b36a6ccf31557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e2276951a4e5b1588e63e4f556a7d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb636fa3638060fa6158544fc912a28559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e130f90692c2f431f1fa2bb61ef1d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547398023d74a49a619b5da26205445561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b3ffcf9bfd4379f198238a41d6bc7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eca001136fb81c7428fb64db4b3d54563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78e864845d61b2f7da8ad2f5314c24564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05031941f59d23566d586d04995e737565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29cfb3396c41918d19c0fae7970315566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e7b90d2f5c6f06fc337008606b4f1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166b23c25748517557eb10ca50336be568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e55ba02256bae8cb1fb144f254393d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25732c9862eb70450081b2946889a2f9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb3376bc83a9e827a65c58e52d664f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d387e4cb5e420f1b51496c1b0e430572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56b9f87b997929bb3c30b6a57afda2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896639f5a80eaf1fcb13aa68715e6fd5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72c57e3093aa562a7035bcd51b52f2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54edb0b2cbcdc3067b98385e741cae5b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3aceb8a24d9b46d07fca78ae00c33577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee238c564594e307cdb2c10d7566bc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc57aa0df05c78ca22d7b2bbb6e9e43579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604834df00cc6dd8189c50cbf80ffb83580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b5408f1470bf4a9f0338fd13ed13d6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e9fadf5412f5e6aa69f066c94eb7a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f551e81201c965b37ad3af0055434583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba052cde4f3d0215e76c0f3575669af584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136771850c19eb8749c2dcd54795309585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3b85969b7d5722dd5dbc964416b27586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde99947c06ea89767e7465a03df11e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d142c92e5dc8797adfdf2075d2152e8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189e459d3fe1fae0f05867e31070053589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad49126c6415ccbf35b1d92a5813601590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a0bf8d899ce176027ae782ea7309e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab618ed8e868faeebb1db5321b773c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb911de675f79638dd16c1b3ec527c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e81731a2e352ac8b6e673fe6e0278594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44470998c146a25338aefb7a179255a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96847811a5dbb35ad7702ea5c2d22226596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733d55321576ee0232a16f5cfe2301f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cdb99c3df11e38dbde584992e2a341598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06d3df87fe99d0b5650461c6f4913e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f19a49a70ad761bacf73a033cc82ba600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0efc2844676371ee19ad0783aba48601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d753ec4b94adb2c3abd766b6565c0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15801e57b47e9f5b9eeebeab796e61603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67de81cb591c2e3280ae9485be6da5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280861e4023fdc8d56ebf94fa988638605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b632a80e4f772facf22081538717c1c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08970e7c3882c621bd3841e6a31b11607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f54346ca930fbc8882052d3921456608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b5f8e5225b283d05d5b80f6c8f013609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66a18f92b8aa74d6d386d1914c18d5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f793de1c5a6732d7d35b4e324a8b7e2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c027416caf41633104edee9cd2e7d87612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52471df1eaa1474dec96a62dac56d4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b018474be335ffc1d1aa96004f2afef614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e815ba722c8dc79535a6a6fc4831ce0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2fc56448f8e0791b1deaaef88690b5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3345b79773b9605cfc1282d31ffabbf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3525a71af24e2add26303f6d20e6b1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab88879495c645b05bcdbaae9d0314619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ab5e03a2e3e276fac03ed19e30781620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc7ca8d46321dc8155371feb3113ad621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ad07fb84437e6c35b796263239ae6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114e2dacc2aebeb31df929eb25dc392623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0892f6a5c9ed45acff653b3748be4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291163c6fba3829984f2c242b3c8974a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15f26587c05c3c50c9deae5d9ef034626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c017b296d21fcf59f8c02cdf3405fed627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd811cf734e24e4e0db49f484c16b2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe5aaab146a266e1baeed8b46541d5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad86d9968cacb7efa1d19c58e1ff5e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24887553d311da8a7b72dd3d9a495467631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee237973961f1e62b9c20244e671ed2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4e51ed5563a3a942821553ff362cb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4eeb7695a8c6c5231a21e38bb7cc85634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398046523dfba5d814c26c01507c258635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb69d064ca50c2573967161d5c95be636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc4322aa7fd6056da1c7d4dec066eb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0cec723bd18d184b868dcab0106c78638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082646de51013b5cf414da0325dbd5f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51077d0952e645d4522c94154a597603640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a7df6c99522d757fb2c9676bc3203641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e971daf9bf18f0f78630ab12b1c8657642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1578723d068048b333e46b67ce9e77643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f423c8f77214d62fe6f120f4371342644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27a4d3e361cb81faa7eea1ddbc830b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b6b68d9ce63c93f5a5df272dfdfb2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ed4d1e990432b961dad21243b3f52647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e170502284032c45becd38682feb3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab17cc325e66081c202b48a2d34c9d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdfa9d925c3c2aa551e24928fac2759650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed14fad001848f585bc8af875eca37651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe68c505760c132723c361c53538f6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ca6126286b303f9c8b5c45a6d02a2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336d43be10ac859b077c5ec853c5de3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da44ba902223f8c6f77284dcbeeb45655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea51d80f11c91483534272cf38ac7a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec266c0fb88635f586cf3d320a2ad9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db804bfd61b09d2fc87f9afe5bfa57a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09482913e73c6f88430889e55803008c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87152c436f1cbe4f2e461170b586e530660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11e837cca59503d777f15d4c82094c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839505e73dd79853d0717df07fb2493d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d23ba35532ff53420bf362815fd4ff663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f13a7abbf4f09fc7715b4a69f172e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d67e4573bf520822059446c5511e33665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0c8ae9f766de61f4ffd0bf7218627666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2ed1af45b525f67bff4c1ab91a8f3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92587f04ec4ece17484f159249f90df0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046100f683d6b5c06fdd46c101f77009669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9818ae3475918103d6f4f4673973a99670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846a320c7a024083ab1cc2ba698202b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69daba81770eb34d02583c1d2f172d7a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0553ea4e158b2f6b433e9cdd57eedb6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb57fb99a6e7c38e09895247015505c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e85b3dbb2c0e41811660c126f218a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf661a5957e67e1870adb1c868c6ed676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df312ba59cc76ab2af7d8072f4c3e119677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ff2cae4ab966c966eb8490d8c525f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de3e70dcf14a44a50c2ffa4d917111679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd10c9cddf6ebfe04aace5b3682324680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af5d51d0e1ec5725749ee1015b63ad681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839f1ec207ad903f61365be7b71e5f0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b56f915f651afd34ce85ad6721664e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111838a4e71fb6d4e26c5bf7a8f9673684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2cec97bd8f9a30b6ec035fad6307e0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35937eafc37f98e3344a1e3068b6e7a1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb4acc060484ada05c6629e5600952687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24676ca6d028d192e3fcd633356a8276688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32ed90a725ab927ce14cbace66c8ce689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e903715d1161c777b20dd54a7055b1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984ed3e78989e796b3d89fadbdf0cd2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa42d4ee964dda787be70d57f08687b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83895837eba12714291015cbd8ddc7d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d51e51c954c12691c2b7413ffd0e85694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2746b391c7a89767aa4bd8906913f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4bbbc5d62f5b851fd7eb8933d551b8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5d0c79b881387aa35f655bbde426b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5341af78c04ba132d5dfe60a23eccab698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d06f9d08c2b2904cfe7640c716bccb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec15c7bdf09365740e4106409dc822c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96db8ccf48be51f29ab20596095222701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad062c493a993fb83cd8368383bc2d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab03e191da85873a048a09561666e5d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02905c93bd81db479066d99011d66544704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b30391067479233ae7ff5d75ffaaa2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c734f011804bfea91858b91a1310b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51ad89ace0dccaa39a35c3f7ee0e03707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834baabb8d576ed24dd66ab3d2c1a1ff708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c951164f08edc3bba1fd3d8d7a456709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723143417e4f050fc800f7701c5b75e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d11dce278464dc2c99c7d955e2bb62711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30b4557e2bdd7d03095dec46ba0419712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20f05b224d62d36a2d386a0227bdf7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803d63862c8f67cd9bf07b742f55d68714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d37bb6e911f0c30db099e3e6d917e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a96fedd03fd7ccb180480b58912fec716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b3073d177226aaf0387a0d6149248717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64e44e34259e24f1a00c629f137d39718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7da4fb5838f3bfcbc54ae13107da0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31c2d694d6b753a63d7fd31389cc7c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46cea5a5fea0b8dc87563017f7ef134721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4f4a1c6013ff896a06fe3c339c0b9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea03ee49d590c26c3fc6fc4890ea01c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb4ef5ae04a3944684940dd10fa667724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7ae088a7465ca2b520a5e37a49651725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e5990d17a857e8fe4d1ddde0bea33726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0bb4bcaf4c912174ebddd80190f00727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082b7f2e7ecfc55ee028c451f8a15e4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0c4b67187ff8370a4b1b3dd7c3aa6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af12cb6fe19f761c41f729045c3aff730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cdec306b9c7ca747101a723861dcb6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f357f2f7c82d8b7361bc23aa189433732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cddcab9b894f8a32496915013095566733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5273ceacfef0440c000834b3e849c0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b2524b4d94c468459288337105081735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948bd5a2640ad3702a315ad74322ab7a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11afe9d9179a8f0afee93023b34532b7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6812faba48885ff92a5bea1fba03b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08223a274d03f3e2fc67a5a30461f8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017911e113bb45f0be87eeee85791391740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee889536b0fcbaa3d2b6e313f7f51cb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050ed5f5bde498dbf31f08018365fa3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3bae2f7366defce570c1c232ba3d8e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a2bdd975068c51c511a185f32277d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70eca2edb63b0a9a201f9c5e625715f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7c35c093ce40f514e79e7a298eac4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74102faf91d86c5f099c0419a1a5bd97747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aedd02c3e5358b6ee972bdedcfbb7c3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158564ca257c3e3112efd9bb29eba07749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786bc76e44b20a2f51e6ab2f2776a847750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650fca678ccd19b4f0f553985889f54a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3716cc9145672db12a42d32ac461404752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75918135dbefe4ff5b39d1b1d7009a2e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e348b3b4ad1689a693b702c20741f92754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60961d73f2c4bffd2abcfdc7f8c156eb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5188fbf712f5e5d450e03fd968fcc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b088391a4a482f25f0ceac3ab70457a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e020480ac9876fe36aa59df40280f3f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573fadf162d86b1265edd77d0a7b1d9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0249911b563bbab7cd423e6e312dcb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d754fa69bc8481c424dfce49e74e2af2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40526774d1ab479a182f8831e6b66bc63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea0adb54c49575c91ede1fd11c30c64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f25a6b448801ef505f4fe53a390385.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3a484311028a1000fef689ed653e36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff054116f1210ba7ac878d048c675b97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261eaf690011e826775e152f4543e688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78b45a63d4070e94108cc7f6f7bf289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c01cd4f18d91e00d9faadee4109d7210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dceda43f87f085063149e113887b1811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f65a8198bba974f2e54162803fcb3312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc027b7728fcdd4bc31b6176c539dad13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22041638ad23d498947a1c6db5f534c214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c0fc0770570aac1ec3d100ace68c215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348e821afc249b9213259cdd0a8316f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0e9708c2d32f7ed008cedd35d87b317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b41dfb829605bee187cea003f9f7a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f44fdfe050d485f8afb9b7d3749e6119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc06570705cab22d7ff4fb91051d6c920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6e28c8febf0e31706b3e4240b640321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f19d28a113065fc7d95a08808ced0922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d3a093ad90ca7bc2adb912f3181cb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1a24a561b9266287e3b905df2017524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f622db0d424e0469f59c94c8f6420c825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd663da132b86bfbb6c69aa4d9b6a8626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e95b7f763c4f1ca2cb433a7f865bc227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb246ebdf89c433f57072dba54509e528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86208d295ffb0a7fd26a61bad5c5ffda29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a88fdf6359f1db83bf12623cbafcc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed62f8c201029beb4edac5bc0f2a1931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dcfac792fa03891fa7226f6f5f552232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8ee5c92bcb86a70916e068961970233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae734255f435e6d2fc902e6c92a4f834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c145da3890372be31028235cba6161535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489db74a1f0d7a7e9105293cff58b38b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d64d44048109754731b4c14a6545237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceea5df52bb752d74c75f673f4f3cdb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787379f4e3e81f9407be7adcaeb879b939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668147364b36581475d43eaccb7cff140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11b6daa94cba71fd3d0f58fa59ad4b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916e2920899a57874a67aee0fe1d73f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f6a3f2fd2883ad68fe9932e5d3ee143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1c8f252b4226e8a2cbba7dd31413644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70af87c4a57b40c2e050f1eb6646d4e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73ee49fb4dd2e421db6ce7edcbc60a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d939c6cfb22e0dccbdfc16bde5ec547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add46b21d989a85786aa51e2f1dcf7548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c007e77861f06d58bde2fc5fb287c249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071a3aa7815e81700abcbc85eec619d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc82c2f2c7582d2ed1b4970ae54de9251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834c163e6d420497e543abb468c157952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f148c6d25c1b8761e66397f4d17f1453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005031ac4c0bd72f04aabc21ce6bc5954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4542e06c0e41fc06c25f88333d29255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebfa72c82474a4698c07687525a11b756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3cc2cec04a6db2fab7593ae616c2a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ebb7d3aa1f5c25e394d503055dd7758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a6b88086c9b344cd8bf10c2ecc9e659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b6a54d24bd2e44dbe0e277e34e6a460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f970962a274774c7d901530e20ad9b461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e1d1477d6087680888d07594473f962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f805e3d1f94dfb383e7389ed176b6c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f53560a7632e7169e14cba741459264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1bbcffd0118eb1edadd554727df2ad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e79c05186af1301f5bf5d624e26f8d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4fefc5a3f55d37c03e772331e037567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200584a5a086749a098bc7ed9506c37a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920513bec7646688d936b1be7dcad4969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a9152742d1d7853c92de9cb5fde0470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a175e9621f52d5f3fee6250432ac3e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ad3350eb621060f404335a0bdc4af72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c1a5f76a9854d2c28585c20adcd3473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe95b45c2b95989a7e4c2024213e46f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954702ed846bfdd078f7ad8a35fbc3c975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714a420abf40b46aa8e54ab3459e7d276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400660b2eddd3ef7d5f51cc3b08c7b0e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0530389ddb3b037dd0dfa6873d268678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeec3f4c66b10dc40ed9806f40a560879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b0a920da99444994ec8c772a81e5d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd218aa7ef239ddd3373423535c4395481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497256594ae7b1060f485fb46239a5a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64396fe031e12818bb5b05eee479780883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06665a56ac7bb1d5d2b50008db408dd984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ebc381f6b5ecf029e1a4eb5b0a28d385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcbb6b44c1d422a03fb9acbfbd4075586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8efd66b560935a513b95a5a2cd111d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880c575bd705254b93468f42ec3c57188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c239ad5a9b89860ae22ba73841867b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb37ae89a228e37d5395e9b3ba97ce90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167434d2469ccad27760d22ec4dcb52b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f039aeca3df76eb5aa026b02d50b292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fce5a3f0262236f5942e43f504f92493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b18dd488c63959d14474d6b517d08a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6cbc692283ce94332c830600382f1e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6d4fb1e1dabdb00895ed0de47f5ed96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10fd55cd18fbc9637d64c9d0ee5fa7797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0bfc77b9104a2efd6793d5b1e7dc3298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc181dcc804208f9899e90c0b7398ee799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246932afbba0eb81ba94a65f7f3b1700100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eabf063d79071f0fb7dcd8a8be18b8a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341fa3f74399c748cf63fef484a64953102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9009c24a220a7273720f273f22341103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc88e25e5c199c2cbb388a6207bdfb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f2698e2ddf8a5f94b825153d82b3e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f39ff930d841c7a705f6355a60cf31106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9dcc43fdd2d37e9b17927d479870e2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6739659eb2026cb537323ad830904108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8bf19f179d4b42582031a7faa1afdb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a62ec4be4080502611df6cce9b2f9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02755686160340812c5545532efd95111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58553bedc95ca5e5488edbb2b8ee9b44112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ba99cba74d35cd1f8d849d1c85158113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef83ceeda0024cac836d4770499b930114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e4a5d9f147f801426f576a1c775ae7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e1651ac17255ec4d7ddb319857427116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ededeeddb62420e8ae48cbebd2efcdd9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01becfa6d859d165cef3c3811baab56b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61653b34adbac83e387d2d19ecb106119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836e56dfc900503f214e651b7028ab4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5f2f35dac207d8e230c78fbd619ad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d4b27652c073996a0b51ff0d11941122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719b6cd6359314584220d723e677526123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed336f24bc03dfdf8ad5a292e85da5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3a85881f98f03febacee3f67a824a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118479fede615c5c761374c8fd57a16126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dffbe9cc758bf2b328b3151d1ab48e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc16e53f272a70d708cf6e11c0ab72128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07e55be4b7350942f0b6ad41d17f0c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb208854cd15b80ef98802bd96dfedd5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31331397af85386ac60ee6bab6cd0301131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252da91a693c1786d936eaa0d61073a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36e1ad10e3361e56cc8be9dae6612d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59b0837fbaf0fb8aa4e48ff19ce123134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3890e328f33ffe45b57a3df8b588cd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb7149454f1498d95606b9fb1b7120136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16a79ca1f886bcb79ed02fe8c666f0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc176cae22fe30bcefac0b8abf40fa2c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9836a11a1e1a3a244e7e0f7541c5d6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105b0987b47d168fd1674cadc4a027a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606d519f781a0e8af9f1881b4e05420141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9dbe75a2f533a617afb9a274067aa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655884fc4dff66a5670b7a88cdce75f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42ad4172a5e1101856d369934603a4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2111d2ec8550d76be6905272c4b129d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640cb889ab57fa168185bc6fea95a8e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1b65740cc9750ba2c2d1e24d08b3a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96448f3ec58f5c036840178688a2dbfa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47dee63f1c772f876b16f7de4ccbe65149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253235708607b07af88e1bc6077a4cb9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25323c8b729d43a81d127772786c1c90151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24024591216cf10b55b75f431de96f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10569e71ef1ad5aed24258c9ae19f1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de63ae4e4d2649ec064870962d906b7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe2a559a67cac2db9af643146d2e17155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a9a9cd06b44ae1ca977445cb13bcd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c610b6e45256e3739b1f45e1937a64157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1944f74bf892a22b4fc20be884380158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16266c5710265b50b74f4e72596421e1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e4a54258a369daeceb3757797ceaf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3230989a3d7989a8c396a6ffbbd586161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6682e4678d7eaaacad04cf1a15594162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8595f1134ec1c2bb336adcb0044c607163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd4ec082421d523f66aa5d62fc6545164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a23f6b9bc0cbc70b0a5baa95b4235a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee63cf974c156f5bb150c88f8d4b261166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2b9bb0eea3657c7d996a379f153e8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7b117076982de80a4f1cab66e5e0f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b163c3186a4b9f0b55d52fd16a888169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a168bd9042c7bf0f8bbac7abaa9c75170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ff84e8596c47ccbf7d39bf9c0a456171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c79b69f1b7b9ed1d35e2248f0b36ec172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26dbd7a1693896ed74acd72ba0eee49173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4012067f25c4bf5da564f33e759c02174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f3b89d74b1c6f8d6a2c061e274100175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d34517887114bb347c03c2c7ab8167176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3449785a48b51f518af5385e599f5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9fe334b3e2c90b82cb8330124887c6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da1b1fe7235e3179064efd261c8606179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40e260cf77f9800a96c6e662ebcbbd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6935e450bac7b8061ca2dcb8617c0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bddbc04bad9f88c3cd48e3c9f1163ce182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c099a2032d3f6e9ab381704ceac21183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72794c95495b98d5f8f0c5f09de908a5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5c46814a9d3fc247c43bd1317d1e4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1434d86a35ea574f73c01b6dc3f0e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0072061d865b4f9a00b4dd14bd3d563187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84881f4f79d4794df39ec060cc2dc3fe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0a204c2f2fad03ca91ad6e2d983de189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbde1e8344f61f053db7faf9cb6e83b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e20f4d032c9817169432d5780cabfe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442d862c2e7dfb2c6b71305632a67ef192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf3e5b7b6c9d99b3229c60fdb10781193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3e8403c6cfb020e48ce33af84d13c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b6ff6419c40843a0f150becb30a56195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000b8da4239615f03e014fae5ca173c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e1749dc8745e319096e25198ffb12197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bec02970c618bfac8393da598c0004198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6db317b5d081893abc0f1e3c70805199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58cc0956163e3bab4c52577dfd3cc6b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908a47edc4a82e7ef2c304447e912e0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ac3fbe81150e2cf8cd3e61f9dffff202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893dea40c60f469d49bd560e0ab0a04f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bfcbb6e0f7479079b494a9361f89ae204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbad040e96c809dd14f81b75b3d39da205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2368aefe5de6b5db63d9220206535206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602af81022c6116b1d746bc9bd099d8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f404428f5ed26d440dfc26e81214ac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02473844e811ed151bfc8307a4bb5255209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2047870282b8c4a3cab949db9cfef56210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382100b2e55505d1a4037a5f66513f9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1fcd243a9a7d3d550a9a97a94ce00212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70b4aac140677fbdac7e75adc1a776213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d1cca6be5948b1e6b931e3a67bfef214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b03fae7b339b5ff9a90fc940d2ee0c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641f356e32656d8094c3afe09500419216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db8a5f68e1637fd5733df4d2d37d08217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61c9fad2cd1a8939cbd534fc307adf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49067788ce02b91cf81df0ffd162d570219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7200162a926d8dd81d0750215e4d11220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2bc28da28bef062805ccb4699bd14221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0dad5bd921879cf2e538dae9114629222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9a713298acf983482a848bd572eec223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5aa13623a102f8684b0bdd09e46432224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8e8902f332d6487c88b7ed44fff7c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091d444d8430e362afdbf851b22b0a9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3046651654e73ec4ff21fb69d14a7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67552e5f6dc8e1583f88c70c671c0a30228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23bd6b792df319bc29698571103c76229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42beab8a3e999f07bfc58cdf9c84d1a7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae703588f7838471971e4d466dbdc221231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c0ea26d79d1f6b4fe2af8e88113f2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c44504d86cf978f486ffb3472dfd3b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f82b8552dab678b0c5d3211f42514234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e5e7abecdc3ee8f4300ecb867d343235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f7ebfe7ce9df305e888cc9506a6c3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc4560a8962f71f9ae874112187ddd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34baf27e0afdd059f8941b6fba10fd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca81f598b5a6a3c39ba2b5871d4acfa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdbf4715871eff219a0a216a7e282b3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228a56fa831a196dc9fc743821484ff241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74c7184925a50d757ca9508053e61d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2fc048665471d679a0e5dbdb0f7b5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee4dd682e2e55e4c067a94774d9203244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e869740006bd9b7495a972e2fdd7c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20cc0861553c4a6189bed0280b0b66246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaad128872bfed6fef82476e26c3c46247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f758712345829c16ab7b1bb0e58cedb3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d5657b73fa9daea2b3871dfa99905249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a58d67d1d3003d918860eedd9afa8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbdf85af94a1283f3133b9a56ed0b14251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa987c3749e95c6a68353a781082c4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455815dd3b55e28fe1cf0e6d8acbf278253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280f58ed177926796a8793085c8828e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5dd09da257bed832c2dc362e15fea7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09fc72b95d379c54c14b80ef5fb498256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7b352b0950215cb8343eecdbc1edb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903ea8866fe2c039ad45622503e3e2d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42aad583e4b7a4a67d4e2f158e1c8e0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504eb97c3a3572549fa6825922d60015260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c14915ecdb142c2c33c37afb98f348261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b5b49ea5f5bbfec3729a702d36271262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37b8e4bb977c7dd5f02c66a83c9a22263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77374e2640914b9a2a4ebe4a6830fd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2cf1db44a0e3076c90e7c88f5adb1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4043f5be25711a3dc5431293d9038a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eff91e95f974d14f81de6e84b28c8f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06451905dd016fe1830c305833656b2e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ac2f58314f1e78bfe6278976d2f91269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c18e838aa17810dc27386a7bec37b0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41a0071f0d33d55f688173bb315ca8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b18e7747eddd0a7176da3ebfb7e627272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539588e69bb8609c310eeeebd8af23e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d1ad9809ad4134fb0266facf7077f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3355d29fea1ed2903616d738ea49c1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab180f06fec5c7f6dd0632f6d8c82879276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddfe2d7ad7020093b180aed25d8829b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ebdda734bda6adf3c4109efba575b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f976eb2405a59db8822b148e252f676279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee611266f69633e6304f311c4b2c49280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac09d2f8b9d1c257c33ef294291181281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82b9c64f5dbbe9e2ccebe23dd52e5c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f946d981c945c9f53054e11ebd3156283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc6114bfda4ecd82b63776fc07af9f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16886696a5e267a05e5af2f3bfcc27285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc245c8a70a88ee76f499631510feea286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4466988ecd88f8534df20e1110f9d3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccaa20b6a637da89a8070ee7af31f9b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351f3934ad6c0a03028a34186d3bed7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5aa31e0dd6b9701e8e4037d3e84e4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033933cf38f028c71e04b0f46318ca44291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2276006a577d70546804cb083b864f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86608a25f24c632ed799f9e3c39b876e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb2b06115b3d6bf0dc64cb3b81cc3d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cfddc616a4c702e553c787d34c3d02295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f32f21ff6be710052eb526f8a9a59296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c515841d293d06d50e7ffb43bfe456297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8693ecd7ec5fa1a181e9c327a800c57298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0bb41107d45550836d7168c52a8bc4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7105c9502273a2512a7f4150d584f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218f14e943c25d46210c761c8af8007301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b8cb2fa89b466f169a2a7d6d800d0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d1fbc73b22e7cb3200a19365e527a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c49444a4835e34263dc147695a1c1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272eda1ad9c7f9985bafda29846764e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4fe883edff7ab984c6ae62f2212450306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04b30a1d35380d30852c93598dac77307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6ca2e5b4b5e7ede75752102649035308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59cb4d32bc0a742b6c2dbc8faca5826309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f152835fce2924783a163370ee12b6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a32e4b3789462868f7defa15f9b5ae311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65831680e863e2dcb8174bfc84d666d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464dfff63663898121585214e0c1a89313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e5e225b531e07631b09fbf23d8093314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeefd3335454153b33bd55b0b5ff3d4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d90390ed5b0a1749f07ffcd4fbe858316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c9e044ed4eb0c2f7d455134aae40f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0a2432601e7b6a377d1565bbc9e14318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f33902d0ac0728d1e36c5ae9ec5db319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262a729831e320ace0ade620092e238320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256092d51ceaf1b1fd4e466f971864fb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e3dc7ddead9ab866655faadc49e01322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0dec0ceb087dfd9cb77761921c6bc3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96734114f2c455be433886622a9ac1c9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c082ea16c79a66a2038f13fe2bb6c0a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e600616324f2d9d4375879cce808d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf5814979e154488a45ab5f2fe32f8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e86f9dcd4e0b8153dd4b39796bcd53328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb51a9dd0e92564cc0007e74d1fc906329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3fcf07f22c4be2523f02ff5794ad2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90939beb31d439c35d49c6f6257cadac331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404449cf6e65c6bf513faa61e5dfc31332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53999a105248f861d701a80c010fe654333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc865f797a5f00f75cc306c484846f7e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a592361defd4cd90ad9fd2b21da40c2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e52791c1517c00750f33474ab10d9f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df86497c3ddea9d4eab4e3ec65fe775337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5e1ce14dd48da994a1abed132debb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb86b5083f77943b3271086dd32e19339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613ae246f8bad9f5244f124ffa72e4d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5488620d715f0d0bcc3888eba09dcd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84bdd667653bad0af1b94034c671cb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26503c3aadf8bddce1359e40970f68343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419cc3f7b403914cede24c30c2fae69344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb9391cf13f0f8ca3693325ac307d6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd4f99c9299e43b1b6701d4346b620346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff47985f5cc5dfafc8950bab0bb4a1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ae7f73cc2eef5dd5e56a8e9d7e471348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b74618d031e0693ccee8b9c7b80c2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54050697a102b00e5d9a06b5793727f2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe901f423d53115033bbeb27529e62f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd85fc41dd7c1bc911010ec822be2b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a68b006626f125c76180b2bd78f1e0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895db3edf153ee49972fce4deaa431eb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f950f3a544acad46f03ee1f94214e4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e39b2fb2e02236c0c70a88d612fa5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182ec1fc64106a38b5412b5fbccab92357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef18ab71994fc2896aa1ced8a95285358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980ec91a570bfbb4089621978bac5b9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecdc38e2aaf897c07cf995c46ccb7bc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97edead69298ffe8e7319784df9ae0e8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b738b85ba9f76c168294dcfdc871b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06edb3e13dd2bc6bfa5b4015e8c44e29363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9bc9c629f304c27c847fb470e64e5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a866c700bed32dc65fb740c7b0506365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac091631ec0c34b3f8ed5cd3d2745d4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc7871f9805918e553bd3d4a45359e5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707cd73f15381da0890cf0c9379f664368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad27edd7f147c58bb0632608dce043369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42340a4cd503e9ee2e00bd3dd8e7b220370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97defbaf178fb8f29f9edd5e0b9d9df0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a05e3eb63120f57403e8a5bf5dd1a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b0a9d0cbc05ce253d880772d2241a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ba4e3eb84b36ad2f81ef487f514bc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ffdc404d452d6eed11534b567d2b7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a90631da9b47904312608340c08c9e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1fcb7b44fac2eda81a9b1f3c480ead377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a18b21cab9cb027560c10334aed59378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236dc14c3f1a004e70bf5e64761a3521379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2be8a6f01ebb65952cd77e3c60eb2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74b06a799cf7293e3f023760a16edb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d9d4372314a45a39f013beb74e8d9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7028c126c4b4d59abd00aa07b219b7dd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fcbca437fc4e275cfbbab8332da67f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbcb5dfe0fc00f053c1b48bdf0f03ee385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb920ac9aa2ce3be011dba55090db5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d37a70e0e66332f7cf07d0a473011387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711323ba134791ff8a180c4b5968b48388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e88f8a9284d6c2bd5e7f582de68bd1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99546ba31ab2a79f01a4b9abc03e38b5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a77468b9c9cbaf811601b4b54bbc8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea14c25ee196e5bb178984d3946ef01392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b86bdaf9244b27020255b462ef2925393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45593a1910d6232568ffc96a90dd1cb8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc042ffe6d727d20a4467ecd9a9d6e09395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538ef1d2ce04328ac7be0888a2b7dd1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce9297487c754e328008c1ab71ec67397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8b0f001efc655225de27c9db21227398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6c6d4a78fea41babe6acee5ea26f7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c553e6eae81d42c089f3f690f212db400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02dc79096004995743eb4fcbb78604401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58a31049d089c11d2b15b67c368693402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7c8817902db6eb5ce895992d60fce403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8942299f6509d32c81bb5a6af1eaa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede70772bf97d4d0b7f24e8068421ce3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351006dd1c9461e859e55a7e9f57ff49406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c70e4cf50e7e1ef122b06d1608fa6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e4f36b2cbd9a308aae1a914aed18b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69deb63e6cdf00e62deba86fdd3d84409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ea4fd43a20ed126e4401b58555ada410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0dc1d219e50806b10c59778fa10caa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a18be9ef3106b60e8687f3b3f3eede412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd557c6bf47ac8b0cdd329b0cdc3d692413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5a1b5fa875de05a115f4a636294c8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98375b0fe76644b902329719185126ec415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5511b0381f0d911583d5df7f21ec5a1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7bbe58178c24e320e27e4d922a2b5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca34a5f6947fadfa3b31ea976212f1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe7cadf85de9766561885b9506a7c8a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7aed45b5f7895bf2e16f7851a5c66420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3872531013a36bf8901764c8fb95b7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec0150caac80c834eb05c174188ede422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f20698e38cc6d7e8a1c27a83a8a1b9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b36e6dce3231205a5f37c9531b351424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feebd1d37d53d1afdaa7be8ba076b2b7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d920463110e1fee5e78103ad33f72e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d3784d80b868e97121c0ba31ad93c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c044d27159ab8458e83223764d429a7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd71452d8b6bbaa746dcaca6bcfc09429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f2fac369864b134fd149baf989737430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822ba2e230cfd4998962bdcfebcf65e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a59211f55ef5a936cc85ff653b05f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977c7a451cfda70b536079aca050b6c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbcd24b7af9907fe17df5839f40a036434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77986ed23b1cc10e7f459937cbd1a0ee435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4bf20c772691f18973987e377baa1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78936b53cfc99f1b83b4008f13e6abd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3780468891ff9f0f545efcc9b83285e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0afe344177a6ce29bf5481a2d8e959439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358dc64220d4e301d0a2c0715ba8c99d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d8f4b482ee88a34aa99955829f955441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4cde7bbbbca7b4201303d69f651f9b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aad2236c7e2b6f6fd10df5455a5995443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaccfc1b5a15c8483b9a36def1bafc9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e89884c8d760f971c928f244591bf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39763a26cddc546bb0c7cbc489a627ca446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3f2045754cd24d23ce047b40b9115447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ad6e2b340a377692d0f328fabc559448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a1a1a605a2d961a8f6aba386f4781449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836031d5d578acc95f00dcf0da7a9310450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde88b0a16260e60d17db3aa415314c5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb14138c7b535a3fdacaa1d6670b7fc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81106b993953f4f6c539c187b16594453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4d080f7b5066dd4d2df938d346be9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822be709c2a7f269b375558c12099f04455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f2f79636290f56c37405808bb7542456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffce447df6e5b21b63655b52f5e3c3f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774bc2df8a948804063b359ee2b60ab458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300286e1f0558e0f71df4bd5f4e43da9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f0c66fa6b61c323c252239b738854460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d07052a85d98b99a8b5e7c69399fb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5409e8d9555fca1e6544045babf9c1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e04746cdbfac265e1a6a10991e438463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee4beb9c73f569615a5ee881977100464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692fe3681c837a35410354fbf4c0ed4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761671dd41ed3b095c12d500ac9a3be4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc70e2749242a1cee89bfefc6423fb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6d1906fb4ad7b7ad872c8b451839e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4912367ca35dc709c796de7c761a41c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e06cca0ee160c8d9d9778d04f915d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1fc1197b50d9a1dbe86e95c6ad9de471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83626081c173e4024c90c9280c9cf5b3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa68fcadccf0b892332941e184999c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e57f54419121f9d23b0616ad544b24474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6509b67d15c34b1a6530e36fda383e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67b7e312e3f90fbfc9972b1a4bbcf4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51be39136a3ac894a821f2f279292d1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af196fe19eb3a5bd92b0bd3858919e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e581abaa73559e62c8e77fcaa8e62479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06bb026f77c8255f00fbf05bbd25d15480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef823d617c2a7657f7ab301f5f49348481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539f266e5aa04ce28bf24005f707d8c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1db1ec7691ab808ff75421294b5946483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee731a1f879343453af744a21ae82324484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62485a8414d7817e3cb464b060038ee485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ad505e4a2b0f5f7af69a9f4f711fa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470814ddbcbdfd6631be8f2bcdc79ae8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532ded2f8eea6c845ed4ab6f82bafcd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb8c3fbe58e1e8c70a159ecd66589f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81537435240b0f08012c63efcfd76c15490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b40a28b84c98e546c708c3a0d5dc10491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d61f3a515ed09bf5b02c71574cef9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4399518cd783b3150c4af42b77fea493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24252e88469b46e05e7128e437b02b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315d6891b465d581ed8ae5a688fc943495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28cc82fb85dd9e310b174de3e42e157496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28ef22bf0898f39622471c44c90a9b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d464e02722084b70c1ee527fc2faf41498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd25e068db8148709b5d28fac8077978499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6162710955e535a56ac1ee47aadc993500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d257d5d7346b9f00fd7052ae840659c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c73a281194f9f4187aec4de902652a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413056fa0c3cd261d32814ecdfd78d5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a453f20c2af792b633570fc2712ec4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556ef9f70d54664664b1ac614c1797f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9a4417c992b23f569ce3161d731cd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138735947281aaced08e4e404a6d3a1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93febbb76f052b70c83b4af4e81a324508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a4cc543ce643d0cd85454ae5a770c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac734ea5788d50eb1d62bc57b5c6471e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427a179873a249e3067d34e699f41fc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ccbcf50e1c34368f9620076d57841512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d873bf735ffe4ffe3a27376548aeebd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb09ef78f58ba96ad0abe656a26251514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482dc2eb601cb435e261d8a1c0e3b3b5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceefcdb58c52a094fbc541fdb1e101b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce199297643432aa286176495cafd7e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e646c1963e1dc9635e9c7dcdab6c6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35e5368d12875f3e466b0a08e6b5bf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379376fe3e3bde55bb247b69a8770a04520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5e620cefd18f17eb2e7fa12f574a7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ecd2c819c75cc43115e7612ebd2b9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a4b7c7ceebb16227fa7c687a481d3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd8e7cc7dd12cc6461de704c58f15a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c311e9ffad76b2c42240dc6921b3fea525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08570e2661e2f04edc606713129a4be7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576e0a74fa6720945a53f776b17babf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f884fc01fd6bf3de1ebebe0332017528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8714f662bca3b9b9a245cb45536b94529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b04300546fa4d4b472e7c2ea2574a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec1e5a0228b50b590cf94372458a6c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64932ea2dae3b39d19b4c21aafd6150532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f82a334f9e11f70710d5aacb6f9011533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64880d890a346100e69e7b17b10b6546534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf8fab337d36a5271af19abe67bdc1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec9cdab96e7025410b4b0e00ebaeb7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b8dd3de83654340b55eeaee38db24537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61fe4b20be687bb4348cb4cd70981db538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612964fce80bdfd97f4770de6563670539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610a4114ca32b573dcdf437c202f84f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40122bfb0517108b86c9194894036c8b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590073e83b2f5a4d1e5605c6b906b27d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9680bf198cdb3ece64a9269545710fa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12abbf75e97c225ed4b5f1065379d30e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b93f3c77f3d5205e0f6727bddd063545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb0126258e83505ed6ca3214133d73546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecdec079bb1c54fa065c80a7586bb78547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddcb3e64dc6d60b0b27391f8f818cd6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e0aa7358d32e3cfdb34f5e5551402549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e027d6d24aa178766917f33099c937d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98eb7e3316d690c0d258e28edac09f8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cda55a67fd98c083b0a3c22c601508552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489693dc1630f449d4d469bef071d6a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817abdc8500ac7b861d0de2a70d0d7d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68a30651c31b9e16dab9f22091b9a0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57036203dc129c3f0d602085e4589e00556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3afedbd953bd14204774a1c4b5665557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1baa9a0ebc5ea30648e3ac262b0467558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20c997abd53b1e9790df1171aff0e1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa748fcfff22d4ec4848e6ff8fce9e3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a040dd0cf2ad1a4d008b32c02e323561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11235f87e649dcef5434b9602c6d27b0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48e4f8e8bf7193e7747c18fed73ff8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b99ae2a3a1f694650dc3d5d585731564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f9d3be07f96df7a420860769470f5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a5a08e4d8c0a04cedeef4faab1879566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658cf7064af2eb629bcb8809c1670787567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f888c6c02f49cc449403d78bf8031568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80439329b5ec01f7640c72459d8166569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8193ed54722e0e2c95a793ca79f042570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abfb3d50e6c779376d947dd04b41da1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aad9721be8d5a8faa2283906df0013572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c549a457a4910a83713b4ad9e2ecd46573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4326c2081f54954d20beb9bdadb5f5b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717aa235c525c7306a032066ccba4e2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6186ac48b2d698824cff6a063bc87576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc7550fce9db279b77b766fd11bac9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf8d9a4861b530169614ac170bbedc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ffa108ab55b233c0faf26fb20a2e6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0f7186108ecebfac0fd1608d25f29580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee2fbefca53b0886e7f12b83a73c87581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0f26141b84cc03d04a9bfe9515a08582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03684b41a38311c12451453f790cc42583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be38f9062d43741cd6f322d02c73667584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc1a768465089d80fda0525e824bdf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636af28d27f2cc6d13abaca3290c5a66586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d090f98f827b50defe95440c5e72cb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b90a0838bb258250913e7804b3d29588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d5b3785b8fabbb25edb6ef88f64b4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfecb90e114649f227d35c12900b0d6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a5653d8df18dc9da9fd9863e5b1a5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5207a585ab9aab0e53a4c5cdacdbb5a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb101c26ef38587bd48f489c38b2d12593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db00929b5916bd76290610d2fc1762594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d03971190d704133b13d4bfb7ef49595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32523badd379ceadcb7b78eb159d9ff8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877781b0243c97151a261ab48c012be597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87874665404c0c7b3187d26270314b8d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347d9e3c7b89f6359ce347db5cc25ee599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4675b8eea17427d5f99a2fdd3dc2d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb237b066ff1553092975b6742dd9da601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37695fae490018b30d9dbf6b59c5d9b8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6d42c2f396f40aa6f46fb7f2612b3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a1521775176d7a45d8bc446826705604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5033bc5653c78b87f3f79ca2f80a682a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8b2414e8c74ae3c383863c7b30c67606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6cba85bd56775dbcdb68855a09a746607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28701669c77d76f525c1f3064a849a48608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86353e678f2fde198db10c605198249c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6105c07fa0f149237cc2df6ca4c48c4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a59279954aa82619c03abef6f3363611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99c27cce0e47887ffd95fca7bb2e91612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85367f89186455f509e30acc5acc90f5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4772c265b7ea2b8dacccce183fc5fa2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5fff3405b3d3e217f371e0bc40e0a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f21ca8093adc1eb705aefbd18e827616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f82d32e98a4c7220c5b4bbd3fdf7209617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8a306f8a4010cd6a8b67af64d3efc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76492d51afd1200daa5fcda2981cc7e4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d79f62814003c54ba4b531e5661c5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc015166c4bc456e6bf5c8ce2f87ca60621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14734270a45f0a9951046fc822b121622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5fe574f63fbd9cffc48f590371443623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55453731f5e1b2c8b534e6f663f58bc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852532807baebb839aa8463c3f5dd50625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a232ad7453111f57a9855273e569249626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc30cd07a4defa9265aa87a6a0e96b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c38396df7887112174722dbe82a21d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089311f8e1efc93b68ddd87a48796184629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba900e9b3e429d2cd11265813ec32fc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6369973711f2226338099652bfc090631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8fd2f5440dfeaea2b23de48f13e801632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8196cad27f0d5f5f04162df368ce75b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76356c8782099451c3efc49144217f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c492d86e5cae9e6c2036dc60e8315635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7845dd0f36e3edf10338d576ad372636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4f1f6afded2a05a7f5252dc08294e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43caa5d7f61e1213d2a2336609c41591638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d39280d79a721feb4988ee8b0ea79639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d40ce5bb87a09cbdecc0ec72e557c8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf9e459b1ed0f1485f043e505a0db1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82125f9b4e723fd617583c61892e2f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d49f945c7c7e6a70cfd8010616ccfe643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe8e0152dea76263a0f0bad5cdd602644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf7944201443ede079fca3fe3f9cbc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3c3759f285de3710e143fcbe433e6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1727518e06bfcd1b1f91e1355f420647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587a5ba7610493e74745e26da4e76a3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117b37199a67a12b1e17a1983cdaef3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd08e42d6941db6fc2575a4bfd69e73650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82197dd09a791633aaaf1c63c43331e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa5bfd5b5aaccd1744e7f08820ea4c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1886daffe55b8a4b503e3cc54336f7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042029fd1422d37a818eb503413ae46b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f933ea1135ea3ee1c676e8a8cdf47a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0248c9c06badf56c4b39db206d3905ce656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e14ca036bf0075e7cd252b5fe4828657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75036f92db06635b1f53372bf3ffc6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc997e488f7e126b2124d40bc7ea02af659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e8aa50535b396f809d86f83e95e10660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52fde0e9b9c4a4abbf1da954cf685c5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23b1bceead9896f96bf9bc4e8b90a0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc4b629131a68289605efd6a430c1b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454688929fe55d1232c1301a0803c07664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda977156f5a9a87a04e400b4a7bc751665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb79f5c30fe7512ce49d34bad522b82666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a8ef8a36b2f1d3e03a44be79d4120667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af71e122cb7daa611071affe2e4e99668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88799cdeb5082622a7c1bbbbab298916669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289e6fe4a422effde1d873a70316c15670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a197f61eb6aa6e718c25878c76b5d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fcf3e3c481c13b535a77fcfd88d2f9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40671a9a0c54729a9bd0fb105c2a37eb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529f7873ef14692a5a0b95973a9f8d4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0502187129e104d70b6e7d1c631ce3d1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c8938c63a9930c232ee7e439f171b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4a47c2e4db5912383286608a68ecf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f284c139674332f3bb65b935e6b94c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0bf23dfb1381385613fdad3baea76679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0003ac3701f52cb9b9928e4f43d141680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d01dfb0688d9546888a53127017101681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0279bbf3cbbc602877b76365048dd3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8254a101c13d40bd01c8bc97a558c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe249ab6b3da2d3144bb22dacb9caf8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d701b5da4338007a8dc03e32f70b59685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad9cde19089e55c6e5bd9f5a4a8475686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24fb2d651e587a8cc9bb0771da0a2a2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa8561b0f7033dc1ce57935e521654688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60151bff3da4f2044bb71a795a256946689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3fca9d2910d3ea9a424ca0fa2f50a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc5f3bd4ab34733dff56efd73b86bb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73d5dc5c74dc9a1e9c40cc53e0547e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92067f358449eab4f0e6ea29b6866b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec4055b20902491e6cef351362a606694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a1dbcfb58e7fe5649a76516c1fa05695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916a4755bc5a5fd3a8b37a6fc478c3f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e892d53ddcad0014790ec005bd91b2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d40edb095aaccbd5f09b7ef8768a3e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0239755821c59b41dee9ee53964fa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67e6034b62305de481bc2aff789994700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9f2c789645ad078cf8184d14b7d2e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8627afeac4b3037d0b9acc9c089158b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d65d7c3c991fd6afe366ae34e3de4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eba9850bf4b28fa8dbeaf73c29789d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf90540cd5b611c34c6c0be87ab09a1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994774168737b38adb04d3fb4c06578706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c78a041c57f318b813aa35be0806f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde124a14b33a759ae950205fbdb5da708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942da921ad247202ae57bbf451483927709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180cd354fd558d3d18959285740435bb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe7b5756f201a647514feecfe9e324711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37e0d8ab36e030e40b27e46f5d319a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f298b836fba026887c02b0e17e8cbd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c7ee566f59dd0166b64ebedff4041714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8a2bf58e9eeab7f40dd4ad3a5f848715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165f37987412178eb475d8ad480d2f7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa199e23143f6a8e89a19609f4bbd5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540c959dc50c06f2ae105e23fcfc88b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b757c1e73edfa5c7e6bcb9a0e97cf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47566f59aa151d09022d17eaef126368720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08883b04b694adf834e3ed9b48e37d6b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e188c095a1e13394ead2e3a67e3fe5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04decbc76257a6ff95800eb062f6caca723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e50118d6f23da5901e6461900c6ae724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de631324cb993c0f0ba96961086be5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156a099b603fe3d1f12584a9875bfd1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525c3167f6082d49fe39c0179e1369f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac123061da696d05a8cbb66ad287b7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d99a6b078d1b213962f66f2ecffe9b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae13e439541b6620d5d27ea18dd0d70730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759512931b20aeedb0010b7810d966aa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef97d5bbfee84796199f54119e0c380732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08fea3c5489803eec02d873128d437733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02fa8bc4a3155848a9f2c84e86a5ff4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec082cf63af4ab2b5dc2b54761adf46735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a00d6c1f46bec120bd41665347d1c4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e1611edb15dc5398c7e33b294d37b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e0ecb67e55ca7face6ceb3b0887b9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f34217ea44d1d5876ff598add3e05739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b811b2f575e9d70ddf0d7be68bca9b1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12da6e7b8ad950665930849a3bac360741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9c9bbf5cbc41294ae56db4844aa90742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79636a6c216507f6bb6156d385a23ab743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c42805158185761dbe358b0960b29744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90ecb4a71fee7dc90ce4416302a982745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f265a31ae27b17093fff8996718f41c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4dd6868cf40265a609680f3bda4f8e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c366e8f1abaa2f82f1d8fc48fd364c3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa16123fb3d51b745164a3430f2865749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14a4c8ff0f95d6632d49a37791c610750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49655248ff820a034f95ba47998040d2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5866aca36ab44fc2da3709a4b807d3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323ac785e749d2fe4259ccb6da1b5ac753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df175ec3400dfea748f8a24719de2b9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643037a896246031a70068e6b0cd7472755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6e4894dac58a3b6f9cad49b654623756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd36b8c1751a6fb4f9800920d1831f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2eed77c21ec402b87f77f929c9831758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb5e2227fbc48de6ec3b58e6e87ae3759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>