--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c47d9c5c36bc9fbc2a1412436dd11b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673df94169758e60690f33ecfc3bc692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c578b4ca3e2bb5aefa69a1d10879c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159aef6e749aa06abe1c83f302da9ab84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abeb64cf3cd4bb7b26d9ea6629630ad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162d4811bb3e877829e959a477349316.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877d77235f3ccefee53db161bce1b317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6eb3f1fd48dceb34eda5ba7a40d6eb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d49bbea7cd9a17ad320ddaa133ba149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7355f042cc0d6a35b3ac56e3daa6785710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1e4f3829231d2112dea8fddd27c5711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a48e824f7c7c107977e20f1d3386212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32488f4e29e29b3a0788edb900914f413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0ac2b1edc0ad0d67737ed791ab61514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f927ce3e82ce941fed06af546a1b515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633ab7a793e47d7a694138b49eff5de16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861f0d6c930cf7c221aca5e40fbe34a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34712d63af3db8fef807908f261316318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74809550e810fcdd3b32b25356e3c40b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b9a176df4df1674e100794277b47820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04364ab5cfab72fc1c079df827d047e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf7eeafa987d71387e57f62916dbcf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb135861f1e48bac33346bf501bcfdb923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b56f77612264e7045023f84df070f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b75c4c333a631df9add49e7f5353625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d316c6c3a0075aa7612542b2e0a05a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c438bae12ef61cc5c65da3377ed364127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864573b17f91e48ca07294ada9ee38cd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13deea0c564ca8cb879287906d0970229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0340af39b0ec51711e68d52006e7130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615d95cce85f060900fff0dc268647b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1a8747787da2fbe9f5ed0e5eed8b132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b37df03a7a36683a9765ef165137cd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987a2550f2c2ed30a29daae311a13cb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33122af36803720e4c1557729b9b94f635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4deaf2d4505d11c4d44a916eaeb5836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27002bb008eb9308d6299457d163dc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f22b4a666e0b93e291b1c38180b36938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439519c9cf4822a35a2afde96db312239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514bc2296aacb267b970fabe8fdcbc7a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ddbcb2c21a6d0a443fdb78a9653f841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa5a980f0241901750209043af7f9142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a8b9526478e13a4b59b331567779143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f759aa5da75323fd95c1a44ff48c344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67bf895a1ad88ac5d05b9cf1536a2bd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b00713b623365378f95ca597e7222546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6fac804daba8f3b40a387c19f200da47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c89fe311fe319ba50d5d61d1c9df2f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84489fbf046e29a6ae4f85af645a1db949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94386aa11b0b7e582b5372b750e5465c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c372d59fe4be3631d229e46525d9151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426aaceaa9552cd7f61a57c1fedc61552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96c7107fe7513e805450d9a8ca879e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a417fe4b8b6591c67e8e7a4e3f9fad654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2f8c199609ab7caa783cc89025c5855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2b70fc7d8b4774f875fb19a81698e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e56287b3a9905bba458db7684d9b857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781553064f22f5b30e8bdd48dee2258c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9254cefdb3b821aa0c48e740fbaf4a059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6799232092c36d9b782992f37305a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0eaf2568708f6d83611ee8e5e8668661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1c6ee83c41cabc24bebc4ab71752562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e181e90405519edeab31f04e6647963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95934c9746963369f6f050fed901667164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945fe7e7a83b0c688e838baaeb02e59665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d487efee75788852ef238932b956c2866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522aa5907aac8c78532f187edd922ff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f7291b3451d49c976bf989f06a48c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea9dc3eaa170e1605122fcdcd5718569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a371dfbd8539c834b86dc0f9b701170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60062bd47b903d6353ff120ccc6d6d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6120d99d77cf6e1188ce77eccd1df2672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6082ffdb4699b6bdd1de9619a99e2773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27699f01d37de64a462266ff8ed34574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c228b510098d51e9ff1e03b1870c6a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab7ae439539ae1bf0c3b9328f210b076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebfca763dd84df88221d8a04d60c31c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92ddf1c000230bf6656dcf883d4dca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10af6398f78719813c4b414654f07479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94b7e9b5ff40fddf2e39f57609d77b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db938b9b1f9c6c6413f16be3d8beae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5a428123f0e5290bcda4351d49eb482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb8c95c0514226f3c55285286332b583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c767caeea4d1dd728e956dc04656bda84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711f0b224b6da25aaad524db0bd4ca985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f722b7d15fb3208aeeb2c3207e3c8e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbede6c2ac8856997745d9334173301087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af535f3e5788d7c815dfa80f482ab2788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bcced6026395846128b31446756f8d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eacb4f88ab9154cfe6438303b5d4e3690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807587daa008d2d93cf2b630c081a30e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfdf4e64cbda93c8e38a0d11a6743d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60263df7ee0f5247c0fb2a286ee46f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88048d82ee499f6937090f72c0f3019a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16055d7f0228d0c1263f234ecd8af595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9fa93eb3cf6b28bcc13d6c62c42df96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa95b1dc15d7de33db2b8b1931782d897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe88c2623e2c61afb21487f41cc459f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626fbcdeedc5e8c00abb142db306980499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980970cd39bb59f49646730e63c064e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa3d0816210e66954bc6617ea331ce101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f992af6c5cd386f169d0ccf91524b5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeac718ce0c8342a42c84e80fc85eca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ec14c37e5649343b1b10a65980243104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329dd4e520c3fc8c3c73f47b3cb1207105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9fed709e756f6041088afe7cf8092f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1922c639cb82acfe02622527dccfd7a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df764d63f89fdb3ebbd598a19c1b371108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d56613b081376be3de064e789a9cf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64da73fe3bc4fecaee0c8da7658f34d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ed248dc0175a4bc550ec7a7b640f2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8a196017f08f70bf7b154afa78834112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c337dd9bcec1b4cc98b0effe2bf7ae113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f508eae08a3b6d0c605638dbc86f4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8650d1e66b4aefd540f3eb940782a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800657de55481186542b5bff75855f25116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3216786d8e569440269868b7fb206f4c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305ba609d00e2e5e8c5cb277957115d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01a092163845a04ad3637a27186bf5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb76f2d3e1cf00dc70a9517b547b141120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d80f822264882388163c79d9ddd8f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa056c71c8eeeb450970a2158871db122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f87a9327d306cfe0435f279e5656a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588792340bdc71375c1447d0d09dd5e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a51ff0bdec6c1c5cdfa5bf7af3365125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2991a541f80a2620fbb1ac6126f95126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac99e45321f6952a4edd617917a5b6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3442cc1ba2dd753a8968c7aec4399128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5faa4780abe9b7ba2c740de666e8d7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878af40cd983e903be9cc8733e0f0e4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c0b039aed8ab51367150dcf97df3a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcdf0bd08a8e5c2a9fd723d3219ec18132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99c02aa1e16d318382ab735719537c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55fdeb9a0692cda9a6ef85fc212c5a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4b67de52c82c39b73dd93e112afbd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4250d1b052db86426cde5a62433edb5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54cb12c7521e7bf3b9564fcf8df845137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c953d45fab9d46028583726311b1bd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c241ed29c682a137e739e10312fcee139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497f57731ea5c16e76b091f3e038494140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4556d08500921c9103f75f36306b14bb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209815f7880bdd6da4841d2900c77542142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57943c33f298bc3ce1abaa2b349b16ea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf08ca4d2df1ec84527eaed3fec43c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a0140ee70c7554d5889f7fd154eb1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9471c3f7816bbe2cf97210e2a46dc3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4e7898251e89ca220ed5b7f0cdca1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1f334079065efe11dd61c0bf5af82148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde77c21eafd1fd6e08e7744f4a19095149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882748ca5e68a2f086439dee77529c01150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40a140441a780943bde8a884540de6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cfcd1da1ca53891114fb93e9a116dd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86891b53b92b1a72e3a5f116c5bd81e2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d81e8c68690c64924d7c44c96edae7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d0a0e225f7f5871a3e2e12f921079155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd254d19f4a715c0a058f8e7059a7ddb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c2863a70aa0089674f900770e6b49157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40807739d65ef0c959f8f167e6f8fd1c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770728e100ee74aa1d6c0a44129e282f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c0e63fd4b2f8f631f93ae683962b8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857cd82661698196700afe09dea0299161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5731c7f331e34c6086d89d136716b71162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b351bcb4850fd2469d4b5c6007a3672163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a937679a418a6626609faea09332b11164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa892958e48ee433dee5109689547564165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997e1fc192bc1f4c6a32be3ada829e3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2c1cb58107959cb2771f9cda13b96167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1391e96b62452f5fad9669015a98a2fb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a60d007d65ea02fe686f93e8b82d96169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440b949c2ce5f3b5915d4de3b73c1df170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ef000285d1c24c9f686c4c0a84408171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4469259ca6b2cd0107b825a06a0cfc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f590c042aaef080adb6695fba3e441c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07940f77a7e9602441719951d4656fc6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798519535115bc806b13dd6be8b863e5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc6d204eacad036e9ba52e5424dbeb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf859feff8912aca01eb54570f3658177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da57c4990fd145a40ea94c33178ac02178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b48a62414c65fe65039237ac75a5d7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cafe3221b6c0ddc6d8aac61e973c79180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c16c672e87355102f5e1eb134022e8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f1a04d0e28f99750cd7e5f568b906182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a6522342ed8b20364b55a3e78e883183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a4844d0ce2bca9ef6e2bf0facafce184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229d1d5a0277a2d911cc35e72645df1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96be82480872b94d3c1db90fa13349a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e56f35c8acbd68873c8227c075cf8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a815183c9ad5992dcbd1675b1b46018188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b90b992a1d58aa97fc0ce8416f4f6d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71a264a6740a937d53634275633f40190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deaab0e3c34395e180761c7727225de191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c4409126fcec73bb790ec45cda632192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682947da3ab1bc58acd7e010c0dbb9a5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661cb1be528f284c2de5ee077c0839a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752bd50598f089cc11db7d71de5da6e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c610f0e23559ca576aafa948ff843196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ef30be8e9be787928574018e22b53197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7fa339862c037e38fbfef97547de73198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f66f04ec0177aa61fc3a7b389e80b6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80449109f13823e562695b108021029200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ef9f621eb80e25ec156a019a3e62d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb488026ec8946b6ac49476d30454f5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714a30a8690fb5563ef506b118f2c8c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0777b0d99b38d86128587b120efd0f5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5a864baefbc0c2b00894fda64213f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ca37ce5db7cce9f12fc80338fe859206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdee102b1c9300c11cebdbc10a112f3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c47a1e6971fb8c06546a271d142bbf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036c026dbd89656734f378a44080675209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27546b859f71e653207e6a36c9ec605f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ab94e5d5d5808f2cdf27f98071199211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a2142dedf58296aad7ee3db4e74dd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202dfeb8533617391e0c3da38d009832213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132400ab452519bbab69074cc3908b7e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72860d4d4413a6b8f1d04fa79747d025215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073c3a4678ca8c995c31d64a007e304216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725971e104b8be016c50d1e9b5ce885217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ff41d1f7f51c7dfa6d2db238cc9ff218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eaab23d4a962f4ce9ffc04592b9025219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3afe872be42eb69c048e905bc8f5e86220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da933fae78c545d5333732c8e2c71640221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18664696d92eb5fe31bdbf6b8a7ce8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d8a38e8bc41ecafb47859440b1f6c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22828d00dac987206fbeaae0a95ede83224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406edecf8410f29f2922a81c6ad53fdd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c95d9b49ec9b523614b9c72734630226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a0a255ab182466ae070a83625060b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4bce45dd4c08d4695fa2b12048479228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2875ec66711b7041201b37eee7ef18e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a1a72b8bc2b89131526e62a163133230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba10d8e078632a3c75a01b550a44e1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335d9a8a82ef992c617e92c5790e891232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168cf173d31ec94aa867179aa430eb93233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f25557222bde76ddb43257c585e6e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be14a079705597b00ce4854bf91aca5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d456723640b339a83ed9a9eb6a7e8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c81097c6af56bb6b6dd81f3c649bc2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc7a5485367b31c175c0a6ef5773f7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aacc8e3b3cd459057298e90c142b261239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e641f19dff06ec83ebf1331c85032c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4f6de53cc32b7c799b5ba7f25a67e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff71eeca682ae9e2d8e57d258b3e804242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284840fefb90c7c644598229d4880fb8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3248be9aeadf7aa8aeb1b915671a5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ea3cc9ebf2a9b57a3cb7c584bf2d5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15cc1760328c4d90f49cddd2f770a9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499e676ff31f4f1ed3cf8d5dc4a794d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19164e3c904948292e1e43f89dfbb972248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c2ddb951b8e47debe04fa4d09c65c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709728461e0568dfe36bfa4f60657fbf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526342b191a54a6a7b6b62528c480eb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d1fa530c2667b36b956015a75ae1a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85683357817b00144d7a2e1f72f71267253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e50a90fa86f7fb5bbebc494a1f3d9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076809520aacded0eac828dc4782bc0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb60de41c26e2fc19ffdcc35b21868256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650b4bf30a0c8fcf7527d021528c483257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aca66db7437f487d29e1a2704ef1d6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc9afaa069c688eb190af51afd6b37259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf46531572b71844177359af3db46a3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882ce3f4d4b27f16ee8ae56d1c9e85e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0abd68d72231b4564e0f5917767c9d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e16c8aa0eb26871b924430d5eefe2a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431eb1bfe134daed24fdd35f02249c4d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b91a046043d60737f14e7d8526f0d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9413a5c2a0e783069aef68d7801aabb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc203a1c9ba0aaa532915f5151a29cc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f0c3da1709538218a560c82ff5842268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50901eeff7fe18fe55c0facf3759fe4f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f975325791d7ab94beb9bdbb2171ee5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16547a55ff9db8867f4004a85f38e02d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e07432b2d417331304beab11bdda6a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc13c2e8bab0331da5ddabc999cf03b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a4422c29abfc716c4c0683d93a35e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52ccb80c4c72ad9fdbed3fa30ffb2f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48916bb764437e2aa2e95216a8a5f7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556101b9f6c4b0ba2a201f042745a632277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc88a3b54db0baecbc043421509492a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30279ac4f32e2e8e2e71c844bf2956ef279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739af470619d53839c22edb6f7522c93280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b5477c26279f35f790d4ebfd7536c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95bbfee853f03c55bc0b221cb146dda282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55c525f9b2a888991b1e7bac169358283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d360b2bebd64a63edaada84867055284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82711d0882cdaa66fd3cd339f836de57285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931bf417fb96d0d47c42527378c97e00286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7727460c40f3ef7a1ab4fbf906343dc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753b1e5502245512d111d124c66473e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858ef834b598c5fc344e3b6009bbf25289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e733c9392385717a9942b47227f269290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21052584a516f3206f8959479fea0d81291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983c97c4bd61ab6a3c907b0c3e28452292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24b55ccbacc78fdf14ee16857170ac293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a714d9ab3d46ea91cf63b0efe2df7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe38661dd25e441fe826e75a2bb48dd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d9adff87aa757686877b33859b1c8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e34005f3ef09997c92e599e8fbb473297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8344ea0fbdf250746a03f57da7279b35298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84247510f40cafcbc229a88681895274299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b57c240195cadcf2b7f98214c0b174300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293656eb02576b1945e6c0560b22e7fb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691cbf12526ec59012645af93edc8548302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56ab1fd21fe7e6e2fcc1278d7b2c42303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3451c7d7bd8e40a05caf18fcfb6a9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba3f80a598dbd67215cc2d18ebfe4a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e0d4b17f0ebc51f7bb331fb5e8331306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729eb1be9f4cab18e5f24b60ecece32c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce031df40566b7a0ce57b68a5ebc0113308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72503d05be6d31f4d392a5b2fd5db5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b4645406420b764bf0cee51a3264e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbacd86371e5d86d384e600029c0acd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987cb6e371407af280dffd981896e0f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc24808ad83e3d2d29bbae58a067aeb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d51e533beaa6865a6fddde5a1e94ec314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b558b2e464163745eec83fa0350ec9d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51274f8c58f9562cf4d94f51f3cb019b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23ac4c7f6a7ba4a0df39782c5aab0f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c882ceb3726bc26953cd99886b5ea54318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299cc1b2339ae31b45d7223c118a7c73319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb61c1c2082dd1b1fa85882d43eab84320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b2495e505cdfd8eccc33c1179d1c20321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656d522cf82de39b1ad8bd883bdca89322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a6593eb071657b8762d6b1e8d972e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622d248a4cf355c8c95192246bb4387324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5fefdd0b7a14511835b2574f83a018325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403778e6a9b8f9c5a9871cc1d3e1217326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042cac7a6280774bc400c87fc3312f8d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640633d306ffa6ba91b47ed1fa15cfa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da31b2fb1ddc51854e419671f49608329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951b0c78f5d3fd4b5a34777293039b7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501491f08f69dce386fd4144f05d1e4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48660ed959f180b86a0aea6b58815c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacadce3cc27968385b4f58913113885333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b904cf10f2366ddec0b04eec2d150334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9084bfdc6edbb0f876192bc929d7f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc081676d76295b6c162ba51c3b2c6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ac3664341f913cb6abe8de3353018337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfffab57762a39943c37ee090e9c4a3b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05c95523436ddf4d05a3a4274ac164339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e23a57dc1c194c212f6be0f081277340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d515bde24a35ad4560edfb97fe293341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263a0df736625bdc529371af1ee7443342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188eeb0c08d029b2f314ae834697778343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f25dc312b398fe5b57ca45f7e88e8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c1d861e95ee0d4bd2543da2f23b7b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f0f08b022b1f299039ff11b8cc269346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b5a088ca979793b443bf85be50036347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3de373a482924eb21ef68f13b2c0c5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e26cfe152f38cc3870b06ee82eb0b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70a855ce1feb59435784774852f740350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff05ce60751b1dcad592aea3e4a5395351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3a4e8016ac93ff73f0594cd4f4dc0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6fe1e633dabebdfcf2a5fd32a280d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb56b3c446a674928b828a656f2196354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f48053976bf0528a68d2da93425ef355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e49938b1116443d33293d93bf0ecf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea842756f45592d1c0266026464c72357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267273069108052eeb45ce9f9443f30b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15079d573b879be19cf38d180381c585359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159dec04c285abf358382955a69ce55360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801722debdd8fc44b9d93077b224d6c5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11112a202f8efb4093ec0c39e8ec3da362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886eaa172dfeab173c5974f10f32fc7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a08294db0479de482f49755c8c9279a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c990ce487c7fd9ebdae9ce1ffffd5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610399eb5ad1e9aee6d5b5b03aa0e81366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34112b85121905a95ac0d5fde1587ca367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c3a80fba4a623a5b89d1a47bfc5b7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb71e37e61a8cc96c552a3a170a1886369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc0b4f11f2c496a93aaf5dedbfec18370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c96e99f0bef9aab0abcb1147c20c4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfde26cf9510ad71480e302161869da372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1314fb9d45ebb4f211dab14ae9ae21373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b6d9e7283e95d0ce97b0f52f6bfef374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab7c3eb5db196e28119b69e026ac7b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a6de355b457756c66315cb854f814376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35120ce4afa1d2804379a4d8ece498b3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00855dee0100cebaaec93c6505b7e7c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13ff3646648ef071da65a63f18feec379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366da37a27eb2b0d74750a0619318f7c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9621017d666fda2f59339311e3588381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96bbe2bb30123d796770bd78fc751cc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a49b5ebe34553bf3e2a6cca913606383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1324215078299af9cbbf01809cbb33384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d459d345e8090011b72d19ca61ca5b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfebda232811f445bcda9fb063b67a0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e9c45a781a41d58b0c94c4dc37059387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245f9ffa7d0972f3b0d55d4f501d0b6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1fa1e67908742130b48dde1342934389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966efef578b316861b30099a7c2aa1c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e986f10652658288fbf6032a37cea391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054849afd38ea8827de3d1cb55331d25392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837c751ed966fc9f9e5dabdb4d116c4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd2005113c5cab1cfd416feca27b4a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d653b5c8ddd411a237d845230cb70395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab1fb384ed12be6054296de1caa5a9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dad59d0f5ae8ebf6b8d8cefb3ed32f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6073faaa652150ea9995213a37fe7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf685045fe1cf9412b2567293848cdf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624af82b8af3b62b56c845116351216400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e0bbaa239650daccc3b097071f4e2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825512d8d33f8db2d35f8227d42118b1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e6c71b7cbccfca68934008064d29b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424005c5576e8f4d31de0781ee06544404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807570e69bd28820f255bedd94d3e891405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6d7e19b3281f6553c2a77277c13f2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941526e5bedc57991f1647fc807a3c12407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300878bcc4b683367ffc0452a2fb3f5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604118ed9aacb5667cacd64f86c72ada409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5687429df89c90807edd77357f826410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b327c05f7a2492f3043eb9e799446ed411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb24b851b6565796163ed6964d52f9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999ca2c52fe36687acdb7b925b61c8a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef98aefb0456385c8baf8f7f11b6794414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d40980d6af5c0aba2e5a2def801bb0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ecc07c6aab920f56bb5e15320a347416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab599a0f94fbb1609dacaac6f4bb2c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46c6d74882e3e4ee89624500b30b44418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42f4eaf45700dbcb244e3cb198979a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3fc5f9cb851ac583422b66d90d5a0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11806865003a758b2e19c38995a07803421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ad92ec4f9e184bf60049264ddef0d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775b61262e9c0ceb13876980f287b9d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d336b9c6cd90fa2dbdbec3230380a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0dace6a66764602a826118b68abb2c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414edb66918321d6ec69a2b2ef703c5f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b35767c2c5c38644e328d16a264824427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42bcff3af26b5ac33f0fbb1f7fd986428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e186632af5accd17cb2cb8a841535e9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a8b3c8d8dd615216f30b886729541430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ddc3186f87395ee44df7fd59c0b0c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b29cebf987ceb0aab865b68c031116432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637eb197589970411ddbc4214a53da2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29563d1c838cc598c4d9caf9be59cdf9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843a56c00cbbf05d2c9ece2f617898b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74ba0898fe6332109e6b95442432fc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427e3612a8e556f6011577f71edb9f6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b008af0e0fe2094172b5e980abf8ae438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca65f8bfb2daabac2b956cd3d7c332439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b5c82f5535ba34d943a0125d5228d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f64b0bf15313eb5ef3f44bc3884c25441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79704274934597602f56f59985f063f1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec66130ada361275c5a5eba2562ff6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e0d4e9d1cbfb5cc3b0b2722d1762e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613be3d36612595246810564bea869ed445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76dd75ac4503beb649e89150d3eff65446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3349d5789abe43a6759f85f5ffbae2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7ab70097c86d934c6d871a9e0882f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3618784281d34a91433aab0e87a2b9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7904d19066064a8bdfc5d665945f688450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e477f1cdb3e690918aefcec410a82451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d1cd9ebc99e7270c475f82f662b7b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64fbe2580fd7113999ce8565f6f6451453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ccc297f5d2e0daa3688a7e1517e182454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd5fe40c18840f60d36134b2a7644e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009445866bbab880d0e7a068a168f88456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5abd9d01302c93b090016067f59a6d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11cf191890288565376b3de09a7c78b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68b2e47d6bdf6ddf60de9654b85919459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0e37a287b86799272db18a2c55f6b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ccb50f1d0275f520606c0fede07e9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe411e6accb074b41aff321ef53aaa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ac39f6d3ac109f13c48a74b08a978463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4fee7b1fadc774e739edbf1d87e980464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5093d2e6249b53456f4916baa4900ad465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6969074a713f056574c0a77ad91107466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8a1cd202f968f1ab9146ec1a5ba7d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a2a3668772b043dab4e1972289dee468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba4edddb5531accdee6aaf648ee086469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24453f85148924c778efba85884cee7a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e6050b7633412109250e72116c0c3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd767f1a683e1002715a63380e3dcd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba130a86bcfc34d599c740e76888250d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a949ebb5989d9bd9a9a4ae86b582c2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98da061cac82d541dc61c44449ba20475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f405b032cd12c96a12973dd20bc91476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a51fbe1f7d2bab150a066a33e283d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe38efe2cff4ea13f90a16fc018a534478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4c36c5ec629b6bdc9afdfd7cea902479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93484e94a60c01b1313524f7717452480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04339a4d0e7ddd14e0c003a4e5f573481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df4b7f1192dd6901cb339f17777b53482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae941e81d04fd908517e1abfc2047f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b27ca136e13c66deaf53534a73e027484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61003ee3f140b87d1b8d4f0147e6b717485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc75e4f7f17fe982768a6f789007e6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00527842eaa1fd0a622c9cc9b545c8d9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4bdcaf631991eab5a8952bd8efa786488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81c4b92b81c13a2037da6df944c479489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd59da78c98f37d120ed5d6f60959c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61f7b07e79755631a81fd7e2615c8d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16d8dce5b22957d8f5eaa584ce0049492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fcb63f4893eb7be730b4b165465db8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ca6263c9577d8b803de858d639594494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e30470fc899708dcc9e1cb8c36ed10495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2deedebbe47c51d592107760c70a3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500cae5989619e28f8ab8a4a625a9264497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2585c80f0b20f2b67ae7d66db64d5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a96a6615d8b779489d74cece655b0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa287ec0ef2579f468a975aedb0a5c05500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30ba6eab0a6f453fba187e0ec4d09e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a83df0dddcce83ae013beeddf0776d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b64493e61e2ec591a40050a5185909503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f8c884688e23d8af4611b51422dcc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa3c5ae93da1031ac5d9795cf253e2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205c74bb92ad9ea378f24c86099bfa7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b25af2da18d1dc3d6ea51d11c67d8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e27711e910eb7edc6c2129ef75e37508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763df5e3cd99231705c54f3b1d2f2e2c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12f044a16abf41efd8da332d5f8b11510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75733abcb960f9533af014da99caddce511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6e333e2f89298b971fc2db5e707d4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e86918c33153e0eb444f8fe5ff7ad513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54089e4595c924b88bf1c55d7288c489514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2c0929f9a63c2fc9cabadb926ceb2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafeeeddc5acddf29c1ce93d73aca58d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b407f1e68a0d306e5f46555ac5d9e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4da09341de65684bb83bec2be95af0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b01e047362587da57de4d560cc45ad519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e444bdb15b15769a9d963be193852ba520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78fad3f21ef17bc5c76e950c78e9028521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e2d98efb061525758798a54a2789e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52152d061b86c51313ec596c090d3ba4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2299b203128169b862759ea483710524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1084d2afd835c6bd81886ea9c54c653525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa8c659a40a3fa5adc150519ed53f2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba80f78bd6e8d2c87e2e523d61e066b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d622b0e262ef1d6aa52d5ca91438f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994cd4670250ebefe17a04f9644d4c6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e5153e0f81847b4c0fe8a046d0a15530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a59a6b64d15dcf154b66a9091d555a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7037e0842a15138e82c5c0d6775c8de532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa63445c18165575c04ed0ed787c7b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc66f39baec15053d4c4bdf894edb84534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd320ac1505f892a5484c2777db36a4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0752eeeed3d74356eaff7b7ee94441b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c446c7e207fb5ff86567d6eaba603537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18a92abe60c547ade48eff36e6b109538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c07ac63052a5d17cb6e984b05939e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4881d074b20c9af5205b14b3e122b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197219adc1a28555c729b2d7812f3dd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f738bf1b93f44437e4aa98d124472e1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931370445363edc8a8c32c79f94c44d8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6900d4353f78eb4194f6d75c48188d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3863c59778a096dbdab6320b01988f8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ac046e3c03c825875e3806d076d5a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d889de78a884c921a5e32faff1e4ca2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9078463b4005e12b9c7538d064eb1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b874945c7eab03ccbba5e883837ca549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9340beb3dee5dd6b8a918ea74e21f0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510aa1c0adee576732b7ee2ab5f0192551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a408d320b783100dad949a469e777552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c941826da194a2bb64b6b43642255a6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785a407825ba59118d94050860a4938554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beebc54d5d6ec74f37902fa2a6b93016555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f7455187cbc3c76a6b3c0d1b7b0e2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a15ebcd4afd0b88bde5b68a47c222557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf589280676c4bab8bcaf8cc0630c24558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a757acb4a115c9fa220f618fc6e38559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18044a7843e516e43837bdf8d2d88d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c97766dfb528d3a05a6c2918e64082561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22698f2e74cf3d9bc01ca3a9979d68b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b8d7338b5d090e9e862efb9f3454e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a975040065821f528d0fbcb88db24d0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0bd94cfaf51b70164b198fc57ade5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b140e207601de7b9803dd87b74f0e0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f3d2c56a8f5242ae14fbb2ffb4d84567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00232492d3a52718ccb2fccc53b6e2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e497b81c3d784a198dba588e1944768569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd287e78ea4180229ba8804df6058a8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589a1f89ebc540825bbc70ac68f7728571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9356d5a56bfa79a43ec757cc56c3ce572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e39822176238eba025e8ae9fa148c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ca7111d89285f78ef52cbcbf134a1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a97204dd27752b7c702cb359310be575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a1ddbfd6655c64b98b8b178df993f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb3cd486cc4b86ee5041ab98e3fab9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e70795294c116ecc77f04fbf2b6ed578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87918a596cad1bd8264a67953d30dc90579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694fd34b7e28d0a7239f9e760e45846f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c11483fd6b9c1ecc055f633d45d36f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f420813c648d3cc1769324a8b0587582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f686854f046fe8ba6f6ef70df700ad6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb43f8996d269dbaa0076925b55aa25584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c24e7c7514ba30233abfae46815f2b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10259a38806e79622388726393ebe34586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6165951de03955b8d881e9ed524b182587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd5814ca7d515e65d6b61283011719588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefceda7c6bb75335be8a9d01b98f6a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a230dbc4281fd447d28d487f5b639590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7e61e3ce4fc660b5ecaa623549140591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0abf90ea047344e0f70e1cb15c69e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d09a47245f68ed60af82e9f8ac9bd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd913d77fc498f62dd69c04bedb835594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a219f7eb948a80602789f3384a9b40595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d27b5055ec537072132f889adfdd1a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14d4783b3f63855f7690b70f5e94a3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e782ff1b2248381543eed32c2c541ca598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2580318b9bc31eb85b588c185a635599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f0008f021994f1a69b811c37b3d2b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba68ad2d2f7037bc93ce6eef2d0c95601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914e12b8d3b4fbc1448ca93822602f2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d32e2edd95528db4e916e1613d5ec603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2929183d1b299e131d11c4dcc7100604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5473405f14343ce795433a03ff3dbbf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8a9d7d2084ef93e98e86a4ce571c4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24295b47bf48e954b85f5af5047828c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ceb112929a3b20915d53e7013bf6a3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765fa12a1aad1bf0349c5afed3dfa71609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9dec4d28eedd22e1e90eead5b8f9d7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655604ad2a1ee93997a9454d95bc635611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3654fc6cbbacc3383618fdc2c50e629612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03370b3dbd254eaae13aceff1d966136613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3bab0ff295aad46e061f8069c3940614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce59bfd355c8ff64578fe884aa8f6c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932628aea42e08da8e6c07243f95e2e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132014c7b4a4747456a569676dd5071617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452749c13e1a16d8db07d67ac4eee14618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501563c6f4c09ece7a8b75540da5bc90619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086823363b0c1aa22deb5ef4b18ab6e2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8c3336a1edb6553d4797f6d100168621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0301ce2989394bd21832e504f00d85622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb08abaf0d565c48e273e274e1f55fa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4a2452dd59ec7a860252b7f039443624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42ecf93fdcde0812dbed6a7f3e07c6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ebe04bae045f9c045eb3365bc29ba626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7e6dedc20bcfd4bacf73c70f4d46d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f85be29c2c51af96f4faa64f0514c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc91e40bd5058b4b7864a818e7b3e2d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88fbc71f183bc548237e3c49a4f1e95630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396268795811ba1d80fbb18d462f749631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26339e7f93f2d3d1a47200a9c9d8d11d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ffad90abc5a5bcf616588ed1a4509633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222588309b51bd6050f929e9854d48d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc409383dc3e7d5a76bf0ae9a70ea7d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab38a48b5b5a759a9eefa893560a4d2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe26b78843be701143eb7fd3fa425a9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d3e5e7e38f82994c55cf8cee28969638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc34b4d0309b742c1d0f16385ba616d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db400d42e223536346c363a01753dbae640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366150ce8a85c46d3b5a33e8c139f24a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167482ea229b0bbd8495be1df0e4df8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec97cb487c35efb97c56b204ef0da2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9effa77eaf9e6e48183e9842da321b5c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64a134ae6df987b8ef59ea8665039e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095b66c11b02de5868680ad2b070cb1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1da87451f495dfc381ac03bbc3a5d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4a8b691d00567b25174f2fd9b2328648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eacbfc1352d5f13fe867fb8c2624888649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ce7bd258523157ca01bd17600d5f5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d951332704b8dd5f92b406bd132630651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85043136bb8589cc6b247baa5e7ae03d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d9748c23c1abcf1a9162f5d897682653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b429d94e211b624c0854db8b4eec2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566b27084923a10de71960e701db0d4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c75d26b418b36e66c0057bf520298656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981f5888a851cacdd279e86779126a8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604677ce6756012f1224fded1fd88d55658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda8efcf6ef646fb27ea32fcb876a13659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc17799aa892f69f106cd5ebfab17e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b7d42d78391fe843152a841c244be661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377866e710479af1c5b2a3d88548cad8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914a205e67a9357e666c1090a15679e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906f390a876e98a361dac309723243a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e865fe479d6e99f6a3a4db6ef7880665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7df6661f81f549178fd0e006f1719d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600c5d4d4fe746d9fbe8d3acdcd6fbe667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae502817be18f0d0c777ec39726b45668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f48146c6d3142524978dcf38b30253669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44ddf4104e0f9444b29d8ce7147e5d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d957b8e78af6d5d6055e5686cfb05c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b43ded72717b8cbdcfb9b16e1ec8c8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31962dd824e5556cef3e9242f85204e4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15879ee886546872f775cd67b7f775674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ed9bb8b0018c518ca6cfa5a5e141e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9b9cb79d567a86715e3c9130e8a9d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf723bbb6a2eefabe9662dd378d2dd70677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf3cc7893d1e5c9d2d70e3f7c469fd0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657305860cecde5ce3aee6e38b6471f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbefc7f5b79c9a003b62971744efc23680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbdbbc749a579690940563a0151a82681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb57e9d843edc870203925a53d082a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9278e088351ef0b42b6fdb33e062f97683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30aaf79d8110af97ac3f38ba45e8b0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c766cdca2d7b4b069e18c8a3cd1a01685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89101c74ff6ac40bf728d78c186c5e6e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588b90e46333e55308506d277fc6808687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab16f94b4c0547013e011bff9a1c98688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df21fb7b784a2c849de6f4a1b3d607689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c708987ebe460e3a94a6b4bb97529fc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5548b4ccd2c73daf1dbb69b19b0f02691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576bfe3c736eef2a038a1362e5517a55692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d14bbacee4be9fb44b248fbc2dfbc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9151390766ca7afa338e9ca262834694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2b8518ecc203200dd834efacb2c91695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7741d77d0f84d188a3b99ef52a4dbc0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10834562ffa4c12829ef690ac77ec3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb05989dd039c326d6c2853b47cb572698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbdf906474a502da3f979bcb55fb26d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c216b60a4f53eabc30e4db5329871700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11217254a0100895e88709472db85b76701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8aacfe0cc05e517c11daa0c187c53702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256fb45a3387c64f11aaa1e329512cd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3cf53549b553d103c59a45fed1a37704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219ad8789edab6df0948fad586182a9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343a4feaec9bdc2b944bb84a74a0fe5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb9ccbcdf36df55b1e42573c1876e5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e614c48991739f5a893fd7aa554c9a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eca61d8484c898b524b894fe50689c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf56ff73c10876923f3b98ab0902c65710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b991b4764316042746fbb963dac65eb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241575aa9ad33f8ad359c2e35d60d25712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a92ae556d7b110f6559d67c36607f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150a4ab4ea961e90b6c5da1a4634cac714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56276ad62b9dd42a7682bfabbce96b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a882755f381c77e89df2d8bd60fa2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ab8183164f8cd1b202f1e48e2e921717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ce2242eee21999b336edcbcb8e161718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128715e124f36c1a4413e2e5533592d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2485fd7e772f6726f925cbba8054433720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e3ec7bc048ffb4ce3f34945637e65721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453eb72560085aab76a3364d20e0e25722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d6fc170318c6304c0d318e6eda6e0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9dddbed2e6ffaad1dba61bad948a8e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5746fb7135d20fb417434cadc2d4a48725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d93a17146072da11369132d8bbd2e2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c862285808185d3b849f3ba6aa6f50727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab3d5f2c3e35425a8a0f599e9d7bb6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b446048c3d5bda85f7fcc83d5a37366729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ee40d907efd7dfd2f67d237a00711730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c212e40213254e1215fdfd372d3faa3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f7ecef52e4475ddac4d13f532a963732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ae80f39aed0feb18bcc4b95af9a96733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758b9ebb4c6ecc1333f28aa11f5f936734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42179d99798eef0f04b4b78e9fa58487735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70bd48fa214372f8a227a75fccc2218736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182b36bf2e64830f47bdcf8f9e6a4a1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea7df42c2308289153f3d2be7c88f5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02def6db42e7780880573a8978f5b76739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e514d1c436bcb3e9b4f9fa5271b830740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bfb936393bb8bd1b899a3423e849f0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd678357b1cfcb845b7b1d5f06dfca7b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b3eb4bf8837f6fd75fc62aa24cb2f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c5542bf5e58c9a4d10dcbf1bf9093744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb22dfeef8febadcdd2ec204f3eaf1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04345c4d6a92d36a9ab1c37fc2dc34a1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77b13fe336b067742c494df58d157e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022346b70e70d597e2c7783f48a10fa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc66bb4a1f5ed85f91a8d24af8d13d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3647fc959245e944967e92d2696d0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9eecba4250d1de006b9e7fff0fded751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db6fa810ef9eb9b75c7a7e79b424c7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555606410cc81e4199e60c3323bd2196753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbce6bc623bdd03dcdab7bd9f4345aa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9789ac9ffb9c06bde56898883109ff1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f898c5e3e615c4f7ff421d5bad99116756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd024b08f4a3c4cf910399d63f5dfa757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0957a079e1bd656f06804be5da6bb5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba24834a6f6efd6e68a13022298293b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030740c3b1aa87253304eab65647ae41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134dae4b10a848ad48f19b52f4be33852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815831356255c1f5108150a4d8af102e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0057b5d198d6db1e5c01431031eab604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bda386752d70ae087bd403690117195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d65134592fb9c0b0071c0dbc8fff986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e75b602564e4132e57ac161b7acda7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce304096f96fcd5064ed79601ac4fa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8779e338f632b519c98b156643263c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6348ffd0529d01c3f7449018b6e0110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361e042f72a66b8caa554b5436147c311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766abc7f73e3bde6249bbf4a7294d33d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0fd7d73f02556fe9ce32a25ece70113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9bbca88e2f5d1219a723b155c43b7d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53098589cbab1ea04a0192fac0b42c5015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b65430437fc706a9ee41d9a314ae6216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6ee4692f4ff51278bf9de63c087e717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719188baa7a52509e46a16d4ef393e918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9b37349aefd53c840a3cd92cb8aba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1210807d2d39505bd3c7bee2bd0e9abe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa950be8e43f09165bcc5ec7c34be5c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d876a55a17150b299f9a5e8d5e3a8822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8e0090361ab6408aadef3bc9d56ad23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108ba1a0c1db49f60e8ebf37ebd5b9424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa5d4622cf9cdff1b1d87d0f56f2b925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0290069eeced9a05ae7124b9c1130cb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c01a7179983aae93fdabcec06c007527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd65c6f6596050d835aba5aa0d50d028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de289d728d8eebb76fe9069218d6b63129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b97bf313292bd2180d05442095fcdd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7ab73eb27cbc88eb4e16b0ed1917331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904234f5b7fd0b7b762b2c1da2b2d5d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2c6c6d3a737e7036fe7cf34e82bf133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfea4f10366de68a779d0db6cdf220234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30bf9731479f99fcb867f6a60c80b435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac20fe8ad4e1edfadd45745fe20ec6436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49debf4c2a577bb4b3b3858c4265448837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a974b202861ec949ebc20e129505338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c23c0f2b2ab58ba1896d4c4c8f650039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0a8880fbe269c499f9fa2a11b133940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe658a1b228ff223dc4440e49a6bd6041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4032e06b318d3409083766bdc14c242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00783e5471df715839f524a09eba263a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c20c7eabbf1fecf74bf7e94aa13b4944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc79e29128b148f9decf9ba53e8091145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14c14455809c13ba131ed20a89ab1146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516b82caa6e91569acc20cd9a301abb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f257a99b90c390290711fa7dd3e1348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ef367b76e4cd030f65ec05cc78b0049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61a480cb7368133030489c4fe1aeaa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1af4ad9a877d4e50debf02596b1da51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ec8b3e36ef738dd5797f95f11309752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85231f1be95b28525d603454ffc8402753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eec9b242d3382af7ec79b7cdd45ef054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa525b556d8f02f56f4846ef53708d655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49ebfe5e4124cc4cde3f944d6b11a956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017183f8cead8cd30ebdac19e63c5bb257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092ffd42d3a9a075757f2d015536beb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86c8036adc07966d2c5ce5d007260b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf2464a92ddbf9659c7d2ee754a34360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388f24e6db1fffcb3ce07539cb0314161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe726bba4b6ba11a3e49c55415aab262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3a6775c7f0ae96cba73e47357d19563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbfe0cffc54815d52cc2477a4840bf264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983450df65ff7bda7d77c845273698e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3c90ac169a261deeeaac89c51b27e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df33d6796d0dc2072ed23f27c9b4a5067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87204c9c6c1152af954541aa5f00ce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f71a023105f7f4597d0e1744971d169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b59102108c1edf92ad8146d800d5870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e046cb7e44fa6ce368c8c6ee88e5bb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee66a198e480fcdf0fc0c2eabf760c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad6af7b9faea1dbe3ba50e9b5960f173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75508a04f38b2abdf22317837af2b2874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f66f7618db08ac2352cee78c799d875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a687abad218e34252d66934fecc97976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568adc18cd80c81f94b1e1f7117aacb977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1674a6a445feaca35de86efaa78d078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bff74403ca1c15877a3a78b5cf581b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2dc30297686e5ad83d379f05b949d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25162b31b4396af30fa0f7986c781a0181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2d6ee55b4109330c15d3e0f21603882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca655ff3b911beda8b8b02392ada4ea83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363afacc177f106a2c296c03d600c6f984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ad6746b2feb42370555dc1436715585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd9293685aab478b950750a830236986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20690dd7d28757ae426d417545a5ec787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d117da695b566917ec92f16aebf77188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420c66ecce276bee90fdd1d9c60d8fd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa8878ba87b382df91417aad53d7d890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc31b13c2e307e038b553454ede43cf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3fe608d44acf10a16294bc4d4db23592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a202f887454fcd44510a72a0430ced193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f8820d3e0f0154830b1d8805b1e4494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884ec8fa553e3bf28b11b6c98f19cbb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef12859c40b10c1831d7d2373bf244a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104030b73507fe95fc56fae3a68c162197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe35745e6968e671e09159a77cf61d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247af29d415219e8105d366cac84cd999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5addb4f0a7d4bb36863a43e9c5573d89100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d206c434864d25ed2aa6df9102be88101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40f5ff706dd6f73d42aba45d862ef7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3403c6310914f6884159276d83fd398103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2000ab2219a71345eb0c8cd7fee5e1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ca41ecdcee13f1f1c411867b1108f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca8d91a86772c365a712a0f02565bf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640f1a2a1f1e2e7a14a4f9868d825b6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6018d859bf1d0b9f4f40a1337fa6f92108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557603d33c5eb796141be0203351b75109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3cba7506058e848c5069b2db3fc4c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29038fbe06bfc60167f6ba0e7bd25264111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ffd57bcb57fe4551aadfe2a71194e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c50cc284daa38becc5bdfc80227b3a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b0b7b290b05fc7b783e4c17619e6c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05fc5cdef63fd5db3c38308d7e769b0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f5e5c3bde965932ccfddfded4e4a3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35657dec18497d28426501775762a632117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b32622a1546a0801dd7db302245bc4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd2ce2c26a1e7e9059f8d340feb1c7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1777c74ad99bdc6b000df2edd3ee76120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2396799007f2f3283cb30d217a5d033121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973cf5465c8d4a4dda0a2725dcd030f2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e68f84793af8657c492c21db88bc0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3de883d608771a0ee232e9a860807124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3b035ac418e6b5e3d3f78e49bb665125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada4b6cf8d101422cd3074cd190dbfb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3acac3a60f960cbaca95e39ef67942127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c1c80c3c438dad1a5511da11389c0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06042616a82908a83dd0cd68126245129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27b058cdd2a133340037ab2ae97677130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac789b5fda5aeb16a2d9c48abd2758131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da3627e22574cf97bf731ed7b2226f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba0226181acebb53e6a3b80358da90133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35780a2fb2ae5955c130114a96e50bf1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc7cce77333b3b6584b8f13f6089b8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5530c6d8df0d8b7a5cd7f5d40c44f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eec5b3d3ee400381ff4a0a9945df8e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd124f69c9371b0d57134c9002b6043138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb0b20390407cec44fec28bce5af89139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481f321a0412e1196eb822941d8bfab140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c1267e4985a26d58802bc3c4ba665141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14748e19813cd8ef6dbe0111eee51f8b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4af5700cc7a86e7744be38a3efe0da143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d35a234cb478b8ba07b08ddc8b175d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7bc440b0aa4b868ed09ddfe880f36e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d0f4cc3589f10007a44333dfcb16b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b608078b991accaebaf23308f9d03147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e2090465dcfc977955a0209d550a6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6caca3595b20869fb24fd32a64ec5b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad717bf8ebad2b7bfb7bc47507701e2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aef23bb843a9bf1a48d3154aacf4e5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a0b51431105d7fe5402fcea30ef83152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e1d5d6aa7f7fee17d65fc5b1f1509153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b24b2c7811f941973a335966b29245154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51cc6028953b5f3b25d2d0f521c9ac155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c92ccdff337afb9ec80cd75381f584156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c5d08ca8b74009b185b11ee377d5c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8042334c1be38d3727f8865d6c4c67158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108bf29426d5785077596153d29586c5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742c54955440f8494a1ade13ffb4720160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d00d9c9561f9e573c7c3807f702d1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a6b23f972248db47ec80843754ce7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f26bd51374d7ce2d26b4c701eb30c7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf15156e72f689a3eeb0186ea0d099164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c802276a3b282e2f705bc6a36601729165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144720ecf6fe17189419a187194dc528166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f426f8256c73f8d6ec811b8192e7ea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143642d6292655c9d10914a7d1c43ef168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa434984e9202eab46ba175b4e5f2a76169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660eb0d7a610fcff8cb5938e2a6400e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4203d2dcc816b7a8a6cfac9a19389171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d890a2b4634b264ad4990c6f6fe83a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602aa5ad563dd8e46eae4190f322fd7c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d51dfa7592561dc71d0f57ae79fda4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1fee13530a83ca5322c0a3489b740c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ffe49f65b4cab18b356b9ff4f28d4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ccd4a87dddd94fc55534a8c4437033177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc406d38ad7c8b7670bc26a7fd83cda178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5751f864eab6f8e05d87b7722cc77179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005da6a3aeb69674fcb899d51d6c1927180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a308b791e9776e81d7632080d50f7a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67125a3b516502685b4d00638b320baf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bdd6b1923422749506721b7e6f93eb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a3cb619aaa57dc4561bf44372d6ba184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06693e871b4f2918c065b9f6749af558185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a1b76371aedba258acb7e2b4460db186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe9f8b021389cd589ce4b039d71a13187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d57513e405ef90f21de7ceaeea9b88188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424c97a5e57d4ee2f3e7d7c85d6a3c0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a8d7a1fda5025b8e34fd6e0895845190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67526315e84a310d902f38008c252fb1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c640eb2ef65957badd53bfcf479ba6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984615a5a359f0c04650964163c2a18193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42571bcfdf294d19ed29f382bc63c783194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daabef7c72e56ffe59b1692bc5efda9a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ea8e6e0c49701a376bdc78c85915d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e54de8a2f2a2425e344f94134c79f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2712558aeafe9efc5dfe2131a72e47198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50347871d800a779f3331e144b363f09199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d4efec2e626e6acfd31bc144d7117200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c4eb5fc3ffee3caa9077ea94ea5f0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905bbe507caaffc359bd405cc08d5617202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7a8c8351f6687f225ed0a2ff60809203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94a6cc67b05327fa08953df8c33aa4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c0e9a9a29511800e4bb96c24ce444205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809fc799d119a7f493bce8f3cd8420f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6f635dae0104f041e1b9a954f8c03207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee69356262c4ae6f1d9127b8891c35208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ca73162bbba85737407ec275df3aa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d961951fd618d7e014b3a6f427da9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557593ffc3be177ec6e04758e6aa88de211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944d1c25a38bdf0d04668c147b4da1c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da9ef533eac80cdc82755312e3ab48213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299a700214e0caaa83efb06bf00588a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba030ed2bf8fc04e745174da1f23d26215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad857bf3438b5efc9f4c1dffa5507253216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ca9522f90afef61223e350b5e6e49217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c19631c067e81446b2d3f52ede1437218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25537002f71c852fcd07880e001e56219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d4fa642d5943d0455abf04f993d52220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec572d7b10f0fe33e6c81973d717204221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b96e9b5ada0f5ea156470a5950494222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4dad55df3603445428a1db2d14925223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1121181756ef107f1fb1d89f432926bb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017144b1da6acaa0d7271f333a2601e9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887cc6198b0745f215a7e33f35f3755226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5b29c93a46ffeb3f2844f88abbdae227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada958192464ead28b093cf3e9b787a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc2157b486951585421202ff23c04d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317bdfbd35513fb11e67ac9210376591230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2605ccb6a795e4cae4fe97260e6183231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0887d8c59d77a6a0f9019918596c3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dcc6323038e2b8b9b6f77b85555139233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61bb11bca24b9b0e70d71c6373b9cbc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d750069f1240b2bc6e7d664821e5e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096e7be624cd35a39323b7cda0c9e2d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062082ae2a94bb9310154b3c27c64eb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0b0b93ce8f3b8772e7b94c1c0a026238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a1dfc3661dbdfbc50ad241102bb07239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc0ec1cd8ea9dbd7635a00ba9e73c9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5fef0e524be21c0c3c75f5eadaa1b8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106bc106bd9531ae454e58f2c79495e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f359314207915c5b7f038db5a50b7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f484b2477e4f6be9256359b9d07e7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae558cc462cde8a2fac9f2fc4b24fb91245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c81b4e4e5e5385b1e37cf0a583bbe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b384c8b16271ad8e467d7e8113e95f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65820ee23af1d6e3a7e1a01cf8f170248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370d94d07bf90bf185afe498c595775249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ebb6cbd37b2452a3d734c086564396250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f94a71b207ecd6f4b3e5c3363c3cc9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924b424411b1e1025495fe417d1a608252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888ff8d30d2ac7a4a25c1db6f69f3fc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c07357574416cbabbde901b648cec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b57572b2cf2b8ff3dac9cc98db81d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ce6a76e2db837f75ade44af30f827256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940ac107133ba8a155d10424c23e4c9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6f4a8928bf770ec02908f62312a6d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a12ed8c16d3b7d77c7ed0e887a4fdf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc73c869b806a80c9a1b7368acda90260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07227d62055f60ce45dd775d694550b3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b655d442df666191360bd237382ba262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ac7fe01a9457ac7c44c1c0fd63b2d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef8f3510df9549ebce866a4f1c7d37264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16aded7c4545a4bcc61cbb79f7feee4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec38c6c970be1e63cf18894327f01f0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d53db9b969ad36eddce8703d66fa8e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e97680d991e7999987cc6d53bc4e5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e113e9fd3cb814d00a5439aefd7083269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb74ee1025037f906bda239f0505a0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e2abdd1e44720b9d916002dc7104d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8279babf98197bc8d32608a1e9c213272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a870f5055abf011c7913b08cb8219273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf274f8d0ece3961eedb686a98d0cd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71221859d95542be34e406b3dfd51c5e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2e36963089ebad9782e331bebd6b1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26451c1cf6f20ef74502f31c8100905a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510339e6afb9278105ae6a079c57271278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511ff4b4d9e42e759a36d03591411cd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367e4a28aed96a3940709f47e7213db280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dfb8328df06b2713c22aaebaaf871a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393d736536996cbf33f426a7dc46f56282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c38f7b4b73f9c6c3b717a1fbf7ef0d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad656eab7d0b7c76a77e6871c9b314284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b00bce093ab5dcb3bf594d634db15285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51780ff66570935c71d7f68276dd2b11286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a916e33c980cbbfa1a57b8152d3a932287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaebd572b3e9d447cba2f0bed405417288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3d4f3a43f82d7ae1fb2fbaf88c252289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b33141bcf66e1430a5a88611d0dbc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71328efb32c9fa380f03a644e3a5ce291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08523721f49de8302251f4aa727adb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730143d69585e8f3f3da63004e2f789a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911273b22deae58565c5609e1cad2dcd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02c40544ed752fabba7e581fe73f56295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c0bf2133f952e2fe3bfbc10fe0ddc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8f5fc9c91ebdde4483f0ed79f68dc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02342bc65fc39e5b373802a6f044a4c8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533c07ecfc7ff0c77341643199b1dbb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09f954286d3ec9644700c9d3fc81f1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00076ec4d85c1cb1558b65b7d3fb16301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e834696afe7d904cb00e2bb21c8afa5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11453d4535f22d4cf1c4033538fcf7e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f33facab4ada01a52f92ca3e1ead60d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2dd0f22353eb3e69e1e530e0455fc0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf774bae23da4489e78269e7eba88d63306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca06aa542ede1f83973036eb83b4ee307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4aa7f5a3488e354cd588ed86c0dc51308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c3df197242941d51aaa5e01f61fa0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107db72fd259d158abf83d23a670334310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143a8c3eb7538dcd57b5b5354c18e94311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8c7352ea3d558bdf66092fc23bf19312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9d203e1a6b0aa29a2f109414ba7cc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9742d8ebb009ce1b586771067046102314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c335e17e0cab651d4dc64e4b76427dc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354489d07abf050fe2ed1d3b513b68e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b36fb4a566660fe0a23899eaa5f55317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ed61c51972f57ef84a4d528b5d990318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42131b7dfbb489d377885a1374654a6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48affc59c782aac21b311726f66f6580320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f330062063ec3d1fc8a4093fd3668a4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf87c7d72215427a1e1bb89bbbdb88322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683fdb3599840ec8c061e50d5a023646323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ff74ecc025531151bb23d93092d9d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9728e5590d143b1e0a1ddde18f82ac0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832dbab816b3aad01a0b1a5195667fae326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76935195a3e95c8bb16980cec5b4dc33327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e20f20b5b4e37b4b0e0c10c320bcd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9a6244970d571abb6191937738ea4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc392f48bf60fa082bed07f5aaa8ef330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894fcb02dcb627ee2e82b4789d1f1f4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e4955398d0350b3809dd4d1e40e10332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a0cd1883e1ac8e2f5ccac6ec43fef333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5e2ec462fe253e38483d9d94c54e6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15140971d11e2bd2d019eb1cd624c224335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066200174a552d0c6753cd0c5c37ead6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6dff741815236511da5996674cbaf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63cfbc7a3cbecc8408d8008d9455a3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ff5212c66fcba1f069c71e76649d8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4124eb79e9d69a63a8157641174799340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f483824b90820317ac576dbe79f2f2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b23929cdd7e212b5835cee2cb3f01342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb260396860ca2f56452929085bce7a6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df588320e44abe07ded5242e44feff344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c5759a20e7981a5d4abb43adbfa7d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20ab93317562bfed3a507f144071f2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9236b6f43a6d3f539468f1ab8cda4d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a530e1363146cff22193358ac249753348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a00c22eaaa6da12d60f4af9f8e417f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba856703d96d78a8197adb7e1670f9d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42492176b9bd1652ca11706faf9e2e20351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a85b873e2f53e8528ff1e955a8e482352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12204d65c9efa524b418ff570c1520a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1c66baa88c80e5a4358544bd23a82354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d6fc53bbd54f89716a5dc934d4e92355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ac007b2cf306f2e93853b0c6299b5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6538a1c53c6a9ca2136eab2b3b322357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f30606a44105e48f6851055f33dfd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4becc2d168819afc928de4d54fc261359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95cc3fb4904c09a8a2e1656bb599bb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29eb61b23f5bafd4dfbc03474fe9b1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7261f3669e4651b067fe9650b4f4c3a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3ea10666aa6d756a389dbcdfd4046363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f400bb2b99e312c56a4b33e9bff185364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52dcbfa99b1365a5db300e1da37a0f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712e18ac37029eed35b136e5824486f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37fbded9b6a2c23606a30f8e45994c2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61d2f1c79f1a39e14a71c766a50752368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62897b12a67ddba163453dce86ad0b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09479b8edc549232ea0070d35046510a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884176864cb3ea7e3416b48ff856186371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f01c48d7d8c6157a43e61a62aeb072372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595dbb5a5cf269649355d9812c5989f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53cde9b6a7c36891026c005985bbb9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b087cd032704b3192627d52ff012eff375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d577f07b79bc52fcdf84d4458b989a2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bdbfc37a2d07944dde7942c723b98c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6185d6b5eab2d5c599bbee26e6de5f6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da7d0d78cf9101391626f84f5c5465379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38bfa61b6bca453eea236956f994185380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad46a6db399f5262f870d2a49b4880381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1625141aad14275d08051134a981df8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820f7b976c99d61d320c27e7895026f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b372b6526f0de2543f1fe9d2b7ffa4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017449ccacd1b80010c6b4902242a2a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9214eb2d6736d821d441dce3efa9d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c23349227db87b9c9b43f85c26dea387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37cc2d1f0a26021fe3ecffe815834d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d3ebe3c7860b00e40245028dfb481389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03de4dd4ec38f8cea3df976a3bad80a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe64134e8bf603366d313fb82708c0b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488437d2b0300598b249a6335b4ce01392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac9637aa05cdf8e6d36cf6c47d8724393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57cd432a13ed337a3af16b628418a26394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3747723726a213c3ba5238c4b7590c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ccd1ceae59022c37d8722cb5fa01e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b198b47fb1f690a3aca6cfc8c3a74e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb7deb1c38ce3a9d5bebdb77487752398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99407bbc0e02e24f90a039c64e41c1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4c25a38859bee1f5b6a3ab69a96ef400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b190a8a61769ca62cf7c4985b5e01401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9adc90f8c0a669db00430eb7adc51402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693172c577b16f4a5b158c90d884b34403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721dbc226335d5e9023927a8d718bee404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1410ccda3358d6dc09d0de62c75bc30405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e18d323f818f0197460682426cc5c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afaf37c53d8e7ebfd2227256345e07a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93a5c8aafd83800dd58babaf5e96c9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f0aab5f869f42fa4d6a3d3b4dda41409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40d17dcf10d010eca126455bc0b90e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d9ae19c70bc713dcf75bddb96d8a2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d507539a962eb2a444622b92ae6762412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d612aa460a81ef74bbf70c82eb9ac1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d4b94f3500ed513b4980dfe68aa56414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41844ba17b31f470ccf47802bde4183415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd2633911754aea15117ee22009e2f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54e30ce53a526059d22d6be74e618d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8e319e109319dee280928689b20ac418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2a3a908e52d22389c938026549701419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f272c809386e2950f7b56bef3a882e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e0bb7dcb5295e13e7c51750a45593421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be10ed9562866e31246d362bca6bcb2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efea2ef35b52ca24851a607d8fd406a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab359b6e4e89ec6f629ca1b0dc22b7e3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001256ef9dc2af07f148a29a1794235425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7845024c91a82b68dad25a84d9bcc47426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584034ef2aebe3c0f6d99086d522e9da427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b14ac4ebd9d945acd3a3104b341333428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5ef843e719baa7f7977ce811337bd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1cb4c40a10885b9396ac29563ae7ca430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c156bc1643069a2f1fc9422eb550eca431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5519efd47eabef61c09ebb25fd80ec9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142c0ac05fa5152b0e5018b1aea4e53433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbece5a6a613cf07f350539efb51c35434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642ef4ff94ec928ccdf48a2e158221a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677942ce2deaab372ee1d861921e7c4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d7be072945a9705626b423d68b949437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2ccb8ae232a845d8b9fdf4db6b08a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cbd19baff564ab008bc1477aa1caf2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f866fe101024fd47e879d8e4cd56f3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f833d95afc2d7cbc44fcef78f56268441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2b84fc33ef1fc5296c2a525b17377442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20418ed05c9b40421db7c36bcc61fc0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8f1052cc37b293374414732bbd998444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042511ae09e6c978da8962ff39f69d98445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1aa4b5ceadf948858c5bdbdbb7153b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8cb58681ca024ac15661ba870e538447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9602c1988ba2001e0a25a2a2d4dbb23448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571c7432cfb29f88fd6dcdbf736f865449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068d590d1613754a794445ca4565f0b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd50ccedd8ae89d965aee2c25adcc12451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c56b90bd9cbe9f969c757a732599ef452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960a519b8764633e717df70e0bf5ceb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16dce205154956c0b203c0c4b7fae5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc7bbebc72dc586d9f25577595a6d5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38e3793943e1b6cd079efd56d247bf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf321ef8bbb094c459504c49b75f8fec457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df9354e7cc37e12dd24d7344c7c70a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d462faa99e055f0288a4aaf1eca1e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff69f92cb9deca16b686cc206ba477e3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee882525f2cb9d6f1288d732ac9175461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce8c9ec00110e036bf2daa3cc3a0f7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7898fc74724ced201abad491f6f2d31463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49bed452f26c862725699b3e17946e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75cedaf995b03bd962b55d7eebddff465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572371aea2c7153aebf60e49d8d2ac03466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a0eae6c82a6cc3c26f32b66b11710467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a95edf67f608902cfff3251d31cd5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e0ffd0dfb2d207d5cc7115ecdf667469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376ab58780360b3c10acaf05c591cde470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0041e88fcd7a1455fdaececdf334702471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f8137ecfde8e29fb4a967dd2976aa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5001f191d6f62709a64a5038a2ef9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2588c28e309f1fad4cc56d72748093d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cad687bf4ef652e519b9b35052e8b9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6bd582864bd619c82224d811a5e1f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb840f1e8b15e3cfd95d26cc66902dfa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fbbf29acb83eb710d47eb0134f218f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2699c304296c09df1bc4bbf98e8ba9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc3bddd93b8e3fafa022f0e64ab453480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db93de25ccb6c815ffa17ca35e0963a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f9e0519570cf8e5e4245e448199d1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8a8ed75c43af52114caa94cef78ab483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836f017a2c4a0527b39b69bec6fbbec484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96d1775ae4b0a40fa0f4321b79f42d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f0b334c6db35f81e5566209a96945486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e511c6fdb61a7d89a43573609f21e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b70daf128332446a48aa7b9d6e11f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda71346e66d6e96572d20f054feb3c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe68950b1af998b3620663948cc054490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9babfa629f24f8bdd100741fbe8d549491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808cda93dcd2c0bff6efcf917ccc421492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5c7cc3a787b30f964395215c57b65493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7077b02481bac09a7888a2228e2f602494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b12ce2b098b32b7cc4363a9c6cf043495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82128a0dd692b653cdf96a8ee59635c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec59b82205bf262839dbb8f07aabeba497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6ea335f936c6ef296bd84390eb80b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ef737f0a7014626dfc3a4cd4d9fdb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669b2f7ebfc39cd95838542ba54561d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600222a3066270ab91797216f7f46d43501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93bfa0cc5af3250e3f77bb5b707c15502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4da17e1eecdc01536031a529d469f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843fedfd65f3b12cf18c349b01ca718504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990321d47a175e9cb5ed4504e37dfc8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac0131a5946f3392b37bbe10dd0923506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feff4acb560a1db9c555438679ce9a7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fee56e1971f4b42e1a1767ce9eb3ea508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037ac86fb58a607f0fd6d9a3bdf4352509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be816b8d16eb3fc9e8290636c1a01a1a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa4f5cf652514451185798066654dc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2f776c27f8908c662fb1308d77d84512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12e3826888b3f8845a1592286f540b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558d080d32c951a5b4310cc9e011f08514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e48a0723d8b7e1e855b3c10e92042515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593fb41056fbe4697b51f9f3b351e5dc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158da4da80900e539326cb83975378ca517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435a0a391a344aa33b6caceb4ee8bd0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb6f904fb055b9f6bb7eeb431ca432519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7643becab161efbccd76ce4b8ac5099520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf634ce71c1c5363dd8e3967ac86aa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bbd6de22c404613dc733a711348424522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba414c3b519b8bc24e5ee212f447d6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e616992b487c5a8df7c8e456e2557df524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb175992813accf68e7cc764aaaee458525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9bf272ed10dc72cbc1dadd439da8fb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11700e013341b09053c682368f035ec4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9de8ce99e63a3c425b0703d0eb891528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c32fb05222fe68c1d792d754654537529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e4e4da79a0bbc396aaa9c7fe6c89f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e1cd1e124f99b9117fa8b4b84bad5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946c4011f77c20a0b35b404edf1f6aa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc9950fa434a46733bcbd013025991533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162e57dcd1212c9b8f8c7bfb3a05503534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5cc68385dea8c098a1c3d55be83d33535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf9be1a37655b4d3f9b3b92bb30534536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91175ee3679a9997e97df54cdc0a41f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b0ff9a8b9083440ff200a88250746538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818aedd56fe5676babf0e07770bfd0e2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835aa62cdf827bfd75966c63abee50f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67fa1239155b9fc8d9765893b8c585541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc286f7543c38afacbca85928d1020e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e47bb84042c3ba20d1d422464dd4a9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a31f0dffd1190f0643cec6c79eab6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8865052a7dccd413d404b9d9dbca2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc704f73bdf5df4c662b771e871bf9f3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c223a9fc3b30331e0ef669ef3324267547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e37e816e8ac8bbe20671dc91e880c9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c05fe5883a7ce5856f29c18c85cee6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3fb1aa8e148f67ab2b17eeccc502eb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a2ba59c1e2b7ef6fe80197843da08551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23683e1700a6bff5522a918934ccc688552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65db9e36e6f3c5398e0265f6eb32a8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79deb2659aafac6c1239cbc606a78115554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160f4048d1830c25c13e1d4867393cc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a436726e9bda4f856f03d99d414c62556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fac0667741cab0c270a986a441fa87557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5165d8ac1bcd3851f0a950c4ee9950558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a59154e3d078b3defe5dd4cbd27c6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b214ab7da43822a3251dc2fcabb83560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59313268a8276e8329d499f259a7e3d7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6bdfde6d695fb7d082cf6f68dc572562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5253a6df7f9fca3a1281b8d914ab8e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d250a60ac73470c14d77f5b43946d6c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644ead71848d39d6dcfc1b65d2a9ad1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f8312eb6f523dbf5af49e7c1b90a1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1d8976bfe115c7e0e59db625edb2e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba63185bc98ebf4c0b068c90a6c424568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f636d99e9e6112d078f14b8dd9e160c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5765c1792c990ff2ffae7a9a5d91d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3e5756f0fbd8066deffff3bd39c22571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e208142a123d9d827d31fbb74c5b269572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb585bc7e0c74b829026dd1b3b4ee5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee544681ee36bcb0b96cfe0656bfaf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b5c2626ba50d0e6bb8e997ed98d29575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12106db531e73c6383f635357f9af3c4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026edd80ec2789ca110a79462472d00e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a52dd3aed39f130593d2929d04821f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540e2706c1ae58584ff040d939fc9c7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d3c372377212a1fce08babee403a9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886f02492a602a12918103ad054add5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd40a918e1e86422ca8c90a7d15dbe2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35789481106e17d58b6c63f217ca0985583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb5e2b5933e28f14d6e1b44737cb44584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999aff508f0891d2f3ba4627b9d1567585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252aa7bba3f45fbf4873ca4a2e1a45d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc36ca72f2ff5d67547257ff797cd19587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fcdf89f743a9351fa91eccecc2d252588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ede73f2eec98f9650e5e508c21a8de589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd086356a62c2d7d7858f4e9393075590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59240419645d253cf527218e6884ea591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d85072c3e3a572bc00b0c350ae308592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c9221ed1e4d017ac3f643ad1e9128593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de13fda73abdbecdd2f268464591584594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6be180211baf685cbf82603150d5d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707639e8b1d4a13bbad0e2905b6d203596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52254b42bbaf248a15775d30edfa18597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c09745c7dd701d6d2fc4e097dbc38e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5016a78451f94e0bc50bd39c69dbc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab87fce2500243f39333f8ef3bef8a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210bb11db08a1df744c4bd29a84cfdd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53092dc20a030d0b69fcaea1a29e8d7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159619c83899c974349b5c838dba6ce3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cea8aad0f3a529cd29931c4dccc5b0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd437359e687570c14d0d2f559b3ea33605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330e510d1e01d06b5341c20c9015827606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61780970088850892e2842aae57649a6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83edbc22f328e5a6fb0bd2b9a894eca2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9bd00db335124a7c9b1321c3df4b4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13dfcd9b5592676ec7024553d7008bb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ccb376ceff950379667da9e79d1a14611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe9364e54cb4cd42fb28a376006f90612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647dca91e6aa4e60dd232d2db8e54f3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001e47b58f24dfb34327e9eba1b972c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d730649341f3a79af758ca392a83d6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f7d4ad2be7359eeeb6d59e4481209616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54f25b03550b0fbd24afc6527c6683617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb41e8344987ba8a39d9fbd8219e84618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090794ff396acb02124e5c7b485a43f5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97369bce1d46310c87552db06189ad50620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c683eb63215c09bda0dfa843d7433621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d39b3da6d3cf1767d5cf2f299a30b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440367d7125afee2739a9b2aa2e5256623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714ae55ff124031b89e8d70bd4f6f86624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577dbe4d1296deba59ecee1fc4287885625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc0e7ea6ee943404ecc5d964ac032c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e4ce0ba341213f7208ba6ebbfcadd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2645dd18023235e15552381dc1e8d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757a6d8f46b90427109bbb110c839d1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5f0525802444c6a178066855e1601630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea112eb41adc6fe2270cafb8f26c3c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb317a9632d9844d25ed33f21b62a344632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe298b6c90983c786ceb98b736927f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78170419732689f64f32673861a849cb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd505fef7e81bcc5f45b2cff35933eb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8c2123ec55f805c9dd17e046f3d82636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78b8e52577c156be44bf4b8fe5f2b2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90974b12a6bab066f32c4bb11c816c55638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee323fd24495333591a481d4b732c258639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a0022f763490c898cb73eee9ced06640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b72ed3a53aa1b1f45e07401b59f46641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f4715ee786eeca760fcc8bda4832c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7222466e62853dcf2480b9e747ecdb1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e78d2128ae2bb66a67fcd460a5f92644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f774e52de445caf5b2d50d5c1dc8f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494b476abb1adc579d8d13680bd84d8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70629c3dae2f5110e8a78a7f2a39b7a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3f953a3b1a736952180271a8f424b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44682743f69fb729d0a513f25a3e4e45649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ac6c032c0d3669e538a43549849e3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134457a8e57dba4f745ef74c6766f3b5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adfe91229a9cb6c5df2e39523b34c55652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0050ff5e97615622bb258114cd647653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc7b10a2855111827c116ec735291d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2a0a12d8b1c387d048b8c24f60716655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9976ebaf55167aec7a00dccf80654656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b18b99fc71eafbd3a632d5402d793657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0ce8a276792fce6237a32c4fa898f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9d5c88baa9ba953f7220499c17823659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb576bb7578421c2d1264a87ee3713660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f029cfa3927ffa1e89e04b477a34bf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0adde35a692ce8e63615e68714b33b2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3c00e8c5e2575466d7520368ba1d9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facbc57e445dfb44f86b09bcf73eed98664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a29b7d695403cfcd5b8892c79d804665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a001617920b91a2f2f6ce774ebb8119666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58141831abf51d0fadf7f43083006c61667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ebea9bb30f62e8f9f394a7c5f81aa5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9d9bbf704b9b0c7105adf8ebcc6bd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43128e4aa5276d99cb278cf0a028503670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c5c9309bf14ff8862205ca52d12f0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c7ffe5bd0642034fec6928cf17b7c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82c68386b5d0bac06829fabf268d91673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabeab3e6b56aef419642045b62a0c16674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79994c25cf0529c0832a1299cb5282675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f84f3feec6f967128f49cb81324d8d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3f31e13d04a5193e184227f5bcd0c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d69ab36013d17fbe6ef23123cd0b53678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8bafe9ca5fb6d579343ff6ef4e85a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ed88dac44a7f4b0d5296558ed042e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457d934805b835fd61940da0688b79f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d37074183cda16277ea5131e0e7dd7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9cd588af89df3f6e1513b43f7d8b54683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82babdb829bbf7516af04b29ffaa59684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dcfe15fa7f0547742774202736d9ec685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b62074d76286b19fa7031989e46e9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcdff0a1fe85c5e65b2c9f4b913d799687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21628779ce97a1008eb1c28be09f8177688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05094431e7d96e504351a5ac0a459a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e058b7be26d7b6d82412b41f971c2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f11ecea6dbf67bb02d2c5e32d74f1d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5a55fc3436dcbb6bcdfbfdfbe181d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d3d7420fd6463bf83ff9aaf5fbd01693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbed67f655b4c652eea7fde1ab089e0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad572db432b7521a1e52c3d1df4022c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d67a2a544b37866613fdabb95f689696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd58b6f417cc84d5ba0e6ded18beb37697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73412905cec3cf139a4ac5b6ef7b8f8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e0116cd97d683bc7666afe31a5834699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119339d88eeaa5a1d5111a15c112057700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13023f08c05104b10a67cf66863bef64701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a030d7a69b1ba8ae08ef5ee650b33b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8446c2610ee1c8a908ae9447c4739703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9059a43694901e315eb0cb8f7f21b7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f34ebda6b50fa3dd3728ab5a293d5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b077fb2d3121330d3176594a1b98da9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95237c175fe8b0acad7aa1f9bc93ae707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df563bb54c404ee4ef508f1a8597b34708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253ca00adc58084b3052f28da904f41709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9360cfe146d60f550449474b3148ffea710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24510119c95381dd1f32786655e9f614711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e575415656facc4839f93a9c6ae9fa1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6aeee1294a2a2a1e8776b588992b6d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353fe1f33ace45aa620becddb1cae33714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8df1fd3992f93a251df2f4d4f7c3d8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1accfb98a287700eca6da3cf132faeaa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1ec6f3df1e8d3a80ff7a24988fd5f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe60516e7254bc745538a8e025ea83718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5cecdbe48a9d0f918b274b3f3ef6b6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833f68ee9add551795f132549a1e036720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572ccbbef0ed43670abf923e239b327721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b664ffc15aec128cbd8dbd6217485722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2016b033f6218495d102947686d7eb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65c0fb5c77b0d11f3956670f6ee7be724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700e6989d5652eec238441118303c45725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee51d241f9d44007ee213335b6110e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670d647a5d72588da11cf75f18ca1e0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2e0d5fc10e0f3d80d05b42a366c3d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e6cca6c23137b70b768043bdad581729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3f3e1c637bcb29ad84313a962505c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842b83341d576976f0e157384e777e9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d8bfc91bcfe32396161bb62822703732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71401a4f2d0aaa690f70a968bc6003ea733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05651c04f3f3697d99c16b375a6e57734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f102f9a90d8b335933d150fa8417ae735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f204d896a86262c5bd14941b61fc0e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4fa5d3fd6f957c0f6538fcdbfa6639737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee597cf1a56c44d5dacf6540df6f7b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771aff21a4c624f76746979500a7750739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363ec791cb4128535e417449ea1f4a8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e9250e3a58f5830c939bd2fd1dd92741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fddea3fd5ebd2609fa86a873bca2e5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43f6353e4997b0960c1a2b4e6f4e9c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694327ca017c26e15f4301a945a7f2e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31a88a10bbcefc3ad03b1cd91f3948745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a0b17f7cfe3551bc46cb3ce057d29746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172f5ec60f92de52ccff539545699ab747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e72c80962a3936bd0c27865c3a9bd5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924fafdb4afa63dd166adcbde8d931f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b03b5937ff242b6615fce8f4adde06750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f23f8d4cdebb91ccac07f7875d290751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d37c23bac919c42411ff1bd5e77428752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1797223352381be6425360c732b8d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062bfef4f380cf071bd1e42f45e1518754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de99ab23390d183495efe193c3dba5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4213481750b8ace9c5a8666f832df1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07afc69d71c874f5f31914adfa669e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca124905584b7662083cc5c613d662d8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ebed3c9af47e9a0fb3b8dfa9e95f8759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>