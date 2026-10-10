--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e9226742a3fb6d1cbe3f3c3cd9ca71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb6539bef032db8d481cc3965f7ef52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c39d1cbbac66842233d70d7ddcf853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf97944794a9f72cb2c345d952e7784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339c73a83f052cc72312bde38edd14d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ac238b7ed64358dfef216f6944e036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd710bb65dd8f4960370e5f1d2911a47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f22b0ae1b8bedf365b4b7d055426b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ed400dd304d1bc91c273398d7898f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76dbd1e2a654d6f9e119c27804decd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5caded8649dcba181f23b0efbfd3b9711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af03f120f1efd570011bf500da370612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a99a457e6348fac9d2bac0a27216613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ba62de70d0d4f952406e674426b7a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f9283accb37295501d798ec1b871715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11767f711314feb2a899d4b1226bdd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c49d755145428b25df052d83a261db17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31460e3a5663d90126a5c012e0d23118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95334bfbd8a702ffbd6a10431995ef1219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146e74108b8c790a98577b0dd1d7cbd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbfffc6169a519c05bf9cd271861c3f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042a766f5f3a9325d6ace4a3002c60522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558089f98a255bfd10c40f58feefb8f823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7d73b615549d90c02ba84bdf1b6d924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7d23ba470aa4392a607b1610864c825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923339cb2e5522c19df1f7cb8bc8dc6c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17c8e73110bddfcc53d3d2798d30b227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125fd52cefae829a878c21e4941c40ef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027921b8029db5d0df0d617dd11c73ff29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322d6e28ff2495b70ea4712d6ae334430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ebc6a5d6ecf9c1d9691f09f0eafb531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df2ae9205c67d4ebea602d58386cf432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67e484ee60fb0ca48f97c082d520fe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f49129e39003d72be5ca25cbcef4234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e8d42fb98be6be8854861276651b035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32db1a2c4ef9c558963df2de5de5f9936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e42d5f6dad6fbae6bc0a3581b733d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab47ce0e532efa380727494cfc7bf95738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43284fd7a00de85057c93b8cbf3fa7c739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dde261a8f3e898f24e84fbb21f58b340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5f7f434e0d7a3c93a905d1b873b0841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25093c1bef860c940f2db8b20890abea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5b7eb60caf00fde56d30e8b5dc76743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e17a5af48db26455f5d1aeecb28f444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c85c07bc0bb3629faa7914e6191cf445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d828e3fcc04a2b3ee7a1ec84b62ae746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeaa7e6bc869be692ec52e7a35fb8bf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f219e0b0452e81ee5abe76e33d6750848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9584e594c3885205517a4b942c0bf949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598bd4130dffffb25bf90410abde27d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4aa894b9e5710e14dee11f7732b0651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc94a29336d89d8f1977efaf0e33fb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238c2fe19f3ea23d0fe71a8359194d553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fcc399f2e62eeab05e3d82c4dbd2654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d2a955de83826a623610d2093569a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f0f8bf6f3ac18e7e11b22992c0f1456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e56a6ac365843f189797a59b6cef257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea58fbbd87bc635438de76d99050dd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f84e57cd3edbab36f75c16adf90ca259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0429a6b388b041bc462c7efbf529f1760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338bfea5da26bb009f997bc0be0c3c361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84ba2cc467a909622d325824f36e0562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e82650db48bf20d9fb4e11a6d0dbb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1346d7dc153f1790222b03bde2f5d364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a035b6b929ece370330801bf3b9e565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a8124b09da1b4d92cf5fecb29ccdc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca322afc23a5a38a71f371ded763bb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0798f4ae0baaae5275277f25d861cec68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4aac32a9b505bc7e7c7de381eb80269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1db8568accc31641b863ed785600d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0dfc9a6905df4a221f237b5fc89a771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866be74aa2cc05dd1c59840a160537c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa374d8862cecdc9547b2d500a584b8173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18bc8c17ec9ca4033a1da39d6a4943074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c1469857a703d74df9621081d50b875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2c57cd2b761a4b284bda2346c985576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b08a8668ad8362ffca07d376e141b377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf22fcb328f6a06738fcf5f7b2865478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ed632794f51b6e6c82e49edd36ff979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c550da094c5203b36d5302f772495d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc22578d43d3980a9157b3bd094e12d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f55c035dad163284bc02f30b6219ee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba42c46830e2120b5d717af8bd8537083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78e7f4dfabe200ccbdb38b50c1a32084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dbab45ac3aa178172c5f3d5faf984885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8baec2a2576e5f9adc90a29af6c4086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066b3e4f84646a2ff6d1e1d8966f78787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b001953c1ccbcfc77cd2b2367e2ee288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0ba6cb3142cb86bee7268e86ac48a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7c3068c3db8de95ac97f397cd3a1a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b02497da0d7192898e43b3c06f052e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ead2f5d58b6e2ee8e04764097d7ba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250657ecc6c380a3e8a0d70d4a2fcb093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b6f0e6134ae473a71dc404e3bc6c894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08bd378ef9c7685c7b0bf3f2b1c43595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900282b528d19855fc7b4bd5e2b960f196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66680b69296bee4b6c8a3712997824fe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf11ec6433e4c69692b134180c9b92798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5cfed2f3c38e8205a209b02717174199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be48957cd663a81a9f606c713eb9049100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb8ff36cb2efbba64da8fe9f6afad4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095ad5f49889550f89f958c6cea3263102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76d0bd0a40b1e0ee279f677db0515e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae26151810223c25bf888274885f7391104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81dfa8db5eb8ef10cc569416ef7e82b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539db998af747d8d375d2f969fed63c7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b304c9fcccbd478b6c63b17516f0e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826d6a4e87163c0432c3c83deb5958d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699529367a63dbfae8f4b2fb0b54c5b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ba344efaf735eed0b6b8f461d27e0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e3eac74f4055cf8ed9c14f4df62f6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dedea9cb1d3931e7da7736a7f4b7fe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd429aff0204c52c7e64bbca05c16da113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587127fd69c57da58ef300ae37a4b00114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e507bf681454352a7521dd1f1517a81115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fedc689e384557be975d59ec50535a2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca513bf2be5b5570d67517cec0960d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2acc271b6b7a35645e89fafc7f533118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ada21b1240339d411937f22fe5d26a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8041ce26560cd53a0fda7179828dee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ab22e7bb63c6a5b39b7ca44dc0f20121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83458e495f6fc25ac936c89394b053f0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae2f0f4da5ada773be4d21ed3f62c1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269715979e4f84e5bdaaf4ae35b1189124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa43ce3676e8a9600e67ede153c25fb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab012d37c21a08494d8b1bddbb4a36126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b26f0dc0446d5169b3a96bb732e5e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47b21854b75da18415dec8acbecd68128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778d1e47111db06597409eb02eddbfe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e4490b989bcb5b1acb757a1809cdb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e73ff0e6dc2d848bd2894e24f87a8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93278b32ffa5edb611e05dd40bed6e6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8386439a95051ca47e187ecb83512be133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf08fbf1462fddf4d632cf31b90819a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd19a7dd1cccabf1b497849efae974f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b74a87733872e2b16d1005635817a8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fad9c228e8d5b2abfbc01fb7aaf0e0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7cf55ffe5357971880baa99725d09f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df51c9f1c27f13c94f2874d2ad60f35139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf74b084c06d6c04265d823008c521140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3efd432a278ae16ddacafb8d8566f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d2cbe197e3c724b69207ef10719bb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ea97e453da0181b6fd3e50da5a67d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9fc9a163a557eea4e76b8fcb52fe6b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b781716e4eae0e1ef297e5dba390a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e0a3edee4d382822752830e877fe5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00cec91b5b995a11bd449097b053dea147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1460b66f26256aca07508e350cf95148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c091ac01727670afe65a2138b5da896149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e1d3799cde9d768aff7690949aaaf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1edf296824eadb99e051ced248c44151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77bdd36e2afe2e62b9dc07fd3025b0e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a19dcf04fc2947d538f8106a37ce58153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de35166e7600fadb9a4e202efed83cb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ecdfb6eb57277c7d20e78eb3bac2d3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e144f8bb7dcd400fe408abb9077c12156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e1efcbba7e9780dc15a7f63512447157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e793b8445ca2a7d8f41bc61df2e7e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b034d64835ea30a4addfc407cb54f7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4992812825b7f66809d3e7a694b8f7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a02585b768353b38d7629925e547f4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72754dd35266ffabc2e848648363f63162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5528f50f89ce1b96b4c75824449f92d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271b8daea5bee7710b4ddcf8f0fa77f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572ae50a6cc5a7287eda37dda4f1130165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe83e63f638aca148781e3cd898f871166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e239cb83aa9f7e27bdd4440d6622f5a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9221525fbc1217c679ee7ed5fb09583168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc961cb54bf5d9c8a80e3421043d05a5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bae474031b786a0c21bbd41054aa9c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019574e71882df3f2cdf2c2609201bb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e00f296368c67b4fa8db4ba05fab7b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b969a586f737f4df4e09018e7b501173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e37c06f8f48cc8a7932dfb1881274174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9dbc0ca45a7fb3db7afd1bdacc5ccb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747dc81c268ea1586b433ed77bff609176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1d66a20ffe3707adbc4cb2c498142177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed695223e3147efe2770e0ed9524085d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087e2a03bc35eef9bda6e29c5930608179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aeff9b4637a5452ddeb6e62d1a7cc9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823072fec28dd0985ea1af18b9388da4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85030977f701c0259aa84e885fbaeb84182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c3881b17f7812dddf4dc4260594d3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4b52765fc8ca854b4ef76c9850e17184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baec05c45936f03b503deaf37602f89185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ea00ab1ed4ad7f2b05fc5be30ea20186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828f325d3369862f18d092a9e196b23187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1597fc5b59f0c9d1d2a21b68f2ca2b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff12209dec4fc062e39c4c9cc602f0e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c547c8fa1a4b68b517b1d15459568190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b92b3ee3447a2de7db3b96564c734191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1b3105a414b887afa567791ce5935192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b0513fb7841f479df77082e03fb303193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b0ddff79250cd2d32295ce132c8ea194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4762b64580051e03fcac912ea97b76195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe197806eee71980c9a69244605cd5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144eaa6aa48f80b4a704122fe0fe60f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2286e0f097528cb71d9870069fda2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924b1662d340f19c773b621b1ae23d0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b32b43c6e2fd69663789fb2c0131b2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3edd76d79744e2fe785849f2a0145201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e05732bc1f143cd005b4e3df6002322202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90180933eb9e75b64bc86066932ab172203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1252fb9ecb70110df5aa6f0f0528114204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8201e46945dd1ab69242a58c5d13b77205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a800daec982c504ddebf4d4f199d969206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10646f825fe309ab134e3dcb457c2fa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073145a78b5570879f6bf0ccaf41a915208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff63a6acb316271b71e63b776623ec3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd670e77d730e68b9d685f9f84c53d7a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8c6785fadf2db3c64fbd2486110bd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe4c8fc1b89f7899287e56471e0b72212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf4d854b0f6bac51ec175b60c761a8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b6f3f5dae6f56518964717a3411b6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f0ee98803c6b02167981deba600ce215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f2e280fd1e90bbfe1e164985a3e88216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b33dc296b23032acb93c96e3be9d6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb8e5fc894d4ddd07fedf404a197e6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15c08bbdf229d64edb672462307d17219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36e467aa21d5d26d33891ab64b6b91220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadefbf9a3f2e907ab11e55adb128482221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b046aae226f70e90b1d40c344c0133222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83dce0d27e5b3855ea8ef7dd1ddc1c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd6c59c497ad71944080c352b0f6ea224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb76809764b1d7feaeca7bb40ec06d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6796688a2930868e7cc9f4bcd63be1b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05872febda6a1cd33ad1680c72e8990a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ccd436aec3906df84f0942e27cdc0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01b8903d8f47474f8aa6eb5ed8e4a4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24419a907e845b51678caf7767276e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171069f4e7d85ea9b6dfae0a1a28ad1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff9916017b3f3017087a9f018f0888232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a6d426cd4a2af64f7037b74b6004a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc497fec7ff35b01947c93e07b1953234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1cabaaba85ea03979905a2d4d62fa4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1d87ac0be7b57c800f72e8441c8c4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d290aefb9c81fba7d23c31495d059237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2feab32c7efecd603da4a97a042f8a6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8592c36bd54bc295d3e410ad71264239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05579fc246c2ee23116362f5697c1b89240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9d32e6ef63239eb2649e1f2c686c7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42def8dd68bdf1a58ef6c69e61f8797c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2bd5f9719b9690335da34a6ea56eed243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b13f67b5cfdf778764355dc511b1a4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b021428aabeedab9646752628b3e8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0adfcadc7280241fd9fda18a9a863246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54518acccd5ab24dce273936fcbc1c05247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91ea2d4e27d90b46583e7d640df6db248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77ce981434db8fb3c285241d22e161249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3a9f81bb6ea6346123c680bbf4379250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40669bab948a1502a6f65bd7444da7b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ec1dcf6e118289f197c760ed11530252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd607dc1470c2a726b2f8e401c2b3a6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2a3b5142e4cf7494f98cff924f8df254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433edae7e00487798cfd5b793f7d157255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d666a4a3b6f9280e268f77dec7ad786256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11923a9cac8b9416ddd33d37eeb265a7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa8b542c5fada58b06a8dff63fa877258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75262234d4c30140bc3e13030229b48b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76982b0f6e84fe78a9721200a4f3af260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c7e5cc64b0a323e36b082ff19f30d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735d80beb4bd55374bc2bb8327c9bb6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51bd4a06be864ee32fee0667748943e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f00266d7903dcd0e884de4e171554e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2c60d25175edcbff98f122fb8b992265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793c5bc505efe629cc11cc9469b3c0b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad1b37f69de099396ab23e950e89b1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ef819f5d4ab3ef959c01208204b55268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52cfab2ba6a996c3ba767a61b4fac1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c2284cbb8d26e852a6bd1c5568a5f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2966f2da83f3d3acfc74fa1cc3d957271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc406c2bc9e95f7b89a8ba48ca390e53272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b665e54ec7f703f8eb6738e6d09789273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a4f82de435f0bad4b1fb7d92169f0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d4611165148575044eb71ec39eaac275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744186d8eb922163ce2fb22aa1004f17276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bfda712bc0b4b143249d08c2c2a425277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e70c4862bf92e5fc9866eda2d2b20278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7fa855c92d55a87372655777ea713279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11cac086b8694e4fa48fc47029fc96280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026cbb6c06851228aed6169df8c06ef281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458846c82d5870c8c2faf5fa77e4ffa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3a52d9efe78357ab1674b511cb90d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63af6943e631cb32412a79c38797ad9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442633274624ad3c2929c39481e8466285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad90660399d18c1bb274e42ed9eef3a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c49b5ae30769146b028ba0ec33e01c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3364e5a34bf44d566027c831db95439288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d34b2ab18af431281ae76776f84d7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238ae9ef2de5342aeac27b587643f14290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf011b4126628dc36942fbc011e1c9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256effeb96051352c810508fd92b81d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dcf579b979680774a45110910b0a91293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0df7a4a7830a40772613d0908af0a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae86e6ce4d58236863a4facfd6acad6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df6bff5ceabb0e111769ef27ed1d1b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea61cdc770dde0d40a715093f6ebbf4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f01789e17ac81543cddc3ac4272bb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79794705bacde49fff6806c27f7b94f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401b69de92518ef20f4625f8701bcaa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfeda5efed763adfc511c033f68ae6a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182bcc55578486f7c9d6c9aec7a41c0f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9585a34dce7a0fa0683078a1db07f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d62ee86bc87ff6027f4d64aa5e122a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1dd419a36473236c530a3faad46ff3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016bacab1e9fa7526c2cf0a75ed4de3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86024e8947d8ba02cd0d7638cd1ca0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de3dc99428337a514d1eedb40b21d9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08225303383bf87f3f341392105ec7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5bb59a10bcab86e957b5c2daab2614310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3baafc170a0ba4134b13b021518cf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042cbb49ac9accba398dca29c842211a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125030d7e7e7f15225bd7a0f147a80b4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48afb81855b6c188262d359e4b28b3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9d7a6de15585145c7a662b8558af1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd7936b025a91dd78e95a7f5588952316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79826817e0164aecf506d0181bd498fa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4693f3c8c5c654600402ee2ccf895318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06791965657ae8e30098c7d4323a4bd7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca467e73919a011a347b152cffe6a4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8224ee9fb3b77ff1bbf57ea26a6d4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee876c98c30bcb2cd72c36e7686191322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef3db1c63292f9cbddb61843ee81e5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138a626e1917c2e11519ca098bcf47b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe55bfe100ab38c196797769fb7561325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc3818faa3380fb23e25897f398fe1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868786adb50048710f73bc9af058a10a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f134913f387192a047fd938b5cfd38328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2fe46a8bdef8c98ce25e6ec5f65c13329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e9d8c51ae754e708d546b79699571330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709aaa624bfc28897df4c5512600f6b1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d3587be531cdf0ec9db673f509f8f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9717bbcc39a2ba68e726358405151333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249fe63889133df8b013a3b77aa6366334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c087a579c3401bed7f0348623cb1184335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a45328519d40c52ea8aa8f4bd37d2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415216b514a27091c4fbb4c9c543e97337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5a047c2445360224c1451c495155c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb19559c7ef255e7267a54b67dbad81339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d5a36c1e371e4b94aa9c175641cc4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47256b640baf2995de883cbce83ca55341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac4dce3e64016bcf75e279e89c0b72342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde07682fb0f8a6937da2ae6e1b8ece8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333299711f4a4e03d5802b1e2a2293c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f916935324d4a3d9bab1fe7845ed8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417589aaa196e507c97c27870644ea6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff9e2dc066441d83b762cf9413888c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7fdd6b00567015519648fbc1cc5095348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefebadd444db38b1228337040010f52349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af885063ecb764cec273773568dc94b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f0cbdea2e8fcb3237af8a33f985db351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145b8d1c0a1df4f3c2f8fe97cde9e6f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714b1a480e66d355428389c2a127012353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1cdee7d37b5e292b91666e2160d4f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32ec7fb59b2e2fe59e855b32ce0551355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51a1d68d552904e0ceda070ea47ceb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821674013781fd301382443b89efec1f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8416f8ece3875d1228e992054f744358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154ee0252d0f1318c811e3f8794e0cc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de62fb4398b11d1d8939b2a5aa3dbd2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c96a9755d569baf12523e6e1e7563361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5a207fbdf57059b091d768372291f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d58e05ff4f2435b60a957766fc41d7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec78ce1753582bdac1308cae48062e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1d83a44e6fe7657aa0c2375da3d25365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581aae2e069bdab5f8b02d487b49e866366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54229f73588661f8763d2ac74e169b5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d04960aafd7f15c99100ba52cc2f7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c50388d55a064466d7c8e072719f5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e6de088daebe4727a007f608263bb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5751f73b517cb91103ad50dafa4421371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13db69531f0e91973f44f53d375ae30372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32a4289f79f310523de72e731e2375373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea077b9b3a8adccd27013fab663262ff374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b08b75b8a55704f237b050f80918e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5b3ec2d5067cd560bed4188f49b69376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d72c414abf364807d6f5ac5360736377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1808db3bd33c146810fac64c41c857378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16c14076dd788524ec7818b2a9a98b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ccdfbf1af0a11280983d66117cd536380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da8f27bd5f621f096b327b1655a368381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540b5169b99e26879fbeaffcb88450f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e44e2ea37d7cbecd499b1808921f4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce3163ad7b52e7404f17979d37ec450384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2570239ae09de791e4762a76465d65385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb6b85fd3e1a3e46ed266d11862905386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57e00c96ad1126e534045320a5d7ea387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845af0e976061bb80f211077164ad81388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef653656452e6a4276a14e44d645e9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af441e7cbb69f3c20a4b4816aa1d6899390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6ceda9a3a0896add122445ebef63f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f482ef909f60c7cfa7aa10697038f6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e55faf00f2951ba43077402a3083e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f16330a818c68522d6807eb6e173d2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b68bcb02125d79a0f3a2aac31b243b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8666c7a1644db5e12494b830f8cbc8b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceacbd0f6be21cea397b35d5b55df06397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539ccefb3b2f1319b8adf6046182a4f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de621dbf1e5102e41abcf1d5a43f6851399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad8018bc8f9908e563e1dc464074a9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a505e32898a5ff9913af4267b7b16401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abebb08737508e5b11b494582857f3a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5288838042d66228f54e7151ddd7fed403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39125aee6277593a07c8e21994f0307e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21dd4011f92f0f28a68c38fbb9af3b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40170b7afe0f92843945e71cd30477406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58be4e66072aae23125e98f6706775407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97166f8e2b41f5dfe27ba0eb40506308408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc45f23b185655cd491c74fc719552409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff181c3704238c6f238fc6b9711420c7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9980dfbd6dc94abe57ab4378c30d757411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513128faf813a3fe2ef5c1554525e2d1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29e82ee7ceb0fc45a29ec037bf6148413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be200277f95c34229394f0589830969414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e900d57cc47e548fe79f904f011a89415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1cb0f18c2c4e0dc63bf9852d7eece6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2888074d14f2b3c8d54d61279f2d8a0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b7151baf01247ecdd08d6f35fbdaa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530006812f721ee910aee165edc89fce419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a3910b1d7325b49c793ec55afe247420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a0078b7d661ab5d0fa4c2803ecdd5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a26a1962446cd309877465c715f94422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad524b07acfb3abe18ecbb279f4a60ed423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175808b2c53d0f8c9816b244622cbf09424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f7f88a240510542ce28f7bece594a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b6dcea4dd86420e7279bcb4ff29b3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05392ab65da9a886f0e0a9fbd5a538427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c26d4c480e4d77725cd9f955c0c472428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5434ee8809d773acbf69b3b726d79429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068f550fc347ec09d3f787f597b06d6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67da501d7b6303dda6832fdf95c3a03431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57edb46fd06d6751d26a8c513f3d77a9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a0d79f27ad342895a9eaf11cfdadc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6eefd0a8231ac44de13c49ff32c411434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa982b71e06e5b2d18077d34e44378435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5774c597fa236451716acce5438ca67436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f30c0167018c15851982b69d316c6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa06df18b97e7fc75e72f0df2bd948438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c689d5c9246fea939822444c5ccbf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d59126f925fe7bdb5c6c1577a90ab440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32044d219dc21041a05c04c1d43c3f0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b37728964ba85007f574ab1b959f8d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086b26c413f78f54d5ff4b20ca32e32443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1833592eada77c97681482c4780066f8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae18391185d0428a22bf6b6f56874f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734717c8554058abe8a9ed7a28da36c7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55f5742a687eeee548c44bd0333539447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3408340cf19d459ce49420ec8907b92448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484098496c696481f89701bbb698caf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59ae86b5ed8777872bf8ef7ff475de450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb716511aca2f31e941059ff263ca960451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59c10279143bfa585f433b3a5624f2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad4d6f1af01be79244984f4f17d6be453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a90555297a079b6ca461695e1e31d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91330da00f1d34c4fd322e181354f3a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec934af8568db92b98101365a76ac9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19441b995f8c57b6c395c24f3099a34c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d688b08889039057c7d30c1480d950be458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458fb1b26544286ade87ac4a5be7637e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c7cc99671d9f32f48f1724bf904fc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50c0131b2ab516467cf45037d9ffa0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1394901643aa8700157a7782ac1ece4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962ba870beaf2c84f44689f7d1a3cc5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e5f1865e07a9e3f5a15f9aeee5192464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c00be7e4c059cf5106c96b0478378465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676b0c874dc5c4ca496beca86082a6a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca4cbb0810cd1afd112652de3ed780467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36cd3dbf705bd27e0f5ce473e12e8f5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd9a06647e64d181d18afb7d2564d8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a773dd7d95daa16700fbe9fbf56ed3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f2f56b448b742d1159ee9e76cb599471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e13ec96eae8cd86de1460729c23d3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab9ad6d8322bd401892201b72f86fe473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae043e4b06aa8904877d0c35aafb231d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d66456fd7e8c4fe4285c5303797564475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b7798b5004f1e41811c20c2b0c1a7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a34e64539b1821bcb299e60fd6d8c1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081a52ef0d423ff486d5f7850fb32b5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708cb81bc67824e205915cfef309dcd8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c90753efdc7c81f35db0f64683c398480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7e86d5ed63f4c294a6c62083dba4d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d4e2941dd1fb2dfce461167809632e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368b2482c66d73901dd92f3c86c17a1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714eea84400a216251afec8cab47f41484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f4ad0de63a549d399c0cce685dfc3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dbbb301bb0d71980d7da020a2a3647486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df73d4874e8f53648345c592ea777b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3408fa0880fbec73bf5e5d692060f11488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2af08c1c5d7bb2bf0cfd5a15da37f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d3088f4b1f2e8d730124bff228d44490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb4aeaba27615bdd104182eb91fdfe491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7d60a666ca439bc5a0150f1349215492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4283866b814ab4a3d63f2278c847f7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214fff2cc00878be1d5113193389546494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b0a4c80a78218bde053541fcf9e2a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60c3231180dd48920e6e4abeb3aa0d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea1a1614bfc7fa33d243d8dde23cb5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994bfa9337774ffa7b8108ccde5648a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881cebb9a059584065113834164b84c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b526c4d8544b3df170bee846f86094500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321181abb5525c8a1771c42f77097014501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ed825c583a69b18c56a277dc88ebd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c5086eb7d41b9d8b7e4cc17ae3a35503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1bdda51aca736bb301e0288925105504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542bb9966fa15a3942b8114910ac4ea505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e877b96d21d6ac22e6df701ea834d6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fabfdee3d764260c4c3921286efcb64507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126d86a5d1d91ea1fbff6e911ef9934508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa487e6971e2cbc102ed5938abe66a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631a9f902b1fb1c9802f2d8c8f6f14e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01efb3b1b772408caffb03b614e46d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e8720a94d4ae2870d6d8ead5d6008512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e9f259cd8fe52fe83d016c996d3f0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b570c0db354ef9c73e2ce0852dda5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3665fd3357fb3f354b2b9cf6892ecf8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27720ba5d67156052d48de994fc5bca516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea4e4e9f49159d84229d40fb28ca9d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d8e50c5f01e2ebb02e0f1c0cf3fc2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503e034ed9e4c9a18d2bc86cc928fd8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c9410a07bd77e6d5e8eb36be4ca26520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf604c1d1d2f615d13f0167f69adaa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73dd7140eb4e78489766868e189757522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1fbc7c901c7f14d13565c3436e092d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b41d262a0b4c7e97f8dff23b957835524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741ae27233b2bb0b0a16fc7aa4adfc2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a78d132cef4849d2c94a4e067ff64526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78559fd61d3a7af3a599302fdbbce47b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9db9fce28bd9f90feedc8f789b65c5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e016ccae4a0b725bb772a1d389cf342529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8469ef05bd7981834af290729b3ba530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c46ea7b56e385e2882009fa51f97d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165ebed5468d885ca5fef736d667e0e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048f6c8a56c49a8a27b785a085bad86533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5d14cec3eca0c108a729f4f4b21e0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491fded490ed5dc85bb5163cbc0ae1bb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d050e3c039e159ad2dfcbdab0a0aee536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fded135a95d11350fca9784376f944537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b314fda9020e04c0bd4cc3f61d138538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ce4572e149ff77736adf36e3fcff8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e0c0aeccd4b0863b5f7afd85e05f9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75dc1e4517d32dd571d21c1d538da0e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd253ec9023c075d4a9e790dd1da0c7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995003546c4d8e7957ae2fe80aa56a0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1557ed79fa16bded5258d79b79a6f84544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd40b8bb3d1ec246100f1e6f76cb96545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a33aeb7cd4e66a3dbc865f76f0dad546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3729866141f5d86bc97ba785694cb0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8904c24addad0b8ee70247e618eb4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22def9f90a77dc3a445888615e2ab4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63113eae8fefb4b3f4526bf3c80f307550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8297ed4d11f2dee8fec69b2dc7df68f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef53baa1d1f5912903d13eb3c76d8a0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25909535ee52fed1ea35978fa299b560553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791df9231c86bcaf2c4124bcc6cfc6c9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46ed43581e8d5a1916538604b205e9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae9cf4119b8035201ca43e5184c678556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c4e141efc45ab90379651491bbd65557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27642ca408ea97bdbcf45929b8ae6605558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a6e787a58558459e3d2385adc92d3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd0e14a747bd3e7e7b6ace411f95c9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c231871066dc513e63c21ee843e17561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9ed9b4839f29793c84022b18f7279562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93926d5e30d82e4235b5704cb1392a4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7c770fd290c14223feb7c8b87fe69564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef8f356c26c02ee25f36a468f94193565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f149c09f036d5ff33262ced6b27df566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6958af9dd5a2a4fd33559eb946ca74567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1e057231f7d78bead0894e371bfdf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f009d33d6ca975661fb32dd833b339569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b2d3807af8a20684a8754d3c5c541570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6af39b28fe0044dfe5e026b5daf6a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa5b4ed777f7fe145e059dd2d5341d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4a78011a13ce68c511f07ec519b2f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82f123876eafe1eefbee53cd669f35574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f8b1f101024e263d96f324c8973ed575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc91a0bd82de4d0f41764003d04e07576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed8e4d48266c9f154b6abbf52fa2ad577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf9370d2eed313b916716581e9175b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa3eb4a344c796128aab1605f159bd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1ee98d44514c3bc5f23a3260e80bf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f591d31d8d96063a252b452332e44d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876c5f4fd77b4180edf9eece54c1f4d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e8278b25764b8f269d57efadb2f2b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a19f1ea11c5d3d39155ddaad852d73584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300c818dc2cbcb4396cb3ab77a095b2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76fcf3b06c839c6baecff96e14b900586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73714fb84f1df653d733cfa8193b5a1e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880533006f609398b0937031bec2dfea588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007614feeb6d4b75559475e711438d98589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53e8e1859a711c4da7e8fc0060c3c5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2068f0a257c4ae6f59377573b1b333591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fce1cf0b6ca68187efe757b9e2ea18592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3cae63585aa7240809c537429fa53593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08794726ef9fde860d396607d988fab594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195c7a9b74172a36b2d9e56ec454b2b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955809cd98319673eeea52ca8afc9ee596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78230b18c007dbef69adfbfe633dd708597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814f43faaf7a960b1ac7227b7a46b67598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45aaff08228f8b96f0fd95b6822b1b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a954188f867463cb7b1c1521733a53e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc709c91c1a30f61d8f965b438d6ae601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39459c45124b1714240a10b64adfac66602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75656e7e759f5e1f19f61627b1aeb235603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75ecebe29043ca98952696964f77b9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da51ef0b4bcff6927c3e16b140a25d3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1acff7300f8f2f9412123fd4fb40e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84c36fda0517943761d926138c04a3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d398228b638a0a5f5c937a50d5d328608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea80d30ac1042841e62e0e12fa8bbf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69e211df7bae972c86d2077e72f303610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d75ab3c38544281f1f3897801317a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e0f1c2663ee837276f4a5a8e54876612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce892df04ee4268611fab899ccf5e7ff613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a908178a094ce151b8926b8eca74d0e8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69767c376cfe3b6f543a1a0e8fd699d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135fc127e84a3ac5ea1fdff682714a63616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3fc873818f5cb8cf63d75efeed26d4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8a06f17cae0f09f29dafdbdbee48c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d580c067c63b86b779f654c7bbad3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2cc7d179762f0001cdd31d46463da620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498e45c65dbfedb0601150dc3be5ac5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25adab7b52122e26f42386c2332037622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82605e6752950efd63bb9bf1e027e573623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bcec5a3e62b6f21de714a03d942add624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43230797faa44ae68f1c4c558102d476625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6fe16eb476c7e1fb14ceebb2ab381626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c14de4dd263078f66ccf07124ab813627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f895a031d23e605be53f2416f9be1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063575ae23be9a484bcfff2002cdc196629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef42e2837d55aac9078f31c64934911630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777a9b6dcdbb80c22e098acdaf6d82d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08e32eaa83396debf6c1defab5be5f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809370253099a09c66b0fa04e068617633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb1c84fac48318aa1dea407f35cb70634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45288dbbd0344e0b58c68b40264a67e3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bda469c32b13168e43128e8dc48d53636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853466b2e63aed07b559e48c7d52cb8a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a7154c6fb13cd4899683cc48b5d81638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a813cd63ca5167d15821c60ede530639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625075a978f999e85b567f13545de96640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9336ce5efbda8daf8b2cb0383229d9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069601e0451905fbd4872bb5e2d0579642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab5436f1c8e0154973f59382d350f8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831953f889f8fa502bef9fd512196be0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fbede08c181655cf0d29280808ea69645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a20c455c5a6df0b1a949c36f7549d4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9474daca62d585fa57d195485e179d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f344ba5f3e3f56cd5f6e106b006906648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624cda9df618ebae9118b4eef1b6304649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ace56dee5b7b3128ac00314c2c144650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cefcedbae3acb6871876ea7bf882cd5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229e947b19e815df853323b6a2dcf52652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117cd7a3aaf4b37539fa8dc77d388c7e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603dbb29057fe07a30fa26f92ae705f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082e53cb0e8662296f1af53c9c5a32b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432dbbabf1e719db92f7f6bf0120986656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1e25406a32bf850b9b34e6a957bce657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267118406c99921c66bd52ef518d4661658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4333dc2f896a43b8aa7c55253544bf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8894174ceb469a30952ead4b0bea4ad660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390572da03b399ccdf74e613f2cc1206661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca940d2a815858d1ae9f537d799cbe6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506217ae93cf371260fbb9922ed2adc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5263ab8791c36a027f554e18f458e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b0fc1ede4eddba2a54de416752600665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29861c564f12e9b0737c9339cd5b2778666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1776da765c5d3316fb0a0469f73b0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd19b0dd9272d8b2a0852afeca431c1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56feaef028daee08cf7ddbbd2ab88aaf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5d21089dc1f53a2286f50fc8a0aa6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a6def86902df221b0f9a5cd02d3dd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1f07dc77b5c0e7f67c8d61a6957ed672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190854d0bfbfaea773cb5062f7fac0d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f0a6bf2ca2b56436763c1a7931401674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9b07fa2aaf383da4d8bf0d2986894675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd4a948de0a7c8da01b5a581c625f3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e581458793c7501b8a70448c75139e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b55d2d21d54d9b5a8569bac731262678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b916e487aef805bb53f7b45fd11ba7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405fbb047e592aef0ce5c29cb1f5d62680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7303be3489e98ef61c39a757366e8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b66bf9663720a4404b38e4d6b369ce682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb66b9e2d23684595bd5e2326509cf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5cf3fa8307b22c8e62b6f0852d714684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994e7518d1befcf1121d3c3c8036821685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f27524d6a4ee67cf104f5acfef412686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc149807ecd7b161a7f8fc0d0f37500c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f28021686ccdb4c1885c747feb1f56688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9029b2cdfa98aa26f133311fd2e033689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db634636c27d5016ba80a82cff5e11cd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac27f7b8f3279fe238e55938f5d7b49691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930837e4a85fbc996bcba20538892c7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546464bdfc47cdeca39311eec6850210693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d9d2b350c04f63f90fbf01baf31e6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5646341880f2d9a60e080e310550ee5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c423e8b542403813c7c98f7cc34d0a6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32fab265288e4a9b4d5cc33a3cd9076697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294989692f03cbeee6c7eda82f93c1dc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c599224e562a3a1fe78c13ae562ec699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485927c96da6b99b55eea063b1b450f7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6772701827e19612f999831d31ddba701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27eff893e8ca2aa3b54260cf296c199702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871149f379ad1b8d1f8bc96fdd67a2a2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e9b6902215fc0e1067dd279eda0b03704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742fbcfae8f5833324f4f233210cfb13705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c20d586f787225590eadb6a00a1044706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f815209ef8d2b60b1c2d19cd174a7e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36cab817b0f2c174950de51427e31f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171cb17d32ad9292639c21dcdfba16a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872858e14a1bb46212c6f94eb5db36a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78896c37de22e20dd66c09bc74ebc65e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1a65bcba2498c4f8ef9a307e9df2a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529245fd45ed34c91fc03ee1d51a632713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc390f2376a3a8bbc9aa3194d10b8ef714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027d169bb0c29f856970b06bee16ddf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36130b144a2411921306d73904f99d32716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02fa80c99c3e64cde601c992c53226717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12cff8c70c33794ca5fef5b15330de718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41351d9390059989ed6f9c530c377f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f588f022d445d290d5841085805281720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2f906f0aed3bdd4d776fed30d3561721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c936358a6853076fc5cdeb03ad21997722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580c7852195e988b7e5587e6f5f6050723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6950a25e5684271f2b188affb8d79724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe048d5a7ad526bbd2cea8feb4a26b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b25e9b0a47f7c05ae0e0df56970e4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c67868ff867fa838c15b0ca69e1c1f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd2b20e66927c84a30447ab7170d77728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d0cf72ef6c86fa1e6df1e1baea9ae729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb00e21d804a837361bf60656c31a6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f656bd8a14b60689ccc739d565782731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef995d106669782b088a1bc4f66c05732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7692092f8b08766c62758f3ef165ed733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8caf679ebc91236560a821952effc25734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a500c078badfc3eecd23a56227ba25735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c25fb6e8f86def13185f348ba2472c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed0e0ec51ee769e1536373ba010079737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3413180fcfc5033246f4606dea340b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890248d04dabf5cf53535b4b195844a9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99901351c9d41b5067329115202c1a66740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49132c33cf3ca6d660b9fcebe6acc02b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1811811ea08821d84985a1c9032511742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084380973469511e97ae8fe3d723bc1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f320e432f5752c51feba070af7436744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e905bb4cf707f8746122ae8b189b48b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c0acfaf353719e66a7c72c2c16a8e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a960e469ce2b025f77bcb89fffbc316747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067597e2547ff07367ca42e26813ec06748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a261baf691b9a49c26ea8f852e5255749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5b96accfe32ed4861e9974e7f1b7b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f03cca0096017400b260d68626ee1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c20782a06993d256e180d09d71c691752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0faef8ef0da24f0ee8194ba20b8cf8f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b0c6c8d293f2101f1b80b26bb7bdf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ea58a72c5ed59959be7aeba37a89c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77afee5f7fc68512dea38c49ae9e3b35756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5fc0d8cb8ccc0187df70edacf2e44757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa40283205e34e4c67c83fca10a331758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346482c047dd0236909a71ed69e21be759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4bffc413aa976b12dd92cb6cabe9c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9aa2705a5c91dda1e5cf9227ccb9052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc130dd825d8fe3f0c868b3d7fce0993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d1be26532bdd00da6b1b71b18bbf54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a179f4c2ad6e44aaa242b2e45a06b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a948173e217a4d51cfc73df47c6a386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331538acacb23dad9b23fa9b7959d287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3efa2ad3cd24b4d0dd82983b2daab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5f386c8ccc553165e5b86fc884aeb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa140a919596fa92f9d19d1cf1acc6710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ae715c97d4312eefb7658bfa87c5a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79158f98b03498d3117422aa76be7212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c95875fe64f646b184f2e66933e48513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220737308b7acfe0914cefbdfdd9fab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce84f963ec161c661f65f6d3e5f26415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389fe64a4abb1b64f617aa926c1024ff16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c46c3ae11f6923003ccb6001ad82317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f856b46b07b25fa43f6db5b1ff11b718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ef55aeebcc52c447d0026ad2104f619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16634d576751e2eb2f3017e73fe36bbb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d701de2cbd8e04994958e0ab833dc2d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b59444dcd2d72285d5aa1b6d97c40c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb610f67fd07931f6b040c33b762de323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77bdbcf81846c0d7d1a57426ffc6a824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58b3a36b97edbffcfc0760e253779b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e813664508b2f7a9d46d3d35aa2d5426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e765eb3eb360110f4044d0886263127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc973225dd15ec4e4ab5cadc75030f4b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1641edd71f8f59b3426e834c70ef19b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682e800e10ff0aaa5f1a8cd4005dad230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4ef6bb491aa71efeaccd675ba41ec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65220d157fa9ea4f8082f5ec927d679632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f62acab8d04f75c7ba9655cd78c0033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347664945258618ebcebe25e2f65ff134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d10d18683977e677f7523dd2eae2535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb78f1e0fde0c3d35f8378c61ce2a236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0dcc1d328357c5f964a9fca0be0a5337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7369efcc5ae5cf1b891c880b7c751b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a25f9ced85eebc1dd22e03a9e899ba39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3df66f0fa109e5c8a829f7c7c19c840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ff600e6e338176a88dd138ec6a83741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108087d71fccd77e2d49b30ae46495a142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012d9c24542cde6f67637bf758a7a6243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57365f206911c9f0b6a45db70a8b58d444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00860b566397620f11099c90ea5f4bf945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1cca1f41a15bc39d51807aee3fd5f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b572911264dd163290becb0afa256c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1bd7da76c85167f7c3dcb918582b048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31110e69807bd6bed6d161dd48ec4e6649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e04d74bef51b2e9467c5a61e01a94550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e89e4fa41d4a51eb11c65c996d50851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080decb6eaf04f5f9057cf223d336b0d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297486d46a761291b48eb5c17f8197653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161d642def935041649313b77bbf8c554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd611edbaa5c875e16709520e27927b955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35104022202c8ea6d287749362a28aaa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6c3aec76e063e46f8101b2b77fb0e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5046d70dde186bcab9f2fc6f360cd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2b466ac316ac104e7fe087b572dd959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63388301e9a77cb2ff2813b7270a26be60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6f5570fe06afd2d7984e12e7319c161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ae5ce7b38f7d2f08eb85d8188b13062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74dff76b5af3184c3a6a45d4e3e53b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84ea02fd78143d6234603696e24f5f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d768a9200a82fe965b041587a8ed3865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb85fc2ab1460d0f87d003e16481fb166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42e8d8fc101e14823d7b8f7428acf967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409582294e5f494084aad764830b0c168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd39938a519949a1ff1d602c6840cbf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11df714c740935b34996daac0a915a470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56dcbb730173f638297297b6eefb50071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462fcda20c43fe256a5fdd4108c222072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475baccde1baa6f8a280f650f512331873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075f0c8ef62ae5b2e9f040c66958b0d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a23949d96e8a07e48c76c10593911375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6e7e5e652f49e33e399eacde3f58076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b37698330d89006df526c36996c9577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e8fa113a355daed37b36c5ffc3a3f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72e777fb9c9b9a5735f8740dc1667f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d6c182a483b4cf90178e69ec99d9680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a3a81deb263af7770d7eb7e43f2a281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8f16b4d929998116a90e6099abf3182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce355360d384e4b1917c4efc4b306a583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4de4061c1e7b680f96a495b25e718a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93b7b95348f418105b621d018da6b285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802f7044d6f5bd7fa47546dd49228bb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656c18fbdf0567d431639c305b9b4a587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f44dd194816bfdef852ee003cad99d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2cc6750cd792e54102bd30abda03289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb9e9af21a94715596e3dfea4b4acb290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba1e2b5874d3cb9875d24204d3a79591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20f65a72fe816b90050612f6ce996492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502b82ade4a65c57dc92f99aae7155693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc956ebcd7554e81871891d9e2ccca1d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab835a3c6b6a670fd28ded4c8ce8fb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227bfa5cc9c21a2741e611eab715cec096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70bed06ccfb6bf0a5db2d99459002b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9de708624e1fe3bac14930c24d59f398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4face7948cfe5f34fd8babe99af7099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a7e534a35afed3c2a411b120e1967100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660944ec60467d7b2be5ad9bb514225101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce831d425ef563709ffdebaf3e15f6a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863de3a8ae087c494504a3a36c0fc8e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d75b2e36535c062aeda4ecc832eca104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638bdaa2f085ad7390443015d47f6d7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564686740b933e49a95b3b5ce8f649d7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e776e764064ad2c28e8a9cc0f39c1d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6cbf10f07ee163af3e1d33059f22d7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e8a923fe805314bc9775e352c7555109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ddc500887f93d2dbe872cd46e2d0d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8b4e2cf2bb62c4669c78b2a6b6e0c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50252c4b63d864dec0833a8dd9bcfc56112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237aa379569b6491c7accacc34f68fd9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bcd2cde50323e0d3abd7e826f407e8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74ce5a7585c91bbe20061736a0e4e8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68268e6f7147c9a75aded3b0a68b8925116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9b8b5bb7d6b9c0ecbc2481d31732d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde1e5e023eaf6acb93f0d2d5f5e2aa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d688f6845509826503009e8c12160000119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535afb090770015e074f7749b120d40120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c700802fea7dfb1e43094381e5cad0f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e7d1f91f25c5fbefa1bddaf5d8b74122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92037b6074251c8b642503ff37a5abf8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a6a9c5e35fc31bb88ece35aa69d17124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abdf36760b7c1c04febbe1c93a7645a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31fba0b99e39468213eebff8ba97fa2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde002fb362e9ea1004b7bf7721c475127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb351d830c85aee6c0fa478b79a12e95128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59172b58c1c96faea180ace850c4353e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129e33229341c549cfb34993e8edfcf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ccf8ba25197084d2630083dfd0472131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ec7b7e0a88668a368a51b9ffc21d9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d143f237cd0f2d337df3af58112b0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94883833c3e4fbe24d77adbe5ce2f60134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65316b7e4a59fb914e6922adc9f48d86135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a709e8ccfe3b0137b4bf3227234eb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ea517a576c8adde8f7581c5b91e83137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853cd774c601420b09e9a1b2560e089138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c833635741b5890902e6bfc5077d061139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a463ff44d807be6560333d3c10e133140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399cc9b56878f90156cb633dfab31268141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925004ee34e66e644424ec0b3b6b76ae142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d89c69f523601ebbb7d213e5fa404a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f175e96ad12b2cd1e778312c3980e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508449b7eef70915979f964e75f04e2a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd922c25c0bc6c203ac788d0a6b3b5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3febe0683aff91973ec1701f06cf475d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d58f4af4b8290782f881f31c002f76148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9612c76595604fc660af4326a1a99a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8c0ef9b8be22b4abc27fee42fb728150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b079e1455fc765238457caec40a302151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d955831349b7c95e0454d870b0719152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81898a6670d359e9e74e51c6ce1c066a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442c8bdc7ee64e2051cfe718aa4ae14154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f76f8e2a0afe5224650a4ba97520e7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58bdc4563d4bdadf06d8d69dc665e2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0bf1b3b8e4b7173cf0e0d82adc92e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8f6ccc18933bd0b5babc43a4ccc01158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d35aa1be322f6eebe93be9cb8885e4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e8bd60c3c82139e99719d704307db160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9665f0e7946a933a0a12c7b596560db161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4113137ff54bd9873f51d6e32387a99162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba687efa550f5b9165a2fef956585656163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f06c69d797b7da680eb5c7907939ff164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293da0e5e40a6f74b9791a191a15699165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7250531e60f4f3856516ed5a59d8436166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f30c530520e8650b339366bac19539167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c3f915fde4eaddee003c6010aa6d7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9dbb522cfae81c68d0dae334b4f05169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be395559c12c93be75a598121fd80a8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57521d40f7a98f4be8b8ba4fe4b920df171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95dd4e8ca91cc27b486e06eb1df7afd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5094f88aba289fdb097d7e42eadf50173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f748f4a0bd37133a194c43ab7785b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24245e53cdecb84cf03eb2916592d424175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9dbee3e73d4abf53d6074165cf79e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce069e164b9e6c2c685fe74107fb39d3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e411532d59ad3f0bcc4ec992eacb21178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ba9f6b9748c68b7cf243e56403a92179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749d598c240e54dbd33c1fed604ba80180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5591a3a06ecd92084b4be8f4797d918d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae84c414f65f0b79245118c144799ad182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a68a55ccb1dcd0a34eecabca36b69a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b17ac2e4fd4ffc4f43dd6290170c8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1cd24aee47deea1f645db50876165d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5cc0b95371dc33b970cb399ecffbd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958527411856da2f8218d46352e6490e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1162f76b39075b81f44b430e7639ee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9afe2383d0009bcacb3713ac9b018d8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36cd7a20e7f27003a8733690beeaf79190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42fe0285922e91c4ed106b2923c1949191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d190d51aec63d8afd9687e235525bb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5eb8bb356a4bc2a54d6ac48b4ef6d1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91848ad166bf644e4e1f2a1ea0289e2d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23705ebabd80d9aa3b9bc2f538d5ec06195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd391390dcdd1a679773583cdd34ee43196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b9841c2953f91669af645286a1a13197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c647b2541dc479ae1a88ae0b85ad5b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7f1568b4a91d89edbecf7cf482866199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8853f289ed5e6c755ce91894e0f85d1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8b27a462353b7a3469ee956e57170201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef7ec0d5e8ced7f194e190e329241b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5acd8c50155546ff52c8cbb865a02f2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09066d5a359ea91a1ba6b6689894cc97204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816607ecf706dd5826f0ae266b2c90ab205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8f83454f97eb12569f8205b25f45c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20d61ed4cbc20f47042964bce2fefe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da6b1625480384a84dd8d9f37c48e9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afbadeb6fc90b72920dcd9dc86c6061209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ae76801719a432e07c89adf171e3e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff8bd5361ca0fdfd072055c912d7b0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a75c96fcb0cceabebbf12ee0fe19a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c344b6f677228d234c94a6527011bf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af8bf584c122ba93e23275d60e089a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047761efe8db9deed79c07c9b6117fc1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0d838ef896bb5d962d4b2f951bf2a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd4f68ea1ef51ed50b4e7575949443217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef4b8b028f50319cbb407c20a5caf0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2661c26ceb7fdd31117d403ca56f865219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0b8efa8b08a77ac68b79170f297f3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468ef359c0bbb145fde4530fd082885221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df9bbb49eaf4cc041b3346d328e5d4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2c6f53522d045b7e72b4404878c3f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c3dc25bd7ea9b6f0efea202ad0a22224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885c8e60c79fb8eae7bd484cd0bb437225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1deca71b984623b8416a20952f4305226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44896bc7af6f456b8e0e0a7b86c254d3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c18fa1b18fd7b095875a2bac6e1f8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471a49e9820e47b23cbdfd2a871301d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123822e9dbaacd2ef4c62c2bafc4ae02230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee2171a24ff8e356177bfe59c4b753231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849bb7acb5bc8fd819272d5d2e0ded5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe6196e729f34d0540d81308f51205233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c4bd6cc00ee82f7fa5cb1937fd4bd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc1426397b772752f17933f098b3ce235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191bd4b02ff803c2ca7d21ee85c5b59236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556aa2741855db6142196d749abda12c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085ab4386f8b45285169b2793163ec8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72939198660a70fa5f808d8d681101d7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0611250919fe56703a5dee295f677d1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd883a025dd0cbbcaf8e1bc36fcc1681241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33976adf1c7d3b023768d3cbb54151242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87689e4811c9d35d6e37a8c2d9a82232243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c704f7bf02ecdd72bc3cdef8c3628a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cca1448ee159888837ce8ca018bb94245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7147b9657c57ebba5856d10f3e6d3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928eece7674669af0bbf74d82dfc1ea7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51843409e48b565624812b8c9eaac3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2dcdbaf8941117d14f214f1a045d0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15574093ed0e294ce19355392fbb4a21250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0652053cc35651be3d20bae9d8b15ae251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60413f377920ef1bed0f4a55d921ee252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b7a1d29880aac21775d72cddd17000253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e386d6eca6b0a718d021e09ee555133254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cbfc560724373579b30973ed030d65255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5675d2a16745e0b14376ebf8dd21fd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489c990fd6ed1c4960527c704418994257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707891b433f85b067286437d73dac96258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee1e6b37bea163ee0e526c7c38f843259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d77242382939cf52a4b08090dc382260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f5582ffc44635c836224e4ab80e9f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c3f974aded65370315e3677ff30f4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b343f65522b79024a1f075e0f25621263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762b5b1e14df2ae86911656dc10b449264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969fd116bffa2808bf31aa48cf10511265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4538c974f9355444a7274ac3d6fa6ddd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20796cea3fd33727de7ce666826c85a5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd45ee060113695a06cfca0d2e2d172268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846ad660a067fe137e8551147a94493269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3e85a4b3e0f80d4914c128361c8a5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640bb5c5d2a815e7004193a050e1e60271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7969ccfdbca07e06bbdf7c5ebfacd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4e8ea11d6445d9cedd91a2efda5c7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cef5e693377b0653c051c4b50352ac274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af3b98d4a0e50160f50c518d4493f8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3ca5daa918b76baaafed4240d7e55276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713f0f62b6d5161b2c4cb4c3499b3e6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273c0cc3ad7ef3f0a09cc5d173294b0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6c8dc46961018b2cc270fcf8d47f2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44d6259fc20457ae129ec1435995a0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55f48cc52765b98cea291a6a4b2734281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a186593697f48c295f6f413889503282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834f12501357d02505951747c4cf608283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c6d4edcd3a2cb44ee40029764c01e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e371076149f1aa5a5f6904ba69043e5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60fcc55bdde292c0afceee77408076286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf74756b9b82e965bdbc2602facd361287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ffbd5fb810b099e16fa14b7575bd62288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f716be001033b5bdbb74f69cddc43289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e4eb8990878b0c803c5ebe34e25a1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b2a83c8e1165ec3870414ef0bd34e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5f801614722488566a697d9f0a85d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb8603cebd9a0c3ba84856c33f0bdb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3142e700404acb82a23bfa065ff6c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73452fdc7b59b87508452ee25810b80295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18465d053a7be62f469f034c11740a53296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e170baa911c296987da775b34d000297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27591fcc45ce25b29951d7be6f6f1557298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc07cc22911d22a370d01281e1a4a83299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e202a8a8fc547f83d44a0ea35eeb6c6d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc27a6fd7b2f99cc52bc75dede1d10301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f01faa363180c32ff3161334d4deb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc7e01d234f7afd22e7911099c77c5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde18677bf78849d16fe683bded6a51304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4a691e4c5e76e3a1caae09015a10b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7854da0ae60b8c28355ac3a6e8b61306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dfc467796cbd21b718a4840607f865307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc951261ddc2329bfbcf1ff275331f0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe988b2f3ad99fbb83a70a908cf07ca6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c9f4c6820137488603eddec7972a8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1fc9866325877a0179ce88c4bf6a0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75fa2df5107f1f9dfd3f66cdf19a17f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49d0f4f1cac4cb3739169c84663361313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116a5821c90c4fe790ff6611cfd783b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed9431bcb42ce65934f98207057ed65315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c887bc9797d1adedc808a854cf63b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df81d83a2c7bca0f06ddf1f689b1ddd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc030e168c5ce8c60c19fe6bf170e1d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef29555442844538f68d6748780bc9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daae454cefe35d4dec78fa5a8c917b9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891e214e5f098491d0152cf3bc6d49c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e10e6bc32bb84c9162003aa115d5d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e2e51b22eb330d14b12e99901aa92323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324a77065d232512eb345b8e6f658a5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f9d49612376520bdebe56cca36348325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec762a975d84a58c6ee80193246c73326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eba4d735f3fcd07c7eef0333cec0be327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27efbec5a14e906290f3d7b785215b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de165177756d90af9a8ca34af91e2f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20653e95425bf5e5a53e88faf6dac4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5603b653b4ea2ec1427971119e45ad7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838c103a908a337e7c081d1a4e572ba332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d0543163dbcfc83c16873e10ca4c3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e826f27fea605c0e11f4270494488a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16e2513021cb694b7b0888339de262335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258eb932fc0db6ea0228f894a47bc73336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2026e72df084ed1fb4064a9cb39cb1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c929c35d4cc8504725599d8040659338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307ad76dc65f9e3b5fba42e010f663f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e28b4ff7ef42834b61660df1364c6e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c58d0601a508a1d78cf76d4f4ad90341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a97f2c512d4a524e8fa7fb69723b40342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9740c4bcd836f228355a941483878343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f2388d042bab74f14097452ff8789344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b223f6395754d4519b87054d6fe5b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ecef56630583132543e4e435dbaf0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa56b5911a25e95acd3535bd7695d78347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e80ad537404640ea5df9afab71219348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ce39fb738d263a70226159a667fad349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc90e5c6c26859d14ac2ea521ba645350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a233078ed8ba7badc624f62af7d76351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70ecc29378baf27f21c1e6caa99c11352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748870db0f1a0df7e1c231787dbe1801353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9343768a9c401a93f538a32c140d521354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847405439894c02668d1ba22fb8d0f95355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37611e49288540c871bdd57175121d94356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92266a2e15ad71baf51f856783c9377d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e96752b13d954e5c899f36a2478d81358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85aa16bd0a43e1f331d79789f6049b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4296293d4b05a09e456eb0dc28d75360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f75e0f64c05faf2a20c011d3e221c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c25047188c390a50528e51eba220f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf877334168058685bf3571e7cd86956363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aea673922344280dacbeac1094329b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc2066c5eb4373e6aeed489653cec3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a29bbe64d7094e2f9c6920b916b29366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff04b6c2b3b1f5db0412c235c19638367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2bcbf42e20d383992c815ed0a2994e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add300f6e60b7e6788dd3fffaad7c2b1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489507d1702315834b266a21926c0db4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77be035c261f2c99ba6dd5f0fcaf264371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae66ec78a6cdc36f05998166c04b38372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab41646292fee6f0de123d499c28777373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3341c501697310010604e347041945374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3b8416e61ea555ad8a6737c742995375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014b420ad2d79e2c478885f034a3f8d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a367daec931f2457365cca863b3fa9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcfe2588e8ba4a7276a387cbc486e05378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe520a1378cad848a30110143b43a9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c4cc9db1dbf6e434c3ded418274ae380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d0365680339123daa4da14cc93321381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2056643f4ac97e410d5c52a971a36382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250996ea5ec1b5f59404cf3d42c3b403383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36718e857b1b839ca0606ac1181692384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de504ab05b1b872557800919d1fbaf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8063abe9ffb40174085b71458e787c6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a30c7452ea1eaa33af2d34ee19eb2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d82098d12ee0a7e6403b625411223388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299d901557485c7d6eef0f964ab7def389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a3209b254cdf31f7e6116927ab5d7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545fcc50c8dcd1baf7dbc30e3dd31791391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329043f271943d92b184cc4a9e9b415e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfbba2bb7e308a21d0a7e989b323121393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1428bc016fbf3c73976f4a938e07d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6abc61209986d583bd8544693f82a7f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb92cf09c0cfd78158a49a59c5df4e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e6d3effa88290215ad0c67747363f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153930c0c8e54a4276f78be218b83cba398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39926a54847d7888e107d96b9de4f364399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50d1a4d44d16c2d163008aad4d21cd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948371530ce381ad530b9f159e509928401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8afc0aaff77ab6251861b6fc80528c0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c5ab623e2a3b6f2d86cfff281c7a4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68b8346233a50b2732b0c5e62364df404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b99289247cd93005a83e8907da12c1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7c3b3f61235da131ec239ecc6bbc0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1cdf271082d212cde39f1a0872a29407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d31106d67462055d0459679ddd4d86408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8c3a7d234a01d0066ef9737d3890d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004df8d1e5d98b78e7851b5707ce3cf9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db8e180e0460480e9df91839b0f9fd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e41a22f124ff050baa03d8e8d13a0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a614d07bb9ea59803cdda105b642ca413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999fcea78cf540712491acf27687b68414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf610620d6c5af08cea641ef6c45a6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d8123b880960e32999d53f73010cf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7eaece095d30c802598911b3a95b4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63e2928dd8faf8e3e55ae10e70ee93418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b5728eb8d1313c4dde443019c846f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb61bbaa4fcca87bead4e58a2f23770420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600538626bc8ee58e2be9e4852757d7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8337c7f54ceff9b1cde993060d7c46422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d6b1f72c827f1f084ae125c749c5e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058de2e5512863dfaeb68572cc0efe1b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0871808720a2411976be6c90f2592425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef491190cd5adff0ac955c63c5567161426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab85129522090441b94155c8d1a8871427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f1274177b3fee787550b02ef120d4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa512d7ccb1b150c7d6fdb7aaec9a215429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e54e7ee4fc63a988831bc5a65bc883430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598840570136221ea04b99139dd6a9b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49fb0d814157d7d64b14a2dbd858b1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57b190f16ea6c64933c400c3333ff0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40fbbbbb400a1f7f4373198078b8377434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041c18c6c6a12ef5a731c44372f11ba435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a436a47c50f7bd138865193a30d839c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a816c78604ab230a5b08b38f6dde6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6b1a781fbf9f6040a8d433bc5050a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9266c457561c6c2e8deb008a15552fa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be14d8cdc171460c6b390101c53bd9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a566dba7a5df07c235a3c7b1ed0acfb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946f1a882635270c69917f100e6332b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a332db09236c2c799435c8cc580a4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0bfa5a017cf143c3bc86b5c2323de1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329697e0bfa3814bf7aca5b94e6f7446445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa117464b4c4a7b57153a7b08809c0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2063e1bed03f5f3596d6cbb510a047f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d357e398a9dd853a3504f43676f362448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843302ccd0bc87a8357826ce8cc71dc6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8479d4c07a97e8d70effadbabc949450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26f53228a802a41b90402ed8438d5a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566a65addfcd98e82a7e9df2bee560b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d23253036fc5f5c4bd50f9bca39d6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7927bd8a6a3c2a3f5024ec9913327e7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a4f7d96d962c1355a45e349f13394455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d55c3a74af83c68276e8c5a284007e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2272d58dfc3f41c8477653c322520e1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814616e41354f304a556eeac920ae485458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae911f4c3293f7b3c7f2906b2e01752459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62df6cc0607efe70edfd40e147b2bbf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f3333e12801ee9fe1b710c750ce2a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f27413976018245572f9e0c3b881d1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c883a2de41dfa5a5fe90f15ab4fe7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14365ef35e7e2282c744f8f6733354464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdecebf5f409a2ce47f29aaf3c42fd9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21681a052bf4c2c4fdaefc44d21fdd85466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe1bce26c23ba55bd0d075551d5da9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2ed0b79dad0ee5805ef20d09ede78468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa3bc9ef0b2a3781093e5f07d1f092469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451baf98846cb901dc25a68ebdc3a79f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cce167e9032c25c08e4cd181858ff4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c562ddf77627ceaf6d7fd7f3671b097472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142caddcf1dbf57180dcd231f1f1f1b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b6adbff6e4542fdb49b9d4d48e15a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142e8bbdf0f7f35ab8227ec37aa684c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5661dc80a53e0ef95d497abf1214662476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d1f6e6bf544442eac28b21e4687b1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e69c674347b161f5d7633fe64bf83e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a089193b7e93261f67f0f15e8d48d16479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e3243328088aabce7565f0b2ce85a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092803a66d36bbd5441d4f10db14367481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4342fa6af238d7713ad73e6bae1c7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ca175d291dd2f0029701ea723a9de483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0450d39375f84e6e1ad6be7af3f6e5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d068b791c0185ed4895d5c9754685485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7907d1810eced46d6094dcacbb8df486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb504ac1240a083f2e570a8e754bf5ed487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6119af53f126ea9201b78e256847aff488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8510447054a580ccf0b2be772b60f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec52d8159263f1e175601b5b767456490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae3d141d7c20900b06bf41ce009c8c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aaf76ec8106ac4736bfbacb9ed47e9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9fb0f55e67ae1ffa27e36f24635d1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ddfd65d331b744a8b9305c40e541f1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a6bc436d34885fb456b2bea9ea566495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0702bf31d97a8dbb5fb94e04f5c9363496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ceca9a1494997c65f085e117f16239497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270ac289ac065ebb632ccf95104b80a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb574e2bf0cc5eb5667f161babd0c179499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f305bee9ef8ba7ab449e7c63a6b6656500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4be6f27aee7a3a260334be84934ba501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b56b5398e46d67fb7ee261b12a7b1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebb70672dabd91e352c522cc2a5b35503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85104234ee8a152cb05ddab7dcdf754504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1b023b77fc7e970840b4d7b8483a5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15963f14fbdf5a8f91c7a0bb32ddb56506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1544d13aff1072f2677af84973823507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331dabe932a8351c669d7db1227bcf4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b038b69ed3bec07d24307817fdfbd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aaba0ed719803ad5ba8f1a0402152e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054c34dae741b4eb2a8d1f8f81a6e87511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae3f2fe3fe6ca2e697eec5b776148f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055451df0dc270c50b3ac07403f3ed3d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7c2fc56379c1c63e89759f9fb43cb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c8547bdef3397954737c205e85473515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb662bcde6ab96b22df5f635207fc72516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67fda090459e5ceb735c346ce031cc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8a44b1bbd6098cbca6aaef588bad8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd793427117bdd1cce66d7071f78a054519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef71a14ec78e02204dea633a4547465520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1e0d827e74c6e55ae7e26eb7e63a7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e5806bbc14c5eeb6b6cec52325ff91522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a726dfe260516f450b04eb91a989c0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168fd0f6ac5df19ab71a185d7efd71e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470fd898a9f819a1977f3ac2ad710fc2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0ca7e19f7a18cf9f153c2508c232f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff818b7dda5c17174ea49cdcd12e64f8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df8a4a73a385bc84ed99b64bc0d8c7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd52d221f29a83e832f9200e18c157529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ca68c1a79482d60ab34e2037086cd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2625baf118c06023711590eea6406b0c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52821a9c7dc4cbca484c24f502807a2d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a912c03cdda0cc3d84ad257dcb507533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba387340e81f281b34cba7839d3e7a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2d663d0bc7a026cb77fc1aa37a0aa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5ad7c5ab2a41acfb11c20fe23e18e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce089a1876a81e389be823053ea59c3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db94ca160d2d65c2f29eb23defdbc0a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6296cc122469506d0e1e08313740876539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83db665bebed6befe0960ebce61d5e2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b489ab834b080c5a4942117bb1817a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c51a61463a639f7a83550e7a8469f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b640963686100a6f812c70787478e30543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05bf52cdf1e80c0fde3e607517f0b6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2b19e595116f2d5302cc7be568e69545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1003df24bd5f456dc94016c40c770e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e142d16dd660a5648d82d22bf27e41547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6b7a8d31bb2752c6c5cba93a7a924548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a08c48922ac032bdc7057bddadd939549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa95bfa681e3b6fafe0f8b5c8191d2f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a659d213fc14213b71bd5e19ffb420551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894cbee1a045db423ffc340d37d50f3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf8a8b17d54773a4880289ef18cc1e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea1366296bc3c944a1877e508220bb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b526ad32dae2ff6004a99c026c5a7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee608d1ad900453fcf44b3a477e648556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd00dc63612e984ea21851c7e6ef4e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d8a26d75754bfe600539dac706944558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942424953d3308f3df9cd1dee6a4aad559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4f17e37385032fefeeee35523d3f3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1c68d7b31c35013a2b56461361575561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89ea95fa7b362e47eee165972a803b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1010bedac36c7f7b6bbf7fc96ab8fa9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce27f999fe4af51e57ef63d1e60825a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1393551942b9072783a6e75f5729c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e72924cb0ccc43f80c773ccab08499566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8116d7faa136bcbd0d704ddbdb5479d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ab1307fc6ed02471c1b2c75bbf483568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88bbe27510f3bf081ebaab28b6a0fcf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9583c24b2bc8fd0fd314aeb62d7e42570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46e47b3ca31328d9b59b162c53197f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d9d03eb25fd78129933002bf2021e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9dbb983f42d5d9550bd95cedf3b24573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0b7954c8093e645a1ac7f7e21f0e1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778440b2c79d5251e11e80e57e4e87d6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf6f3e79d7b29a4fb06cf6bad54954576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53f6a659b6fa13e48a9b0c1c82713b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600bd4b2f07d166aee2c63291233687578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c276b9216a60d2b1f4442446687f099579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a8b5d57e014ad4f131722ec515286580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00750b6b788771663f41f8191eae328c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b912611c48492b5dc7c075ebb4076d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5818e050ee481deb246447d6e3b7c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e83a7ba205ffe5ee6bd57b5838df9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c5710dc46954a9e583981f64ba9a3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3fd025c52fe2a50dfc08feff739970586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da0307d08a1f066a4579c2429966b6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd459295ececd1eedf4e3818eaf942588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356fb4a5e7beb8a8ed117163660ea300589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340a2af19931bd66819a288934ab0f6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad88f047f4ded13da1dd934b55f6f28591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b7b4cf68f3e8e89ebff17f5ccc0b7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6b439deebe4ee55a09775e8dd0e09593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c053c8653ed514b2f999e955a2dbb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8eac68de280830aa0c9cabef670a9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6aa44025428079da2b55ff795785a2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84cc80c6498fbc56852ca9705532b78597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365435b53a97bd07a8ea6928132303f7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09cb625ac2f92b42f725010421b8da3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4070f40450a825fc623c6b413d299600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40744edfd5e602cc68de2f61f8f32b9b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e91109e4e2c989ade4ec434bf244c7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037d6f6b2e32d1bf788e6ea9c3ee0c9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41cff6e17ac47b7b9dd7faf71cdf95604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85b135a6f2aab3c3f5eda74d2e39ab605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683d0bb1550d9d349aec58ce4d36267606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd6839720c8fcc520716d689e8f95a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320fbcda8d80ff69c7e9f04dd29aa03608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b97f4904fe6a9c07eda27bd50320db609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456d302f3acb447e7111b1ef684ef84610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544454c6e59ae6868e9a578eb4e26429611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a54416cff6338f0f62a596f057b3f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da3cbf54690e9f5d3f767d3a2c8290613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feafc2ddb97fe1cc0680acc19e3cf87614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130205519928217c4de040ff03f3656615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab961d7ba86a6c8ff8d41f927619a0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905ba01b4e5cc1f126f6cf0c709f46a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422af173583ec3149a42f35f8b651a1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623eb8f84e003de9bc2f0afa93e2db34619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735e48291c1c44d12dc65d6509fb012620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5ceb0aa72f8ecc1d533d865d2cf13621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037ca8da7c3b0d0f6d04da4dab31687622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd4f8a008659e35d4d2725edaba1ee623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51f2a6684434dceaa2983aedf1134a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b40f7fc2dfe9679e3c254ae851454f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6ea46f3a8f83690133d08b69587ae626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023df23b5c1ee2e77a35ae1215fb10b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfca899b3f625846b166ba65b5301c3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09434527cb9ed10e1b5a71dee646d195629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14cabb2e582ce01abf1d94ee28a9c96630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d72d020d3c60b58e6de3fb94a88b23631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf5ae74a90fab217cdad0da213969e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897dca89ace9fa4902614c4b307cd03633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ed6e5829f52e6013c1259ccc47316634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884c03615b9df0f5b341f13089eec03635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e6d6cd2ed61f1973afa6bc89d03b3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b7ccf23a9c08a21c0aced9500ec675637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131d68e4ea23f8b590dd41744012390638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca137f222e1479d0ff71490a4222a9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410a34dcfe38fcee06de0d387002868640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4e45c4f8e19a751a222074af83e75641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234475169db83018e672beaa53083405642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd683e35f8fd22488d9d92fb338f5e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341062f078278ea291c13d02f2f858e0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42704e8e037f0bbdcaece1c9d6b79877645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ada948abb46a99b321baf79f1671f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073715d44fd28fd2c73e2d92649beea647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ec26e80d001383fa08a5bce09fd18648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027afe8466fa97ffe47d367e93950c84649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d0101748c33ee5224e3069158f0a5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d17e0c29a3fb0055951dfb2ec7ab1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbced2935ad567750d4730489e5b6fe7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a80d57ded2331fcfe13c46585a52c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98df7ed12ded665a183c17138e181f6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8801cbacee1840f9af0b66c5e445b33655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21974ee6f3683ac3800f46a39b0fff81656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f903c877551f5ce6bd69a452198f8aa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804c1b895d5d864870cce9c2a4221a1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11b82909afe4600bd0ed67fb000c14659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a267c402f3cc28779b05ccb35503e0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033ddda1b44d94dadb41f1d24ee8199661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379f0588148fd8ac8ed7c8ab0ee6e67662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754b4dd2cb55033165563ff96346be4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc6eb5b600ee559dbb8705f1199401664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7d34242d518e2ace91826bd0f6fd4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac06bc67213c52dc397636cdcd86db666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8547b2a6d39412e0db6bfa888542fb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3b98da04d66087313be021ccdaae7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e23276dff8e990ae705becb173e14a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f91238a7f26328cf800615665e84b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6feecdcbcf2221ee271064917bde1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820a62eccd40a43eac850c7cc52e8f3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697593e57b69d08df56e4660ef5496d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1548cccbcaabbf50ccf2569d1148fed674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf82e7bb3ce3c09b8ba9c0c27cff61e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4183cf82c33dca4f0c26078b428432676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e85e0036eaf04552fd4a26026427f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6196e9f1a4e098a9f8c29a0c868cfb59678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b7c981294be11b7dd7aae31bd8e04679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f7196a0bca24738879cd7d9488abf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f00faab36c490be027bbb007e2e9f4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1459fdc5d9eb489dfa92a4185ed8ba9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ddc5ecb73c6cdf5964e51ff89ded1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba11e6edcc2c1a62ce27dc12dfdbc3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a2ecfc2989f0a8cb04e40d060fd1cc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba013b0e1535a59bd429076e81acdf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ac89b3e6ec6a5980696f47e7ffcf8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4f77b0416c9721563801f2e1c942b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16f17c8f592198cf586a6aad8086c8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b13edbb4391da0a915d3d2596f7f27690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3ba2a2e1695eea57bcb9af9c94bbb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a19c31cab604db34321be646d76f56692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbea3f103626a380163dafc6dc08eaa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10548dd93d1d376f3a21adb06fa643694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69954b4a4ddb318aabaa2c55dfedb2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85475be4cd6e8d24f5edbd548db6ca24696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37998efa2ac73b50acc9a13e55cbc049697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db089fa711518c0d4a70db31491e002698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5630305341a77ef2b590f1cde380b36699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e600d8542464d9920412713f21dc235700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f631b0469a737c943511b56b702f2ea701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f60f5b4012568f75ffd20f50f6411702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f357d25fa9f8157c4e174f440a9a1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e732823c1199360e7d799946a1506704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc8fb1ad35ef84e628ede149755470705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76016168dcd55e9c3201d91d657fbb13706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d0d6bc40f68b43aa73d8ec9a2a767707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cabb47485dbc6ea32f3ed0eae8e1c4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e99d874f6f92d013d859367577002b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c74af5fabb9d8af0d89d21243da844710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ea945c69ede331482e8e941f625b6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fae2352c3bb7ae7d8a2f2be11d451f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624314838cef9750f7faee7f91435959713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4a99f1a33963add05fdf23d5e35b2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8f7fcecb8b4cafd4bbc2b2e89d676715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a386525b0b622a0f1f63be5f9bd65716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f9e422f57cd6181e9b1334354a4ba717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a35c045ac953bb21eb6e796db4518c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5c35c52dfe377c492dfdd81447491719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa3907dd6e96aa2d2b627800606b6c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0414273a622b9508e1a2c254d9c0bcd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4b8120cfc7babae1fd6828b863bd5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb912aa5e93de1d5e3cb957b605e630723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2483d34dd9889aca8e9df7468c3882724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9b28d85981ad903a9f9b589b0bbc0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18161d6a85b207a6d5ab4966b87c88bf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb46f716f038d1eea487761e7b04a1f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea86370cc1bdff4e56d5fd9483327ef728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49010f1f1f322ab5db7b376abae7671729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacab28b89d3de0de33c39ee3ed79765730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f777cb3fd146dc025686a166314c0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb52d2eb8d43d6bd854659a2788916732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b781f585f9c525f52dcff1fcfdedc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8a350f0145515d57d26bdadcfda57734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48d46a005d891865565cf001ddd811735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a3215407573e3627990e0c2eba1ee736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f099cc0a6c88f3fc9df57085e5973737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89be12799b33fc80a7ab31e8e8d342738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e398c3cb55ba5693c42c66c7f953f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7bed02cee5b4164f8f51b60a17fd7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1087ebb59c7451c83447bd2ad44167e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee19ea2560d7611a944f28a75c6e4b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e14b3d4e65c7814986560692f9e5a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21221c9db2c8f9ae4ed485c8751a0ba6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb31fc7eab4627ce52af5f0b3de8ad745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374335f1e77333c2655468532843cb4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd915d7b5bd5185422b4568b7db3694747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2fa6960f130976600aa3cd5f157f9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ca6c4ecdf24261e853fb66b9622f9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad7439da27bce9faf01460396383ad750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b772fbf37cb420d75e529926b0130346751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248b00782ef11d22db72833203652a9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a47e452c0689076521e7f9d7370f6753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>