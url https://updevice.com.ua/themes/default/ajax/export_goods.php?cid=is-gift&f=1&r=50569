--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8ac082d87d21fb7fcbff1ca3df8971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3800ba13da001ec72a359c0a1b4a59b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e7cb0c7cc8979dbcc684be470a4743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3979fa26f09d6d5be9a837d27e0aec4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e3dbeb36dd40b474374e67944d8125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17fc710938eab74a0a2a37b63209856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d00eb03a7a6c5b2d9ec31d3eaca1107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f815ac5306a4c1ed855e0b77416928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a2d0acd2c153487d8d6eb40b435fa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f55e50091b89ea37110f7128e5ec6e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd88b73f950538c706c9bf744ab8938911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1f32a98df82d5a3e271c67177867112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d14cabe361ce5d54ee69707d9cddc613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be547505bfd9c19de69c8a099be6cf1814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7562161fc6efd8bb4adaba7eada84715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbeb801ac4ec1715b9810becfee8bb216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233261ad31dffbe7e0485d21f20dc4de17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e65cd7c5bedbe8fe98395123aa088918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5521ba78184e99f32f39fd1451b31a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c524141e85084d966f6127584a03d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270a03b4c2abe88cb80fb9efec1f4dd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42247e34af67e4e822630509cd66e0db22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69ec420154e04947c424590da8c3d323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678f8c4250dc1b1218860c260dea08b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2b1bd2f2380bcadb13f22d66d429725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3d50c3118f89c8fb36538f2f4f95f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d810078efb4f076f9e4dd9aef832027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc4db42d25981f6b5578aa573254f628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53bdc985f031a60b0e6d9d146bb3fcb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7fb1033bafbd27c7aad4c8f65aa56930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dbb4dabbc497bae5ea2f05b24d132c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77099510aa2eabc441f4050756a60c9432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc830fd100ddf6a5d17948c4a1fc5a433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f637d06fe98177fc14e8780880924d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16fc46420a2f3b81fc1bc9b8910b88035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10281a5f9ee08e0844be9a433f44707536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb91d44a6e1a943fdaaf82dcbd369e837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db569271f1851950c7c318b51b512938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef467422c77c9b1e186f7aa60c121d839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a243b58b12ccb522faa12589d9ebb640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de178b002daf8edba956dba015eb2bc241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb89d6a4aeb6e0f0d72b5a6a5c608d342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf069d99499ca0293bd811fe5a35e90643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ccccc0de474da79278793588f803244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8cc888e4258771989fbac837be956b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48776d7e57da6a8978512ddd7afed946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b7d7ca8af5d666401b73eb524f7b747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324091771a2c9b42e50d4362371cdc648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325bd41e9209a689cd3bd996ede8891b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11050342458276eea6323223c376dd3c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5054a5d673dd31395d8fab8ce211851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6a1f26b4fa00247453601bf62ab0e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9f06ac3ddfb9d4882897e97baaa9353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8145b11385fa952a67f532e192cd854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe25f09ef7abc424297cdd44a833fc855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874260b70f037b812b8b62eacbd8c4756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb274815090a7cb9e38973366d0c8a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b0e710243cf2705de68899483c6e758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f743314b11dbb40c5560488a46012df59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219690071238f2b5aae8437197cbfb660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d90540f453cf1b1c4727907dfb968861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d5cd0fb479d8074d306df2bf3799862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c0d81e4b0ad5ec733b3ac6d6056af63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aafac619ca9a5802bdb77bebba2fc3b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f96c95c3524f995c5d7abae83566265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115eb7929e6292d0e262de5bbbb1de666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735415a1133a3594582d7c90e23d69a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1d954ff36b2c2a3be452259e8011b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa2907dbfb834b90d5c929a90cdd3769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90876add7a4cd11c4d21cb914e5c11dc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50e12b2e48f1108f31afbf961e07f271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd204873c2312121395185b29e1291c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ee646a5f722ceb328737ae24beeca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a2be27f99ca79484f644bbc773cd774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd484c74c2b71caa72c2017ff8e2f575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d11484381202a4c1df5709b12743376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb8b602b5ebe5f1cfad376ad35238e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906552ffdd33098be9fd756b885ec8d578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e1b00de146a5aecef5c5c23fde19879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58a17325ec38360f21aac6076c5b9380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598fb01f8230ffcebbc32cb74038c1781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30c22b091ce8bcadb9c682345ef74382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3269f352423df4013fc5d3388a2a48083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96e3b5b228363125d756bce391d36184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0fbb84a4dd67c5f52c0446f4b3b3e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a8fd99d39ef0fc9e36e38917f7627886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301597aecfdbc4af3c373c803d1844a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284cb115d9fab5fdde54f71d104af11488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb56453d5abcc3159865a973a00c00389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9eafbe8fe3855d9c280dcacd5450b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89768905806b914a3c78f7593d18d82e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59c9ebb697e74f0b6be9026d9227a892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477c1f10a9f6e7b37bb3098d334d66393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793424d21ae3b9eb97cdc53711687ca94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f1d7d861d98a51116dfbd5fbddcde95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d1dd5eb074c22dc7353fb81d3843696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb10efcec5245489eaa565c2118668f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad87b31bbdf0d1b9a87e1c816031fbb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd104834b39a2a29df7bb839dd6a51899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703943bb12cc77e5114158ef77b3982100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21022c4e3602a4da04fe2335817d92101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d53bf8bb6ccc34c983e15400356a4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda2030503d4bf8c9ab2bed41428ab2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faaa2e64d8db97b2918cfdf37d98971104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf256fbb19285552ee1e5084e23de1fa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c1204cded7911e8648c3c97b84b21106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818cbf24bf9bcf7bc82fe8b032785fe7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1eebbbf733881279c3403bf6e77d66108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea97083d54bbf62b86dcad07e9c050c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a913d30c6c298d3c1ee6c48a51684110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6457a5fbccbe2e485f3696e7c3e94f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcffe2559f5b067ef9901bddc3d77aa9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17633f938266f69a8b1a12fde84d2a6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1875f3f7d4f1d1ffe67896d73cbc6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58374c99f1a528b27496d5ea101103a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909afac2c91999fa4c05ac543b9163cb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aec959c9f73096a0855a39b33e0bbd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd61a263f9fa1167cebd419086b53c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970cf23066d10fa8bf0c2f27f328e27119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5b47e0b4360a41c67385d5178ece8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a39640a3848a6216007389d5e7050121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863e2e292326b434bb1f0765b25e759122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9bcbeebdd3405a4f6068a658dec8c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03b9aca3be6b072948518ef8fc4313124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685133c8e6826bf8ba1e74029bc34173125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9628f9e6b27fa2d82ba23c6d5a0aaa2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c8a410dbe91b5fbf9e9749d883984127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08cc21950d0633ae14a2d451ed81d1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf5d95db1a3e7731c0e1d8de98470b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14beb7b1d45600b48e4c1fe5a08c8306130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce44abcb92c3c5c0fc32282369a2696131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52d7785959d5c56aa7f77719fd6803132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c09bd5e2205620c1cdbb025803d6e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d892e3a16b0ca7284a22f062ba60ae134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e6a38a7824e787835b975fcc85bc3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95f3e117b72f32ba9633369d6c28b0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a12f0c4aabf4e9c218851a2206357137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c06af5eb6ece48ef360b8bbe0db6ff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21ed1ecd3d1895f125669a01935c6d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cede91c5ef0b7cc8e481571391b11b3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed47188a54866eaaa22753a4c9705b8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2673beeecb3bb08c2517444df29662142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762825112c84992731bfb6d2597145f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ece4be0b8beced5f8a220d21738b3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d00e4e1ba8466bd27cce8f3d114e0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b6401902295776ea8d1268f2e4bef146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581a0629c23cf1d9e031140fde23785147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94a1a2223f943803422f5cac424243148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30b2b332a424d7c3d5e5e9c7d38655149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c6398b76a556c10efd7a68e3cb7d1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb240a693f49d7a7da8ca944a7c080151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd6825a23e29a4bdc3297d1d5af329152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400cb2bf8466d4687ffef3173eecc9f5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980da1aa16547dc1f87b460398e1c83154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e9af2f501ff7d89915c072100c97d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a67d4d342189fefbb039d13c578fcc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b292ef2301e88d45435b9afef6713a9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870f43643b53fd9f45da27300843b99158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229e8b6c4c6f796276b157be3e430cc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26793606603e34769145fcea9fc02e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9b6d184086f9a8f4d1633bb57ace9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13512db5d51e1b9373d6fd0177a56ddc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380eeba7745bf5d6f2334887023085a9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d52d5a09effe075b9a3327954b741a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37dd419a80463d904bafe636623d824165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31fe5e8198562ea14299ed3bcaef88166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2fa0f0226a985f54e570a32774109167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2d55af9df9d4465ec88723955e6a5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e04f35b83c4a98176dbd12303b7844169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8941d0f0ab3ac95c9d5519a3035d2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2481e9a3ae9a16257eb40d9f89a7e5b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b6fa1ac2a22c3c3472a38f29b7d9d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39593427e94126263c2d4a9fe738adad173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8d912bb4e3f39b960f6aba88f1e96174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352aac50a2a17724351d55bf95889137175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebdacb3c98419bfc8e80c64616fbd5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c770e9cf35c3fabb308ab7e6c954bcf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47fe37aafac752f75a02231cae746e4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc6b5255d1fa9d60560ed1cc5eef24179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5c9637f8e680896f81c152f1436d8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5382e060d865cb31e62a9daf3f85e04181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527485bc454f4792305495bfa0607cfd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd3408804431565e55cff3a97137d7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d981593a3557ee79f85cb79184750e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc17cfac1462b2e1597ddcd61b7e0af185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1af0c514b924414fc5a166bfcec34186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294df3b0f0ea3d42c5ea4aa1f7d4b768187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5248621bb88033242e6af1f31a897188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163799c4a8cf050bc8341d2b5ed4273189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5add1a0c40a2bfada5660d8004f128190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4763d585b5655e717a0fb19ec8169191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9798b178646c6b8c85b7f4918f8b6b7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc655a0524ebb6676626774d8b627a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a097e9ceb09f68569657904987b6d8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd87649f711113de229c930c68f1fb7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061efbc5388af99cb140984e0b336396196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c91677fe4dcaeb5f12b5e526aaace2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6e3cdd3951194ed1b3cbed83e6621198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda3ceeda5226b6d4f5973d3e8a38cd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b7bb5a4e663df742ea4b664e6ee3c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88bdc4d273953de5845a81e4d468c8b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935773e6857e365c5508f0e09e68103202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dcc4856945b5b6ef14ac13d0c5ebf4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd819bec939fbdc70877730ab78180a3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4bc165a48557e195ae61c10f4cf24b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637e9f64f0a4387cdb53818718ea731206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7417f7847b0ddf100f91517bbbbc5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dcc560e5d018b2e0412586efed9927208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7901614fb2436aa4febb03df8506c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4fbfe93e30ba5b3188cbf113ac790c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13037ec9682254c01e8ba90f191f2b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d6178a89cda86080fccdf8800bf16212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290aca0246a607ebfa87c8872f391ec213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b598e78bd6cc34655e70da6e562c3e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5bb62424d7cffbb9ef073139ea8066215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c9e6c2719c6fc1153208f576b2a5c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9836b3371b863b7ff6c5c4c1d0b7c40217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156c389d3cdf85f817836e9ef263363218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6cb15138f530eeca62c348c8ccbfb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ebabd7c111b4ae51e83f8bcc39fb29220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413e3b684b7b4275f6c0e7da81e1169221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2656963d767e7dbb7418d4bd8cb2f71222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36463eb2be2e07d834a5697f7f8336223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32c96656e58ad3b4dbcb72d8daf309224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4171c429e627f75c395b04c9e3630225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9562e376a1c0efad46a06e896164e5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616b16f94e5eeaadbdf8a47731a41fa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e8985df128c85ce1842d476564385228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0bbb3271b7487f536e620e71e30d7a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825218f34642fdf5dfb30df3bfb58839230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c91162d2f0c86857bb86628d03fe5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d5d1243313c3e619b5348aabbdfe38232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c5715d9381f5bf10c701db82d4112233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7b75464ca2514a8e8eee01a88a560234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d040bedb0e949113377694e682018a2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4fccfbd0f1418c0e4a8aef4ac76ee8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d81d527ba5fef6d0c4a6089e037124237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4276236d596427470155009f276c5a6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc399ebd9b70274f5cc6e132e7a3794239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a77490acf0de521b6cb196aa6800e3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa65a281691e87f8f44db83af73151d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85577657f18b8291ffaf9959705620a1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32f1d625699429777c0e1b7bb8f163243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52553b2e951ef2dbe44c59da5e892b5d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9dbbf6f0ba9010aeb552c1dd9913c9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df372a64903eaf5ddd9070e518123f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b404e2f39498c62cfee00125dac67247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7a056445ecf8aceeb725842559a31248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296973ac3c08a6c21cbc13864a6d4107249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a89aa07f1dcecefa216a06f19ca1b0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445308f007962ddb7f375b24ad14d9b8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9d41fdf81ea23acea4088ac5751be252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef6a6c30aa8219139555fb2d91e86e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c347edd41b0daf85f812073ce4363254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c027ae7cbb05f3adfffb99dc306bd8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df6d8daeaaed9399b787623d5f0248256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b08ce0e04ecb248b8bccf8aafcde7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc633b6e77ed93576c472a3537a5848258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c489ee79fb3b5dd70cee8ab1d1e6b3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29375fea8253633eb461f64f515b35a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ff523eed13887fa866930dc7d6d04261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2fba24a817c73e8bdc59ee1deda4c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b57f53e56a0cec4c0548c9a4cc2643263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c186ed3a0d80a154244df86505e86264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc244b9e22ccd724f987f9daf14701f6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e813573c8e8c9ee01274bb061df7d2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73480a55786e3cf0a498811dc4dcdca9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5c676bb5678bdf1f4fdff08d35209268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24084fd683f20ed228ceb458996a81269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597b265a755b0776149c0da5998d8ba270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950fd5f1324a28c927ccb69715870c6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6c444cef3aeac9f4a403c207ad812272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6fa6b640c3788543e9c2435a5eacd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f972619cb2c4112169f1dd6bb2ba9a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca0661ec696ef325cef5730a769cc7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672833a40f09a7eea58d328213ae5746276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d44abc79dc4f91ad23b6ee6363bf0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00028ccf052d1fb0de0678bf6f87042278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e0848eb596feea29854f379a2aef5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fafbf3311708452fd90ae53570b4f20280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faadc75f698c267fdeb1153c3a0f0702281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88fafdd5bae1370e27ef42c9132446282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370265e391c34f2fd36f130baf74de5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221ec8f1939fd3ffa890cb4f550ae29284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b69fd43d347b1f3c4493773ccf3779285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824c57b2d2f4ab8a1f5dbb8948b926f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f1b066a7f45b1036675249b18bab7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b728b4ad65a9c0345bf8a17c7d0e62288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d395048f4879417654caf14dfcd26cd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191490f1e2e19b865d0e3392c32fbee290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd72cf4d70bd6c155c5f4777fc336ac291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e6499198425f2a799c448952598f0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9f59be48b801f4c5a2f66b9002ec4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ebfebd219d8da6c9369c17dd69006294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12534a83ab43cf99159eda9e40a91e9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01d9bbe982663cebe0009241ac4b5a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88289f3ac5246ff57f555526e6bc183d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e02ef677c96f7218a3ee936ee9e18298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c06f322a20db8ba50048c6a45d752299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bee91d6363b49ce78a6d1044bf7b5f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cbcf2ea6f6b45cf35fc5ead139e5f8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fbcc56a2dd1f87bf8f79196d54345a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d300bed4805c82c16a5e20a37c7ebb1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c41d2dfc3cb6b6bba42afb93285e1d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a713db8a3a47dfc84e9cfaf201744305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5ea57092870cf23efecb70f83ef7b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac90aa692a88c436dcd995277d8f7b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f366d0d4c8f1339325851b8c654da308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee91bf635f0fb4f214a1c2d5657ef6b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34912be10e6acaea082c4e3ba8abb0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d90329935560d3fce834681884066311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4209e49832682a9f01a45c0617fcae2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ef8eeab75475515d346a2b4156497313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147d93a08e970ee5a746247bfc43712314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a4403a3f8bb8f35906efa82c66286315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f95a6bac44bc4a7ec8bd1b59a2ef5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe0ad084c09f50baba560c0fcbe8ed317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8eb87ac9729712cce9b8bfdae83aa1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799c0554319c7e755afc5821a0e9fca319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d917f58c410e466555b3cc8e3136c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d089cce36fafad1438feb551c585834321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76309d40b9d12de0a94550f5adbb10322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44e7861e5e7359ea93e82026551d7e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8d66496b9733e8ea776cd7823294e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c04de6c2047d0e9d19f114f294cfa8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49abb5d67769d6d880a1ef9edeffbe19326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775e2b13b1658e4fae1345aab06618d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9f0c2c567a22a5a245aeddabad720328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118fd984aa78e6b5eec19f6bb7c511b0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d91fbd63dd78d8d1fe4b45f15097c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1584bb3e8258345dcdf71ed7e335bd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e539cfde4991927403cbabe38039400332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55d92803caa8163a85c5d72f6ae343333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e09d56d979d1cbc27aff09f678cb2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b1a8ccc4aa276a23dd1fc4023eb94335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28705af5bd24e5fd40b2f1ffea8e6d92336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4d08d5ab4da48238e77f135a80f2a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595213a15f5560e392521fa08c5a44b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927c485c1498f74e8c5e651c6a9ffe6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a76c90e545ae487c3d7fa609b45ec7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43138a752b8efd92c5ff4203ff1b2b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9df11c19f22d32d457aad45cd6d21e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d11ef647b86868e0471f75e4974416343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8701738db5eea227bff871ff1a9f5b9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a707ae9afb02845049c8baa4942b13b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2acecf26287ee30af7ed4a75c3e32346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391ff63e4db467115ed495b77110906347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a379f34188bdc66f3702c9217fbf148348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691dfea15a3b89ec5783d4e432f44d8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5dcd6b90cdafa498404f72d8a9361350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a75f4b90ff10ee9d1348f0a98b8110351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866831c4da00abbc912036f4781fad43352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356a246329dc60b058e7bde70e1327f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18cfd6beecadb0e3db08169e1282714354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbcc8a08d29b0787345e86e44b5e8ed355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed82523de9fe4d92df5177691b44854356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05141ceb97f579b08de6ad5e39ba1a4e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ccbcf11354f06de713672d68abf60b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54db227e95bb1e99e27e371e2c0e1e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757761f30e566f714b951f8f3a520d3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d8049c9aa5e753a6686c68cc3d382361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1c0b426fd81f31ee94d78f40eaf4b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe662106638c5ae77f64d35301dc6c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1083b4ab6d1aad66489a4fbe444756364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c675cc50a7497dae425355109fa00f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3c105a8ce0cd729213039666feaf3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31717a9ac0dc1e1967a9b7bea941ff93367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f4e7039b23f9d21b0a035e09ff86b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f312c387a8f8faa4953e3a9dc7ba3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db182e235715c8d32fbf7e8c2fd50f3e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523421b939f96b804a9e689cf4adec5a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa2a5b5217aa42c822dc13d74dbffd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a778d5aa400857000561cfb295899373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3065351a5dd4d369a7252d77b9f06374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e09b913910ada17c0717a1fd5cd04b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f53b7161f636bdec30ade4567a135c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f94c2a0bcf0aca804252c31aedba4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0fd55dcd78442d588921ce6fcde6ec378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d598527104f5fb9f49be833e15021379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348bbcabaab58b121a2063e1e4346c5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd182b10ead645357a8fbe4baf81a0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b842bb71a293935d28fe9890df9d61382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89257f20c96c56726c1659ed5f74727e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa40cd68a1c565ad35fad81ee920aa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e334456f3c0a7fd05bcda86f9c59caf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f09c09db12b11743662a44a2136fc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1158be7735db2783169d697c52943570387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57bc5cbbfe1be8943abecf4cafa7db8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dffda373521c3469769476bac3ce19389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f086af5e2ecc1cb3410a03da4fcf71390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9f918242e1317a6628634a26e850b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b4255ff2985efdcdc95fc7a5394ff392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e3c36ef134f91488e13be2dd36ab7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ccddddb8ac8ff3bf877ea3a993330394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501c4bbb9f1db8087d9513084f5876a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604ecaedee3531d66441e77fd9b8a70396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e21567f5916a403b1a531e622324cb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500b19c1b4e55db5ff5741782bbf417398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f76263a8db0a922a31f3a8fcd7961399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282028ec5a2c51fbb60ecc273d610b2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04004b9d919106417b4c01c068b8cc33401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50cfa22b2c7c0c9d7798c8ad090249c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71c03e65915d4b62ae4e53d8ccac46403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c446d09357095ca39cfd2234146e7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439c6cbb9aadb7986aef1a1a944b92f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4fabf88a1ac97f6a5f4d6472d46fe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190eb8e91e5941e5710659d7a167e6c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91a76ad756dc925a0e5600599480c5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2eb9136d41e44d508434389e1946bc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c624723c9d3abdfd3fbb2103e48ae1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c59ae9de6bce1cb867e3fdb275713e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abad6dee3b90fa3055ebb8d0bb9a5ee412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6dd069f2d175ab44a8cdb23e9f2f7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448f60ef5911f3c60eaa4a8be525894414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379e8be7734077c478ff3d7e6e09a99415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bfb7b39fd67fd5c6927bb0793f516b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34699164cd1aa715abf506a8948b7a8c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b153c21565456ed93ca418f772c69b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd50148fcae8ab27d1f9f908e3ed1b0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d33fc7dbb51301eba2ae42b5bc9def420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2068dd86fd4475c051a6b499003d0f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda865447827a2cd28327f734122faf0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c149f148f5666ac62d8939e748242c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa9ea20e7aa06a4115285759b07cfb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90d9bf436324238aae312858964baf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c916149d3e8d84b964ca57576c0fb0b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b30df59a90b3fb4d9011ae80d41de9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890cfac7be715a56374a023ecf2196b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276d0c3b281f7ee104f8dbc78920190429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae403eb01eb9cdc15878a890d80fc4b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e115e2826211da1e319d0a6c9994c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49e81de8a0ef8e4fbc58c8699fd470432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6dfa284886639013f77cf4f3528b05433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5d9773085895883b8b76aa60be460434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ebaa8cc5b14cbf9588a227df1a6ba7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9067f752c692a478e568672208e500436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5774698a6584ef3df8a999494df7ea437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff66274d11dddd562316b7d42856c9e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c99adb355a42011cf8f6a0a61aec78439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe926e2299838198b7fe937a0eb60f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c733646c121d3d87a11c8f09920887441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618619a62e2c82ae4e4b586bfc9907c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393407f0886c1f01619345881cbca2f6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395ad6998dbc250fb830d0f0a99845a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc3e7402205be9389c1141c6095d8d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa69831d943067ae6936d9a1c6d5e8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f05c766f5257cfaeab516aa504378447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb0306ffd2b85404f033839b1d224d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101277e46c39549f12cf35457bc83a74449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4263f7cbf8534643d705ed61917a70f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172189ae99b62ab4ddd8b55575074f7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a43cf992311c35a4f819b71b1b079452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5f71e64e113ef34c0dd9bc10379e2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ff04f7ccde4788d652bdbaf114c2a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0377afe386abd0ef805f6a66ea7c552455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304bede0d946546d4ec0959f446e93a6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ebc02666f8f2ba8bdcab001b6f979b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a290188a6a1059bee6d6be31ab8c0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2209329e12fd041c60508cf68f2f2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b18ec8a7bef7e012b33bd4b1cf503460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4a39e919a088ff14197b98c798a82461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a6a04f9fd0f0a76ba08e46a979fbd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52c6a6a0b2716956a846728a65c61f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95385256174b2efebd37781019fdc63464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dcb825df14ccaa2733232284053603465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e3bcd543b2a1b2817b51759ae8352466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc337861eb1e9c2e8016f889f4748b56467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73863645bf544f118e4a29d531478272468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8baad431a9c5be574e86866a3f6c2fd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098b66ab9f1ccfc2bf7f01da60dcd69470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b20b7d239b33c77e7322f1d57dba3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b63e46de52b92fe6dcf9fbe3d459da472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a853d8e20f88f97344d5deeb43abd3f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee54e42cdf3e91b3c573a56ff5fbc6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f32dff8d4c4a12824a715680e5330475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0611700634d941ce5dde6faba390c0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ccf093bb07b0d48de5ef89a454adbc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d64e238a5afa2721b54a80157b62e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eecbac3961dc30ef82c4a1c1469cea3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69c3d7deb24b01764c6c88dd2e568f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3dd54bec66d1060183bd8c07c3949d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3cfde49cc24128dc301a7f55169de7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8199a69a8e6c1485aefdb70fdf7fcc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79661028fa5cd5750f4da086697d059484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf77fa603ea59b9ee481ce6a678d9f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc51919ca570e4034c311f852679c41486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77399200d6f972cf2fb1016a32d559b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0002a5b7d768a56965ceec2b9d3c7e0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc348d21421f35913950649dc6e0fef1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8429b2a23eee43013a4211e6d8d45490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84887a7ec15baef9085115d881fbf93491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bde86d4e05631ef5a3b72d1ab736f1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556010f9b603c319734b3705985cd71493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6406b80a078b86164217edad1f86f5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210d93f474b431abc00cd6b37891cc6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df709a5093d361e1ecaf0560c16bad0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb21f134015826ddd6d0c747954583e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d291d1d138356f02f8c6c8297534ee5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19dc68e5bf22e38e068d384052e4ac7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d7599ab5fbc840c3d9b5d6c2a8e6a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30bb3d16f0083fada0e2abb4337e237501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7b45228b54fb704b7c3d111823fa4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa249492692fccd12678b61c89bef853503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3521dcbec78bcfa1675d1e28b0d6f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a81c8032478d5cf7ac0f26979f6c1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c53d143b5b2e6f13fac36d5f41c4a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c932f8d5eddb07c68d7b66afa55f55b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11207ec73f4ffa1d578d338b53eea627508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642fcaca41c17d6bbee5c29cc6a71a72509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1dd2f5af15bdbdfb725023aa7bbf4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e24f063d9e9849763879484c2c1d83511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec996893d5131d5d7e35485de98bbc8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea602f986436b8096d1b095954704949513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6787f229fc7c5a8f35d3ba96b0502bc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13cfb264b66af92cafbf10d1c8a07db515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5dc401fc5d28c672a5fc9c5ae0963516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee981d10370e7162a5d2c65f1a85ab3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ad56ca894c0cb99502964a9333d80518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025fe37df10a8cd9704928ed7aa58ea519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7249b656f679a7c4ac56402e923aa38520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46922a5fe6d0b4893a0453ee89ddf792521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2056dcfa3c1b284eae3c62116af87bb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f75483b55d70b33623dfed20e864f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e8accdb6e9f84058541c07e69a1ba524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff3e1a933e600e1425c8cb13bec649b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c251c360e43ab22a8e84d9baddae5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d855de0d9114d8d0ff8e1fce88e28d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4fc6247309e560df8d7e7938d6d06528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da67982180a8989ad9802262f50327529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71267df141e65c1370115285dae22972530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614272ba35ba279d4bf166630701386a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c70268765861360e3c5dc52fed1e10532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3abe3c1078efea18d64471efbfa16533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994e400e48f0445ffe86f30287cef7d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d15a8d6eb29e7b9df0a4718a00402535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f8ce66a441000c61fda41499730e9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209dfc057606874f1a2b5bb88f0b0e75537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c89fe624d1d455a62dea88e2a13aae538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ebba802d632d74a6e7a9b1f2e876f5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893036bef5b78d8cf3a400665eb93d66540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b8e5987b45da3d7b10844d3b1e6c4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0983f0beac972b09d6f84697b4308542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ff72d1f4823ce6829d8f3f54475bc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6986d02f62bbe879e4585ef3744df3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532f2bdaa35943ad295ca3a3ae23987545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa199c9b0448ae8b34f74b0ba6c6793546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7781264e6bb1b825c652ecc92f42b77547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65877aef3f6ea01dcf4980e128a12a9d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf4b4c5ba98f37277f2c331679a0c1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7688574deaa7cfdb6c338df996bbb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3675f02fbbbb59c8d9d88d68a955ce2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1536a80bfce69312f3115ad768efd1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c10079576d1461a057419ad03ef648553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0ea43c920a0308e5e8a64cba813eb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7b9a9b26147539e738d6ba7cab1bf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14afd7373c8758a9ebd486abe14ecab7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522b7d5c3c616a51e80f3c1b26f715a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829cca6b07d226bfd9309290fe34dbb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59714afce2f38fa0540b09948c1a0d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f53264605ad9fab2546f607a59b57560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca603293f050c0a55a02bed6303933561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354837ab09cd24c31bc2f6665b229832562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e174dcb79b88b3871c0660b206820ba563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3e17be0b7d203051177f427dd4b4c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98a139a239fdf00325bb56ce577c3e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f37d1c6dbd4baa69839317f2bf181566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a25fa5745cbb418a128816855f219567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad1c88e8d0c3238e24fbcfc5e21a0e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516da21bc2a9b56d18e0c191fb2d706569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c724dd857683d99d1d62ab95619a6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f4012abc048afb44915f46ff19fcd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815ac2c0b0cf0ac123c24f086063225572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7de6b936816cb890af90ac8fd8e1e2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294aadce25156c74160e2391e98f275574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9def1c3056251c690f4ccaab7e1a5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa56ab8e359bfcb34706fe67e7b546576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4dd0b7d009b07182efade7cf1a4aa8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec319df1325e277fda3fea2bfa261b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f34eded67153fcc7ccd010fe057c85579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d17e5c347a9ae2ee5a24a8f44c055580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0abe6a490fde1c566065ba3b5867f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c30174caece5879e744274810ee585582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f99d98fbef7f89aed8e4decab027bb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c81535fd9733017b7fe3c87f30a2c6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691870b23be3b7ec5b4685956e2a109585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad58a110fdef8b3a7743594d1e77d8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4cc287ce146f7d9e8b1780a5c34fa2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45196ba866445d9689c0de383a5f3442588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516b455425b087f2c5b1d51efdd813a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dfeeb0aa9b6eb19aba67d3d370e035590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d284c5617c182a8b8f545319c71d216591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf14c74eff72c0615cb825d5e6b1a4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9c191c8060be459761e628a065e0f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df5599df80a6555da4ba70d59e5e7f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72582531a9a8b26a4ba84b51f10f09a8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f86f13a7928733aafac7c573740af596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746fee2775eaaa7d896713e3769838a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d98e9a6eb8ba8fa5c107e33cbd13f0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c818aeefba52dff955df821b012d5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ece8bfe26f5b776bb1b1d0e46efe5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f11697d58089eb710c2f8c9fa2cd4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57de81584739171df71e2df13ffc0ef602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cbd2023fad4f435100d13dc886ae4e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bcdda4b7941826fdcd53fe63becfaa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e71934a4922ad6e3f3284fec6a4f994605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ab7f0bf1df7e36edb9728df166f76606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f2e9ff8f12aad913ba7f2869458ea607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4992a752ee90c40c8f5c1e45d7403c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051f7ee185af9eeebef601f5b834ecb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b8f07e56e05a0b567f5a83d0e3dd8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8fff9641da01cf56e02579ae9bbc4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991cebcf6b8388bdc0ab70612c5d4dfa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2ca1ffa92d19dac7c5889828a3059613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775d7a3922fa72cae992e507accf9d6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003bfc3ffbea203c2cb7d547644834d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d71ee5a0db7aff1f4df528d4cf70f6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68163c537e78b41521a027b8c179547617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041f1980ff6048d9db01fb0c722158e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f18fb4b0c682ce0935006d464a408619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb859dc4b1805bddb97395cc239bb25620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c927e7374a509883b35a1b52e2cd18a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67079f988a2f4caa6f934290ad6ceea5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a0aca388974fd62c52650e600cfdf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651efc6d0e95c92897cde4c1415c9b1b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c1eb207d6293f0e961f125324448e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7f2669b9f335a08666562d70210b1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b1b749061e1dc4ffbc57389cc479e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455eb56a6cb2c320be061b090bbf2cd1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a6876c127c896bc327bdf7f7f1fc2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f89676e7f57327efc4abc6e41b2f5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5fc02cb3d6ee683a08a4143a1bf3b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08821ec8a38465b38f658fe32fc44c3d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9d631144a0ebaea67e541e0eb87b9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca3f6f06d72351dda2a51c5e7abf05634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a37cac81646405321049003caa834635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b70a386675f6ee25787df2b0a879bc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19978d5522af96086d097bc6cee0e77d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974463c473365f998d313b45e13ab39638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebeff3dc93fead8eb8cc46c58299655639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c804419d49e5b5c62bcf41e7a828c6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771c7ba1cb099e3959391743a9ad7b1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da8ba0b7b373bf40516d2d9fd78114642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80c3d4b33e0a75796c10111aa0e128643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68c4f8d0f0ce65b85eccde3b5f9afa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c231c0ed49a2fd11ffaa4792619aa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d93916df737531d814ce5d6bbdc46646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12801e32815f286e0660b89bee9f94fc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5308d0761c8992e8d63ee490f31820648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261aad3ada5cb87e0c2c038723fdf91649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af31a68bbdcf877b0126ab5406c2a3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf5f9b42dff1405d41160f41987c10651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51d07e25adda1a542ecbca243dd110652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1468c9d52d29c9bfc6e3014bec9473653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3540f33ea14fd3fb54617b5ca7846654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37019a8e996a5f4238dfde8ab21da7c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356bf240924608a3f395341eeedde68656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef43658f6fe011a53034111db00ebb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ac1b815b68f0120acfc6b8e06759e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42cb2575c5bfd38f3805bcb10e5c9cc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e08b1d200eb325e0e9aa3f52a217e2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2728da4b8aadcb585c450d78236340661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6735aa135443425b2c30ee5a323acc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba05123af8507b7f876cffea76f81de663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d1bf82c46849a87464c60daeec979664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0461fca0cdff0c480b3c1560f8c18b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b14890199bbb08ef4e70f66dd49c0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dddd237f5ca730cbbbe8d30b189ce7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61740ee66b3748ed1dd74d6ed12f49e2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77ab24af311ed305fd8951190738ba669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099d619d6391db9e17e8c3ec0147d4f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d46f128f2edde00b1e3dd8384a309671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb263b0eda537fb16453ccb1af4ec9c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bebb3b96e8658cc9a94f6a4ece7a739673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38876668c63a1dbb08c9e3feef894565674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81245ce564877e3caaa7566fe19b54675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301a5e2cb3778e25620b8846dd649db676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8231fe1ab8d00c76e6c3de794e908677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482297d9c436a2d16e21b09b6d9ab16678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8463442b685ef7cb2c006dade148e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e3f74d1509ef2c3bb81f85d08cf7d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364b639ad3a4f978377620dfd745eb0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54945027405e992bc878a6f5b5e5abb8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e7e3f7a307070e63a5474c63e4a84683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c01de48913efc4b3a63687f33d78b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41f06b433ee2ad1b4d9089d55c1087685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb22f1622c325e334c3798b02e59be1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28d8da301403acdb72765da4f5016a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e0429f5f525512a21f98e5c08afd2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016aa6bae8da5fddae7fbf216681b4a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301af40b0c8bfe56781e76465f1746cb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb462f915bb04ace8162a7dfbdb548ab691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c2da94b1d1c44cea54a52d01e9280692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773b7ca6df897ac7fa12fbc5a047596693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58111a56b4b6a0826bf6cc4e4f17f703694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504b2a16d9136b1c0ca0f40c346546f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224cd79767ca4862bce308d308e2f41d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18491659f960e5024570c531c6b98b63697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b5c560efa39936fbdc721c5def581698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ff34ccb5880f0a8431e9ab9ec759d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13514f579018f71a4922b2b0db69e5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68895cacc7c15c913694d705dd5c886701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2604a29ee1c944369802266a470977cb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae2aeccb7089848d7bf7c7df01aa3c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e6bbb9b6b971ebc73f548e4256986704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123654aabb4eabdc7686abd8fe5858ca705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac2942d6e2b2d9434b88f0a8a89ff1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd918b1f006a25e0c68e683f28ba07dc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f3c9002edbf0f1bbd0aeb5be529fe708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406e273c393f44324d489bd9fd02ce5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75338a9834bd1f95e5fec6e3229cbea710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47965c1dbb74801a4a599cc235750492711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad55453ee4550c581ec341c00c7a1d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fadd578440d9740bc45fa962aee8249713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747a354e6df154782fae5334dd19edb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452c5243cc8306a528c47e07001bb65715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f9889e9bd88414a82e47b2ca9d9dc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98370ac297df5e9e1a45664d60ba9e8a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ecad7da5d51532c21ca1b53a257c06718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9cdc6dc76232631ab6091fbf1021ae719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a5d0d8d7f3b1bacf38cc40f5e35c2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30352df5383c9b4253e64f30de941f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf122263616a77f34b563ba58d4732722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e644f6b2d0323527da26927bd4fdf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704ccc13a5dfa18353b3155bbe65715724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796cddd672f6bda0707e9478d7c749e8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6760d38253f4c6f0c236461cdb34e44726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882f16025d78d2a542906108e05629f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33c7c3446c3675e9f8088655ad4751728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c46fcd052933220e83864146dda03c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3fdfd6bbcb42d173ff09a72e7b17ea730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece10ff185d48e06b11c4386544e39a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3563f71497dfc6e961398069e9c4cc4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3fb3884af49823b750be2984b6d7ad733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5956ea03f8c1dc314d5a14f07b31b40734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf578439bd9e7e3231fb77dce7e9ff735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f13c83f1c7eaa23e9b04dfaad2d3b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c210b14d9ff53531fb321e4104675d7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6470216453f8c5e64b1b88bac7c32738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee13d1f9f0676f58a269c5e0eec1ee739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8445c67a72de7f1a57978ee36ce626a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b63675be00214d3e12081fa84ee2b1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3be303b9d3ab01975373dc4a721a3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe011fd4a4f5dd1cf4053e07d62c8e3b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5eff29b7e186147bdfcc5c221b8302744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1e9b433ca097e317cb06a5635a376745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d806a94d8742f31c3f82c425f8e422b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a24514b66e47dae4805611c215a49747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51e672be96249ee116393f6e4b186f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29eac97d38c9c6dcf0ba458f3be9f5a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c257d4b1362aae494363bc1330282a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0cab74228e33cda2de1fe901e0581751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c50852c308b247916b522bb89e765752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a713d456b9d53ab0b82960adf3570753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda219a3458224090d8861a249bfac88754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ddc82f7fa9caf957a8a735d89f193755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082abb33f7c42a90a0b41d539c926ac6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d072af4486696dd9fbdcd2d838f8e20757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa40c6bb0b7207b278c792d3ec9ac12758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f33b8551090f4dfe5b61edc534c2ba759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a031a5997e9f2853a8afc425a7b36db41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67cb20c4f431bb6b8a666c9eafa76c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc8b0642b23dae3b49d07a51297ed03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48437e1ee82adc861901c127427b00b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1e951b9d884ab9bb7356fe26d4c245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7554c3f6c30bb7143f81d819dde156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902044761a8aaeec35482563b8f2cd8a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2341d95f4bedc26163ea1f0720508e978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64235af515e47a97ba21f66bc7a25db69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d009281b4d36ca69dd49e97a39427510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b951566be8d050f9d78d6b0c9ef9e6a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299377032e4c52b8533a16da2ca681412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8664ea87499f39bcf480fdc10d3720813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c9dbfc849ba13b08ae6bd0fe7a6b214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb76695e5bcd96f5b0e8532790ae0815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9736afa1a40a9e5d36c1c58fbf4cd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ffdd510e8404e9c2730e407ba4227f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68c4894a58929bc806790ed21bedaf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275266da9c5432897da74971897195c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1022159c285a4c7f95c6a40b4ea52120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031d9a7190495358fa064de0b8d08c521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f97cb004b5b10aee1f21569591379722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f505da39eebca71d642d3e2c3a256e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ca8d33d98d39fd79a160f1710a65a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98738bd4ab68f1eafd290564c4c98825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5489382623fbd1427c18c9592b42326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ef015776f92e37fa5f3c905b31f9827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9fd091736653195cb2229d99e587528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652470d225be58873aceec4e66c068229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d374b11baceb6c59fbc0746b8457c0130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e495f22c216c83ec7dba9860d44e031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478f9cf3b55f6b3ceca72c9f2abf03332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950920540f53cf9d638675ad1ac90d033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00862d06df9c2d2276e90906edb77e834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3777ed681f02742ac9a52fb4558225935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9aeac93e05c07042a3f2c85580c5236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b9e6d61f374b0b50033499b8c995137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1886098c60462e02df3ace8d801cd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99455ca1f59cce0909d94de1ac56d7639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82414295174489b2a6b3a1d33dc2fa740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ed229e1bac1e92f1b30778719f5db41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67125fe43ffdce516355a668dfa8649542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c44519d787a67bf6af4b2ca5adeec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4de6c33b821e8785da57824c9ecb944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e262af11796be933d8bd6fd68908c8345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4fd598c8db9f30f2aa3c36870c058646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba04d2fc8fc8b08ffa1a43df8f21ca47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5cc4bd97cd5ce46105ac8efb382b7048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a80cb52f554f068211cad24c204ce49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff5eb8c23df71e686e3872582d4c3850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095aef6e9aaff81444bf696a383687b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a03e44ca95bf3e7f08154d8890918452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034e8c1137029074349fc676ea9614d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd49fd404fe36502ebd6aeb626de50b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68546025300dc0f555a396635f201655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc6184b1ea64212090c16a6d36013956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503717f859093bba23b34c2900c86cab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d6618563057295eba4097c056937858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c7a998da0910623486d160b72dde659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f6ec333374ccbbf7c70fb1be0856360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e29a36e8d4a00a5ec8244ef0ef94fd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d229e3d1ed8fd7fbef8dca82ae1154262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bfdd0cf5546300909501875bd083ef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a2899c7af9aeea0686fcb68bfabff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6fff4b05fd0ef6d111ac8a6fe7e9865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479588a1bb60c55f37a56213c258c6966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88f22f774bc4aec7728b8a45a9667c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3968832751853f003c07962bb618668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ffe4817c6608b4e5ea1761de13febc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d584e585f9e5db5a7b7bb851307d1cb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7461277a5f75038e1cfb4f85a846542271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294db61bb2ff127a98ed2f8fc28d941872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8f807c22a80daf8707d00a880bcbc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfdede046c9f513c41535fc797c5c7674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ecd66871ca3687bb6224d20e87c4575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052360602c004b60ece115f3d0dcc18876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d248b948469f15b0ef89b87d499eaf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0b19efb2d0e0c9ec8f12a7dc9d73f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09acc136a0d033804e134b60ba8bbdfe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8cd38369b003c1146a8ffb674539880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7626896d5c92d4661b613ff444637b881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953926531dd6a05609ad5a0154fc42682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450912d8fc89fee15664ea30f6d83cf883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906d5c6f9b3a989b37de062c351dce384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3fefae23705d32bd0a904ffe4dcfae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da3f6666912ec46a3285a6dc8635f186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf2b8ea4766a0642b3f0aa1ed4729e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1ee558a9bab541c347e5409f01f5c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7fd54a3af64772a695ab0385206f989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ceaec0360786e9d5f6cb28930ddb790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518b8625df1920c63b3f5f906dfc2b691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf533e8de20802966d71ca28dce75e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c58b6dbeaa553376719cd8cb7ea9893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98863631bf40d232db256aaa65a137b094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1faff917c65c15b6dc818b09cfef095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c804778d81d2a3da6be48e591467196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ade69cb7c65fe893dfe63e8931e90997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932cb484d82db0fcd3ac31fe05fa4c3198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dffc8d53bbe04b4e0bf7593a90a59999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0d3a48e8ca85b7e81c43a19986392100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc4e9ba4c70aeb53c4319134f17166101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5835e6cde51b5826a6a96624c8d7c4b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c924e40ba478278aec69e40d42ea70103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84cb5e50223a1d02dde57bc02d9647104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f0fe379a8cd50ac61b684af7e1419105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197d52b485526585aa335dbc9c095a1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ad7297f3799efa8a809250ee8e28b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419493bde9ae7602f9849a2932fde0d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c0e8bc9bc97a3833771452eb52445109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c7f67452d462966fd611d17bb02ec110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f34b39ae40c1488de7fa586cc1a9f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e23d7a607c7a603b3d3b7129b9c44112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36cea515f2c2a4716632f687d45435f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc40f50fb1cf4e2e9a417d6059eeac5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c7c31fa38582248eb784674b498a8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659a992ec821ed31f8d5e9c54668b07116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bfc40c5666d180477811a412b6dded117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4cf1b91531b463f4454c2150c7bfd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74faef29b877fb15a1dc21332359cf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3cfa216a2156872ee83f0870f2ed5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9335769845b00904c3cd1abefcc4442121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6b3758ea0beb8b7a6f17a5081576c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ca5d285fa8820e6294963afc9a36c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37596dc33367f3a041d4ca099660360124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17243dff051e8ee35944d07513151ddb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da0b15e4e52cee3e297a89144582a0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb1132ded256313ac188e39f97facf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3cc005740ff6da040e13b5144f4c33128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38785e8473da12ffca672a0e9cd62522129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feab8c66319a528d7cd848dc09e8de2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ba6a8569b2ced6474250604857e9f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a8910fc8d43988283ca5593bc776e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d169d3348df6b12b57612588fb7cb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcbe3a58a29cbdc42ec8316ca8761fb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434202ea714fe9b71dffacc7e7a2c12c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12aec93e28dbcd4e7f27bd43a80378136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0faf4c56cacf402fad10523de1f93137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a23dd47a3972e7c1a51e6a3ecfc7c3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc065fdc8caa11c7a5945747109007b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9666e9784ee099ea739c1c3bb1e80e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d9a8373c2877ea607f14c0f5e8401141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2adfca0b67aa333c74add5a795bac142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc219da1dace807b2179436a356f2044143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e238644f6c95b4452bf311fa6ca9435144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371833848c45b386570515a1b5025902145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49b7d759c9b9c2652f5aba15519b82146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a3ed3b460d4713f11edbf85612df4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e68f15a725f5dffce9c24cb6328b6c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a58819a049373987eaf0b7410b850d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e3852e8459ac9f911b7d0f389d69f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032fe01db37ab0952666cbdb1eb9ee6b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a235661e2335bd28665ddd7b5e560d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261faa62e51884fe30ab27ba6878886153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6b50099629dd3cd5d3d6ff6534d68154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e077fedd9d8c5b126a6eadbea363e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121fce686e816332583aa8d15170e729156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94bf43e57887b8aa11704012953e59157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af701bec241317f40ce40c72b935d47d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884f8dc68764c2fa80bba8590ec910f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9784cc3b7ac45e7a946dbf3c9b3648b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54915b1f2ef629c38968caa9f71a0fd2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca11857dea488e60b0f75ca741f949e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb1921066985b3ead16bf989ce7042163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc70f209b3d40a357a7f4ba318dd902164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78ec0ae99969f59175c6b67d317b36165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7853f32ee15eaf1488cd00a348eac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f858d410f035fbdced662b0bf4bc9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbdcead858f1366dbfbbf293dbc788d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8a33d7b718c9079e8a9e8125afd2a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3524e321f93807ee994bcef439e63170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57033fff7b91bb07ed591a640b1aad39171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d44c3944d04b6fa8ceff242eb4e287172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510ca5e3d4b012c5757c31362f7a8fe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd3d0a1301c89dbecf5759e597c0f6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb964489bb60f68fd9eda9313c8c3fd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334412e530915c2c38d17951df497b5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5f4387830a125768c8315e70863fd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ba909d00224c5999a1d160f4ee7a5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9823b1fdc191645b0480704a8fc77f6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74a748204219d1f4f95ce7cb28064c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19702d9e0a1060508e76816bb985ac7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aaae862b4524589d7aa493ba4d5027182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc79463b52493bd4eb4fe5bbadc9ce183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0934791ac9cb6fcc6cfc1c79cd0876f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5ec9200c8dace18993965dfcc3bdb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c82ed924821eccc860b5030ebea73186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0deba82b9248e62010e4b4b9dd2c63187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25795d4ce3cfa04eb4e948faeed8ed188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d3a9caa1f88f9435ed92682ac60c3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d038485100f8c3a5249e084a2e25d5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab558787fc4ea83d210215a210305f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b1bbf6a3f801165bf8b15c91e6c27192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b4bf2acec8684ef2691a10c405dae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567e53c86e289ecade675ad2b22c3a6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bedfb3251b0535d15b2cea72f35a302195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e108cd5e60f6cb6ed85db00bd111ed1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8537d410a8593b864ee2ecc2a5aae197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb8c549cfd7aa65be3ff48a751a782198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd282c774f92b48ab44c400f794587d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae9b49a1e0ef3f426c0550a0c4011f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6e59c8556ca8b8138e1d5e20e491a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bafd46140ca9cb4ea6e93d10be1d4b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60628e3b28c9f913a78ecdae039584d0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7a7fb88db32cf13b79cd33726c861204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff7b7c8df3b0f14c57a4487d770123205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77578971e01e6cbbf892e4f8851957206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27864571cce80441b0bc0552d9bd592207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1b5b4c2657a6e922b0f01674bbc39208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c881ea927f69bad185fb25c4296f86d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee035d03d34a71e7d6304562ef7dedf2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f5912e28f9d73f14fd6fdde48432e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a6bf9fd447cd23c1a981cbf96ebaa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d785d8eaf460c0373b6544ea88e49213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1821e660516c534d219ed25a5d3d6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9c2ef268b5ee333becd48682306ff215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a3a03db4bf640c2b18fdc6c38e950216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af6f39d377df37b5ede5f43db0abd1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab6225d80f10598f707bacc9aafc2b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6a82b06a75ec80af56de70ddf5c5d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3602885f8676cd69232b8846c6559c2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629f0eecfa6d6675fb08245f76ca120221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c1e404c608a7d712b46e6f4843181222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6da8af14cdf7b7b223725ce4446eb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3406895bac6373871d669fef553c9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aee9ef6469c09ffbcb86fb02e638b5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e4fd91c82e1208cf90458c0eb29c6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79f7f72baba512f958864e5d21aadf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a49f7531d6d4cd47c5d8db5981eec228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a6445c555c226b319a2d8cea5d2c6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e151b0f46c4c9f87021bbc12eec0e2c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e93af0308d422e964d4a5ecc9de0c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e14329d2be66b2d1575535b62191e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dbf17a5a8969ce18f6ca194bf03770233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5370dd93ff38dd40d2e57138096b3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116777174550534c584d4470388f698a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817b811e6cf08c1d76c7d3dc95922b7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09e5b3b0e5b14430ff3a87cffe6e17237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30be0f600992036cb3a2028611cf6d8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d2aecf5fa1a3d487ff23dedc473df239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e393d75924bd641adfe0e9bce6b54240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b58cfabc5c70f26140b54621099d8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70748618f036a7301ccad7e2c73e89242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b63c9de0f04997fbcf5b4d528efd7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1180591cc050be4b715af38953c296244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52e5818582eb8da66ff660329394c4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93afeeaf5da703d9eb3b777a305e13a2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7152d6526d3e2d2a3e29bab23f1618e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210bb0cd27f475d80ae3b59a55aa8020248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e90a03a70667305b7f5a5b6132b5e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde6bdf4fae0f956ee7c14d15f762ad250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bab4145bb96082c863f87d47046f7e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee0c9c574cb528182c46e3b3da23d4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ecfa16e40b20b8d86b46b8d0db6c2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743fd20c04b9d8a5410fb336e0cfd6bd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f08c359ebefc80f588f09032b9996b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34e6401b0c03c613756d0776938b10256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7097ab2a7b1f3616bc4da4efcbafa3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a437103420eb9a8fb28fe7f7c62ab258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b471d2b7579c3ba6ccaee7aec34201259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca87b2f12ca44f6f00e3234467c629260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac93cd9b27ab23106f3edb9c2a5f88a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75603b04ee038d583c3f2028f28c30262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4a2765cb9007224e9f5cf6b896f61263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded6320a556759fc6d6eb75125b1332264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a76c4e6caf8eba38414c140070edd7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04dd390de7d4b1fef4c13450bf9a63266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624279cbaa08f2d04ce01d66704d453267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb58e56d6154c2a1a17a9fdfc3c2eef268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3865fd0e9fee7f29b40b22be2e17f7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529463940eca9843690b8819725faea6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb01c18e378ebf1a161192e5531e13271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54741c1fb1ceed080010d23a6556727c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952f32d523a5a569d0a3865b536380b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d70ba6644e162de140b049b5bbad8a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded99447c5dc97129e1db3044824380275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a00b9a55f08ad4fcd1304caca2cd8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb83ec5c603715a5785969f3cd22cf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272f805adffa3553d7d5d7f99b927bf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ef1b5dbdf55d69907dfb2947927ea279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3802fc35888065da311e9bc318e28d4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc45fce9e7145d723a83497a8ab325281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a617ca96ce1d707cd048414e041ba72282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926957cc2ba676b59817bae211409cb0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5fc433c5d5d3ce7279a23a019ac3c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb056ff30831cc06d4f7e37f94d3d59285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c0efd78a534308f879cdae42593a3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b76e730b38f57a7d9def829cc248e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85744b04713ca9bd8f9bfb1753010e56288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59533bc18f4397b62b59db45f73a4b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990dec428472e4b3d4b8fc7ef348906290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24adc4d44da362d7be462bd6b81a25cd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb1d3a002d290979d33c46eec1f436292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7a04bd97b468123dd85f1aa2f80b2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf26f595bc9977a3330f9a20f13fe3a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ee63ea3d12057bfb25e2941fe3ec9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848c80ed3ce5e6a1041c1bf042e92ed296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f354c52514c10f9f8437c7391cfb30297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032cbeb8b72014b87f481652732c670298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32fa6c1e93a44c1dd54fc151fd95219299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d754ae94d3957348949dfe7b5399f0b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22011e2c7794bb1a6aa745e656e43a94301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e291358d7db8171a710d988e93e6605302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a93732aee83153da6122c68c543c68303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79050fe887ca2a94dc998b06b7ccc72304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1b0a7391f6b5ed6614fdde305dd67305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec3a49af48e08c68051e48546a93d7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148f551448637b6b442264452089a31307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca5e373af117b1696c78685f94a085308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4fa5f573e0ae96a8c188a68f34ff2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d43d13842689598ab0865ca7b23946310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423b71f28a5528dd5ca5c4dd2bfa6d3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48980f20a6df01b8fb796fb02604a39312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa86059ca6707329f74983218dc90b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dbba5e697e3607d1ad3f976124ce35314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62de1f25bef104cd524ef22c0096805315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ffbfb97fcbe1ad7dc9dedd345b406d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414c5be50fef1336b60fac5e29488ed317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ef200e18f5bc13ab02c2181537340318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eaff0870cb0d401ef9ca13dceeeb73319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcee6dd153afc9272253895419cfc33320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d262374f1c9752bf7cb287d12e319f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c392715c3f5a1cac0aafaf72530328e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeebc6cab8db539bd50194b3350e132e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218af7c6546b55ccc781b5ada186d52d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664235fe29ae75a6f6cdc5998388f08c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1cc5ec72e855ee1e34e40c08b6b39f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb5f3d1c0160ef49f87a8a9457bf51327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604dc6a913690f91b37e4fb61d4d6169328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758755e93dd13109378705fe2407cee329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f76032956869d189eb0f5c82bcc40c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9a431f5f01b6d16f00402f3f38c7d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6259ba25fcf853148467c2c0a281868332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37058879fc08c16e481c1a4c10f56f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c4ff20ceb65de2be16d18f416d4d6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2254e74f496b7c8dd570d7d3aa8c2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6412a4632b174b6db76deb0343c70336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b07ddce74dbbac34e13e6550a06893337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b1bcf8aa5186fecaa27691c13c3e9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13183d07d52bde58fdbb00aaf835741e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e2d681777b66bcac6b9359e723609340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd83be4d7d0f8becffa06639ecf0edb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e501191806f45a9eb50dcca4cdbbcb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193bbba507dcd97deef2ad319c633e09343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69835bbf44d9c65edd8809a82fe8db7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452e077f591c9ae1f9934233563fff1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1b2415a53e69c7ae79d04dc407f7d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c0e4d91fd49fac57082c537f9e8ad347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd63bee11fd840e17dc1048385b88c9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee7219a794641690bfbcf52ab04e58349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2a7482c3042b3cd06403f1b69bfaa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787452f6732377bc4e25872533fe2619351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c319405a80017d362df97442524eb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62f989b1fca9fbea394cdca448b3b9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06d68019ca080fd6632fd6def7a0b6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59cd4287e7beff82d2050ac317e941c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af160b2edca7dd9b941c5347257295e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c215acf4b488e67ee4b545d1f6bcf9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97315af74a99cddaf37c3bb5d55496358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36a64a9c6e9210204209c5eb84e2a1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6e69f086c5b4153320ed16cc15cdc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34678931c42783d65ffa18b72d9e70361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9821f05535ce5c64411f55136de9201362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed02391662a4c5a536e8c65c47e8508363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996e0010a24eae32d8850fd19d8d1c3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932bef25e2d4f478896d90b8da521ec1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643756acf8770e06b47896f4ca2647b1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76740de0a84645a5ff8fb1ded38e9679367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b5f6bda1eb52a90f275504d54286d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1f32c58fc56cac0c6f315a1be1e0d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1235ad820290e4b4682654eef0c241370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58efb69583cd4272d00d91f047c774e4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c67f780ca2a991890b0e51f6a2f13372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732671ff648f38ba70686bf606376f70373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc9f2698cb7e53acb2ed83007716c5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d11b8d4b724b3a6ae978b7a083e156375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31704dfcf3402427369c1e3c914fce9f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c540fdb5b12566bd43436c908a253377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b47fd2ffb0e0cc15f1d092493a859378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22afa4d650d63ba272ffc18e06dbf12e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a3bd2a9b1a4f4f8f641874b7a3686380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039bd0452de9edf9b2cd597be12ee43381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db28178a96b0b3282047f6c037cf71382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a51ec8af89e2d54b731b7382d33d1a9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350dd042c0632975d8b557a71b2ebef0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5bcf67b2110c01694b30904039f31385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b395273baf1b61677879533e5bc40a0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d021ed940853ccc0c37ec85aea714d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197a9e1b6bfb5d82bdd091387bfbed4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f33afd435401f05c758db4307c56d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c838ec1a561c3fc81c8c71f542e4d3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc5468babe91b58d4b75a36e8485c9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ff297b0680e6e53471148471ce920392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9e4eb3e51c60918234b5851629382393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f12fc5905c08f651ff69756310bbe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c0630123717ddb15e88050e985884395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d7f3505a955532f15effd39149829396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab460e79b9c2d33361001a5e9ced10a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad18f0c5dc0b5d06d5991cb976632cc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a05c6eff7fc7c490bae566039f844399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7509b524bb5cb2496d5695617d57e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c4dda19fcc58ecf3271a4d978f4ad401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec38ffb5a3032f8c56d86112498438402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39a31b5be36ab1ed80017472627cdb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cadab4a883a583c017d3bfa64e1b694404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396dc074a135adbba8f63859ca13d3b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c348fc3842fab03a8636859201771406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474d6d5aab4ab0a224e33e60cb3027f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c0aef001cfb5c0c9893ab2a43c693408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003e57491d40931dcbe5ab6f93f7741409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d654df5529ebd3f4527e34a6cf22e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b65d9aaa96cde13354133bd27f1405411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a96bb9608195e44e88e94410932705412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a6f849844a2769170339756ce638d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40edcf457b43b621289aef64a7f1c5d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23ec94d4949d3ecbc0171bd59cdfe5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9db91d007ce8fc1eb91f032d403df416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e030652d19b09f4c6b8c24916bfafa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aab1994920dc4b04f8c0f1d8f6a19d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2dece1f3363686d0291151cc940d16419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625574b65fed9646fb7d084270dfa2e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a9eec27d41cf6af1b5e0adcc9d645421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dfc09f098fb283857ad9aef9521bd0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2246dbe3c1c1de1db8b8e90142c7b8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256e1f96f8cb6758d0e76f60211c98d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b6e10d81f455ae42a1abc3ddd28a9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4062162c831fc3bedd7dec95f6719de426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeabbb1b27a466c011e8859fa0d5737427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004c1362a941e266b81d8ff04237790428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15501bff6a33b6743bca869961556ef429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1bc4b2cdbff5d971ffce9db2fe855430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449cdab653c3b071d9903ff138ec772a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc49abf56f2e4dcdfc71576193d6524432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5a8150183d11bacf4295e74df5c46433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc66fc6ce04642f7fcd9d8f0ee5e5d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4bb39e05e8c4ac912465e421ee7c1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869652073f3e65d146ae352290af106436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10437b2576e0fd9030707440eee03ab437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514319bc2f99486aad4044a274dd301438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19dea8e8a5bedf9e95b7ae44480b26439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d15d7465c418132dee79a3db673d52440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946ab10434a56d3a5aa05d86f35c0cb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009cd03bd9c6aa68f1027c434d6ddb47442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0474fa42eeee30bb452cd0dd9ed9e1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cca4730926ec80f37ff661ef53d934444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745a6a04c994bff80a05e4f880a5430445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d5201825ffbf58e26960536916471446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508019967538e35217cea185d385e058447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c0033f09ba766f9c254c7fea4bfc8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58f85a3c1c36700b314cb68d68fa6a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd12a4cfad4ce868ffcd631420c5358450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f91b66b5e51372c445bfe0caa0896451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9090b43b4abae30a7a178bf8c8304452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f1810cbee5e3e1dfeaa868fe823ce453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca158ea3da9d5f43665fbcbb9c1455454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a70d0de241e343a0a9dfe8f80537d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dae5d1c0b23248b8700c8a1b2b41b3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9269a6792b3c5855b1e63439e20ce0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c89e34ce7339eba9f22b48ee9184cc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20679916febac4b3f667db18b9b4d0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294d7de412a242c38ce3e39ab718a26460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7ee40e835625c7f4e24ca3928ea63461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75636939f82d8dc2ee47b1a601261bc8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aee5f408115410df50f4e6b9af0309463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8c85d645aec4552b87a286b86573d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ff8bccb79a55321d3133a2e396dc4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366c6303710f2e51d7c4937330cfcb4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336bbfef6428bdc944517b14b09c89e5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90cad7de694c4313fadeaadfa5c4dd8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e703ca9420b5537e20065a20181e4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419c40c5f63e3d8c1551e1681719860470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f8c062429d26dff6b8680ff80f1d3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a814387e478d79b7cdcbdb964184bb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491ffac95ab1daac738b80c43d43f6a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf5d2e12851e7e0b27f31b4bcde550474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5b0fad8d18cc52eaea48a050012a4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f59de7e018a0584b2e93fa0b3c18a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18addba19ddbdb49df180c841199dd1b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99d8748e8574ffd6002c22049ed7f1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254ae42b2a27f869591ee80683d3cae479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef81e01653b737d669c31aeaa75c0b3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06ec27c575aa97786e270e763dd682481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097f84d9aeb446ae02835697ce5609b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84776ff940637327c0057e6c702dfb64483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0149bbe0b4fc87b31934dff213b2a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab2ecd4d56a5dd007bb4b0a72f6276485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a598e37057f8eac2c6b4dad2514e2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56746b89b366088e718b36aa022bd4b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2254bd4a47f80beb41061a19ff617f9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf92cfae459164675b17f20361d242489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ecd38330caafa19d967936d137a4b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b8e0c2995e427e34b7085c4cb31db491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492dfd3c8db6cba8fd9aa1bf815ca255492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674649a00e1cf679699157224be91b2f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79622ae8d71c2d77a09d3995e8957c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572855a609079c44cdb1b5f95f309fe9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd66653ca558fe18e502c67a98fcc1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939fe996c9d2094237ec18b4c4346965497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458c85b7f15873a145f6500c36a5ea7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffac24aab6590eafaf9873715dcb980499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e711ff672afa5dda2be285b5a808a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49945d5d7f58cc9feef21add05e479a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab3f6fbe0f338fe3f467f4c1c26027502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7decbf6bf3c644722545b4459d7eb51503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e902cd01fe1b7c522958a860720d45504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33268d6574d914d3638ca2f5558855c4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62997fac7b2d7d93113e60baa3738299506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841ae6ad56138b81d75ee65bac6f52c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e1fceb47d8505da54fff9a4d984bc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847bf92f7e4a6ec589b89e1bb6f53868509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a9e806d597027b7d5b1a9e99d85e1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ae6adbdf9a55665aae1731a9dcef8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a2e8dc1661e3f99d784bc23f21b88512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9dcc61b8b828d559868efbd005f67513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a7aea72c8733824f3c98598fee712514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271b33e0b40a972fd6a1df253a330b9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805053c3200737552b7b4bbf9762566516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747f3fe14237187cd4f7c3bfdf0e6b7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f620d6da603adcb8843d015fa5a1d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf268058600707d963b62582da60ce7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9509711c96b983d523acc835d61a31520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbc7aa59b031673026c11c1262c2c8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d7fed39ae3c4dde5d05307d237923522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceec0246ddc0f2d17fe7760476910f6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b421dcc25fb5123467d7716f5efceb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa53ac962525847439d38e93535e92525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc29c5b4ca6d79c9f7e1919c5ad5f8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895bf7a5303cd4ec1b56b21ac37f5ec527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b34598f4960a32e19282652093000528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792f9f850b10ed78d849a920cf910cb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86cdbaab9c80513dfa2f9bb763d347530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f0fb6c283a3893cdacd8f30e64f06531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bee46852b2d5382d08f8064db3bc6f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a285cb5b67d45e6082ee77be57f04d6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946239e5441196bc98697068732efeff534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079b42b31325aae79cac55a9b8ad42f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631c425f9a6d4eb0eeba0de72641563536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea75477fa5cba4394de791e517aa5f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965fe88a56f8a8e34ddb63e16b5d8836538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a8479c27501ccc0310b2668d9c3b6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce23d5253654e18bf453b9326b058a6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378204aca6deafe17970be128a841b4b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0164a130219c363cfbd35f50c872267542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea44f957c81e93d81ec7f926623ce333543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d8300d164f13e6d860a247f8f73d4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22571554bbcbeaba4b508f9ff7aa338a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d1c56402fe90f556f45ca977353ae546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6109cb05badbf17bb8e7327ca0397cf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddea322296ad85015bfc95674b788f7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ba60630f1abc136bad96ca3f0f25f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd639b5e15f01bc714d1db5fea919fd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9d5e2d9ed4a9c0fbe7f2020a5e2a5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74969ed68f7572076966fd99cae09fe552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0f04054282fcedadfcc1483086402553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d142c432ad8826381e07c0953b4362554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639a42ad42213dfddcb1e1b241f64b9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d67e085d1c516cab19244b4a7db74556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503ba1b04f954cb97545b26d1334258557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493823ae4971b5fa1070de6af16ed17558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a4be624c839812a305ad75012e82e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e0bd601cfb9e6a0b7b79175f7e081560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4bfa0e2fd0cc7e0aac13017744e0bc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d3f048fce815164ca83a09c0e3b9a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb9f4dbdcfc7c76da374d5cabdf272563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fadc211987a00ff1c5ecee52e4e17c2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39a739dcc5f8bd5db7232ed718a306565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603081f37733c0d6dfd3dc7a3cd2a46566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290e149754b2907bbd373824aaa93d4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35f44f7fd451a61f4d1370c423a6ba568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb569d541065387fe6849cbaa96ecbd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710ecd14a4084e032025d9dc191b041570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ca8a3bb348421358282ddfb46e0e8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf1493aab609f27285e9a401a811ec572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b0cb5693a3215e788b002128208c7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ee875db6d377c640089fdda30fda7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7cc02ae52a2fb84d9752ed602ba59575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff106b5847cdbe715ba2eca200225470576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f9b3b6397389f4b8541495fdac9fe577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41801ebaa8d20e4143a6e5b7b38bd387578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4b31d0d11db6d8f08cc3116eb7a5b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d21b7097beaa1fd1b977fda4e8ae63580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12dd85245a0fb7cb4d7c288e2598b3d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7576ade7fca30473ff5a1f59082948582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f8596a12fc839151f1155d7b995b1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84741b342e25bef410c1e5dfd69ff354584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d909321abbc70d18928f49a22b1bf3a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68a12c422bf3dfb1a4b8b90aebe990586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e11beac2bce3a641c005a34f176ffc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613a052f8296a180004d5eec741144e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4777ce8edf625c8846ea318eeea44589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b99f853d6f23847ae2e9c2ba8b0ca590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca90d2b50c0b41ab52c345eb7825c9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119953b787696171a47f5668107c0cb7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210548d52a3379b157e2d09ed25ef92593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8689a4917552f9ceb643baebb9827594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82530e64f1ab32067cd52814ee6dd126595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6b95a453e58700eee5c9192d7087d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9c3becaa235a87330efe79868d7b4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ef752685ebd2da609f2d5c3c6a9fa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da85310116d0851ddc54570b2bbeefa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269bfe4ae181f7d0d143d51f148d4de600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1247509f0a3b8f69911293eca843cc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f94592666ea9c3135a8fc9aa262167602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a01e077e09538cb4373ea5eac48fc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242913c472deb4ab2be18e7ca3dc913604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a534c5d3da1c58fb2b6c9704ade042605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedeaeae2c5f9d7064745c88f4874889606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a08a30420ef20ef22a97dd6128179607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ab74452610d48f04f10b0ec502275608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b7758b02ac0f0c2c7b66c30cab9d6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce3a1234ffcb0b8126e3eb36203475610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494bfbfc9c5efc8bebf4b53c9466b68611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414806808cd3a0dc27d9286f03b091e4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb663d1a25a7848dca7da9e877e7c78613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902cf5a6bc91a84e1d6d2541becc05fd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30655cab558eea9468ed3574edb8092615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936b3d5e697f9985426556bf83e42a8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a09dd7584832d583bad9d28b9dc2ec617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277062f00ba7b44c7549a3eb529b2704618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975284874cea146d726013761a03c31619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b2cb2f3f5a534a636300af391ed91620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3358325114f81a45b2ef4c40cb324621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9bab7bfc95454ce8d2a054076aeac622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b0b08e0c15d65ba292572d61969a1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423b5715901ba2febf08543806cc325624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d98259320b00b5f83da660a1375e5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308759a728ac238522acde1625bfe58626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a858712945be4ad4cad2b1a63dd698d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d80edb906c64ddf1b03a0ea03f8991628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f905276d5cc1ed4f6f63bd6f97b90629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea710c6093873de7fa7575b8f2b390f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e76f812fe30b6171ce5524492a5c6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4691fdc222a20617d17b8564cadef632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a106cebffbbed5490ef374387094682633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa7579a94c44e48928b0a953f17038634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8dedeae6c0c5dc59eeb8690f5ef19635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac6bb787e17318b2f4b063acb05bb7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f41e06f31c8872af0474543186bcd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901854e7a77cdeef31c02a4e72b892d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a186e03db82e86943ed90c3daa31db639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e486e48304ece518f545050a74ada8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5e8273418a3214104f637cbbae992641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989998188473aabdbd9c20743c729d48642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e427b5656160e3ac10b4fb8f14fcb6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea11c4c3c4cbbf5651709d02a573143644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e79b5513b8335ce28feca1fc8b6a9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da776aa5b2ced6211fbae9f9ba7aa49d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783d2a79326a92dc0efbf3f4affeec2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b01d203af8e5c5f3ab72aef7351850648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1302a7b9f2e84190b34acae5a07904649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae89b335c94ed0177325a0eb44da26650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427e29dcf44d40418f94904ab1a81c8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1876be87d0793050bf41afcd23a94e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952d1ce9b5491641ef3d3a4efb4b3b3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325cb50d697acbdcd0212a11d09fc091654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0afee8ec7595e1162628a2b15a7c5a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb38b97c7c045442a7159adb176f78656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b6c0808f715e04b194fc403aff22a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34d0093ee78746058aaf613a2402e2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504e7fc0538d23973dbdee9f1e26bd5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb49d6bf06e114cbe54895ed4192d75660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a24fd4fc9761abb9d04943e03c0fa5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf325bbb6ebc8a589a7b13d56bd03ec662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde62f32df58d24531b6e988d5e64a5c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca90fb064b47709d1a45b4950bfcc0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397dac804e5b9a22fea51547a7fe5618665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeedc2127e58c25f58f7f163dd4a36be666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807da8148e39335efaa11495769db1b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ecb000f2575b513b92ecc8cb1de6b0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc6a01b54854c359157c3f1aaf5d51669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8cb23ce0bd52fe52c680a192dda70670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97de09f34da7de8a16ffa9572d7d51f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66cc5a7cbca083e6c684555e9d5827672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888fda631fd7fdf1b6ec618f80a8079673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aca19b0e42ccadfc44489fbb30af1b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9eb6935229643d7b3f09a80759e66675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867fc08065f9617447684e37f7c9c85676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553cb567f37f5c672d4ac13b64a8f0ac677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e491fa7b62af5cda6285ff35361953678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fcf4d5ba4879d3102c91844598858b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c098ceabca9598ccd0b728e871f60680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84598072e9a402a7191ff40513842788681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca348e8da8be3f1e3982d002022f9c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c450abda0fdeba2607b6a661136addc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b055fdfa213b195c45f5faa9a08849684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007aa3507c2590a0ac4feb9187fe21e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230966e3e6b1f3cd261bf68650b8e4b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1de3583ad10e59e91efccd25acf1e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241679bf17e96bcba5d089454391f08688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810d0b6d714629a3ea94dcde71fa1df689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00b143a68c65292fca7990dda89606690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d17c564a2e43a1004a38ef84b7b2e9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45df21e1f226ac0b33db3d91af35196692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97800cd8dc177a60cb44b01003547e2f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5aa04616a7cfa6d0e25bb5c5a6ef54694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b382090aa26f092ebc0e9b3f5d7c07695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7ecbc38496f4b96c45afc346734ca696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acca7fd5f6954aa527f01085f616182697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c4704621d0daaa456ce5e3f087b15698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49449b7d175cede7de200863a2226674699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30248733fd6b921e028f4345931ec1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc033dd76806ad83958e73a701a6f5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b878f7adf084ea37a3777763ad9c2ed702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3a64befb05479c7ace284bf766de4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924294ab2910f0994c2658c902e1db1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd45432a20aae427712f7e0d973efb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c379caa5839dc7883e2af1b61a4937c0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b29814552f39624990f864a75e29a1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872d129b101745887599b439a018d3d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c34933202830c987770ab9e9e4f01709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a494820cece1e5a884fac9ec749b83f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357d8504cee3ced7f70eb460eaf9dce711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a6a65b2dcb4dc9a9cb02c1c9aebc0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ec3866528decaea95573b9a2eba92713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd27c0238a08f3ec50303aa8d670a3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed381e0e93d91e95c1057b53db28016715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba23b97712bae1903328d793c13168716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0468dd21a95b0518939608dbdbd324d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68638a6186839f51b3671100e36684718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758248ea89c5ca355458383867590864719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66423ef08591280df2de1c969d71db720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdfc14f3800704a7e42da80eb8a85b9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97aa0cd19fd08e7c985b147b768b7b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ed0addde67275374107bc83a0cd8e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c353221ed8ed7806a49e8093ce4083724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2bd5b6bca098909e3e46697d47a464725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de0b35935e9a7140190dcd74530429726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26b2b52ffbd5d61b5242a12f1b56e0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede47da78316d911848b0756b783b24728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45df00d8f195661dc269f4faa6fbcf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe27b81e1213f2ad38269612c9e44c6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5557692525145977a80369345c0a6c1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750d3968464de22a6030d84591b55d5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f32cce29e805b9a23db6b55add129733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e947e56b2e345cd7a5fe644bb4142734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6aa8824ee475b13977b887083d986735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449f5fb54797324c083a6a60aa7faeb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be45cb2990a356bf9222af6bb3705f9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210d67e4696276ac5e01f36cf0d4d53738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4731d7cb2050e35f24c30ae74de1ca4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d29180332ff00328fba3cf02f817ff740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59406720012231c03d389768e151275f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef61e60833b6b6ed0885971fcf88e6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91433d8e3afdb373ee39b6c412fb7b4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd52e0bb4dd83d67c33249e2305930744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dedbfab848a8cf827b679160cc54f0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd32f543b63a1ac49bf589ca6cb10f5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ebf943cf69e2f28ae81e57fb936ef747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053782f23d45ed195afd94300ee932fc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5a7768d2254afb31c9def7040ed2f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf2691cdba5152a1433c8032e06846750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca86ea6b751dcef5081ba64d74fd592751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cea848bec910e931d33f06638b378b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66fa32fffc2b56c249ceb4c0d73da0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd291de5b88d79f4a4302eb6eacbfcc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a2af640049715aad9979adfe7fa89755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c1e75578d0030ed9b56dcc5dbdf41756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ccf9bf4eccc855e1ad9e939a3aaf67757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f2f0a0df0fe6291c62f90a5c90821758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839c825a2d625247fc9c77611239942759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>