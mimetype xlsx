--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad18ae31a065ec18fc82cceb3f978d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a19bd24e9072e798174b2c61e7ef1d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb549c1db26a8d8f306d7b35949b533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dea400c565bb01a80a6003612ef9f24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3294b49a951c4b2f1c7f7a9b945d9a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e31902fba1a2542ac5dfd7607e7516.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f4ef1c5a776970c3dceb5f74fdf897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46230fc6d115ebded7f14d29df777748.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945702b5de92b6266771861b22a4e1eb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f103c0e883b18ae29096343daa2703c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7a1ce94800b1dda112795dcd7800c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2b986c2749db1bcb77bfe6989474712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c9b6d5368c3d6c8a5d1eebc537de713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2d56c15a1835e4789a0f973468a5414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad91543c85c0e5eeb5bccd41aea8e515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3484b23302acbaf94a12469c896f1c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f827b1dd7fb37ba966822972ce995617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942867871a4a397a90757cfa5bb407518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20aa83d5363af545c7d0bb4149a7a719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f56b997a2f0aadbdeb052cb91f43320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29df54116bc71a24fc49ac7d03b6e421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3989251bf0807f5219f46c4ec4bc722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648399036d4c08cd837152945f3050b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6397e23c0258533981f568f01ed07624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f032ccb1c940b9eda669122c65ecfb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4389eb8aa43b8efbbdd81a35114869e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a98b527abb53b706e327a950e2e83e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a42a0ef6ec773e53004dcefb5b5d128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65326db519ecc9c04ee91c87b61308df29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a902cf2a0aad97b183e49be4a481f030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ce70dc1273eb888500be860156ec231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd176db783d1956e2e4780086212e1a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eae9f7d17c78146767c102b791edbd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087aa48e6527666a26f3200f67bed6334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d10d9b4deaac8bb348196886a9d64435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d50ebedb6b05f1d780ce178020039236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6968542e11b2a04b87d8291193124f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5533eda116e2f17c51e1b6cf946ef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0d2643a29ea425e7bd12f7f536ac439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e868b621e82530cbbc714a9bf8b81d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7079bbe25bc9badcbe8266cce20dc6fc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a380b516abce2fba2520ed0c43f2e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de93748dac7d449943574a941bd7cc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850600b44e1178096a5b46e0eded29b344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899a2148d8c702e9394eebfc802b88045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced44fc6013ca2c5bb260e6f4d0e080f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8bbe63108121f17f455f0b2bdd713b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e45da8d4009e2f3b23a323793934fad48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737669d99a8a517964d65a964c8e42d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6bfa6f3c7522bd936365eeed3b929d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd125cb618ca37551c427f01361f0651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c2896cce8e4f5f2b5c142b37874d152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572567b2d1bde5c07bf5cb41ebf929253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ffb59e93b6dff9dc8e6084910d945554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525c5bce11fa89c1608429e5cf9e9b355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4029bca042886c0fef5ae5be013ef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ad13c3b9d0c15d3b47e6b0e0ba6f257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813f8db54393d294d69ae30ff48db6d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd188f902b1c2c1f20bbff5544f712e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c9aa49dd3702f092ea91d037439bd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b492442f5a871bcec378b9197d9c5e761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b82734863ef76fc9d2d11dd242ec462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615efc89d8fc2066a103f9a8231cb2b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98206510efc98b6673c8b7a2b2a7d9764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66279aa845ff879fe4e0f98613a9b23365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90fceedad445aba1f52769bd9f7b5266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496d1eccd5f3571ce2c70c9282bc18667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47248782252850901f65fd3b1fc2c41e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f40a33d0bbcdca1f0e90e14f2608e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e7c676db1c47a39de665c0ec65d5f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1254b18d257f0ec22996c960f79e1171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3e27eae4cebc9c26d23b9f29c40fc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faeeac74ffe449495f7516e107e104473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd505f0bdd133fe7cfdf7785316c981674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef97f4d5f934a1c5a0123768374b0375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe8fef3f1dce029b548b8b3654525476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35236a20e67894615a6d1836128ba5a177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01b492ab91898a08c551a9e4d9f99c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b8b95f522e91c93b1f04400daa39a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4391236acc4f14dce60616335a91980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40b3e70c02b4ad34330df13756765681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a859fd5df151e0c71d93552980c3a9482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805c86aee4a690e91c23533fe1af60583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e95d4939c5cb075e5fe54f0daefda84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a463c987201f7ceece68a219db75385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54491c0000a5d3988bafd16da8e4a9f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1ce49d34a8a94beacb01377d8ac1887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f2b720e72b597ba7649bf8d2b543088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90eaf83a88b87be6ba81881c6b475b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93acb10b5ea36250dce304d5b0eb4a9e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0317848429ac5075806722b1918a8a091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d577718e6c9ac9be03f8d772bae4992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d90644814b084721dc9ce35cdec11b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d49cb55381307677458143f7e8c1894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2979fec3ec986b76d4f311eb574d6595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ed89e60df1d31423e149be40c87c396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518a5220da7194d2fa7db42d3cfe79b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe22026f182be7b9b37aa15dcec733e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166ebab402bf25a7d4b1d23b19a1a4199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b38845861725afd943020d96d1d1fb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8a62b002b9fb49be135dc1a07a238101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b9884e0fff9b3b411ee596a3c8869102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77961e96d25e4fb0bd8fa7d6c92ddbc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e365ee9baa5a801564b6319e811460104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85d31a2d884519c72e2b9cb16ec3b5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043665a20f865e009847850e60b45c25106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0df82ca936bbe3a37f391646330b5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f820a1bdb91d7f1fb98bc179345c1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9f616b52c3f0343bbf0f4d8d28b93109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eabbf4c44d5df7a0c9c332b96c1445110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca0d49d1888cfe2fb6270e6a70861a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8adddb83bbfff03dc5cae3bcc249938112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42dfd02abbb8d2f85f3a1865ec8742e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acfec3696716c68a8c2929a67bf7f0e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc99e3200e1896aaafe9e5ee51e084115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247b2d288afdbadb8f3c16b1f7b0547116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3999a8f874a12b2bc3358e53cdd1ce9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74932f336fb52c389c1abaa0e6642870118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a2f470c6a32559b91bba72838a155119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987c0b9a3c0afc87bd9c1328996fc7d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c670d371d8e266a0088cf7ccf8c77121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930527e8a4ae3b5173fab1f38063d925122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd628ba99bdeef6ec6a73da47abb1b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234cfd50a20c2da6d1c8e6c4dbc186d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee91c3756e58e896b84a37984f6e43125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb378a18746712039daffc5f7ba9f7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94baa437f3fed4df35cac3a027fd318b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7248d4f9fa07f1f970b3fb54238c90b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9acbaf2afca3c814507bd6bbc46fe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36740b2e6f16b497cf8d93da88c7dc52130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517a26bb1c3d4a8b09d860a64320dc5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61700b785a0b7dd4157beeb26978e7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4fd8ba59efaac0ac8029c80fcb8366133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221daba54ae018a775d602460999a88134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d7622cf54681dfbf751cabd950eab135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4eac1588b8437fb391287b92aad51136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af0f188fd77fc1d9a9e0550a6d1d7f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d5fe8706ddf6342de33cdb4689e50138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e515f92c7283ffbc17b75ae9997718139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1105c06026ad7389687924f97a9771140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e3afa19955879fafdd485bbec67c6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c82e785866a1ec008d1b374119fbb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b178222f26416dc306d90333d098c2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e977e1a2e5e11caffafc3336189a2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f5b4570b215509c0313b67cd2ad82145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab396fd3b8867a1411a841af24eba92146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270441526df00ce1e65a473384c8a824147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b9eae4c4aded33edf2310a786764b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3eac7a2391ff38a3a8aeb7edccaad149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcdc78ac8b86687e86ac76b6a135545150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6547209783608a229f16665f7040f8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61981a62c140914f620a80178ad1a7a8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616cda0113fc2d9a51e90bc2da42630153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e659aa3a5322b7fb186355ab22a31154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a959115c9405f9a9e3725e3c2cd2f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9ed589e206d0fba88dfb5d7490622156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef659d5b16d7fd9c11f47135a9c3d05157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7362494486703cbe1756727b842a3de158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2721aa936e691fb2d80b5a5069cc3f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1246fd8877eaf31d4289a47fe7a2fed160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da176e025e95592433afda9147144c8b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde02f1fd5eee4636b3441d101e958b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67471d34e03ce3bb709f7ed9adac5e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99df3005ad44e7335ef5cbe6e04ee1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2ae1e43422fa2865dbceef39d60ec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dbbf53c6ce9f1dc9e9e588134b581f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602aebbee6ed99848b4360b86ea3912167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b88370af2e475d65b3666f8c8e5f63168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac29226d4d32aeb6ee7a9334e20e6d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc8a6bc3d5e05edd04bb6ffcb8e05f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c7982fbec28975d75219584c3e9d2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c0c7519f01aafee107b8d92c0f012172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021e389f21416dfa896eafb97518a67173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d5be028e1b804a705af7fe9f2d461174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf569447873fb0659449886adcc802175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900519e681f63cfbcea8b1437abb093d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a24e94cf3aff5ec2abcafd7a908b1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4417985e6f4f645990560d151b82b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee93c263b3d1517b298ce08fa939d7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b47602a7bf47bae02f75000216f34180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff526446e818458704c391a7320a294a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9079e8984bec9e36ebe9baa48a29b4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f3ee3cd7edfd2a9666303f385f89b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec086d97eaa5edda72120680ecdaaa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178fb8fb156ef4f0f3424af509bccd58185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c92b2ff90b55ab2040b67f5bea250186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedaf1d625fff04df5e3e1779489bc19187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362b77143c4eeaca1b4786e7a40f49c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f642ccdf7f95510c0fffb2b961112fd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94115b80c7f97864b51c13ba17c3062190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf11bf8d63154c9a6d9721e951bdaa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a04faf2f38c83da2780a637c7f5613192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9b7d98af2c76060d8c5541371b558193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd92a02c1dcbaad04d307be69e780a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfba37d30dc593782ef03297dd60cab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67abefb5e3218e5ea6ca5a181769c0d7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4d108b365a4c7a0e9be7492e8772f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e65e80f38695f8d171f96b69c7d9d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec214ea5b6c65b8659bc50c444ecc5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e19f424964a8afe4db186cf89b180200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd33e32c45a7ec775803c551498994a0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575f665b8a7db4308e9bb93a0a808ce202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5e41a514c375c741cd53dbc446446203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95e2939489fc7e5bfac8fe25897f5e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9435264029550410017e394f9d6105d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a1d165d2c25bb059665c6b176acc0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6ab5ec2338a755fe70db5b68b234d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb115b63ee426465b65d40d4a55bbb4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004805a80397453b6b333c82c2a34946209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8328ae7f6281ac1fdf0da470679d234210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd15f8be136a81939d395c4b2b03ff5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43606f0c4940d5dfeaf4b418de76d66d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b3d19594ca0c6af3cafe85d614d6d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640936f0db9a98df51c5c246e1de2825214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b88c4a9edacaba886f5e7056473d1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2611ac5ce88ff95f97a7c6e374e24b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca1571fd4f1c2e4cb7182696124a34217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3bf1869f25c3bfffe56d8966091ecf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52096fcc8e39dbc28290d1b9cadfe90e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01db2b51e713b497a34a474ccab5f4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae7d71637fd0fe278e38536fbd13ae221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc382d86d3f6fb65a9ad65eebd033997222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8140e6def2df97f3c3868ab6244c9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199a260935069d7dd6b8ae91214ae9c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8c65d546f4e88f1c33596b554a1e0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec12d19acd12f3a5b3ff31c0877895226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441c9f9ff289016354fc04cbd98f113227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a33a1f2981d94afc0018ff87e2e3c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4c66853c88578ae55d774fe0f4869229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d422482727d54adc9941874b6fb55230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c0f24c4cdfeb2f261ea0b11b9aa6d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc13aae1eddd8d518a98f2bafb3f0d1b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47631bc0aeae68608924e738dd5aea8c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b5b632cfe30cb8f0705be5309867c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3dcf75061d1b2111e8952dd7def67b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424ed4d6950afc4de83a0993ce82a2c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c62f098da4b48567a46168f33b661b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aba7258bb6815ca5c04a3d0c7378e1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cacfb485a717f2cbd2cff16cef333b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048d261ac9da26f2e0b25855ef7b204240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6fbdf210b02ec0523399c170f4b4d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768917e30c989dbcd5e4d1564512a64242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6426944bb6ba7f1085a9d4b719736243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11dc205d3a856e7ecb104e72eb34bd6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0ed2040300e4f16f507b6d24a3f3f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67f34a708d8d6dc248c945e9ba5bbc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67264e54a5907125bc1e4cfdf0223a0e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1134dede484ba69394e9911ee9141248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78fcfd32b09a976d3b4f68cd1f3620a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5fd210bda6da5fd6730078dd8d4186250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c597385ed6fbd8041c238435017ae251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c582ca20bf95106ea7ee3fc4787c244252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39adbe10dbc7f45f2f6c26ffcca40f0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8766d5e6297107b24f3248091f46e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e20898cc5f37a85072ec1a066a1a4e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f207defdac4732201df39df32eba76b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3efb0d1c1ab015fa5e1fd32d039e84257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e541f63cd9b735d9c4591c05be4477d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc23577d56ce23d1942bc8c09562dd8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9705d9b25622874eeded49baaa8ac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0700e41e646f93a5c9eb7f7e6cba438261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e818e7d3f7332cfa91e8a34d891bf9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17041271dd4f644f64a9384654219ce1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3235177bd6eecc9928205f1553bc2d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed43d277802c34474bb82da5a55173265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426fb12a6cd938b7c459bcd35e2024a0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a192b56e59f54a28e88e6eda0b654267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc39c0b4e8b53c7ac894e77cd645cc1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d0c48f749fa67a36f84ca2d33e1c0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b37b0f6d61b6998024b1ff5325477270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c406b87ac3b66e4ea57071f28a16f565271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0c8585a7fac8305f836809a29d4d1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386768c4185ece11890a1f672fc94bdd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b3b378a8ff60d76bfe8f861475f98274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555dd4b46c318e56fecfc97f7a4f579275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7d63cb2a5b6a6d5b913ca45827167276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b117bb8e0fed980c702774db7904c36277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28baddc3d59d61411d02aeebcb6a8d1f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3baaf5d2b10382119199bc7d55614c5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088098ee663e3208eb5733f071d7943280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bdd9cacf6033358f7380cdfd57e461281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ba4eb9da9c4ff1286827e908a4d92282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b29c6eaf4c07efe730b0c3229921f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c2cf97116a9924300b4acfd1b69d6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca03e8f73d2bd047a6dc799315254d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7701576cd46efa1e5a222f3f95c75a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d327934f9be8225216c7e7562cacc9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc7e33a43bf97d6fcc6479350ab00e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6fcaef558fae844ee477975c2fc0e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f14e567785a750dd3d402a74a4e3e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16570838272ff8b958517e56128fa395291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4d6b5482eac5eae31dec07cd1ded0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1d46d7ab5b30fbcd08902cf3288ff293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ba64f2625b70ae27cfa6e71d64be8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b48ce2e23bf50ffbc53312d2664b5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f27699633e196dd05ba1dd86a473e8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5f7c857f5a07c7759a6e73efc874d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936ca3c6144b9e89ed7b3b9526b036f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74daa61d8aa9fd548dadccdfe944323a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9f2ae5ef89d4580d06a579987986f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbda3a9186592a4071c663f3cb388b6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a8640c5aba9fabb82fab4c7974f80302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d391325bf220240dfab9b517b538b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716221b94cb1f8423e4714d5ff69064f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f304c9e66fc110da59c5d21554ad8b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192204acab814de949255bbd0b37b0c3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02974c5ddbe6e037aa0d9b6591d5bdaa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1fa9b74093f7ef6b8088c2e56b74d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e0b6e261080db8ca50876e0b3f3b9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b051441553e01f71ba35333b9123d48310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900e14d0740802c12a020f54da9cca3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385cd947f52b0add06c690c587510fe312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f261f9d3af455354beac8049227fdf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78e49d6d21606d6e27592c2be1feb3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d003eb57edf398e9ccc1ecb4d2c38315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1577b6a2a679dad22f1b117513aa9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a58a324a22af33f7f925ddd48c40f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e18d89265dda2465f2099ce6ae727c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e92535092e6f14b2602c94667a52f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245d9e3c8d68635d496e01daf4a943d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7bacf3e377ced6794f79ae6f98bae321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ef359d81280e200ecf4fe4c666656322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ff0d3178746d226b2368bccdf5531323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c914918ea9a230ce2706652e13f39d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcbd9f8b2b272d8431376b6b4ebedeb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b4cebe4fc695447a65ad7be13ceef326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a8d544f5cf7ca2ad3bebe1334b896327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49fb4e51d1a7f5c78618da977af9d9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890ff24637fd62feac8015b785c174f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665130c84579bd64fc5cf0eab5ca0af2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87856fe0f93479e77fc9bca2015d87c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badacf4b364d929f763bc7e744502fe4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400c844ea5156c1dadd50163da9f4fb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3358c273de4e0c097f6145799cfcd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391197f89e213dfb5d3a090a15fe290d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3cbedf7ea87c065bd3e8bac03f975336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bbad23fe57dae964890564d04914a7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784379fc818102bb3c9890b197df313e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777703d7babcb3bdf5e3cd756f6049e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fbb0e9af7eae1ee3dd7cc30d9d9cf8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9eb1698f3335dfb7d204e72ee936bb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2f2d438bc8f76dcf810a66d47b1a4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69405f554f575820ff7c1b45760c15a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178fb8cd9b3a5a736c20205e85499163344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629b7bc02cbf09045eabcaf8397308d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db554712c5a012fc5f76712afa75f1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e168b144d3f0826a639dfae5027f405347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1b19f82a0530242efd913e1dafabe348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a06247216ca4ca90a086f79fd8bc3a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a8b0bd6db38805dea421593c9e21c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501378c64dc4865a5994582ea6e9b85351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f1d71b58c80fdd579b97fe761aa74352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d74928719b93a649bc4d51499f330353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19359d1fad65a7771760178f60812445354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596655f484d06755f7966e560589b0e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92f02a7a62b8a4903974988dfb3fff356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e1241cceeac66ed0056a71d95c15f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b8797df18f6293c507451dc55b1e7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6d86a12c3c12d2c0a36afee5bdb65359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6cc2f69c5823468876e9355d7d26d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e776e7f9ada5775d80dc072d22661361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab24ac890a9bb0d52671dffc032774362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c6b2b5519e7f0bc023be08d9e58af363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216822ebfda1af8a85a131c205739664364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ad8fe690f829bde5d29f5c8f690f0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718779788c5b1b9838c60424339eaaf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33b42d626f5c5a0fc91ad48a4b0550367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391a5cb5a524a029c59a1786c146ae7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a555fdded4c31043208b517664f78369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784974686043b8589701d7ab0a8d744370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f204bcb85d6df85324823840656d11371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37187e00d95f4b167648b25e4d324e57372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b8bbf4c802ab35832341a61cc71a6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fafd526244021cdefcbd0f26d17a0d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1511118df10a23965ee5ac6aa85e5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50280a3974d0d4409d6654829d05f91376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e9b4927daed760c1dffb690824894377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32bb59bf5c2f9e8aa10d8bda655535378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd89b21ba37058d9e51660641e8d20a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5eaa78ffae95366797d4f4d53ab5c5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698014925b6ea1908ac9c3a7113dd0c9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c476c35c3ae65b796de0dd338b8940382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7e6f9bf4449bc7297cb74b5143975383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810045e68d4bcb3dd015ffa09f93c55384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f111081320b2ea3c16f05a14d245e2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145d9330e6a2f067bbc93958f260d0a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd253e0e9c2eff469152f87db1e065387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b67b2cd90db038fc8c4194d0a2af72388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e11ff1fa0753dca9a816f5e2b8d5e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ffcc6fb1b3215b3aa840a28f99a82390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32964007a378dc853c1024e7ed76b224391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9effe7adddc509a53d5acbabc44966c5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25c1a42b15db0601fa18088cbaf82f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f49468cdd9042b348fba0e0ddb5e9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0066f4d2f790129d2f7129e0438c886395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54287f997acf4365bf3606f32e76218f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b75fc3adb9c05399129c80b64fde91397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf6acc3c0d7162c7afc7caaf2037c7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330927d51a5108bf735ae5da0a878fc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139189dff7b9a5133718a36c7fb2f746400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6359b5072c031d70ae75019b930f72401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01816f0a06c904bd73c91cc227b1100b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f87b09f6c03c027cadd9597fc0b30403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58cd6abab5f4e8bd4c0b179567bd9f8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16215f0a6b417d43d8b808bdcbdaca78405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f54929fe46c4d7d3f76dbe13f8901406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a436f149a6c5d8a3b26840fae9e2d65407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f3556ebd28b355d91d0763206c3b4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba28d255e5cd46fba970d6cbb8ec98e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761bc508fd2cfa50c2a02a129df89b34410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a944fba46219f532aa7a010cd1a742f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d4740d2b7fa0ca04578137aaf906e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080301dcf6f090711e7666ad027e372413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289214fba6498657a7c374a51fba77a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc818573c81ae1c638e6170dee57045a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8279ee13824eff1ba81979f7191f655416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0acded58f7d053c59465537f3c22d1b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6b1c2da96685730c4f34d8e08da84418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551fde986a55e7ca009927e9fa8989bc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeffeb7725bf710787e70dcfc42270b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ec9f7c2220431583270ad65b0098b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d625511c1a89f0b04097ea7c15b689d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5882006baa1a6fe2fbd4d059d419c8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51580af19849a2ab965ca91419e81480424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d10deacd410bdbe579b3526de635f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ceb8a78f107a04a1a8bf185c5d072426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01471f2b46206059cc0a15df0f79dc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794b47f072d06a211f7d76710da4200428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97d36a1a6f181fc919da12893b6da4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e929c6a21230b5aeb8f9d44e138dff430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd075d4e4f4537de1dffb00748d4e4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f574cac70b6c97dc038bb60dea7df7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4a830038e0e26454d8cc2c6d2f1d7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06f7130029912f9d138a1030820bcb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d67c5eadef04757d74ef284d0e41df435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003208dc77fd56e61d86ae72abc5810436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e988ae19a2f6d57da71d6e6a2b3280437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e672cfefa5fa78343ef446330b2db438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424097bfe4307b20e640d82839d6791439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8d1be7f37f7fa87df3f222c5691ae440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fbf5f6fbd0c2f5649470353956467f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2cbd2069ed9935acdd1352303ae40442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80003adca8facf663955e603921c403443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2438a253a3b245bd86ebcd184aaa3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715e23150d0a5118075069d8a3db709445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632c4bd11d1493f628f3a3472b736fe446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78decdd8ea6971236b6a1f3a9d8e39c5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b5d2fd162519a9c1178373e25f501448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6384ff2ef6734457aea824907179b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269db7e84edf5971a5ba5e003ddcb904450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16006eedee3e3f5e48a9bf6e194052a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e03427f1fbfe86fc7918349d6b48b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7c1d70a5ee93f36b04f5084c28f1f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0550dc1e3554821b5c3b2bce41137454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6188efb76143e921dbc86e7b84afc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c39100a392d211b837882efe14850456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cae3f25220f106f9aa328522176c85457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11030463949cfd3bb100e5ef1079fc1f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46513b46378e08fcdb38b1b9a72a0c8f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068f5256fbd8ea6c2733372ed3c3bf1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e126cc9f1f0a80ecfbe3308dcb5ecb0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145bdf912221367cfa4af050b895c16462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac1bd3eb5831a43b158e4a06d9811f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a051112277f550fbbebae66ea988b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63223a065ae0e40702293d673267348465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4805d11984f7c852338f0aa82edc8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4178624c146165fae6215a002a3b7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485f94f95d51dda4ca287ad5a707b43468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d578300f106c030ea262bf6a4dce7dd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68b24b22c9de57f24e5e25476398fa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c5b7fbbef89cef64bedfc319a288f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae5dec1b163fdbf1b73384f73fe22d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3197c89ebc029d2b99ae96fe54e8855473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b5f5cc8636edd4e86a0a49a8eb6f0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c04d00d3d33f2a368507cdb536cb42475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd0cb9e8284208bf3cb0a450e7fd2a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a38374f47f503a20d6190d74831e9c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b26e3ed66b2b4dda58d7cc9e346d81478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb176ddac58ad2f8cf25c579a3f7952479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40dbb2b44a41beaff1e668f05f73e3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2b511f956982552fd547ea3b287aa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39417db14bc9bd7f84006a6c269b7b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5a9c7f8bb5024353980ae99685c34483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db31db1674300cbef7b1fdd063e05fdd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591ac41b3a8916cbbab8a568e6a5abe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ebee2912b49682b108fb3e8134ab4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121bf86748a968cbb3ea1035fb65c1f2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d3bf6944e362992a7f25e23677e1f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddaddef68645e27d2729ead6cd4ba52489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883bff5ea96839e9b14681c2cb38b762490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de867e65a5e4b462b1e21744ba98cc6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5596e7f7303b9a09b017aacfb0ab2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7a3ca5cfbca1a95e81e754862869b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4d3eee8ee3da632eddd2ef4683f59494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49619b0ac7ccf8eeedce4d117c806ad495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906e7f49ef2497e5dac07913ae86aab496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60f28be64cff1920205527feb04765497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e897f23ab0bb4dfa1a97be5e0ae53be498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7bb9c728729ea627c0f21768e4897499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6126284ec4227dc119f1ab85b3e7a9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2fc157ef0eacadbbcf276a4ff450b5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732646351657180e7fdb8cb33070f05502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b53a58abc1decfe5aeb3c31261961f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521399882e6c261e2dcb54fbcfd98470504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda5ae1589a1d0e7031e91105346208505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5804f34d69ce7b95c785610ef5d71ad506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67957d1e4fc80ab19b9f4a351131a6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89cdc457ff853f96ea4101220c80ff508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d8960e5c0bc0f1ab5bd9c5c32def4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e1be8d2e128b9a120c55837c51701510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9eddb648466840d63c2106a500ab1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd6c687fd74dfab74381ca55f21142512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0153e24270ae324f1faf7daae50cd0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff8ca21fb1a90cef5486e358853ba8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a024c11b2199f94cec8c4a4aedae272515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146618c3a9132a94fd8e4e019802dfa1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92c21f0fdf6dbd41070844badd473b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b60af0484c61039872892d8bf43bc2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e58932c34166946f39691614bc5e2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55634f6cfe5ceb28d95966e1d7ebf005520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803a3ccb584e93cd38fb30233a475d1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135fdc8608d152d215da87b3da009c6b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e2c7abf3e3d74616acd7a7d2a2721523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f28ee3b2a047b25901d60d59805d4f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52d6a990d58eb30e9cd507102252da525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393101a71795ce0cd812afa78f4576a7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce157fe6fcd6cdcdf5664dcb35d0711527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e572d204e39ba677d41329d4412e0442528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33cf25b8ec4602e2ef34baea66768fe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0b5d7ba6b769c98124f9f54836d6e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca564050776d770a98cb734df4fe8b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21e87a73a1cbda11f0d63437f95d67532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b6577ef8f681e73d22b65b1551486533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a57d3a9baeb846f769445508c1edc1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed066945714c5679911233a8d3a5267535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ca703d2b2ac4907f4950889b138d7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9c01b6bd66f2383e57c2004ac06d8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0e062e829db3689227649cbd5a62c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce5a113bbb5475956a114d24908d9b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c66fbcb4535f43ad63694fc559559540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700085a42a4fbf878069eff39940527541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81209c54383da86c1fa90e03f7c5fc25542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba312cba3aa658d211cd87df41169e9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba134e16f9923233bd41e6f09e4980544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3e591324c7b137111a97492a54011545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca239ba427bbcc80049a631f5dc4cff1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2acf6cfa273ee785796df26d3f7a1d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c329ca072810c70b64be85570efd45548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc19a823a5b2099260c88ac9327737549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed7df15ddf0f9c935b5f33305af845550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17644ba33328e3e8ae9dd086315c29551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d8387f052340eb6e4f6a4022f6bb1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb00bee7f6969d2565467b70469a09a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967028f5fb7b2cfd49225cfdfd25716554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c3b9570d1a562d0be3c0cda115e09555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5385883a9e80985b223a45ccc70be99556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf9126f59a5b78b2788d8bce2a6c45557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0143932895a27a817289e5219588ef0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6140540ab79e6eb994d5d7a750d204559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab2fd35f59fded4743021ee1658477560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11bffe65a7ee944dbe30e725d2f9e3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ef335c23f2907338e379727327641562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3800cf7bb0741a1b62995c9d3a3f0cc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196388d140a7173b3c3cb7d4797b4b09564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe1ec1a8eb4e3fb43161fd34353aeb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1204b9168bb5dc7b0d089cce2769203566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e80b2609913f8b014dcc24bd44c225567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f0389604f1d96cff07923a03adce4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a3b1da5d5b7daebfd682e3f53ab9b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81124804abfb8ff3f48e6529c17b58570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e358445266e0602631bb8c90b6df72571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a602c7931c8b50ca994f39acf10c639572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9191ed2668596cbf518c2cd3544a9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28799b22cc36e22271a7d86b64fa0e3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2b3307bae97f34168eb4dcc8cbf25575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83a112109a610c4f8155e8d1cda5f0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f31de42232550cc287f268ad1c94d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d089b30d8758282cc0b00f72d2ac39ab578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae2557a2a5290daca937caa59aff76579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24fe4799d6803c105112fec1f23b505580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f407d89bc9182612c87d87ccbc6699581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a762cf1b0dedfe4be2dd855b379bd96582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a2049388ed7b9eec624cb839f7959583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f213a6e73a83f9f56645c4b2f36993d8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1d379ee240a6d0926b3dc6672061a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea964ca33d1c77fb339fbdeea1a6442586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b006adc455367cc9aa62c5b83aac7d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90066ef327de39d168c6ce1676e07e96588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b07f5a7192fe3fd9f1f8d26d0a521d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed5ca4fd05df21ffa4cf319d585934590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc1ff26a2a07ac0e6cf706e0eca4a7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694e54b94a047632f6873ccee7b33ed592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b933c3163066d9f5e5d6170d15755593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653626dda5415048b15e0b5dc7a8845594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff911be025763a384a6dfb41ac923d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34fd6c0f6f1bd71a50806927b2782e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de26a961e6ef500e361135544bfef1f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f71e93f6223fe90b16f30fbd07128bc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25c531ea815fdabb66a66545103e7e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80e4d1090d900c30c1af9c72d93597600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252caf558f0bc65968457a947b3888c8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1534bfe0934fcec37bba5dde45c3a9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58852dffa6c23da7932b6ea47d1b5e6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9e5ee5c4b50398c020966900a4b03604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36249f7f7c583bc3a6b3e60eee67916d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c40eca6261538292d485fc372faf89606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3599585b5208876a7dd9ec07a0592607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28537fab003911435d824b9322efd170608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd87674723c9b6b59f1b43e6aa86e63609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dbf0feb6914574deaf5f9ed6d3d5f0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b8cbebad7df1797b4f911a63106e8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d759eaf28c7523d08429cf0a9fa2a32612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32b2a0d82cb8300b4ac5c6a3724164613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6c4ee6376785c7d818ed71f121154614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf29c96eb1ddae57457aec7b1ed73bd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bec32233704affd7843f297390d3f7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b255ac85f6a63f38f373926f3000c7a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564280f2797d12ffbff481a34568472618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5cf3f36fd1fa9b4dd9e4189fe69fa8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be43d07729d97a2a0b79f2a160dbe39620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c587d5ae3e9418f4678c8c2007148b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78b1489c6360d3ccb0e46130086860622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9888d0359604dc76be3c3f5f842894e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b729716c083d05d2a8485e0004a6d1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09f45882e5e1ef3585ae21d071da35625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d14f806b6cddc4b441332ea5d73ed626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4b920501922e6e73bb6843d6a6ca5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210878672392fb9b3fbc2d1fcb9fb01628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e745dc2e573afd931496a299c79341629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4eb107058fba33c31c4221d9e33bc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c3b9d4ac25e709093996cc077591e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8097df732c7bae6c2813ee8c473cfd0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b052d2362063412976c03d9ec7b7743633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c6fbc69fc0563008e825a1bf087bc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c1361f946a9356cd4d4794e2a0d70635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4ac8e414ea662064da68c3f9d201f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b55bb4222f8b68e248ae665b115a7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcdcb04b4f7df60c6d4f370ef983bee638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17735be364193d07cf382526c0c0c4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c19569198858b1763f2ecc6df32ed640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c246c736ea39afd03119a63d78e39641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b3916756db5b74da60dfa992aa527642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f4f9caf8d12a22b0391b0a7128066643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519c7386f235bc0f506faa3530868b1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2cf9ef89dbcee9197864f85d8902b1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa023c63633e526aa18b2653c4b681b6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b32de4a418062facd4df3b280a877647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f65cf0487295bb643a89ec4c7dbc5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a75b256f31cdc88a197bf6618f4f9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd30edd679528e2171bc0821a9cb73650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e3e504d35f2d3ba8388fc961db8ca651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4149be3011c7d61f001376a6daee80b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2181fe64fff83172ff4484dbf27ab94653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12916cd20008ef33986ac79cbd8ed7f2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bae45cdc641c5456fe5ec30b59b28c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e240fe809b1ff806dd2fd2c7d678a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8dbee656a76324ca2c6cd5014bb6f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08a0e633f96f378cfe3ec99963dbac658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b01a034d3e312a84889574973d4378659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef1358f9fcc59be3065b6d14aa0f5e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa813db6f75b3556c5047a9944572fa3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363842de7c674a0f2b9783931dc68adc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c5e6ee29dd001f619de45a47d36a3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1650982117f42e55d518f866287d22664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac53120a192b09625c7d9f50d7b7ba665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24be457bdbce7490417360718740766666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf84cafc7afdc8e7dc934e5b26a7a3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c92f1cbc95a9191267728e96767f94668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08068e0eeaadf39dcc3b7dda27822902669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f7154f80caf4d622fee31cf61540b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6eecbdfccf2a565bbffec468fcc2a4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f320edae50fc7b993cca5478c4390672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3c8378e450a9238221a2e991c51c5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1476798a69d0dcf1bfe501fac4855a4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10f41636922fffcc937e44a95b0f7e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954b1090c2451158912b79ffa950ff6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25047159494fc2dbb199fa8e72282539677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfcead3fbf422bbbb71dab6e6d978d7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce4ac27ef2b140324a9862bd0a91d8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d980f03c04ee233b557a9e01516895680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9c4b536f231baeb280548f4aa66f2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33fbdac15222f505e766a15c694a5fe682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0462f78bfd4b344d751c720ca60b87a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23919ba09962e6b9db229738a78c54c8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc46e0bffe06dffa26ba53e9f157bd6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd93d2ca74eb8d3f3f6d330eb23f31686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd930e6d47a695cb96bad7d561738e11687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0ffa55f7e692ad661489e9a21df4c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1e6882c1bc2383dbaf7f39b4864ec689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d8e02b01c1c683216dd1e164f5471690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff829aeb593cd550a6a3c5bcc08ae178691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec3e7db42e53c209d762df098585c7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ec13c2a81440380cdf20c5b636ae8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7ff21aa422ebe1fecc305e894f5d3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db14820a96fa5d6064a1134402b91c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f172aec3db3d5df7aa62739d3ad64a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635d7e390d3c3f51d41192d41ab4f59697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acfec7bd4bdd6a9709a4f5c914592b1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b157e9adeaca6fc8f14add904ab5f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598595d351a18ae7b0a241b263cc6d9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced15682d0fc3703b7ff9675099b1912701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee96b1f855e9d80d1de5c44910ece1f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453019bc9c5ab6a35b332af789938260703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47a7616baabd4a02cff58f8e84fb0e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5149805edb9697580ec2c52d15397705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a88e3984c08eea0afcb0633e907e90706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3633ff9ae01ed73ba9e331a0fd413b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba44cfaadaae6e3141d21ff3f210abf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67867d1388265099348e2f24cf35b1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7915f5bf928f7a1c1e94c0cfdda7bc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3275dfb307f12579c001096affc5ef711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc707c4443eb745b77c5eb85630330f9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c100f3bb7ba2f7a82b1f0c3aa981e6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098b9c43069b7c02640654f7b320ad9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b4f9a481623271d798d325fde6aa7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd54f780ec054af4b3bf2722c332a9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708913d7fb5c7e8bdadf5fbbd08b0aa0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a394daada5bf72aa9fdb501fec11038718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28121d976937a214c8e7b414b964344a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff05fddfda2725a74eea53e719725da720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2afc0a17a70d683ef59c203c31346721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679632214d1e42dc4f501b6b1577b22722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39466eb0241499e5371488d92689fd21723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9d9c4f30d70a653dff7cc3a81295d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1687b87c729528c8c128b54d8bc0c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdbb37661ca2b9bc12e3dac5dffd9fb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a20e345a08fe612c1d1cb0195316f8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be69fa03a5ec6ef7bd4e088313f9d50728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e94ba5652e1d0e6bf1f48b2b53e6b0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcda81514699e1c2cb532cab76f1938730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8c3c863c3cd11d36ca4f868d3a351731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb1aa443b831d22ae7c5d5b678bbac732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033dea9afa257ff931bdbc0d96cd6c3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b309f064a1ece3b72c4fbc1a6e225e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739de839a1a421727dc7df1100018c7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317bec8e6450a2721107066414f8371736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269e30380799dc455c53265fcdc971e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514dc0f2f3269207810a591ded82b9d9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390f087883ced2450482dfbff789aed739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34af645a39a11d6a397fdec008f9cc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749e5055dfaebf773ce947f4ddc619b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1c281123b303d3c73f1f211cd436d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad62466eb9c5b8011620209869326eb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839f9ebaa412b72683e402ee915db99744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0de809f5705a814fc98a397fa69805745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9615dca350374e65e76bd161dad73d9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d114348599e449a773bb6d8a2c62876747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1da0d6349dcab7162eb9f9b1dd19f5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e6e564a893d2fb28259f73042b3c9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2bf07957c328bfc423387ebfe2377c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae18da594fc7cd8a7fcf060e2222e3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab16336fcaabf1f83d938645dcdb66752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb8ecbf5ac12e5431eebd34e639679753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e838ec42d2de4a48d9f4b98f2ac5a31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d7fa25fa65fc5e6763bb0edae336e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69136b463fc7331616bcbbf8afc011513.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f924f14484b28a06edfa5a72d2df34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f5c61dae315b1fcafaf525386d9e15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e758f12c66acad7f931622878717e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccaafb9f9cbccff76aae8b7050614607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503ec205cdcb14e254136253410282a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb62467de499bfcc80170cfeb1b23289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6788400bf4a7037ac8dee8982b80aa910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11723373a562a80f926c820ea5c859111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7569b9905cc2794158f8efab57dc1a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc68b8fa09331fee5eb47c7bb9d25813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442a9a1879b753f47d041d20efa1c8c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d47c554c075a5fc340fee579a301915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430cfac0e0f1198971f92e6b21403b1916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1923aa289cf8a6c74c08467c036c0c817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657df9f5f3dbbca318f854a577753c0f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3a579266a2c76ab19ed948eedcf7119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b261d144023376ed24d4f79c1165c420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0bce29bd40f749fdd6166e6fb97e3421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9985990498b81548a0a2c03268beb7b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a415dd6ace2d8a6f508c837df7d34ff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de617e34c551c53178e0023d10ecd38a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5176245ecc4dc2cb4c0a1f1c844ca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e17c8034e216ebff3c7b0859eef6926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dfd14512da45f700b6327d4e4b8bb727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217458a3cc9e118b2cbb116fa5ad9dcd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42739d5e8044c160619e1bfe47529429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af836b5675ace14fd0e0513b28a0dd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635560986b7bf3713217e574e5c6701431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5f01882be8e7f8ea1f511d232ea9532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac5bcededcef26bfc37308250723d133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c1173fdf17930f90c2a41bcccbffe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1719ee9dec7884c0364bf462c84b8435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754549740059ef3a0967bb5c5cb111a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b423d0804245333d6f79f3aaf8dd437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647174f5366c1f96411583a12f06187538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d18ab39b89183d09dcad43a4a5f0739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ce27080a900253fe0cf135b2e407a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c164fe5b7da50818fb021db62f21b4f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af0f140fdb48b81ae42434febb962642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630afe5485d591d83c259832d8022e1843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7f1b09b0017591f17666d01139e2344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73156a30fd0c9aa754023b97aae87b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b418e2a79ad83de84daee1153a568c146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034d9b27d193b1b77b0e7aaf129317047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2420ca662eb29dd371e6727c1619feb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86743fcd87ff8e17994ed48b324dd2649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ad57a3df4766a47429c12611f43c850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c2e803800bd13e1b9f756b1f57f3d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc31f1243b7637fb31f8a7486763e252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0f7f031ffe44cb8d92bc4b586393353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592346e8753680d8d5064e38ffcafac554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7cb13e7905bceda4c9401543729ebc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae841bb77e186fb43518aaddb1fc1fbd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e824c96ac173f782a54bce66cf7e68557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107dd2d71ac9e706e5980c7aa891cd1f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d522c519f0f3c52d3137fb9b287f4f559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32704833c69d7e383306380c1b5eb83060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411a176592eb29d009c99e2dc5dec7161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936e5d87540549147fb01bbbec6da4b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091786425d275d804765909e86c9086e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfada399cf9bc0d4f91d03a8bff9483264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d117c23a78ccabb02028bfc0c55de65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee9de1061ff591112f2aebdf83186966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb4b759b3fb6956f245aa75a16c18267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce07b8be475f38ae5829c0914f01d768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad76e209245c4bc0d69b9251b64364f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1787ed7ed7f73fb3b55c5a05c419f770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe99297acfa2d1cd40d03381a43dd5971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ea0852ee8299867de4aca3ca6471d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6684523fbfda43639df935a1b84612873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83788d84284d7f2efaeae9e73e470fa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce017a84cdf2caa853784cb34c31f6675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb4fa57ac70ab562b7ad1df68953a576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22abbfe63a1890f6b4a4c07ddb0f02b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b72f330640f4264694a9ea622093678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550fe7fc09db447370e99816909629579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da626d795a3f3162afc225ec48e0e280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fae682b162f95797f437abf899619981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc6aba18833acfca910387c78997c282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7ad20786f40c458ec74832717b0ce83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d3d81bb887e2d351a8357c6406c4684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3e38db0782e91da4bf5f219a1b05a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14174cafff96b85543b1c075a7a96b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7fd4771f735460a6cb573bfadf3ee987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe74f779186ea64c5ae13ff3cd60e1d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d92e83ffd25c0611296afe52b95a989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6108b70619a85b8646bc0d86e3b0e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd2d498c4ce26783533b1880a5845a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f22f8edb838e35a7e9361f14494ea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2980d7d67b7b261d05369448a8d47e693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911db3e34ac471ac7d0b5ca822ae08fc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6629da761597f3e9bf921c786fba7495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd8c9b17612e465a8987763127490896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12190856e13464a8be808247229947ec97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06082c1391767ca725af6a66096d7198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af02f5022b8bbba05765cebe726e6599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa10724ff7b13b76565f3386f12ebaf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4950765449f74e4cb1893b329d65e9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089711c69be012eb15a208eba0a4b843102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf73c4bb5a24d2912940d94accd66d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6bfc8d7269c296dda4593a2d326362104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab790cd77b54795b2cd1953403856d2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5368eb4c809b2657b7b3e408812a04106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068bd52c96840f954abf48b17b5ba4e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c10fec7dd6be97ef7c8534a53a74f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e219c6462c0388cecb0afb827bcf891109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66838b16dc6e1653494fbd1aacd55c80110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8774641fbeb4e13cfeeca4f79f1c8f7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ab7c9bd937369f755b6266a9576c4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40942882c994b8e469912e7155f32572113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eda063f9fd35bd4107cc260d94a9e8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1f6d9a30c222edb560bac902c78e5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494ae5617aa79ccda41c7e2dca129fa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28197df449090b99f85ea8cf8ea9d145117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02203d2b3460e4501452d9790ac8c0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a91e72c8f3983882b504e1e0754a8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e0dba4d2e9acd04e2d772de03a535120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f0b92d0ce0f2a4e15a5403ed3ba0a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479a20b28cec04879ef056f9ffcc908122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b46682dfcc56623499cfacc860dc2a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a86ee6e823b2b13719cf0d07ed0ccd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6cc99d74bdd23c2f4e814e944777cd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27d625524fc994e95359d7eb537df0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc496f09dcc2a687ab1373cb0482f44127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd8d19310e446a4576b3f09d02d683128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292468f8b5121f22850349a6b28c4f9f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354af0a780007050bcc9dcb3f490688130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05bac5d209ac9271475a31dcd2c4044131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc13bc48bc492b12c99c35eb371234132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e9d07500640a9965c63d172ac8912133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e713287eb43e758673358401ba9a0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aadcf5b848a199ca6c457ddce4e759135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a866db48ac981e97d1348f88113c177136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbbb6c29ca252ccb6de0bf1b821f8e5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249ccd7ea49c76524bd325f8b34a237138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586d4f6727d25f56c9656d303f8af02139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb4777e67140c0a5be7ad07eeb9690140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344917f802242702d6f89d9a63e3795141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9f503ed236d81375bb65c9edace7e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14be3e842bfba78b3b83406e32e3636143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c6ab77f5373f35bea6169168395aa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d781c86cec34732ebaf538936ce81e2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70530c4f3ad337e73ed8fb96583957146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433e4af281ab7028be6091b0d5abc04147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f57535edecc0493237aa5452e61e8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ac00ca0530ad19d57314c8798f740149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49464be82fe29aa37fc6dda2afbc0947150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62871cc624c2077db24eb4d60e309e6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729cdc742489ad1f1c5f0faba5ba0fd2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ffc9f7c284799e68406e5edd3317e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5c45203e21b3bd5514f9ab384e175154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5984b33df70558322a65fed923bd6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568acb222fd33498d02892973f428e8a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218889d698cf748cb66ee4de2812b1d9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f611ded6b7cc776f28c55e075875b23158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7098c675e76221954ce95a262e40d6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8377622d9ff453ec468e999ecdcdddc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c71adce01d62163de57c03605487c3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14e56a97e2f1b37b6c536515c9e4be162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e59b0cbcc12878b6ae92fae461726d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25814ba94405335aed351c519d18c95c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89bccf8aafad013c22ca305293cd9ab165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2160735358fd430cda9eae1d1e491166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3afe734dd6f6e2e39d96560128e83d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426533ffe4bd8ab8247f458426df352168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc58cc83d62a545cb95da7344e8aab169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003238f9fa5b4c5e5530f99a88906755170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199db9555cd3b661828031a2b941617171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6683e564751c5b02ea303b78b5f32a7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbac0b62d155321f4ae6d8372fc17a2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13461c2aed2680cf685337ae9ebd98f1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dce8eb710e35a79c94415d4a25c96d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d572261a9d9237dd242059e4eebf24176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6082bc692887e48b9388a0c8e2d30c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb97ad66471712786503830ac3eb8c6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a567c37d47a554b72deed67a4a9a80179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535eddec00b9c3ffdf5860ff0e8dd1e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773e09427088d8cde5c13367e81d261181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9489d494ae3b465928e348ad2485c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ebcc73f19f2a4f2fb57f50370b44df183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834ac6a46c40747a222eaa99260716c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d767d8a64b82adaffd3e00e7abca56185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124cea151f5dc3b8eabf50cd002c10de186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364cc2c172cfe3e6014f23a8a5844a4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2110658e1fa124c6cc0433dbe146553188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb8b916334af4c31dcefc9085846e0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207cf3f466e7d6aeb8fc9736b4c149f9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8580ea0a6422c547ebf1c449e93b1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51b01cbde644c0a94ccad91cfaed67192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f663209ee8e3c78027a257eb68bffd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076d91d92c968d06118b77722bef499194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502bc193c25c58b15661bfdf3b4a194195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb58711ac098c960f1c06bc9b8eb13196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307f2d848b774c59a3866ad61bb0ea1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db097266d1a347d156f0d299cfd3ee1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff15099de41dc3af56df843ba8cba0e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edec25b5808d4aae5022123d64c5add200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3bda422d524dd4ab9ae6ea4f4d19f5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828000e8b328df93581969f98f68249202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e110941d50abf2507ccbf7cb428152203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9aa05bf9cd4cd09fa5fe9837f470f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a9cad26d239c514401be1e13edb32205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35103a7c4203aad015f4a51ba54b8ca2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f254c8949b1f31407518a60f35d809207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17875453d319bb07d0203e3a8b787c0b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365a04a179a2381204f8befad06b87e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8bbb74f805a46f6ecb08edeaa5719210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f48939eeff06c5bad4cf3c0c593d318211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c1b6beedbb1f1b6409c0761e36ed7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70fb24926737d72d1eda1dcedc67c3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a2cfb48bbe1f2fe55ab8a8e9eb71f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ec0d86261e31593537f39e2b710f5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e76767204b00bb8b074cf06eca21f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e85d098e4190d864901672f772e844217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3c98fdeabc8a5b0ed875529c07612218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14cf7cfa87aa45fa60376fd0ae0c9d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50315a1fd7e55ccb5b823c7e7f8d9221220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39514ae622064ed0b8d0db8f239c48fb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917386bf584802dd0b823004f08a9a8e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc892c9a17516c4b31f8cc7ae737d7ee223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935abf1aad5745ac6515f56448384ab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6815bdd723551bdbe6bf3b43a0e1597225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371ff5d3b93f9fb56d1b1eb3cc72082226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4434141f71c6e0354d4896c3fc72a13227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a4ec5813ffeeeb821a6fda8e7a58e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da14c64ae4dea76ce8450fd4142888d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec2368112b10073f2b7db48a6bf4ed230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014346e4a532313a3019155d4332153f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d75b6250ef98decea9d2a16aba3a6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f073851a15f8031ef03311e3468a78233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c7e089c5f52e18bd0d020728eddda234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34550d38ed3b191a78e034187dccfa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2393b56b6786c8cd15c0f25ddea0466236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891ec7fb50500913fe95e7d610ed3bd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b4242413f730c8ff48fb5adb6cfba238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0132a10766920a7de424b77b6a9ff26239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438cce04f199a213f7c27696aa2680d7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4b8fbe90f12a51e0339a0a8f9994c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d4b4a3ee7aa12442fa811163b0741242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf3d2aafb18531bd8aa2074da9b3e0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24608062f3a3f1bd8f3321e4b920e48244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2ed56d9a2333864533e511a53dbe3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87aed052a8145b0129e0abd685a70a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f8cd3880094565b99b15c3a5c56ee247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9f78edd1fb2055067df34202868dd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94b6ce4b5dd6ac6ad34f0edef9d53a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46497d911710d2ccbec6d93fe1f4cce8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718d4faf8bc72829558c5a8f20b18d0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34705c01aa11a3ebf8b1d433f91203252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5128b546f7830befdfcf345977d9804253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5725bed537e32b26006290157d345c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b424454934afab1aa352c14c36716255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a8f2d6febd32e7258823f6f3d214f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c61c35f6c3439da1727195b9320a70257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48b0f473d5241f91080813bbad1470258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc23bb6c836809468c62c2fe10d30cd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbdf9016969bcea3bf72ef34e44b323260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e145cdb66b1fb005773a7e2bd45e1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b29d50a060aa73f369017867f94194262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd69ed63ba90a5befd82492e1add1af263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7ce54c7ffee1037de3fcc8c1a69d9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f469240bf28b97227128506d3ae171265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f185fcd4c73f2b508c8467f4c3b7a88266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604863ace78049975807385255ea4a8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b1801c48641eda0f0052bca85b229268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e45c9cc857ee7a891d7c28e8935987269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b76eee7bca274a04ddd1f05a5f756e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e1470f231378d05588c965d77fac2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c7abffe9e6e76c1d111f584726feb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55550ca7d53d7f9f725558a6eb2cbd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e63addb806bc37b585772e67c7113274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779b5523068eece737308e031d9d512275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b671cf34674d727ed5d548ffd5a9887276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120114ef924bab23a6eec63089cc2f88277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1455ba25bce058d643efb506ff2d8d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09efeb4482d9a2a8d5869c303b5fa35b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de000a5402ea82a691b7725eeea6d5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388fe20caf5c5875c9db56e742380e2a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6923d795185756c6a6c2381501db5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b49f85c3b0e644574c29d7bd89d68283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee928de8136c75b5a3abeacc7f5e8b90284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673a9ff7ed326b7d6b4bb383b763cc6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aee27bd7988d40be97cb92561d1474286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12119c5df46b137a0292df0d22536d38287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ed626a1ca9a2771193aecb2aac805288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ff5880731cf3ae2bfc264a75af7f0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9d897abbe8e2f9d66c4d20ac9aa22290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680853650d7f86f7ef2d2c65481b268291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e3a154f04b92ede637e9dbecce7ab292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b96df55862e723d0609c5394df0f8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573ea40070bb1590c4b65837432db54294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa33309b4c2ca853d729b6c09e66920295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7336ecd1aabaafeb0009b75b5bd61296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2a7b4ecb5351a516a2a7a4ad76660297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e342f18dea43318552303c6843cc55298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87e2c0fa508865ba4884d0a0be5051299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f4c43e9764442ef545d6d6c49452e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec990b6b2085018f41d2c5d7e17b98301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bdd9a976f8c981849adcf64814dc57302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3716c62e1c3ca1dde183f3cbbe67d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b72ac77c49eeb935ef812078636661304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf293eef9536ce8e39afc04176512d1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa6b4a8afb60e203c49546474ced03306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f5aabc5c990c7f40275a74014553c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413f0f733f4fd40e004f5a7f18b7866308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5175fbd05414a10858bfe5ef13ef1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958633b0bb29fe308b4cf60bacdfd827310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db2d131beb4c532ae69950d4445076311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4edf6ddf0144b04603991089f5b9e5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5f400d9e9d2b644eea5e4b90df4b1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b561831756b1edb46c5b7ded5b9ac7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ae26efeda37b77314403a152f58a6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd44fff3a3ddff831be5115ed7b7f68316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec02a932b1d097f69c7d4e2c26237be317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47976c4e974f629a4236f3ea6f15f875318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d2c031c9f2fb125b3849b74c6387c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd47294876f61009ccb847f8c6426a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589224fef7eaa888dda32f5fe97aae2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286e55e07b2cbf43814c5b90fcc91d7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de8a91d1f7915f936c4af7dd219f1c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26cff3dd7ec0bcedc1ea8327061271d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db4cefa9f78b711883b35ac9dbcda0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfdd0c049b453471963271183fd2276326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43d636f6ab0979fb58aa473f7c0771327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818e36028c1ab9a83b5acedd1acb4ef328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769087d12cea2e14d12734683b022194329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b4d62dd407a68604f0475cba92a23330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf5491c3ea4e139b1fc1e706ef830f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60776ca0a0c6bf017a72ef1b01e04823332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b442430d29b5fa3c9365f3c517427333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e16f4ed1c4d9ff11f90124ec0ab218334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e04b37e3b560addf1e6cf8fb2f9452335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635a00f20788a92a3823bc9aea88cb5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ee72cade80afdf81fab5cf5579c90337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb990bb7e7ccb4f7d070599c516efe3c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3a3c9077b2e44b00d42b7a14cdc55339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3c63f115efa258d0fbadf724762b3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a24bcfb6f9d4efcfed7decf05d70e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbbc38b6de751924894bf642ace1b14342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5680295603c3ad33697561b065e4bd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e169eac605dfd8d8465f8b2678abab8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347eec4b8f98a8815af4ea400bfd122345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36da661bf20408e7f7823801afc64e8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb518bf05492ae3a48e38a93dad27d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45246ce5ed40e401ca939633be636e57348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1cf7d50deec17447fd9a349a9b3ea0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a3b1c976b9224563199849b14b73f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b42c783f6640dd48b1c1ed9ecc7cf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934ab77db9b55428ef71c904617d24a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93aa465b0f1d7dabafc21bc5c9729b6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f230c0de79dbb423c1c0eb3b5cc18354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d2c27a3b8ce0737e94bbd24fa8aac355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262456d5baf474d5dd12196cff90d06356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ae08a248921ca8fb45881051dfe35357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aaf5d3436397c0cc9de73067db5175358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653074995835320a0bdb2fa286ed8be359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ec484c82c326afea3c4a823b4153a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32161b0854a877711406a8cddc3a407361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb7184181b84d5c983817fe5c68c84362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93bd0dbbe2dda32194cd7782de97bb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249ecc4e3f12a7b2cc2b80a0fb26571364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c7639748fcde58e7bf7b16ced6c46365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26affc0491568d45d268bf41ad0fa5e9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc78a43b025626e953c16afb0f43c3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865bdea375d127f27a84630c3aee3e3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e22c6125f979418fed6936594929f1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fbe4069ed58af583ceeadd2ef11109370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c9f87e5b86f624384cd8ed159ca5a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9be1ebc65dd11c5b60b4007d81cc8c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748c1ead59b66bf1d7e0c4a810c2e86373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8f80035dfb34d1ca4daf13ecf682c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dbcb4a195638675eb883cdfd42ace7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff9b4d562a8b962f4d969b16f73e76376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac35462e3effe9c4e5e65289715c6c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942e40c5223ecb0d367c32ce94ea99c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0623f5560d1534c0f3fd7d808171a6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f8648680e5421022a6ff827853df0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b5744622d14a2d5b93a84a07af25b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871ae58d7594f337592dc3989b0d521382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28a94715a657f9a8f72f2b97baf978383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc647e67d72deafbfaf4c2bf322698c4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f095af306026b64674630e0176d39c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf29d275e0e6b3264c3a8146c789c1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3728a01549272c4320a79df2096fb0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff4b5213d539b26773c6bf54388836388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28771a6d36c2094220437eb0dbbc7e74389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb6c05f2d713627725695fc6e63951390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3024310adef06e982429706eb216fa4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5552f1c21a724385105058bef02fb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615228a488891e9fc8eec630186da13393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fefeffb1d4a92fdca04e7a9661e07fa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee26197d87b44541aaf4a12d8af3ee395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e909339f0fe7f537903ed0492b71f47396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e081515381e1f598933bdd7180e2b2e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264f70992fb539401b64d74f8ca1119398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ec7d758c1240d83e85a04290151ad399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f0d96d6191ed3584ef5dfd98a1661400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832643ea61fbe6a12b03c2c6dc36c31401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78c9644b550ffb525fbd71ea82ce68402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8b5054b136f6a9838e9287f7e0932403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527970876b8308e9f76f2ab2fcd77b7a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb19e621bc85957fe7f052226c4e92405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39bd4af5433890ea747c60ab25157b2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f02a6f636258181859f85e55ac6917407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627499bd25cf1a60292d33efe29dbd5d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b90eeb6e5ae1d344b93bcb9747a2cf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ead2b90bc9ce2c3d0fd6a14a97792410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c66ad09cd4ca80107197ce09bd831411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d758b19d7a3e742b283eb02133d29c3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0034d75bbe4d0310a723db2f15dbc1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53102809609029546a5b86f19f3ab7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af91148391ce287724a71c5ec68b89415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f038a871fe600de6a2f179031a7d8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502bd2172779fd771b48962ce5e48f4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5caf2f6a13cdec2cdaaa894f7ead2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c6248d6da937dc0a1bb01c9a39b44419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce72fa8bb262e7f23f15532b000eab420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c48e197c8a53d2e78c614a4a514659421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c545f67f8c192c61f0d23b808d9db3a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e456284f18e582eff533af1567d1ad423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b4283c6d9fde49b57c3f3a6b76796424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d98bf37df970f0aeea2c2ed10645d3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9519fbe9ad00056d63f20de90b7f51426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140423beba2c26224204638d76a0889427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96915caaf7552e0b7f48a3e8e3f811d2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2ee50047fe305297f2cad60d12722429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7710050c54b83e061dc299ae701e66a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741f02a92a4542bd5d5353ffbbce4ac431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf931332423cb213e767c552a601f5b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f26af6369328e21a7bd821d393f725433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a5200b53636954d105bf2b7f8b235434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e264dc32f2704c93b0bcdb2193253cb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fab2673cbd210e9da16e7fef0a0a15436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1fe28766bf9af4fda02ab865aa804437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2cd9d11631461ea2a305a5b1abd670438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ffa59fc13d38d2b613b05b3f42363f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe164660ee9857da6fd783b18ee7995440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9176937f8294a4386f1dea486f045441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0fe84d36377f23f2b73348000f9af2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2b837d4b3f1e00a2b958387d19b82443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ed28f28b6230220885001935b70b6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dea4925381ec4aed365bc0ca6b3abe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043a5bbd65ab4fc993dd0ab5bb5295d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144d74e139094c07555b66e657d19e6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd634c7d0cc4d7c8076950716b1d6ef448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbbc712d5c9402761abfb03085b802e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646d12eb465ca593c789192e9a0056a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ef1c2f5bb09cad8eb8044e21d1d7d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595badfcf008f22bf8bfdd036b3d8e42452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc18d0cc6096df625db3265fedc72d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee72a88e146520e847b51a4a9cccb81454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce03463c9c887bfe756682bf9ee403b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e8e4e1b2882358b7bb15cc4e76f98456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6ed697f0a171c542293e90b80b356457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1464f1b0882bdff63f9f9b9137618458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b506852657b3bb8d119a07868d7d7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7093fa5a47e964f668dcaf1b13fcb9d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30964060753e856f93a693bfee5956f2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddba42507ae3aac54191aef17071b4a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995579c29a61aa23bfffcd46793ec27463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9ab584222c4491544369eb1968d8a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35849280eb954ab6db5a55f30836f221465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb65ea30f59133703ede483d6220a3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466036f406b051969d49f18482cd0825467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98ed0b2e5ba55f3bc2f22c2012c499468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00762e637fc7f146b8cb897cdcdc14e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f3e7129c3303076171fcfb24aab958470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c51f1e272aabbc6142f102be74f9a0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e781946318ceb7753946f8dc7e93d6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f988cdbe8b05f4dbdf88f0eae57347473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f3553a3a97dddff5381ae9d79308d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7aa3de91c1226cb8f117b15464e3e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba45e53cf8dc093f3b29774cc57ee8b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b48defcc67fad19e2aae0c2a67f1e0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1de06f4ce20abf7674f16b76b6bb4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7c2a8fec32afb17ae4b283d9dcec6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d973d3ab2d06d876340b06ca11b31480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42511ce3e6e39a5dbf9ddca895258396481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96d257a7ccd172811a31b7d8e61065482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001162f9d3625d787aad3ca90443d7c7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46246f6b444735d3fe846ced469f8a3f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ada28cd75d7b2db6e29d436014047f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57891b81492c263b9bdd98aae8bfd5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b930dc5afdbd028700017b0e3c278d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebbc3946293a51ead1d70ff0d2366c8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53376052c28da251e9c43b1ae8a3a5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9519aff2a1f04629fb92583d4acd5d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29607017275a291b583f9357295f1b44491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3cf51fe958f26984104f0cf09cf6c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433e51630762e9008258926dcba36be493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ede99b7e1e8539d4648ef9009808ca494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579bd7d5aa9e4def10ab878f5d8747f9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f770c9fca13b17f167947dcadcf59cb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071bb5d4145536af912db668aaa746f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e7ed46dfc76b1a3cc9d04336dc453498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728f7d5590831be3dc6ff76fac4467c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a66d2ccf4acffcea289cc05e9d027500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60629c6ad7e95de68b307a81a3cb70501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cafd386e04e25dfda786eb7e03832b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3810891f5fe04050bc50b5fefd9b800503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1aff2c152a9dfc771678c3a1587a84504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc266e9820ce5b496302eac70efa88505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811392e8e456512d5b6e199aeaa05b97506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a203b576c6fc4fff5192c7c1cafb90507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32cd55ba5ae13bd528c7de85263deb9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4116fd6703938f244e8406b4e3e9f4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11700e86332cbcf71cc89b45a1954ff9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95f51414eec336bd7fd68cba9afa09511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823907348718e7074a53bc1aed013771512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e9d6549509033892226bd933fe3cc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a6b386faf8d3bbe48e0430d0c3b87514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a63c3e19c4297d0aae759570a1b793515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff14f9c1ea087170c31318c43fe61f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c850b3bb1ab24ad98b43d776d834f9d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6877980ce11dfa191504a42ee13cf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25916205ea3fa7b64e90aca11bd91264519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39fbdcda25400de55c1b03de15a050520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977e628a66ecdbe5bf4da59c2b3331b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459fb9dbf9fded391c8a6a3d2fcf94af522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67028b235d6cc40fd7b04ec0a5314f49523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb1dd667c1e7d0a306652e3cfe1c7c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a284c6edee300a437844b2b21712fa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b84f4c17229c0df3ede3b40f01ef56526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716f8d42ef23e8003ac51979dc83b0a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50866c3c72575192c71e70f5a9d33f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b43d926ea244cc80052c23bcd925d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba12814523cbff69bc34499c3cc82033530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496aadbae9d9d99506c66dfc767e99d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c389948c39cdd83e8299f14258d36e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5879027ef614473ef5cbc5bbf936858533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09bb59c6a7d2e2c12f923a7649908aa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595025abe3bee3e5a562a5e98bcc7f54535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39257949124d58f63ac9703c3300beca536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1345bdbda73c5b386d9bf5670e4bbb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d89e2943cb6fcf25d125fe51d0f6a6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d846a5efc852b27fe93d102be0a022f7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315627595284e7145633f5d61ddc34b4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb8eb611a2fd0fb2a3e766ba668af1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f549023b889aa47cf14d788b96fee542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdeac90b58ab88d4a8af47112dea654543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945bf061db74ac2f81b40f2c4be3b7a0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9808e9065ddfcc38efeb3197ea6c79545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dddbcbadca1f8774a5ba47fd1c7eb3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f9cc2397c81a5543a009ee1d272af547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa8bc7acfef7470bf6be78a6a96bbd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5fa62ce8d26ef84bd9a2d4adcbd7cc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3577f2b8630ba4d13248bb810326b19550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acda0b7c457df7815d1c84934d6b3d7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1cc44cdca887892c0ffe1e4232897552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d8ded7f4e078f6572ce3c0e295eaa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93210346c09a95ea739c4839d585abcc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd795f5571d57b8f52e1dd550bf018d6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946ef3605fce2239760f24f4d6b19c8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9be8b79b6e4110cc69909e1bd8da39557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804684fd46494e79bd4be322b4b388b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9b701f0be125119b8debc8d79047b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6969d78cf433756a1a9d43c7081f1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfaf52b3976b6f1513ba220f743e0e3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc17fb365012c493e85e96728fc1268562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad51f2d7a2d187f4564a1793c76433d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057e5673f60952328bd26e090c30df2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a0ae77c18eb45fc4549c2b3ad79fa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538447a63638a5dd897ddeb2cafe30d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff20d2d73cd24a59b9e9c99b2732870567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f27f7d94b77c92832261e42c1a9ed2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071533279eb8a617213b3daf6cc57cd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf4bf5b2573fd6525910712917a53a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a056fb9e3c80405302baebe977fff571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b98273a39f747c94d3c40413dd414572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc23692a6310bf1f6cd974d1df2c623573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05a04056b5bca2a1af6ce6c061411c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae2f5c72d71703256ff7e19c6c8e1a6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060e3e6b50c779337d6f666a7b057bb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db7e68e214c88fc0871195f75c3f7e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e806140c706656e7e117839ca01c0d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24013b60967cb0eb31c4f901f21bba5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5436b7b06f6f34a1632ec37f0b42dd8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9022b41bce7902a35cf4e664b150401581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496486a391169e39ae1ce38c08d70ab582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baae76ce30d7c81cb96a051c5810e61583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234a3fcc96c998c49ee884abd6c5217584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe051830a217b115626dff8243ccaf56585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4baee0ba298cb1a2d88b775619d5d0f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb406654cfc860ec01219446d13dd0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39cca223280fdccee9dec600454173588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c410209cd5d7e5f04990580fea28105589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b9d57be637a1c4465d72d3a109fd8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650853624926f9a0ac1876a464542bb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b5114444966b86660d5436d329cf4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915d424f60b0c6e20b79924b24611a1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455cabc7168a63b779a2cc07182703b8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dccdbdc11f576641619d42a9413c67595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866406070dc6a23a1c05bd01d200b91596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c1cfd898bf7d92852df76a1681678597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d18e2d7857135b7ac4f3e2b290280598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb77f198bfb88e516e5b47eb2dca5a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d8a5d863da7367af03dd00edd496d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b9169376f98a8647e214ec3a863f6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1853c99e626a1d7a49e72d085bb7016602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab74ddf1c69d5bfce1fcf2bc8d9bc9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c404da8845dc6f7e346ddae994c35604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995156e68973a0477effa18bbd3a570605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d8025c4e098146ee31a0fce529c1a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2e1dfe275b769abd047ad5e628ff8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a4b36459db24971ee2853539d4da1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162b80aa3936409d88bd8aa065c841f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652c650247afb4e1b83cb0dc688df32610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fede606f1e6745cd24ee3477c2cb88d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e52e4f342662d610023cafa513e0fa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54ff7c8d5bb9fdbc93bb01631706cf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c43b23ae11477fde9fb3214deb95f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b70d95da510c2ff8ffcde6526649bb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb22724a73311da84b2a263aed4bd0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1edf2c7e2895480b9f4730c4dcf1f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3e52c9f082177a957553c6861205a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ef8b334c468cfd1705b83b5ae4a86619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20b14b58cfe6031b55d0a31f879dec620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1a586f51f6e3c5d4d7b0d6b40a151621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1de481a0dc490e1696aa2a04a3d489622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1df01afa0a9d532a6df11caef781f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9428086188fc391391e059c2e17251624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746292e6ae8a08f137857d3f3d2836a9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c9d56f7022a0f16bd99e3026bf0cb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78027d1febe98e744750404dd784ef627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b47b5aea985c03c7a0c459f87ba13628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ea041072afd8862d8d64b95734a1c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e6f29ace50e68c084fde680d432c3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612df8629c1f6bf6045d5f31ad77d0f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c6eb3e5b78d73ccca27d2a4a92fb2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520bfa047839193fadb9802b02eb904633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d26aa18098e35c6b5870d5f13eadb2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f42634ca23d9b0a79885dd41ad6c47635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f933fa9c2fd494d39db50ae2617d8ef636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a019c713a6f8e5b948e938227cc61637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca223fe09aa570f6958e94d3fcd6ddc8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3c990f4380bf21665c56602086735639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4094a587a814d118a042efc46e44d6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446ace80317d03e30fb398db58af5a3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37347ce234cb30b8c4edf40fca3ceb64642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e52ad7fcfe3ce27f950ffcf9f6b946643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60437e43aec3e265de370a35806e6ea644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47c1dec1f3159a3eff0ad122dcbda5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f75baa52b2a4c10933cbf3a4a003e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aedc6255bb62421e5131e4943325318647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d150741e90088c68b87805158aea82648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c73ace95868102104c56ac0fb8e5a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53ffae61f8cd08bac1c3ee797a0f4f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9a1b3465a0736998873572a7dd2ae651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6823cbe414087455128ff86465079652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8491bf90afef0fce8b3799426af074a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa94d37c014d35450fbc357862bf1a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553bec8b32f65ec90373ec6c98adc0e3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a0400cbf27a45bfe823b3dc9d1b0e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2813fa36569f3df26ee9ea044c9485657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42e840a002385852538f58ba7cce88658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9c43d549ce08915e4100391c7aa36659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf66ae419a813d5301d716739772ef1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738818a450eca223457d6e8ca6cdfa5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6b917bda8d4bb4b7e072d56fd548d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26f8e129d67b5a49731e506b6d6428663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e44b6e70387362dae8f4ec632ddda6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c04653e8d892d08a51e9c79e46409665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e684ab4d994128c2fdc1391f159c7d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f421d1c63bf2ea9f9cf6a6510c1e0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7cfb62ed7980faa7edef40211aa94e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89155de896ed3151331f7fdeb303f72e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee73f2abf1f31aec9a9b2624f4bb4b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f9ea733138bf18536a4e1a9c8b23f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca534bc46c332c505c166faac7b50fe672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c72fdfdce739aa5bb2088621aee00d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b9ff7e8d4faaf98effdd21287d6de674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bedb506a58dba98cc815ac32c0e142c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9a7557d21d9df3aad12495320fd74676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a20f156ef011fd9fe7dbb11aa7d3e3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ae300c5e7d377bd81552ee421689d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e85a0deaef0d14be25e5969469d994679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207735d56371e7f65577e6ed1078e807680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040ea7afd3cc2a88a48f8b730b1047a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5f7246478e05e1c5a3bb9a8e172fe682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67de182d2c5a49739b84c1dfdd1d1f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e9faeee7737490342e49b686f8386684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9accc2a78ab427fdaa7075ec585c256c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b870b2b33dcaec0db0ea50fd934d3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813096f37fb86d7a59a854c2cb140c9e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547489a345c82d8311afc7a9a834d323688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a39830f2820ed5a57eacbbfb5e77b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be73d65fbb8ce4c3e264e75d25ae45690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550baf53ea126e6ca47ae030dd6de9c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f8969eb5b41d79ebfc1cad005de98692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979cc5bb0f82dfa57a3af1b2fa685022693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b30c6e24af8b884c192e0a72b556ca694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e051a74abf490651cd634e16720fab695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53756ec8cefa2d369c7e21845e7ac8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b52d05d8b34f6779546af26af8c3f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f8fb6e0a855909df390e06c84df0b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef03c9fbad5e3c1804b333b437fe550699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401043e4b84992f9911d3a682af18866700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257b0fcd71d7dd7108d42940f0a2869701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352cf0768586f64e7d36266b1b7de11702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1ba0e2d92b3ae07144c8ab4cf5ed4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615f8e4705a3f08db0685b7b5c88123704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a974221a4636aa50f7962a3f38b46705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f7bda3d72e447da545c8befda6a7f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5142837649714106a30f0ba1dce061707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e630b5e2845efc86a28c18066f360b9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ea7406c2d0e11f8933fd36c6b64ad709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc74d5f1c41f5bd590c62e93c055488710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f27210a50df664ebe731e474c4f7e1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ed4b4fab92ca1cc2afdaf5007d044712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ade32db391257e4500e75f4f807c2c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a02ce48db92469650285083877d727714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88654e11624c3672eb1ef82b98ff4419715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaadeddb5d8b3f3d378766f837191e08716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937c79d3e405e32099ef2f9c330f674717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ef8184ecb39d46cd770576e29281f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bdff78cd7b68626c42b193a5c835a6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd22a197f0417d5479a4d2f49501ae720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915ebb6e6b286d5dbf277a236c2421a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3131b576caf782ccd8d209c960055e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb780e6897c5e8f8eafce9f0b025ba6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb5c28aeb4cdcbf23516a02f0f7e57724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17a50f2019f9b24ca4bf319a6a158d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee9d2fdb1a1c44fbc87c8ad278594a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16de4f431e126584e1cdc74875849cb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6815460bb23954b66b55a650acb1d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24d33fd137343ff85e1e9c82f21adf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650026bdb8d5f757953db28e1acdf34730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46d205bfbad62f54c124e51adcdaa6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a233f120ff768c37f43b7f330dff699732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff250b7047ec4aa002d098c63b2ec9b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0277aa8f89d64e6cbfbb52c92490e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800f75545d37666796c0368f6b98226735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19a5e68ccbff502702947b8eefc72d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ff21b76e73d1f91fb8f3439abc84c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c3369966e28928264548e0ff626a2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e88108bc1641aca590e28c4cf55dfd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1d3390349e44d8a9197c468f0475c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab9e1de09ba952c44bf6f78733c551741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934d403c1525473387b2d45ec041cd2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c106b09af1faca2ccfb15ae95e5667b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a44a6c0d91072c85411bcf2bff8ec4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5f68f4c2b812c9d5f075a50e9e0db745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814fa419d37a7fd77e1bc8a785988fc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442774d3636920d970c671d1ef9d951747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f0c9ec804e703abd65d6c466b197b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004909e5bc7c3535abbcdf5f8aaf767749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77739c75a5198c7abc5adb7cf16e00a0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff810646dd5199c5e0ca0e8387a638751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7d421c07911d7046735f30395a2c2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9173468a64ee1033da4fb3c557b0465753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>