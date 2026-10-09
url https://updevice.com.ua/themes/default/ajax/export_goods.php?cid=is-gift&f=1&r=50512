--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f281bc0e50eb7c079c1c619e0789de1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd77adca43b4b560fab40838e9fd63c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd83988356081b2d6141719069923cc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb68b77f3fcd3b07cee7e8669cbb8294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc5a114f8e6c94014336b8bf88e49a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6824725ef383359f9152a75643fa36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39caacef2d4233b8962f17f9acf70bb47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66fa8d30d65290c9a0fa9bf4745b7b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe04c0dda19faff4c6cd5bc98d10319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82958e780959bf05a2fa3aa3920993d610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae322e3edbb5ad8d689f769a9a4136411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d41782f35781a99ea954dacf285a9412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d7f95b6e4049e524f2fe196a235f313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858a90eea8e0901f7b3c83544b6e9a414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6d9a720f6a14667ce77f72957a03b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ce78361a81d03a658486dfac3bf9416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c41f592d57eab39ea8440da0511fe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57848e1f42fd38e1b12910efb559681b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca75f171430a72cc18bf7973fede3ec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6796571f7678beb2c3bb51db9c8ce20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02177878ccc7423e7a7b553bc335b38121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b804dd594666ffb7890ebcf538c9f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0e12afbd3ef82ccf994c30074d96623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d39a09d0987227e35ccff475713f8324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b738848c86619313ae695dc86002625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662725b2022c28f9bee6915e6e080b526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556dacf91da7b60462217b957e5bf65327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc688fc8a88771463c4e6d83595c73028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4807239f14f2d1533d722fec8bf15de29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990a1d1f71f7bd70b70673cdd83cac630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9810892db2423172cab52e54fa886131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613a86937d7d4b92564f7e9fe99f0dd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721833e71cc571869ed7ef1319a12a4333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638e5a24314784dbd17d23311868e7e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee542b03d12201713b68327f514d1f9a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17250258d9e14798a27e09974b924cc336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5972730892d5bf53e4053ae86c0bee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08915090f9a919659b522786d4aa10f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79bc1e3e41c56dd11b17d382e0e818039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51dd7af7accff192141c43eefac1bc540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca58a9de620362e924a9971efe2f67741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788aadfd641d25991b22e358e4811dd042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b79aac6fe8be65efc92bb26f1920d343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56894134ab71b2e2c0c874e69f22de1844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540da661e73e739aed1110e0e6bd3d745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd634c828e9bc2d39e696336a4fd74546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa795c157a66c44437f897296c3fec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56192d7a38533bbebe230177afba19c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f50b89063cf487bf5991983fa6ed349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da203b10c4859b9d4859afafaf5552c650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359e08d0bafc71bd4c26630173bd7f151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860729835135f2b687eab65d78ed6d652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7cb83ac03eb19cab154f7c7d42ab1f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37599102f7d3c0112bcb60386a9fd7754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ea4c9a232ae672af276827470d75355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4da3eae8c17cd062926c08dc7b12156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8066d102da84e01f99d5c2a7a39263457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a37a564c8327d3d1e91988c0c1f68e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a68817615dad2f15d1b703cbd6ffa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd447155276604043f97f0f55e0de3cd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7287cbc2bf13d7549b7b03cf5120261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d3b5a26dcd8e9b3ae1298cdc5e06462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243293de884c92c483734e1a9dbc92c963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8e80b5530b063814b92019ec47ef264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064c48c38af85276ea1b0ab41ec6dd365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89bdd8d55ec4c86aa64321cc59084166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b94bf4004bf0f6118ccbaf3715e4b467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83ff305f30d364d63c7db2bd1a5d5b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6e0208b98b298366722b9e9fa9e7969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab3cb57a878f57380d3367fb68db0570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55da04a53e38a604c3cd7a1f80b386471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba350389d5bcc234cd525bab10bc08c972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b57d5b9675c37ade07deea9a4945273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ed984e04b13daf5eb17a2b69f0ca674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60bfc66f702485a47c6a9e7b7c20cc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb1c6f0dc67a0e7c7ebe853de7dfb576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b51641a7081eeaff214326a6d9a8877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c448e832ed9d09a3550bcdd5eb559778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0a017a5f9d8d5252f2db865d10e1e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3b347ae999c9645f180cb7eb3238580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d915af2f26dedff8fed26b590f5c181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e3119d2d794164ebd5666c4f8f66982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b528179c242bdbb9aea6e4da3b50783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43ff45c3c0582ac166ac2acad3e83b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94feebd1f38dd740d4394ca1db16d5885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3978fa8bc6cfd3645e8ef30fa089486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc804cb60b0ce451c70e547a6194b76987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47306292e1fd44aa5b2dc40e3af65f2788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502e0f80419dcdde2d4b40fb2a18db589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae6a6f3a434dc5adaee14b63533a6c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e12f81750b75a94b65c301c9c243a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38e7d96c29fe05746d2b9a1685683192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed4d5c1b3741c6d16e97f884a5e0d893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c944a1ba17ba80dbea4bf0974b94094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4084564fa99aee6764904a2927774995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61647e7d04ca0f3f24787181b49c7796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eeb41891f96d59c1b8e905d5bc342b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78b2eaff10e6e4dd1ab17ebcd2743198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951ef0c742fc9758625ac02f20c958a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3e4e4485abfe5a6475c5846307fc6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c9e3f4c65004c125fad47563d2199101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e7d3202279d90413d99730966511a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a18fb390cb8728086302825ef1438103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddffc164eb125d2f561574d677cc9989104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b61434f82cd35d16f17cb662a61148105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a38597ff07b52bd0f3f8b0b70ec41106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58508acd62e64ccd23f09efe1d7827c2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c270c89e36fa55ec7110e1a44b7bf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b429e8afba818e25dff3ca5137578109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2856043fa81aa15c5be1b1783a234b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4517a52fe974b752199cdc92d8d29111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2a08a1f268e7229d57ddc141f3ffc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b20125cc08801b3528169b26aeb62113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ea27888566d29307d6f5b9324b2fb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a220e8baf7158b9c1ebac8a944afc9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2313cea0af6266296303d540b652eb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45046d3d162c071a5719a996c125af117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b892515de446e89c2beb5b3fa2355e2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676b107e8dfebe359790d22d201c5a0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998144977cb3ffd280159bf9cec1f87120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab18eec35185aeee2442cd88073de6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abbbc8dce1dd0f5fe03948ac7601a31122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689088fa988508e87f75c29e4eab14d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4015770fa0b7900bc73b9499d87b5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da48ef834f97daed5185b4437d4d48125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc4d49140b124757de6a3c7011ae78126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85833c5a2c345ddadf6e5e4d5bc481e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360e5a44155c9af5e7dfc1c41c0ea63128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5bcb854595142858bfb0f98eafaef3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb660f02c0fcb6e35b623b8fa409e5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2e6994c99f9321e54e23243dff6a3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b8f16e4d2af4421381c0b667c7151132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60103f514d19e8b53045292cf80b35133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e4423c886e0c76df2efe1077b44a8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ad39c7b6c27d59064fb42040cbee1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebffb9f45b5d2126dabf2785533ce36136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2b0d2d2c4832fa797b0dffac90519137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f1b64af4e06c6fae8e873c3d5243d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0fb82bee1728247ad2e219284a15f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664ec61b865ddc813cf1cdf13b9711c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7754c25d558f085b2611880e874a1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eae425843d30f3940c587cee8c0418142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27268ec0fc597767f331ba1790246194143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd73f417f85dce4a969f8fb0a6de268144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5923ff4bc6e23dc816ff44971c65c4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd8fb2c3e3cefdb06cb0af6b41f385146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb704aa0c7bac3b05f877a994b3b96147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fceedf8819cec013a8cbb88fea7dae7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f54c99e3c102cbad11435c0e956736149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a63eec4b6976784ec60e4c7a6ad5c0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7685efe7f880e6470adfecb51d0a760151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19811f1ac5cb1a2bdcb7a8fa4709f4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b608538eb1e8d1cd87f66d4a97f00153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611321aa29f50b2ef5c708504ea7c367154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4050965df8c8e4795a8b01ca25e401155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646a1eb21db24b252a444b00d134f80156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb5eba485d9d5d13db99f6a3cc002d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd9ba6f3e2c25cd40d5f57091461c5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35186c9ec890f6401113b9d48c2a08db159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d018b0f061fa4d227500f6ca13382160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a9844c68f660783d3781d5fa4495d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7c8b73c5738a3bf2968f36bd807d5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e44e04d3432726c6364fcc2c49288163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe231acbee28028d301e103aae8209164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb2ad02c977ef539f181ae0e804d46165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4c732c0a6399f8018b149d80d5be4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc88ef3662efe54e9524c98dba6307167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258fa1ca99fa504b7d90255e63be23b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ec81b7e31140eb070cae0b4804453169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966338eb2ed6e07d33ffc91eff40588170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637fbbd1002aad62d132daca07e5e53171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec1f07b92fdabcf7d3ae9eefd318c1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051de94702ae4b3e5e77b7c29b6b281b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857637b93b973b5127e4d223590e3660174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aed6b1f5df954f15b83ab2df35b407175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9515fe1490854c4f348885676d499176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c60b87566b43b71ed88844f542bd1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf487c6eb1f9198e6cd124aa2b4be0b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbdf2b9397e05db3c8af5838c23bd4a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62eef050604dd4fcec1999ea6eb1e6d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56cdc88825fcdfec02e4014d914460181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347d3f09203ca66268667168401d5bd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db426e6967a4fc10788b1bf88a16adc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2bbd49f461b06862e42b86811a8c5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf233b77734d79e1fc7b8ed03e3c490185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c1f947e3d697fe0ac9d84488de327186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182cf0171ff4d99db1a0568a3c863f43187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3ce1dde94547d72fa759a822bdcaf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8e53b61a13c295c8af58b0295b077189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22035ed649faf22b9d9cb38109601bef190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628efc5ed97bcaae02ca41ffebd34ad191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e10dd85827227b5f40d122196dcbe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67402d9dad9176d1d9c554bbd8fd5b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe15d9e10518215a6330fe3ad06ae7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917602f36e69585ee2af34151dc6aadf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42025a494e4ccccfbec5c854131ff69196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2c9373e9b9b6d37a6c0dbe1de8731197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13bd1155b40c5f487d57cbf977723a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5123d6fda721743d510e9d31a6e0564199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b672cadf8bca43a7aee55e7235278a2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cac4a58083d70d272f49b1d8843003201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f343645450c7386f1219cef79d4ca7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ea72aa935bbf4063270113888de7e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f76496c2df3ca724507803b56867a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c49e8f908f06beab1592b5ff5c908205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfacf153ecfefe348bdd9d9e4adff6a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b70aa23b12124abff838e47d200ba4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585f64d1e08735c0aa809077d834d9a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920ff4b9a9bfe57331e78c4b3a3da7f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30872fed4b1ff978c0dbd38c5644d9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48894f47cb11299a69e416cfb1206f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f619da274098696f2ddb79064245b46212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394fdc193fbb6aa269c6187e1f883b90213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225eaf2b4a61f2d124d610b335230df4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ecb7ab87f5fabc1dca7bc130bcbb7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754c00a1f898f8416cfc863d94d5ce8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc0bc32289e2464cc21629466a3cf0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3eb8b7846efcf84bf571fa1ccecb1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e83c2688e85960f282f1f82bb1bc8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81a9e3eaea1918ae4922fd60efa6b6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8599fd173242ffbf93da9611a6d1041221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3c7bbbbcd84f36fd377c1a8570b53222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae5a3d281a6fdfe645c4f88ab1c0de223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95f48f56378f7cdc63d573a4e9335a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f22a8d76ab072b466a7d8b9509b21225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aca7cba5045429bb7eb7edaedd88fd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b66c17291e58129645734259dc6680227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f5069a923c354b70495411a0383ec228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238a063fca5db38416f9132a8e35176229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321bbf9d5252f91921471507e52a9d0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83a749c81221d38ff1bf33f0f81cb6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43f276445f53dbb090295501d89b25232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d07cafad32552d282dd9a13bdaad9f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d29f5d4b27651e0a20b25a308d853234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0844e2cba4c0b976c7b5e15e5ac31235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32a77585229949a7b5dacb3297e246236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821b392f6093e89c54c0430416d1667237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152f21f1e799820aefd405d9da481ef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb56e19ae85e90b2ca1f5dae2c17251239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c68bd8f982d7fe00111b95fa799438c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b077d5d8d4c6d98cd402385eca41f7eb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b7fe0ce90411b9b2fb8e3b451c521242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb22eb16aed61aefdcefbecec42bf77243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3651880337ce997f5e30c6a98212a09244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd82ff390be0d01aef6f97b40b8ce86245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1798fb48e8ec8f4121aeb8f6fdce3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef663acfa9fc0ceee5b027f492362ee247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329c82d9c53ab9a134dc7c599c491d3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2e5f302b02c02b9620fc36fa9074f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28b00bfba513442b0d6849d2271f24250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766bdfabcbb0514a9b82c09de7a691c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965c581a985642d2752ab69fe1bf92b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318e2e25cb2b4f6e8a1ec2f9370ff7f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19978de13655023824f93b79b7372af8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398281814905337a9fa0e1b6112296a7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9d1515ecef1f10f62abbb8c5473d6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae0dba2d41d9245b03497fc350b667257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9cc8e0b6e090ab0bdc91ae25ab8d4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0035f46d3ea8ce28b10f5dff62280259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0befccaf54baca2301c61e0f0a284260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54e06fb48718cef588fc2c3f178ef9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77fef1d2b7751c69c80f739ee801b9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947f5c0ccd7dcf899b0a7d3d5076720263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56541eb887248a2c882d0a2bd287a86264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee239db20c8cf71ce2eef7db2a52898265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b074ad54d005cea06c737a52308a85266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ca2b377ce78de885d1d1331082259267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9efb72ccb3dc323175d5d2732678f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa0c4d9d2cd00a58cb73d4878dfcc4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fcc13bbbfd4387771970c91a3f9558270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252c8d4f58fab7ce8c3a32bf8dc6e0f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff89df376c106bc845f6c3c0b92ca4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463bdf5383d83feb3662982b372a0d32273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99eb3edc112e74c29a58e6f3eca033274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df503b1274559fdf808f612b99a375e5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aadf7a1c549ce966c42ef4f7c79a54276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564dcf5cd345006069ea42a69de6cc9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595b2fab831ed1a9c6d97c6e091a969278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde3e858ccbda0abae4ff6c9d746c77279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd918f15030375e77f16702dd78285d1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea60a2daeb75898f3a7e48112d9e84281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8065510b1c5c6466de0ccd770666d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8c25166e00d5eb0ddef9c2b654b4a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba802c574a9da8b311cea4a313c08f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82662e9a2c7f0b509839cdd046df4c8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56854397256bc44e52cebdb13795ef30286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80a5432f1ad6a4d0c0ae7ad81a842d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d6a85dcb90bca39b7bc526c5a2a9a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27324052d123c671d9ff0aa53f716e47289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02633ceec5a3ed92f249d1e56f7c00fd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722c4b6eee27a2824e03e96dadd208b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ec3b0a7053b334aef2dff3be5f8db292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567dddee1d36785b606051f69f3b882293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c2830ce66bed5a5bd0735455b73fe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47ea389d04b061e6f20520d9586cab295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021fe8d74a48b203a8015721a65dbd2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71679d7cdd5db036099776289fee6448297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ee2c803528ac428a4cd5e517040e0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7637a8d1fb6026e2b6f476cf66da57d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b02ac4b8b537a6ec58f3aeeca9731300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952b5bbef15ac4d7119fb476e7249d7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d1fe38487eea40f73fce446e45997302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a078e2be4174a4e2a60ddec26928b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea50a58e9eb3a589e9a244a1b445620304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b2ddb6936bafa1f63932835480e42305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4362ce88dc4a359aefb44dec80ebb7e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e52e74b27ba52e7619f84d7c8c5a4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd80c7d7a71a67a4a8c6439fd855f29308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7023354f03d39b77eea383b7d8ded4e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95d38bf9104115ce824c57c7f40e90310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af30e2739d7dee6d729d9c2278b04c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64e9c473d1f8a52e6db6892f28ab7b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977f7af62889a5f84aeeaa13088ec95313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e3ef4ded007598e8fc78b8f81b9fd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ddcfb63574c3ed429e20126390e131315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404f9b47df6a6e77c78d91b618ce449316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271dc19d67f9f5a379a137ec0d1ad95317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d945a35e4767bf137882af777b93f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b250a413ebac6326b4ea353dafca3ed319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987aa417af5fc82c7ca23caf3d51f10320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad15bd1e1725fc8d5ddf9138aeaa84321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dec4a439c10f5730233905cd769a9e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a78feca1cda5b8835e1abf72702ac323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480f3e79d34f16f7051183ec7fb89d3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e17094465bf3b3880d2035c22041f3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff825ccdcb3fad3ffc5adea07ab11242326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424f06878dcf55996cd95b168b05978327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a9dc59a8fc2e3d9e4c106d0a7a796328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813347768a80c79b90f6721eb6c82180329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f3c21fab0902982d1de22bd3787de330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4c2acb9406f13fa3800b1cd24408f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f4d6667d5643aefc9d4e646024fe5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989365affd4eaa42811c0c6cbc2691e2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a6d56abd0527e9fb6413967b5f343334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b3e3b0ca3ebed1bf7e86fa20aa846335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1b846c6eeac2e407c3ebc50cb398c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df950a51c5dd5a93306a2c29a935cd3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94000054dbc78d184cb8f637faf87916338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3b0391f12fc78a82902f3ac283453339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485368b7643711082ad159ff651cf13340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b2eb096c9d689454b31b353cece5e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba011e2748eab3ec6717533a44a62d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2e894084d84a6de71c24d1b8a0869343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597146ec82ea041f3bc78e01d38ea18344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73bc8adf86ee60ec3b725a69291b8b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7884099fe8a4c6185af83833a8185346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da07dc4ea876cbcd05dbeff9ee3f611347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261a0b04ea0097cfc0a3045bd3bcc46348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72f16ae7083b6165cfd5a1211af4fe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf47b6736c8fb1924ec92c1dd0668d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea09a9e5e852d218137b60e31b1b541351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e065493ce8a3ebd53073e38449f0767352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013e7a9671e7f0624a6eb62466ef5a0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de930a4869758548d4d2b34b4de44a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61abecdee9ea5d60e3dd3c44f6299ffc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718632243cb1fca3f2c4e076c4ccbd7c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558afd88214a44cf46cdf0ffa63ae31357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a0cd201b0cfd33807c6df32ba58fb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580a5d30c739e7f308a86b154b2b6b3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17bc9d1f0b45a1d7c457e9dc75ba78360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a589de4786c0b57cc1465912a8af4b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926c77730aaf46e5326b6ae8d828ba9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d86879f010a0b6938e98cdbd0d1bb4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2792a1868fa43a022eaf0c40b8eb4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff474b1f80fa3cb0a7f12f747cb2b3fc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40ed5c3af0dce5a659147a67cd481d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4abae6bd56820e013f5f928f8e38b58367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb5ecd9d90bf884338481b9801c0c0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7cda78dbb695e53f08b82015b4709369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17ec482fc7d8439bd2b92ec3ed7520370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d34e1415e7831865574346cf206312371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99e400d3c06c290929787a9956d93a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01fa0342f584981f926694688cdc7c2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8cc02a93db399087ce2404594af87c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041c63cb19a3ca94fa8427722c05553375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841abfe139ec53871149acde95737508376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e56fbe2ae79028e3b1cf669915506377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210de787f7e7e58b396718460336d88378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d24b0f8cdeacf560875e1ff89f2d6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5036cb8c68988ca2459a95a27ac89b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e81dd0ebf0de23c7603a1e1d769b59381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930700be3a4e5ee525064398a32629a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec9f661c1af38a773861005836c2af383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2807371c333210f5e30a215c6e51e8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde488640f0f1659ad619a4c4e6af81385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1bc59e7717d9c19338db45ea97a43386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db386570e57d4bd9ffb3588711e4a02387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab5915173bb651583a1acd9c3c09e5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00ea32fb128f835cd07429b021f381389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d27d225f1f2edc71472a987c2ea63390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1fcf88dc6b85f72cdb2e06c156391391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec2dfaf68fbe4b95d48e626e5c4085392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28aa181ef5bea0f4f6d7e245effb1ab393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5333860a50e93c6ceec206f7f1fae17394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846cd170b1fa608e68dedd77cf395dc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56627da94520c70f4ac29f02c87c84396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16493fbc6a5e63306efb7b04a99a0d4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac8c9e9d66727b3faa01b8b83b27c9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86952a19251df20bbd12c79750ba37a5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d24b1281ad83838231f593268c32a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f829a1c18ed9c8f86728eab682d14401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd21583d734a64d2db0d20b89886848402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da7ea423ba8e25f32b0380baa874d6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1457dfa1d164a4982a7a704fb0d938d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60cd9e2eaacf19a519dab59789914dd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938a4dbf5c20f8c32369b5ed99c8e49406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d962ae93839ccf5cccf203bb6c9b44407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c36c94f2668240d54e3986e1ad5a3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeebacba95e02517c98ad55b3ff8d527409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28cc08da0ba48a409a316128ec87741410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c1bea32faa7155a078c4fc3eeed9e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc23e3816e19d14bf5e16b945bb32eb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ca53771e7c35530481caf3d40db92413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43b5e900597be61d2e2bd7d9fcb868414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6675211cfdeba24c6688296776b047415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8deaaeea90fea9a98f4d71c92b05da416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae682c7ed81f8f762e0d5845cfa23980417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118170a1641bda8e2bf894a0d736b9c0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe4333a74364f1a5abb833e181957f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1d1bda299bf4a04fbad026d10486c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f53e2c7582d4ccb9acb4fed8eeb3a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716a72da2669a2452fbfb22afc7da4e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692566a37782203d9c39e19a3f9571f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc80fd263ac909979584e463e2e7ebe1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ec2c000688501db3a548c2aaaafe1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1f01aff393898e8ea8f32b907f9ff426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db6ef560fbd4e2325dc1964c386b94427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e134b211aedb974d772c7b8f6def6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db0a27044db0c82470c086df5c8ed4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e6dfe401ceb85679ae972781c8805430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06408112a14e4f3b561df74580783172431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54047defc0287d050555e098d8e69ee0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476917ccfcce5d9531fefe67f64ffaa3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031d7bac3d51f31c898dc8d2db22fdb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697de3a359d59a2894897bd64a63570d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be876bd03e68efd0317479a2d90bca01436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32418634e3990340cd8e12503b1db837437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c8bd7c421f3e456d3c7bfc74105b01438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c18ca5c29a5a0961748a730fde6d5a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d5852d9f75bf01dcf830918f4dc8f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c048d0e317b66a9f9cdda91507a86441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6c6333ad0b07c5262f6354b44aa70442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6ef90ea108ee3f909f416d607ae49443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6288e982d7271850108648462d5a6b3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b16df8c0f40cc281ddbb94b0adc25445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e4864e609a88027677171122c7c86f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534f7fe6433093d068a1c48c21b1b0c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7fee467518c2626bfbfc714cda4f10448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6947a74ed8d013c317f0e47c6c69c8a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67c3a22a652e4db64e1c7194e102ae450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47c0919832efd60d0b8817a842f0c7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4c1eb58a809d6b6605a0d631e8e24452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f7263ca339d773cd752c292974afe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34596bf3fca398df3a92830cf246d424454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca2cf900bf777375cea8587960f843455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c122b8d3b51b53ea4dcd92166a1ee1b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f5e680fd875dd4b4f809406506915457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3972b2d76389b705aee9931240a4f15458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea35d94918179caf09c520ed6d95fc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd560df33df98090ce2343b738566f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33052e5ea85622a7118de29330fe77461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f99180a41ce5812f89506f91092f2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5643ad0ed9d99ca7471a953a5e8998463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6dc1425de57fcf4f5833001e82e6b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01219993b447e421cfc724dc9b3fd4a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317620053ce87ebecc4703948c3d93e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200b259d3b6b8c85677f6feb0606779467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cddff34504e2f8ccfd5a186fa599b5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191dd485c03b008d38a15a7a7254116c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ec6cea76dd95f075cf34d9f8aee7d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e13604f5334408bd9008430304b9c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef163c563d37ec91f494a6542ecdab472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70bdae2b19f4361654e722874c7c22473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5b4a1895b3bb28be9c17f281f3b47474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a59476064a6a985070cfc50a87b308475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db1585b7ed003b37f1886150a1521b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f90e58541ad31de5a950dd5713734477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad877b4cf8f00d352fe8f01169da49bb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7b7c92152807d3e5123f1356dc5d0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d4d3d3a0486c22fa9a911a81ab9f5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37846444ce3361858e732ba2c731eae9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156d9c9ccf864dac2acbe604d88574e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b9d51a13c9463a22ec77b170c687b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e3e665802d3fc165771dfbf3d9d31484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfdb0ecacc827f6c6b56aa25af630a3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dba379704974f14eee60853df8972b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564896d89f00711bc8844d61fa6677f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7859b8f1bafd7c59bb0294f9e6be9f8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d13d46bdcf3fc9f269e8e9f37a5a6f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947cbaa7bc5d769ebdf9bb26fe71ebc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94a3a719c97b9913ea4bbbfb0d6af1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb140d565438ab0e3c943d790f9d8e4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7c436458d3ad1798fb520fff73d33493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e7fe09aad56727777f07e18fb8f7d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448097b3cc4eda23fcf068c34eb0f074495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4879ca731f81520e82e59e9938c865496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdcf5a44bedacfc3e22241b40502acb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7bf9ada8c5ad7e03ec51bd93be3a17498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc93c64d97df7f684e97580b11a75a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745e166fa9d71a1afff5726cb47217b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a1a440e1b26a2c2f7bbb0ab1ce8fc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9a12a80e01a03cf9ba18cc595a687502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62d3682d613b586ec6f6e6f0db6598503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e86e20b6c3afc0f60878f8979bc41504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620c036d0054eecd71b15a79f8e8a22505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925ec64e2260be2c8d210a314fabc82506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2e2f301787d50a3b3d77eeee3ee05507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f461f1de255b9997d37737db079ca07508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f1516683ee1edc0687d04357e11f0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e272436857e8ef00a27b20032ca03510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24fae7552f58f7521e7700cd9649364511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df089bb94ac187def8758e56b444d064512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155755d2be850c518a00987b87d8ef3a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f61954d1a05eb65af550e1a68920e5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6a897e456db66e9c533e06a323a05515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29eaddf2ae6f6e544dedfac3245d5b9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e1607eaf1fad52755f1ff9132fbc2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625324844e941dc6ff408cf7acc52c40518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29bff6966b89e1e15d53def1c05d870519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e31fe38f2ba184bfcf515080308e1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5426a6488b16daaf5e421d4ca673dd31521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1d2e19c35bdd25646a6fe28839657522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618d6e3ef718cc28074f275a019c786523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddea7487562f9bd96e8e08ac43ea5d0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75f796fdeef9d3e9981ecd507a17d1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ec714ed9b098dd806351205a619ec526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb53815028e5569cc1af29306ef8ce527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d25063c009e7165a6ca75688e19a3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb08a5915fd1c5ae6d8089613d73045529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716c2b30b1514ce30ab57b92e3e7394530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153dc53d3610646b8d51ba5d6c08b2d5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54d214266dcce5ac8c4ed04978a3ab532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3833b832a6bf551e7231a6f9c30d60533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db45c454126534d2e145352423bf6e0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6558aaa359bb4069d4ba7da8563a6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f728bd6c2a5d384c421d618144b93c3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0495affc69c8313e7aa38cd0f3d325537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7628e6020195a6755811f3cd894ea1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c287c76643409ccd1e65098be7654e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9ce8192a46d09739bd72baf553cdc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c29b1114b5e978b3d7a1ccee078de541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d813b105cc4981f5d068506c0cbf43d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997e3de1bde7627537e75821e821e8e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea924262b2c882627ea88eaf01841d7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66854c5d3b494ea9f92586f6f142aa0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e846ef92d6772d756aae42d7175877d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56025ea07f20a445056bc0de78b67def547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372501e4437dc0bd60a8e0ede8e7b51548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b571f85a937157bf75d04c77e87e8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662d452e13e8d6aebfc4e529dc2d566550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6b8dbd3171eff2ca58eff8906fd05551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb3e5eb90671916d6b9ad9d81a7eee552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c467e7ef8d82329dc9bf89e69c22523553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba07e4ebbee2004001257c2d8830551554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbd726e094fef5d4761f10ba510079555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361486fb1e5bb4261130daf2ba642f8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce485b9c66b7fcbd7b1bb4ce569b9de0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae74e96476e97b563886b74e55ff1e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d87661a218217ee1203221588c8b50559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820124844d7ec98b14aef66a1740bb86560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc124c254010853c8ea0318087d73f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4384834b2b104c2fc6c9011678c427562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b091fe24d3c4c63894416b64bade62f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc227241f672646bab16059cd179a99564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe22a29d75547b5bd7b083dd6bdf0d7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5045b41d4ad4cbdbcd5d1e9f1fca390b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8a65ab7f3d5e3a6ee681b25c6a105567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc2c44bfdd1250297e10aa3da8ccfb7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d578e02067cfb8e5422089a6ac1c0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55d3e37a9177a56ed3a86127d9146a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3c6382453ba0f56ac7d4bbee037ca571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326ad44e3908cee2d372e60c26b84e7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd550779442e111b7185bc156c5af295573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9208615184beae5be9e4f689e8072574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75977a173ca9c4b9ed571b2f9d3468575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f53e34e33ed4063a57ae537bd0cac576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9315d2a0de01fffef3a727b5044f3c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de701dee8717dd7fdcce4a60fef41d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3e83459cd41ac80c8d471178ce7a2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70a0ca08434de1c2d12ef96caf9108580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60cfd93089019593f9c7aab469e3374581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea802d06afe554128b2ac1a4ab4eab582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d808d0bb848d51999086c3d4a839a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778627430bb19659313170e771ced08584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841b04a03217323c026a1ee0bbe04aa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bafd116085fb3c6894269563005586586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d5335826ae39490da77d492dffbe9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf92dd0b800e2e0907ce3b4671f767588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db1e7f07df7950cdc382decd0f732b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3abcdd00289b902b810d64a157ac77590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184d77d69c5ca5742a167da51e279bd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a254ca96515f1ccc0fd2b8702d4519592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec765dd2266fca9c6fcd8555b11c9054593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14a285da2701a557b7d1b25173f804594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109377641b9ffba95ba883436fa4ef92595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab17789f0b5bea710b0c00ffa00ea8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e110b6616f74750da95c142f215d8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4d31c37d8678930716771536f05b1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136570a6461580c789532e9320f85e4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cefb06b9c3f5107b7ac267722cf803600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73256ead3beae4ba65dee8587628e8f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af32f319f7a161ca6cfbdeef9485287602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df743bc1cdfe3484396b392f52eba93d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac4d9368d35d5186281320041b2397604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea605a147ddacbd5b013b89b296d36605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301367890edca52f854b976300efc2f3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02391e542dbc96601776b82fbd497090607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0c63b6ee90e9108af4c170c729668608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599b39aec558996ba373fe119d70b81609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6bd1c23621a1c1132b6894ad5698d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b730e3329c9e14e434c1a90165422611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64818dcd79877fa7e59b3de2785f59e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046950cceed2e2d157240a4c6c04c17e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccaf40ee42f265023af8ef3439c0421614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c058985ed88f0de231ad39fa1f24a1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d103c0db72c43d2aeb18392595b88616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04909f21bcc5c36f7b1956d6b379c04c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7f76a52b20a57b1ec62210fb819a5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59eecf0bdf4ac5bc62651aa6f5a4f70619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7635d974038a725e129f991d1f70eb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8cff50aaf80de05e9383731edb3ded621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d31d23e3d602ed311bd9b4aa5f1b0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1391f78098c421e8ebccd591257aefd8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b884645e299dfc651ca34feb9462f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b8e0b526aac9ecccb81cd9c10d6ae625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2eb894c938a4343afa715b2341297626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22711b1f84967443263b3e29adce35ff627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e4778d43eced5dac4f05cebad4509628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57401773ae382775627086b5f4b04e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e483bd909b9dd920b8b18008224529630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0251557c12e9b6a79238f407ae872631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500e3538014b654cf4fa08c15912178632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0561f698f3dbc07828c8ef5b0c957633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c417a671bab8891f3e72b1bf7e5f8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be75740ecf70da066d4fa5d10ff4d5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b1ef03b5528983ca3f81eedbb79ca636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e49e198efaa55543a2a88f6be5897637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731284f04d03e480d0f424c44cdd653638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641fe5114d5ae07d052fa0535a6e98d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd66622cb7296d9f36748cdef04d44640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdebd13fbf1c40217a8b87f8d9c0761641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3339dfe50cac82ca2289ff447eb73642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a4addcf04735b6110357f39f36d17643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab47080af2d97acbce38df4c5e22bc8d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41db3ca83a174bb5c55cdaba960522645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101c736249d777ab4ab349cca81ae4b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587a950443fa86760c0aecc573a3f64647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f9ac8fbcd9d0464fdb33773ae44a2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08312ca3de3ff9a96ab67a622553a0b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109df2f222d040d3f7730e0f9dac2062650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0c39e5e88665abc23e126843198cc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5269039d34cef8ec683d7af0f4160652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6cd519b68fcb9f3e99fa63e513a34653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea566c388daa7d8cb7ad676fdf0265e5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43494893c10d3715ade7fb2503e5ae655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8225afc0c6c628cd8283c3f0411822656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c50dd7605d5e8a41f387f8146d055657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504cf803bda325c8fcab1b2bbe934b6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44fa8ef9ad3acef270c3e54981d6a04659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d22a840434222ae657454ed1db280660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67da9c6f6798afdc9ddd463963b27aa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1653a1b29e1fb7994d50f7f4232c2de6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698db9ee70687cad3447f4c347b66d0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a805ee4feeaf9798e86da24bcb853664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99fd88f129f338c8fde9673ad9f047c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b785fff38d940f098f25c978f11e57666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc558acb8f8f730fc3f7dea31ab59da2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f302f45a39c30a609c311dd8543cb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55246ab1ac87c5c84bb1718ef3db2ec8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8277cd30c664b8cf89f471ea53ee70670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c8c6b7e621b905561d52f3117a1a5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0506c2136a7cabc6746b508046602672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb195daf2d73e2fdcb5f7dd9c730e0c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6736b7fa1561aab4f04d00d7637f15674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b4d56320236e6ed7c4026f7e62c15675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3970b114c3694d4b30cfa3221c38b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac8dd598b509032b1fe80e178d2989677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341151146950f561f88d03d6e76a4e7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a4bab4a2eb382a11c121253f550a4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168adfbc27e48720c784f60feb3f7ae2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d92bdcdb2eb25f4e7e839376d3b351681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2554ec263b61d9606eaca8d240730682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da88e3026ac4260384c9a01d58b4bcd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129c4d72090e3a20f42f911f0b7c3ad684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718d3ef2d7a6231658136a2d6c77122685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5588e296bd169665386894922d8ff7d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc319097dc9aaad789cb5f6c6eaded7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809898688184894cd8b50b7be29f762f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b32f2369ed44c7cdb22175e2fa852689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198c8687ef847bf7b77c91617acd7ca690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24595bceffa4f285e1594fe637e88cf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65b64aab2dfa33a8079ead554c2c74692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011f2194402427a333f29a8a02c1389693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30a67bcce8653c487efa91a01414db694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8fc371e032f1de8227cd2d16434ac695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c07edf1f904907a07ecee6ce58e550696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df639175f9b391c6d0642a2a1dfb75c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e0e32cd3d6e03121c105ac9bf291ba698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a141970661d5c778c81dc6801cfc96a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade4d445465df982313df9469acc66a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f21695418c3608fc6eba6080773b16701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d9291e3cd348e5aa2aabdab0f25f3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec006a63c87104f6f3ef1a423d792b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c5b31335b34c486a8b65cbd20a558704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1fd38ed1d9f525dcd265a6f572648705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837f5380971bb9016fcd0ec9c794e45706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f09c8e6cd1f8a47109091c5515cc53707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4742587305a39523597d02e3caf562708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce898a988a77ab405f9fa982df530ac4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6ff3c8710e652bb68a03cfc49ed45710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb790fd464b6ce1542aafd02bdd50c2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b702c061833ac65f015e9bf7629e48712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0112a47a530986b5f91658abc353a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ab781bb5f9a114a2fb4e3460e0389714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2d0b1312feeb17b928aba7bb2c247715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8fd2f358c65b8f37a2c75719553b04716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575f03050fc9bec42897286263d4ec6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c7c3eb94130af5796738efee1fafe718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28628a829e5b586ca8c9bab749bced08719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec91cb22b7321333aa912dfb38c19b3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966c444d04bc7dfa27ce404a8dda8c5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5150f87d1263569e3f4e284f2ff45722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b6c1059ab338c023377eeb90580e2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631b5c7864fb948046a41e741cb0115724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86525650cd86fbff4504ce1c3510f172725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cbd4b22a60259981b4df75f727ea04726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297d9c159ab71f963e4db370bbd1e37727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f933ba7d1403c14fa174abd08ca599728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e10ab83952577cd47156b4bd030280d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45994d8cf7d1446c7b378b9fb9ed1e1e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7476c2cf4de1675b69e78861cb0b2da731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565ae77367a63959b698da3cf1276f4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4165af4b914e6d9ebd4f0cb070511733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9fd3115ea4254ece197762b16e824734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9cad7c0bae39544ca313a4ff3088e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26795c3514f03a988ce2af7711b0fa3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138286e2c3a73aee5cf6707faa7c8e8e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2f8986ff705a517ee0119dbb51398738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117163bf1f947813a2867737491aadf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ba45682903dfdd99f7b82ff737ff3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd92a7aa2a92371274c4e38c6641ae741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d5cc0d93ff187b004378f57381807742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b47b81d7fc773fc128f1c9c3769d08743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f95722c8cea6701bd580b3f049e18c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312945be0e7f6797c37dcf94cf4293de745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becbe9df3b35b188827f4c1517f3e1e7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2af65f004a42cd0139f5c97467c8c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282e06568a0a49372c4e9e836ffd862748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3508f46aab3378111b9110997242c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a07b94fa786e37ddb837b462fc3f44750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce66cef3da41cb5cac1939b163c5896751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ecd045e87dadba3372cb29e41ed2ac752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61390f93216ac40f286c86271fc3fc5c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b145f10d84007448d56cd968379529a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db50b08f997a15e19330e4fa604611755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73789764f39fa0767a6dc11d744c31cc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafec3c2de47512ed33348322012a245757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e0e5d2a255d0bbe0a10cfd1b6c693758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c97e374e2f964651afc5df37dd1dd759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f706d82fc8d853c2f421fafb097b4e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ec5c1be73b4b7433675b919a0b7832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b42ddf34675c16fcb09bcea01554e03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16129838a4fd6d44d3c790ad673268f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c36c5204b686e7a85b3ad033e855165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666c6fc659e245c7880ddcb948f05d56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb1849baeeebf9585001b9a04f44207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea2b77df3c742e63c36d2f5af4c5248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722edffb8562f2301a395e075e5ae73d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3572da00b4d7a28ecaf84f58ecc134110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36333d6ddbb1d617d59d014f77e933b411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2cb68ae55a8e578947e0bd4676a50d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629656ec8f9c919bbf13b81dcef0ba6e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f848c699020f8b04429e742362649014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9246efe76bb9718d5c210a669937c4915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5729e2f50b02e726ad368be6cf764ca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7705da91b5e49ce772548450a063a517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a2d0c1eb4b9e676e57b0fd7dbbc9718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c01f721683a7ddde7df8ab530c518b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3fa9bb4ae8260c6b58437624621a5a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd020226bf7d827b95a856f7c36f8221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259332ff401a751088b642d363b387822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c49b6aef0385391d0a7564b5a1e0f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117caf6dd268566438549e58d803da8c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7eae0282b2773a4092e58544c05e925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661925d5bb84681988f90d9a502b566726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8410092267444119b45a6f81e143927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f238f99af5136d038a5b62602181f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f61cc228fc293766a9e0dcf1c1f79329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58318b45bf733953593e727c5a435b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd7369b24b89e2df8e403c39d5400231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c34e757e4fddb2603ed5ed8d9b43f532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef810b9487f11130a76db68566a075733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c531d4f6b3933bd9adc3815008e45b434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56bbdf9a356c5d642fe1a00e8afbca935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f7c8f925ee93b73627a0507b0db0036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5858c27341103f1985c2b0e69b08837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c913e61442ea536ead303cb065fb85138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b4d41898283182726c3e3258b538939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6fe9a8d9a4bf11e3ecc20c18f8b68240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b761c0c37ab7da98ccc85936eca7f441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f832ca0779187a377cca0e5239684f942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e760c4739db9512e0d4cfae640f1a1943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68756201d6d7bfdb4c3e3c45cb4a01f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14764077ac56c87e04505a907f7ca81c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633f9b697c392d5e1c8bc604ab80e5b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94269295ad76168c850553dbd3e49347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e424be1c830b0e7d04e45f1f8e181048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a36ff3d4033011ceb6a073a26c0f6b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe5e6affe8e2f463e5ed7a352d33d550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a02e65435a724771ef7b589c63f0551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c48481752e29a2332ab3cba861c2c252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e86eec68b87f82b0aac6729a42b18653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd671abde078cb7a7490337d090024454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c46f038340b3523e3790707e89d33a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8098fa72b3caa6071d807aa445cb6f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5810f354e2d7989903d4063e5aa6b357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32dc196dfe2345d847e21e08e7827f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d606a89a9167bd9852f42039f285059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342c1551bf86df53bab3c810dd711bb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff61820fb3016aebe5dff23acb3e4e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68721e2479095513984c8fa958a0a91662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81c9e43845124dca8367adccafe5e263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68155e824affbbce39c427f7f9335d364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604b7ed35202fcefea1647d0af5589b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744cf2d84dca45af6c15441154516c466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b6429bd90edd6fd7e69bd1aa9e18267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709ee3257e1f3a07ebbdca05625416b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e7659ca387daf24aa5f096ca55b8a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000ab41ff446ba45cfb5fb2c5af278c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142cf62b5abf0abaa5bcaebc59911f971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933d913aa4c96c06b37839519c6dac772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392ff67049cf3969e9723f5b5f4287873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55fe79fb8f05b7962f303c18af2d9c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38727689e89ced2d820f64501bafd23475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07612dc319445363e854fe7359765576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d6edd35f78d05410c148921c7b98d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec409d798d1a030fa53b93e4db1ac378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde81cf0d2d738e09f46a40c29208c779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2e7dde01223434e71a5ed6c5f54c880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2a27d49f1ac77d626f3af96cd240881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50066afc06ec0da2fa4a1407e4afef5282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493569749705b09268334b9dbdb9d8e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2736c43b3be39477b1d310e9b16f9484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98746feb640b7a51d2cce1ac19774f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26f5fad27f3388ddc935a689f33c1886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ff0dee9a5bf10e95b0d844f41f80587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975ca5f184d1ec66439f561c4d9d0ad88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f7a7db2db965b129dadf976d859c189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed46a59e4e6a3f76fa30f240815a7190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249c447b2ef2fcf817ea6f02de1f3a691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a7ca8722ea6cb29200f2b6ffaeb1b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e7aee654de54a47d872fad7ee89b1193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093c9a36a4cc72484722f9a3bff88e494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf34128c3acf8d803710b1d7a06eade95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82f815aa0ec88ea2c69e8fe981d60196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979c1c27fb38ec8e4a3705b6442117297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19a52485ba8555d2dc218bd8676cfe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3bb96c117c68b71eecb0e02b5391ea99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39513d194aacb2bd146a41390bc45016100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ac0d8892e11cfd1dbf9d26eaa1dc2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e5c709d09e6713e4edd26f992bdac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c5a501b106f982084649bc1dc46644103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c29dd0ef008e5c68c3a2f8b3f68a52104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6ef0d73a8c1f7486ca536673b8f0e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04968ef09e7a60ec23b36300a7b480fe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a83eb07714a84e13507dfd4af00626107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9c85f001d7a87ca071da7b14af9f0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ab99b53d001e810b2277dd022126c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822ec7d2585f8f940d8c6c8821c52d6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712913510200bf324b386760a5399674111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10296a9575603b8263bf4123fdd672f7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168d60fe32bb11aa274bfb8491e5475113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020ce83d37511f85ed67007a07c13b0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea250ee9748c40b044b11d5fdefdb2a4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab3c14519d91983abee55765994d3c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b727ebab15c7fb64e5e57f56c4abec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd303497d66108f4d6b9ad1e6123ac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f93a01b55ee35fe292ae949e3014cc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd19c94c5108a76c1bd611044aa1ea7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98bec29e7252722f0380d7503d61d4e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6594b30949b1e97cdab5122061b4335122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307a001332677d002c1e1873d8c71ab123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994be527dfe9fc3cbc227b86eb086f4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46645f2cacb1d959a7cdf62a80dbeb3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad558322ee5a0c68e6aff9ece30cc8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dbcb90cdf0a83a7ccb78168228b433127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3223876f7175437c7c184c51d9cd101128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a2793d39108dfdb94dffe55aeb82d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff59198990874bb4c08e03bc937fe2e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b7027bc4e7245c6004636de68088a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c26637f5ce537eb2e247c6ade5940d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9b12dd6b5191992189539fd58f70c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe26c0b4ba0d9d445b25bb27cb66c22134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88820a5a4623bb2b53049b7c777b43a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859f67c7ac241696697394ae289ebf3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baabbeea0eda413d599f483f149fc3a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30e3988667ae9599e9a20e8abb304d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518958882d844cf2f8f745d788c9ab15139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89514324cb1a0144fbdd7cf341ed9e68140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18cc2266c4b1e5341bc69620d4d33f3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a4d140e238be72afe93312154bef7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5eff3e4d09a84dadd3eb67a0b4baa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0d0deec96cd1e97d20129c49c4c14144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded50802c4c3f2fba53e6602d6891d7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72e8643a9ad1af0c3216797f95f9d8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5e23afda072712f1b49be69138540147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f8eeef6d2c2357228658501ab9c6f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1e41f39c9552830735890dee14abd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303a354f384c16ec5a10f39f46161fe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce84b0208c505cbaa72032c783e188151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd561b4ce9e50a9e1e4fda8a661a35d0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca11331765e11dc65696bb20e9e7bbe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3f1ed8f62d77254f5e4e4fdcdc2d0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7412d072784952040c78efc5a08b39155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76ebec4f3e2f29a58391e0a8a4e374156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183406da1b18b8414faaf8f7675c759157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5841387c3b03d577a7590d66d86ea0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b42b1aeee51a82d9cc29f74d4723dd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc178ec56fdaf2ec0fea62d977438e3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd59b5e741faae4e6fac49c23b5a3c7e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674d971be57ecf81e6987effe051bf7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f468a4e58879638f956eefd875f766d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f3ca492b5c558ef448fa08132d8e5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64519a44fac912c35b39f927bddb7038165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47684154438e2b37877d3d890043eeb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02cdca3949a39f0bc8fd43278df788c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3aa2f1264c989a80e7a93d9940779168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577a1068bc792594bf6de605b2df802169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6bfca84da6f82285a5443923616978170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79536876386e460c0bdfc79d93283510171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892ac31a1ff38e48d790719367932f2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e0c4ad38a4561d03afdb87d9cd23b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e71e9f31c3988f246015a2c90c16e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1219493cb3a821d277d798413f51ad8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680a5b74782dd28b89906ed7be90c1c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57155dd40722093917e7d3d051467551177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cbbbcffeffc0f4695138d26409b61a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52492edb833f73f23e5322287d6d8b15179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ffa7f8c7838de4788e88e9bc547d4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5ce1575fbe2770c34a277a0fb734f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf1fe85bbbcf6b0e711394b3ac7128182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96469b8408208c177229b38cc7adf1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf7bed478fd1ffe365f1296a881501184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5485a10838a1c87780999d5397b8c53185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173ecc3d85a83f20fd5cc91c418e2e3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4329964748f1c859d91cd50b1af8c2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f587d19468feb4bd285d69229cc77188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032567592af20067487019260217375189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7abc8b8ded9c9ee8d865ff5b177f5c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5013472caf5ce401cbd4901683dac06191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf0be91ccf749d39b0ea98fee90d34192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d12e5786a37cd8bd28b889500937f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab25e96368a639a084ce50b7dc5d542194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0b07c359626260aac830be8c22b51195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7f03ee7668a4f3faa7b115ee5c68e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f04354c02c7a7397a60e85d56fda78197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8a8ed492ffb64165eafb6163652f2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed18608845d0a949f2739e21be828ba199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830074fc447b32a6fe9490194ee0f59200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9876c86115b27f866d06b8bfcadbd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82093186169ef74f757f2d13cb2332202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840690e7c2820ea0683ccd59b1ad3d95203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9573576695fb412ef1665b814f12b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b43518dbaf8b2e17e8e7b8d9527ff205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62961a9a3c81aa383adae1735c8482b7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e6dbf163ee83f6f36bb5d55ec9e8d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78198c12f37b438d86f19725edd569df208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5c7c0f984c56850de6693cdb050a7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca22d6c4e01042868a20d57227c0c3a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30d65b6c5eefbf5966c16e03fd2fcd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a5c51cdc7f5515ee2d2b83c9bd76f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa20c550135c7ae2ae605b61c9c10f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6c4117e13299a1d095c6b76fbc841214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38617c60499cebb8521ef2542cb3b000215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d621da49eded53dc6a3feb4ad81c392216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f885b48cbc294f49cb5d524aadf758b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fbfc38af6b537c869046df8d84e72e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7dcad823164cbbfed618a5e42e3dbe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d6244b68b3b976dd45a4c9d4e6072220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe058355aecdf62ffc0e285b21b3bf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3dfd5a9de73bc4e4ae6c785a44a431222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033210c0315b8e7876d7b33f9c68359223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce121e74fc7ee347b79e2e52f62b405e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9e024923ab4be35030b078f9d3fad225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d5af0eb91ea4522434a1ebbba15b1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d467a46af544eb3ce823628779f7a4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c33a9441b352ef522c7b2e869d9ce228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111868caa5dfbba4a410ebec1577f59229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a7836c7ff024f97f08310391bee80230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaae3c0ec37ca2c0662480823d96854231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78fc006263c1af0123e8ff58571354232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dcb16d01fe21754dccaa94a5adad18233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d2d05ceda9d2fe4c8a9cba22d22ef234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96365957ca7638b6249741e1dabae8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ccf633f48a808ba30ccc2777af662236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3afc324313066bf374aaaf061635224237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77726245ebdf131e2847d7d2bc7bdf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a037b72fa1d3f8b8354e6d783e168239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6475c84d530021f48cdb8a031dff9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff3695f599a7bfa852ac11f89642ca241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467de71653e2d64ff64c43a73f88ec62242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf57f2e59290b7ff149c1b50a784cf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb7ab39aaedb65ed5d021274536671244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c40255270916bedd2c7602b639794b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e26c350c1923d93e1adea3df20592246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bdcfbd69da8730b44c74bde93033a6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e574a6bc3f904e59dd58b8fe1474cac248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec231681ee43c6edad3550db59ed08c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcca0b95b284784d4d6b9197eef1c09250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86dc8c54744845304f8656ed42e6f4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3097bd202f6546721a2431ef0d377a1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f209ea229ed2f79a1526d42c587fd5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71e6d6ed772b6048219900dffe66ac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c61de45a4d75dde6b52b6089be414255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ea2a635406f51b295bd03781755d7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e95e14fe1fdf61b1e7510caeb86221257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015f001f086c3e1a138835ded0f2681258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885c4cd6f8810cd7d76f8368106e5ca259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15885785b8460c3b1472d51a2c006788260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024c76d1862cc8b13c6b4b7282a560d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db056822747ada8a918045f823f4797262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743426d6720710a50a0dba4005d4b34d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65611586c020b6870216c5b150efddc6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f5b7c664702df31a617a8b386f088265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a610cb1d6ea0f478bfae65ff940c80266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17731ff870785913c431ea5a79f7e89267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438edf717564be066ae8333459f7c8e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63151b8c13f7facf34a0b5f3e66dc990269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817e6eb58229cd7809d34e31dbf2e68270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84af3fe4663537e697ad56f7bf82d3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37ba04eb5f36c7411659a4cf5b4fdb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a127b9572444858ee54cbcfebce645273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b9b1b0a2cc51f970227a8147dc863274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad5bd9096c09b1bc1a6ed3410caac8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7d46a243fb29550c300eaa0cb2ae5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ab1c7c0ab8dd6f0abdd3f0222f250277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783283defa2c70725309147dc5aab838278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf668c7aa0b47a0da1432e48f81b68279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a78295b94b050ec5945c3529cfb0b7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df7ac0d8e4c2cac9bcc1389d0313f1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cac2d1aca39443cff3a1e0f0d53451282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68e075af5bead386920e75c7f217e0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937302c83c715270174e118328e4c1a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf9de0d822c2234a82057986d54538285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e876afc49ec31223818d8242e0d97b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161bcf44ad94c217b56033b8954933d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1643cf77b5fb7db5e30c44cd9d6c6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546871c9bc4cfab395ea4c2f2b7eb768289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd6fffbcc39963856c49fc764c85cb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dde6d2b9da45229829c4ed4276b53a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88475573bf204f29b873bcab3c9a06e5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1202567f5d7602a59f939a0dfc3d175293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9b81bdfe500418345c9f4756f26ad294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419df6926c91c3a476baa5437e5f459295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b26730cacf712e43309bfabc16efa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2023326c801d5676b748398813e93297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6bf8785aea13de60b4b17c022d4465298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3858b4d8b205fd3df3af0e131fcb0f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b47001e676ea6dfcb4fb1f922617bf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39b6f6c44087a9dbe0140fdf45c0fb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58691b424fbb9e5dbf114f2bba8deb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e7de46620dc77d5796719b2ad32f6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296746318511d9257270065260269dd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ed5069d4dfd84aba3abc81f366ab4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a06bb227aeb266ada459f94d4229ac306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71da2d649611afe0d6aed50702db54307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b114bac2155ce85daf31578fa772c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ec53ba227bf49db0543b42dd38618309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea61625f90a884254212be6e80b7693310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd38d54a701f95b3792e23a5fbd99fc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494554a534c3c0078da01f8d4fb1b256312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc250ddb62145d74043eb96dd91d57313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5519bd1a575f3e5f02d15c08bb353314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280f12c845140526cb14e7c558f49fa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ab543114e344b309d0216b4d7b5cb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2f4b4cd911bdd9bc45c58583cfef8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cbfa95526b69799be09c899de4944c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e87b39ae7e55db1d18730b67a51251319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8a4d0ad5f92b33c0a56a183424f60320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185241a044b142d9559f13c3165c9dbf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb505d17ffada1eff3d35acfeb5e23322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51204cc4ecd6955a78dcf375995305f6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377c9072877fc1f8b24d8fb0b07d119324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f10df558400542e7821fd689247b2b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f794c69d1567fea230685e782e664d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05032a8f1bd5209f1a5906fb92d04f54327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e66b0d0763fbd15f55fba3b45286a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85941c385ea2c68cbb92c51b20ea24329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067f987674880e1b9ecd8adbd191789330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487436ba3738edb2577f2ef2b0058e31331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4904037d3b434236b167e11495687332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39edf033b531f02d6f746c1b9eecb575333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30669bea3ff410d349cf623c731814f7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd4dc2696494ca774f3d64b6b24085335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce5afb4aaaf8fbf6c3a0e95fe589cc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a2846bc2a297a6ff25858314e1efc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1231905f5d0fadeee641aa707edb8e82338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070932af489288bf14aa09537e25d36339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf2c28b595b83273974aa2f508dd56340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69c69c091eceb539b5ef5d008bb8ae341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dccc6c69fa72d24c665f0b586135043342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e02f728e26dd47123f1c58301fd9b5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83e1192b813541611a8848d5dcb13c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d666d77d28296b1b51743d02446aae345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec73ce9abe68c648d11f1cfe1f31cf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61781245e310c9482041b1a6161059347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871bb4069bc8ce012c0b6197f215327348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb9407a44952a4a1cb3fb4571f3d20349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dcda7273d8c5ae0e4ce1cdebd89177350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a102e82c09908aea8a1d51c7de2315b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d862df9b0c46a096ad4823d862ffdc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e50727bbfc5b6777e4200a1d6c7b3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb090715d7c54b0cfb39a4cfa862e03354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b035492da45a3f55ce5cd103559b203355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812fddbd6b3d12c7ca51bef69ee571fa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aafb7152fba47e1d8ab8d7b59115d42357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62395d4dbccb4c15938707199055e0d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581b3f4dfa0e521a5cca88020e7bb62359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1e60774a33524d9ee26410d3b34b1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d00b437e149eed4943fe07e4a7952361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76eece4b07eea9fd1a3dc308ef867a9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed747d8d6371d70aefd576053bb05da363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174a441820ec4596f5b1038ac385414364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b37f17818203602792fbf43d0ef71365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1650e13774ef81fc9805f29c22ed3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fca747a8a839788595e0e9d46c3430367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39252f8e1cb7d33ab6bb63d86110a283368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e81b2bcba4a7111ee285594f76be5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7495f75bc3be0c306d90a7d679020370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886234ae057974066a28cc0b3d71e669371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a040a3ef28e8252c048d56d030e52372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0098872ac2d529af26dc0d3557dba8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8c1fbd1eab027785d940325b58233374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96384551d7284a3884c70b1410eed290375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a052a81428801edefd455a4e936b5d8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cfa462fd648214ca6c7314749c6876377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2968ee64b4b456091546ee4a80ab559378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e63b8c371bbcfaf604336d152545a6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2412542f3fd4f6f4695e7eb2b2b92a9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e707e85b842b34caa15a2f7ecbcb9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970df790a1eee5d68f1f4b59dc49728382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19bf33f86254986883a34bd660194f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ac6f6f2ecf7addf7f64034b938b15384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16e4ef45260cb60cffe7fc023508a1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747b50bff561fd840e1a06aeb34644b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fca910b92be98d65ca148218cccf82387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5012507154586e2fb47b0fe81cdb8f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c39d74626b70b9f3f7d9a7339fa1c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355f27e89eddda2b776111f9b790488390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b893b176b73292505fa6892683a737391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f8ce3adb83282d0164beaabff3c9d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b70b9696d863fa76426436be6923b5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a812de54d7b3b009cc407d62773cd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60354e4d1c232bc7d7b9a104aa489a9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1217a4b73962fd01862a29ae31ce6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9c234df2fd2ed58f2e87896cc5516397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466dd6167fe9713d576e43f91a0b43a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f908915ddc0b9debf65c37f678ce2c5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbed4ab0871f5ecdb330d4e4308224e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a39d487980a2e397845034295cc441401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb90e979f39e4ed9c821f0598427eb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b2bef782c87b649a4a232246c705f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081eb38029ed1244a801f65585278252404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f6a01d1e9ef44e0585bed7b05260e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba54b169799cf5fd0fe0c94ee1fa987406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376df1e3bdebb7e6d6e419be3e99794407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4538882607a2fe836c03cd77d91f2d8c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead75314984449ccc383967cdc0c326409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99983444f64bfa746089c0a7c421fc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d521fd0d4202be5f04aaa5de730efe8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534915dcdbb1571f5ae80ce55fe1e56d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef56096ae23b0bbf02c36cb88172f7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678bd59ab1df0dc856f0dd18558e5e0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6534ae1ea06e620c5dec7942fd235c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd8a981a802d34948a14c08a9f05c2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e81bb1e6715048ab0e269909d11af417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cda041b2763d1fc8afb6abe3e2c157418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794ffd200deaf9e4e669abe11db6149419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8f138892bfa7987d529f4fc183e13420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596c04fde8925c60f4678d5408354ac421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd679818516b584b9af40e93644d06422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820505914f443affb6d498b59c56676423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0cd5ea59236b82504905991945ae9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4423c9c1d718d82fdca778a0153b8d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813ce84b500fa87b460de2b9edc5f53426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30044f968e909df1a2fab6a9db35a167427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd16d90ded5912a75f2ac50f6b3b138428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0793618c217be640bf7e86cf5862aac429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f93f4645c6b7964e35cf8aaabb684430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c72248c5f1503dd561768ee19b945431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a4304efd78493f39d39f0f019e447432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44476441732d6650f2a9770ea299fb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d4dd1894e07286a17270d860efc25434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68290dd02662fd23e2797ac1557e4f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ac09dfe05fdee50c2a71c0e55d9b7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ee43af95f81d2d68a17137134852d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeabf4ac7a3516b5af16fbc2e4e0080c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d339330ceb45929c52b0c33caa43f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea7ffcce0e540bf082386e758d1055440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4117a0bcf9fe6e0f13b2474fcb2c3a0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77d8f8fe7aef21da6fca1bfae4a2d0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1253c13d3f626ce629edc7f9b10e87443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d21fc931c5c3331c267a8a76e2ca4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b14e763a861e9e01bfaec861ccf078445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1a610927da440c5e8d559ecd271fc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613eedbceb4eb84f33051106a11d4c8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd556897f6e768493856a99c8425aa25448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5188761e4a2292ebc23517cc95d37a1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5455ed86186065374218dd48fe7b70450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283cf46d9871f9bcdc9bcd3543870e7a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b89a085b06b112f92c3164413e7390452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ebb66ae926abfe00ccb8ed61c3b08a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da85786513f53c9eda145c28947ef5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ea6b64470464679978819dce0c8e4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76450e6f3716f738fdd674d6bab93b86456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029407603826116ee002b041029efc26457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7119d7036f181a77d25681eade9e07e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4752f2baf6cb5c91fa59cea0209c4e9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67a7bc5f95e0e6420e3649fde789b4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e659b6b9dc7fcf3f19dd6390d90077461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148cb3c5ddd88057001435a1d662d62462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec63efafa85e13abbc8f83f333a5b4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485c500b373dc36c24de6c9e9d50b61464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866575ddbbf39bbd0adf46d0893c988a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43b1116d8235e903e7cee8f220c65c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1105841dd970e3a219920a93ac2762f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1e1fb74182faabdf9ba2e489a9f4b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5049f5699a1ba5282a2be0589637d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e07e3cc2d67445566b269e7cef01f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226e116d171bb0487610e323c548fb0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925d22c922f36e71fb86a53174c4d68472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86596bacaee793d7c8948e71368ca2b3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04e18b2da1f24381f8dec780e864aa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953832030b84ec43c89e5dcc7541fe5b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474d6ead936a726d59ca723cdf515da476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117b25b7ac7d1d38fd6960c4b60d425477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b785bf5123e4b7e8c91c17837534303478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd5e3b5cd9c0557c6762fa3cef9de0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17024ba187577b83f2c276db242f04f2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130fe010a310d9ce9480ed284da6f352481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396cac9e37aa99ede704c4dd4134b7c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf856884fe0c4e4dfaec43759e5c0dc4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773b17c6ba14eb5aca50ee86dd08b4e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c47c8bb2b1cb93316d4a5abf62ba0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4282ac0c3e77ebfd061cfec10e431925486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9173be408d08ab1e748436a80f9a6db487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a17560f6ef2ad35cc75a0928196e3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829f3dfe1bb3afc6e643de1c042fb46489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46578de641873f916002b50b9d8d3acb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2fbee7b51979e6c4614cc3596ec6dc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c7e63c7aecf9df14006194a830a65492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467b84a2d2809c29fcd840445e79367493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16fe4716739271bd5e9e9c6434374ba494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d6c9f2ba6f0ea2775968f4f0bcc0a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eba4c0b2e06466ccdfd5edd0daab38496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997720a5bb0143593323635bd4eb2769497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b43ac428a4ba521169088664e2a83498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1492470c05913c9ee2b0ae9c2c1ff26499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16639adf5926f1244774eca93bcc4d34500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66db205c9d1ca7b7cd91e187ce76355501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b20346af98ca384ccb5d3d9b8f423d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e96d372b1e059fa1b2dca5949f631503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4895befe778555f4911e2f9accfcb1a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b28679fcc880aaec09f2f2fa65139c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc63fcb9a8622ee060566fdc8d73370506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7d0e3fe4f5ee27defcab99b526491507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824bfb5573842f277c7e5095a3da85f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9797439837f7ba9eb5a1b7e86779c9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59761595ec7496cded3a652c096a27db510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb8880ec76c643b89ff06bfa1b335f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d34b9c0dd822dc119e6b16658ecbb3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5f34bfbba5f610942c6487de0a798513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069fb24c18c2338ec8771e1c5d54c1b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5fd1b84ee9ea68b4881b6ef3112c3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ef5a5f80a3d4211b5e5b25e645ed2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d6971745c418b233b39f3b1e71e74517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd924122a0bf3d842da3a0cb2537c1f0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede8a0d04767cdf4b0b7b78bd43f02b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad9e8b0305be790fc3cdc7ccd7cb1a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5447615096889e6d983249462ef8b2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141eb9316d8da9d516ad9c22455852dd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8f57cf6f898c66f2c460e3dc799e9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30df0932c3ebce66bdd6a45451274cb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940fc642144ffa5e5ddc3e45d39aac46525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d10b8852a24cec3840c01a5596afdd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd58e5c4e9e848b8962c74956ca3b8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9fa450604dd077c498af0a7ad842d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9bc33936a6fbd5bb3f9d680cd4604a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34996aa10937168480531704c045ac6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54962e40150119c05e5ad744908d668a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568eacb2de8a6939644e7a4ddb53b7f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb70c2b9c9922fb05715ced32791f3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad73622398381e82b6115a894b58fa4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9e723cf3982288f31232fdd89ce44535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1e291de7ae5f6327618f7028ea4fe536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230cdf8da820b8a655e27885d1cb5637537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6ee7f75b72b83dda4913e49100cd0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216bbcc1c6af32688cd2aa2c007fa35539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5310f9f5e8859ad1b3c3980307c873540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b17a4e566aa87ea870d7d7f0f22c5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f348e9050f8ddd3188a68fb90e70c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab01554439a4311edc2e07429171022543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862332acbe52762e2d2d0a387f547e85544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990ce9f83f58c235cf8ea19d64233fa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf2a5388abc68f1352737c0466b1f5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f0e901c559a6e58d817a72b651f48547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96a7ce59e81297e65f5f4b1a52bb90548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaeee18094e80b038ceb2ce93113c5a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e3fead76ce828964396f9c4bfadda550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e91a349e2c34b1e528d6f7e14f8792551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497dd44a03ed6e2ae973c8cac2c9e2f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e6e46861361170598e060b4ef591e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c94876f904520b3cde42376782c9c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed6a8599ea74facb2337321254f659555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e6d66db43b586a6e0ac305c67e0b1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2298b08764b742fd025da96fec2227557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d5fa2ce655f08725541ab6870faec558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e17b860ef0e2fea335acf0ce64532559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4a8e1c585d418f071949301cab951560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ebaae9d8cac92978c09e033fdac1b4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5bdd4d78cf8d8f63973b7f4fbfdc0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb838fd5353ab5d11f2525d52c90b981563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cbd71f746ec542126feecd73a63da2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961fca358bba252c2c67f288bead3259565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3403507933ceb05f71bdc2429613c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a3d7cffa0f7f45f208c34251e5894567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58435e26ae06a38d67724dfd2f268fce568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b8a632941abc10470c345a10ed717569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b544416b30f357990ba65b18c0d167e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacfc59271f3b209dd635fd572adbf69571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4e8eb901b2442d6dc723bc180a5fe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f3199898b062d5998f3c154449ef5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8a9dc2df3e8c9fcc6ce3b9f425c68574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6f9aa796b90f1a1efd37d5dcd1079575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a139d7882b9f4ffdaf074075fab9419576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3204df966193a136b96f648fc7fbf20577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691a653f85fbc0e78b720e3ae6fe5f8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8888f717d0db34b966e826bb787f6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ed134c0d12efc99f7da9206a848e3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b6ddcf40077b68e821b0b2b67b935581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc7ee73efb84b0f21904857017f11d7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e9c59f615497d9aaa82b3eb07e1d8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432685b5979e50be632797367063358584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e7da165b797afca6f979745b7384f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542dfbfc0d2fff204af4208ea6a9e463586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6765edc6ac37809f56a85ba7d0d48e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf98e1edb78ec53cbcbff9bceeb662f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93185395b36ca327e735dbd3716db445589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b95403ae6849520161c2afa456aad590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0852db878c5e106fdc7d3b2d0db54591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596be47801716db323b7ba1c44a9a0c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8fd280af43d5420a9eb3f2f7f87a7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d08d569c2a3c554696713be14bee44594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e700e25b0e674e4ab2ca87146a3d03595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a53cf3dc1e8128ad18724aca4ef78596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558ffb84e0196a1a526dbee62981a9e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78fdb0f12f965e9c5490beb05227ca5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973fafb1ceccf8a7bf3d0bce6e719d2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3bfdf8a23af6b7b7c621edbb4ffea6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29d46f8fd35eec6fcd4be7c36c1289601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2debc438f493d44e09305cc56cc20867602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa94ead4201533ddbe149552fde68ef603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12465e2aa779505a6e47b9a08d5b355604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc114a7284b18ad687ee75e7ba93007605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89fa088d028820066c454acbb7a4556606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535dc1c19042d701c98742191850409a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eeb13ace4dcfb1918835c9acda88d4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e60e222f8f3944e4fc811a624a7f3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399fe06ae364fc06e18cec02e52f405610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc16d407d050a032c1f9d82f1e1f0fa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00f3d7da250b2706b1605ab7350224612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88fc7ef0088636ca27ac8d8b6f45ca613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65766306c9f7237f26717f0e3d24d121614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939d2b75575a91b7fb13cf793023bec615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f62a19a07f13b9a0009d40bfa61e39616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8de260d31748f9b4312042247367c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e03940a23e29d970735b63f4b359df618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ce7ba289c15eb7f947b8228169c2c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162d55721aa61f25626f4728f433c38620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afec16be321a573edf7ffa85db8364c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0388ab6e052b8a0f73d681d528886622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486e82dd70d3db65ca5c285c91c9063623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee10edeb5d2bb237e33bb018bbe363c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc0989453cba3528f5c3969f057e83625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d353375691a66dff0cdd77dd0bfae626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e84761303227bbed3066d9f5a2e8ec627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2213211cd5f9fd072c4245efabc13e0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146443b15aefb2199c0684cd426ff4d7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e323a2ddf50a232c152d58a63ba696630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c57c9da8d8c604741225a98922f849631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b563623cb4d266b2e3c6ff0f18aa49632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff75b606eec21b4eb665d442ad7f1f4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663a2bc63fb6db64ba68fbffe9c85b4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33d8bafc5a0fa9cdb99fb9a8153fa5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6944c7f2def94bc40d979de2374c6b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c55963d9bb9e7d7b71af9b048784cb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ed1e66eb4f6b88c68704ae8bbc668638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e5f57d015a75b4f74cd08defc7a85639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638101b8e027697ec3868c5b40cba4c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384c76f281ef5453a7d23f9ccbcb086641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4427b2e7d33b85a9d71e258b1794de2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08438adef8e1222f00c598c626ce450c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e964ba340050e8d8ff2d2021f8ea592644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef60c73afec03664e0c63eb3bc9c07645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3cec7551a3724ee738faa88ad944ec646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d9096a3c850106170d1d87aaf006bd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc4931d7ab77af1c584db43838d827648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95355b077da9c3d7b5c96e6264bc55c0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706a7b94aa309f9423264b18e630c88650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31921d74e759cba6a8cbec87942d918651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90654f647eb9cd8410a795b3a1948b7b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6957a3e6587caa612f74b9b20f4f3e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b03b2fc85b82fe7407d7a94ccba3fa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252da73bb526c1e3a4f74b04ad28f8d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed98ff4b8d3c389c3bc7d1f7db7ea2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa65d59b47354d3a91f4dd802029835657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da0afa10923626ee56a84e815a5ea8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5a9febf7d8d650038e93919cf7de8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66937d566cbdf658c9494754cd3d17d7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6399a11c37bdfc6809d09d18fd875661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5be326a2ef11cecc00f48e9d547724662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d144e150a7e5f508e6df99e0b2e2e6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0523c07129cbb0d5698fb09dad025664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7bee359cce120eb5fb1c9e130a308665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7df8b93db18af3905c79b21cf1a2d9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f1845d15bfc8b005899594d3a80b2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d775340f9ccf38ccda00e28719c64668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6abae06836305dbc8f9e1f4648d04e0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff40e53af1b5fe6725830dbd8fb2bc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5e76a5f7c7b381d608ad7ecc26294671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7c459d3fa76d08da47544600eddca672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6d5a2e11d48f83ff16262f17015d8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e6ec122b489e1e4009d00251d08ba674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b263dc6d83cb7c055753a1a12b7924b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b601cc028f95779a776370bf3bf427676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138d8e4cde6d3af278bc770dadde514677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e996f5e4e0a8a2628c88033a76b5486678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c341268ebec0baca2891fd638fce407679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eea6a56a9adadff03fe59051af03f8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37797effeb6eeb08c6eebc9e865ce2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fbeb873f912ce86000d7b56a3b5f70682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe80a083cbf2440b39a90ea7a377131683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1512db7204423de0f4c2d9e7f9258684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c38a0bb961d7b55135f67c16d3662e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f97f26a848e9a6b79497d5ef27805686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7986862acbc48314d9b5c57dbe06e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aad6d552bf56bb7759b4b6cea9d798688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4593922186f33aa31d764c7a7a43a3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88077876017feb238d0be9082ff8785690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d58a99a431f776e20e39fb3e6ee3de691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d127e246844c33932eec3fe3770ca692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305209e480902e072f9d4e6d0c66a78b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36097f4a13778596112770fc217e0b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a479b62c7dad13bbd0491aebb9009695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958597f1b1589687601e336976c46351696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4191816dc5f3601c4fa2045200e0ea697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd09f3309aa243b2359515c5ceab6e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69419b5aea3be75c4b5afaa434f8d6e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1feb418617b7c4404edf9c1071c348700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57bd17838032be8408ab41282c080b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1ce7e1c8d7db1603da8d6dc102130702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76290a6b5d4d25a3043e6298c07b60703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac136d57b82894d7c1d7e9c6ff8051704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec256961dc65d658340a8357ae5203b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb9b6b876c89d64625d0355aef1019706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54c71abb98013562bda6469e6b3946707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522061b3e08b3d89fb821e68435e075708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a6aa0d8670575955074e14a99542f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50ed0d173e5006d7365501f8973410710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1767419435bb1c826e3aa42fa74085711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb45909833c426bc68edf95b3c40a6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5cc6d25a2f3d54bc81c8c15d6cc16f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f52ee3861020db1ccdaa7c9b744f71714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07688f181e8e30257af8b06e3d56d23715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc547259fd44851c7c26300c2b89da5f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a2f20e174561e6cf2b28165e78766717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e90a47a799f468494547760d8f565718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0910f18b4e6dfe930bd35c93965a258719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97150b7209180cbb6532faa9c1aac473720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef9e5a54620928a66339ce3b1cc87f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54ef68ce546037ee62e8947070d0fb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d8ea816c0571476c0f5826370efbb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed4714f4e3f2b32a3befa85c102186724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38129894a1792e5229852b953ab01aaf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e72fb689a92620e6994b393d3e1ece726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10692f279f9d54593df9a83d590e1c98727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5516c4933e27be0c0894f0e8892a28a6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d589db61ae14722ff0f5a14a8c5916c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddcfcfcbee6bee1493362e774d46ea3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf076832d60b98f5f426e8f26c615a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3b7e98a45fa802660c406ee60d6bf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719c595f80aad741a024f3cd4e564b8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5068c05d64f64f04feffa9ac11a32d6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563a2c0a9c737b5f0c4ab4b1ae0c655735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0beffbd00b9185c75d73b08f65f1c60736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693588bfbd86ec8e5465ae677afcff4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4babbd37552fcc7a60cba6cb65e517738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61edcf07249c79272253f57345bb0dbe739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c60d22a553af4915455bbcd709580d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e950e3144986927a0f9aabb9967f3b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d605a7d2af0abe5f131156d45a858742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2e1ef508eea0bffb469ed4720d761743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4615e5a307c82001228ba3d3596dc9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5d7c0c8234663fa02be9481e58e1f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64da5d7f9cf3a41027cb7f0a516cf9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d18b6fded6fb81c4578281476db96747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b645a8511ff1727aa2552333fcb67df748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2385ad91fb367fe3174c625e4fe1f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0df1bb0089d64d7d38680d9e6a8ba4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6acabe339abbcfbc55043bb085df2c9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214da04675d51fefae6f862874ad545e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c2b49a9b76b32ea397b0072e6cbb9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4f5fded8c2d0fc47a626c4421ca98754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa71135410dc69afe8947b6a573a0c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed699c446041565cd913ae8d9143e8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5a3c18d33292a955acc0a87e12d5e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e036f35a6caa3f477103c66a497c4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a7eede3bdd33c2e174ab58f62e466759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>