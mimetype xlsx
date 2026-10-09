--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31baae04f6afe8bcc69d77ac166ac0b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116d2d348b5593c0074785f7dbf97eb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b16545ac6b5726b86c3fc25021eb43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485353834edf4801c2c2e3aa39857944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6076773a696c52e2c31cb35309b53425.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79994029d75ff626132af48a436764a06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab7910b7f91d589b4549dac21e580c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf9569f393263d09ba3c48f204a4e38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b52793c4c848fca6de5414d20687109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068dac91f6bb558a771f02d2738d4b6710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3642b39c8a6fc0c7043ef940aa0d8a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5fabcc9502daf33d976a4a6201cab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec076bf1100114250b757a5245cc88313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e4474701855859655a02229876cf814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc28f3dcfd95fbf3427a8f8313afaa315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d526af6d6ecdd1c3d370f40f0a11f3816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece98910e2d4562d2d0217de8d4a93d717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac154c010220dbcbd891402a340db01a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b72509ca65c0f79cbb49a133b2b57619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537dd2c08d876c407a7ea5590d4bd4fa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a5d4a7a2575e905e57df62c85a3b221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8d1ba4c07510b6564f848d420369022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac67a2b5c3f03d34d8f3425d895a9023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf532d085b40e9de2a5dbaeff2407c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897fa08427549052be8d87365be5b3b325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216a4c8290fe0b0b7e2f509a2558b6626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42d74db142f84718da9eacf696246d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc39e04b6f40ba1995443074aacc5d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4c1b5a1b5d9d6edc3fc58e6cd1ef429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85aa7e52aea18781a42d44a94d2006130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707a2540fb7bf3eeb2c61f8ac7fdfcb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f879c0f62d595832fa43a74468a1fa032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d44f98065d2d2bd08c32ad6956f8eb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e00ee1ee0cc990c8a97de533667c534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b449a11e41afd87786d36d5ea50c135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52fd635e76d850d8e62fae0970860136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36adae61160427035e59588aa657aaa137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c732b552f2cd665427ef47f1ce70d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca198bf409c95fa9ab06f9ba551150e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62630e7ce711299bd663922c0b5bffcd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec3e5abe3f45779306995b96999a0e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca242902ab83d4d0f7b051bb7d1ca842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5ba1a1e8ed312fc98d1225e5b406743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302bf3093a8804689b353b9bcd4de12544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b08408b282b5d80f6b1f68f515e9845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7fc3b7300ee118cfdea063adad8b5d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff390a0ffcd8f617c16eadbeea286c147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec5a8b4951fce83885b1f7a8c3e7ca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328317e1a88aa4cbe47811745296778049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf4eec1a5adb1bdb71d757917caa7850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5e205cf7ccbb6608ebf4a8837175d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d94d77a5330bfe4c88b5a47b4ce00152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c7df00a3276da063cce5f7df1148e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962fc6d11157886a1c5299a5b1fcbcc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdbf17d73ad6664b6d8c581844c70fd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798297ebba3d6efa9c56871dc6e8c9b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9724a0e37b605339f1f2172ae473d457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6ea14f36f579af4635db2dc71c7d258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a2c42bf575512df7dbe1bde178853159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb397a6cd9c5c6bf90e941e761290de60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f8c8b3bc5555e8dcc6f74cc2e97e9661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c96d8c9ecd60c6dfb39027620cddf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951248a02a31e8397e7703f734044ab263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f3f08628c7f9c26a45c6b26568f4f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e202414c3cbf1d7272924a42b38494a865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5bcb0b3bf2a823e10416826108967466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6315c92f4217c19219717089e175e967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85d06ecd1147da2f23572e1101222968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacfd54e3a26e4ff59e2cc1dbe7ed3c769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58001e6058c536d29cdc7597b5a342b670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea7cf3b9a2b494b9fc6a16f95ca76971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad45c014491979f8a901058480b908272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990dbf6ff60bffff1cb077fa5e8d13bb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3501bbe17b49a3ec9517a690eba87474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6b32dde34a7bdf788ebfa6423a70475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a810fe2cb3bef7bb6148df1db7d79376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d8130e6a2cbc2223c0e05917a606a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e12703a211d05a539c1e172169fe9478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a1d33e29ebb1378a140fde1b9618979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ecb5cc8e17948aa8b1810c6c9318a780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec40a3070a6327970296571508bb41181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb924de746978cd5ec47f9f072a6ff82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe92876cf4dc0fce9db7bddb5ca88883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22650da291cdbe3934e0cb5648525384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cde8f65c8842ce3b96d840ab1d8ef285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5521633d88e169e894fa6e7d6d81af86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17779b709359757e11b80539bc04a18787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd9e6de431c9c3a1c930c770a2cd5088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f086aa60334819eaa37f3166884eba589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193cdd41d7eede89a1a0f6f87d1622b490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3074f8e30006ccdf12ff60225257cc091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47483e8a2437e68a3c0fac93e978d7692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507394ef8add9212659e7e310c22c9b693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a52a6f4dcc598695df81d19d8145fe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19219b75c28cf46828484450847f3e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34531ec2b14d32d2be542b6f9256fe496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344c4bcfbae154fdac67b7bb3b4068897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda042ce6d2f1503969bd31bd3958c598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea306b6b3c586d63abfc8ecb12a2a74699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ea800f31a8066cea49a513782eef0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da0f455c3250594555c57b531fa9f6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ab21e97b6c24d12c2480e145c58e7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e307c0506a249b9a49c3220e596f0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c6c7ba5032f8f70207151476a2e7a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ccc443ffee6e5e1b13a5aa67487e36105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39c5c1e688bf4e4f5853b751791fd9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9546e2157594b479446d59d74aa66107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda78ced257f67d5ffaa90e5571381e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8663aedaeeffb7f38ac56e7f7be25109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38f40e891b2b365341ddadce825538110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935797eb7bea56338d414c30f0309097111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46dbb959f194e5fcceb0b0cb6231a61112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae44684bc86d0a93c46b9c71e80346113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344e6b521a2414c7f502837eec63920114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30bad776aec71c9170a4cf61b2b631c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b6d3a538153daa2075bc6b237e45d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017c94246c375e1aba10e49d55fe4a6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db753eb2ffd999e9041385884ef51b7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05e4cfc90ec6284b41a4c976133e8d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f216169def16115ef989f3a2b0f51e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab54a8b90370a0566dbae3d6466fc10121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202417f403376231e2b5b6a027e9f46122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693431af9e6f26036d770970545c0b5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b49568fc703c9dca9cae5529b7484124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f57dbd23ed4650328c81536a7c98bb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb665e6eb96c2dac04cee2661e696ee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf54fc6e079fcee432b5b5a9282bd2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaee175a0718dc7e9009895851b934d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc171db28affa719ac1fdba9a7b6879129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc83dbf09edf3ac0dec3b11c8b36ab5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16a23bb0409ff9fa51bf4515f6fbef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e0585c6db13f0538ec46105d9eb8f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d0b5154f1085542de5e8738b6176a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892bf82620176d751b4b70624e00aaa4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0693fb6d560eb1cfeeddf2678968749135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51249572df0e6d95f07f8adaf1790ecb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d1ee407858628b7c9215c1efd7080137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f00cc6a94e736a1f43d983d1ef53e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a98c5f70f555df72f98bf74931d61139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187172c0c5b586581728846d2ac9961a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88fd5dfefa3185c49f6fb510f455528141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1eb8730a1f2c2b4bee07d035abfa7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7afb4c6d135c8de0241b061d906fa4a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9abe0ecb4132be2baaf94404feb90144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24f0c72727cc96b7da23e44b4826b2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a0e528bcda9d73d432ebc6e2fb61c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ded9990327071423ad1d0f0d660264147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9cdd392a2ef50a52a636b5266aae1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ffc32d2290e33490c6009f93d4f225149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08fd2898ab5735ad82432ae5c1e97d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a82f1e8dbe0d23c45af8410eb7cfc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47539dc235de5e887438e25f0bc8f3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575351f1f4050a83e5e29411d824a411153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefce9696766d36f6ca6e22aeb19a6e6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d993225421cf3a878c0ceb3ff7c1e67155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d206d46090aa29dfde2e9eccb5c2213156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfcba47321764ac14a59cffb4846031157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2aa924fe61c6758e732b60133a028a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8913ef453a515729daccb80e2422554159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cee382b6e70489ea7c34d7b1803c85160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35114e4c7e5f5dacf685b165c0fc4c0b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65d61bf45c9d378161a6b3f5c8d230162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483187daf522f06bc8119eec47d43209163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd61083beaee1a465e2c863ec1bbed4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb1a39674e384ba4e9145e4f3bd15b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9f42af56749068cd52a7d8b1dc0b8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3f238c257331ca00797ac6d4f0461167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa73e060efe705c1a28aa60312f2c8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8368833ddb4bd96d62f96aec7bcc1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497612fb334003ab687966bedd5b49e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719780ba0aa3a3beff94114b4ef3dfab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5e0022bb527fa344c5be994d692e0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299bacd3441373d2b6b872aaad6ee03173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26743a5dc5ff4771ac5493d2ad2bf191174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7fba4f1f7bd6cebb5c9bbf3ef3aba4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e504d002b6cf78bcd85fed8933909a1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf56c8173e6fbbdf93054b6ddb08ea8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5650f66c4d068093d045723c6a268eb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86885b71d6a98bc338f2d53396cc11b3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969fa66cd9e32be40511f1a0ec162b3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ad37c3a89670d66971003158753d9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972ffd38b0ff255fa2e6ef6e3ad5af8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50791864626e28baf81f65d2f1555040183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67c12ca73be4d4adc517b7291b21f4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e5d86a93d8cb17521d2afa7712ddb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267213f76baf2bff2a5f101d9137fa4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c4929ad998c64e36306e1ff23b499187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46adc473c88db773db8f6f0bcbccc9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c1bcd794b0aa22c6b5504cc62bab1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da990c0058d44360a2db6bd8fe96960e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae337bdeb72d03b4d8b21b57efd1fe5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260629493700a0a4a82a88bcc171528192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5224424dd05e9baca2da8525d6ee45193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aae55036da4c06122e8e84399e5362194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610ef7166693fa88afdfef17523ff87195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01c6349bde51ed23d0010573c60dff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8218d77b61ba4f69ff7af5bd7935b0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70f2c9a939aefe036c8599f52e61ba198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa16b6b5290a33619f57886acf4470199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a15369ea5d1d7eeeb2ffaa25b32a63200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d44683c582cd082910632cd2674b0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c05ea61e8e168bf59c2e7eb297906202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f891e6464b5843894fff1fb216fd8a9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d23e8a50afb81c48384397de03af2e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351368e709bdc520036fe2d8b0879e5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93388bbbac8c85ea09d8d32293ef3187206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632dba907292e4e7f326632a3ddd6850207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4a812b8c852119c1acd567c6180dd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2caf4025be56ac0d956fcb0ce0841209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f49454c2f8628277b956a95f939e7e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68334f8522ac6aa4cf26601be6b8a3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea1a273ad358d02ad3db0cc5caed3a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928c07bb7e2764c5e5179158edd5a4a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f8a1d3391963de30c625b0394d3b5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1813e05e70fdd758728d4f9107d8c77215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1bc551ad3a3ee8fef796d4b7d77c3a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20fcdfa0829cd6a277571aa82bcf16f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0931f8ad19225fd19158ff85ea9faabd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03541a22dcdce44f72c53e520989a4a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c642d831ed08e81c2a42668902bed220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881cc5f499ec0d850b0490ec9352c59221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b39680f8b5c9c6e2835f4d40a7155222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aaab22a88a1b3ca4c44c173a87fa66223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8115115ccda0bcd4394233cebeb8e4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce2ed81bc58d1a25282ba050800352225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5e8b2b2901120b3142b011830a421226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335a32196bfd2cfada6d674dc8fe09f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7641bd2bc12670e7d16bb253b0c05b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06999e399faf248096dfd7cea23097b5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457a834ea20616a99868abd2c16ec12230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8475aa2f52b84e8c7786333332616231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5fe7a88e83d1981deca39d94b223d6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305d4d041a57bbb4ed93f79a7a55ed6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6dbfb398c8193e098eaedc837f3c67234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6ce7feb7f7e226dcdf4b847d051ec235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1ea842f4daa9ee18d33e3d3eedb02236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57b9f568ee6aa67249cd9097cae22b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f596d30390d35faa8291b448c7659238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff790e316298692fdfc58b497344cbcc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554a10c7f7b431e21b830282c729640240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec56dca01e729b209970be5b23f3b93241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687d2348843d22f38ec8d8484d4c578242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399dc6338bcde4203849da318bf9aa8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6faa9778ebf851643f8948e1a3d0d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76da2cabd137eea7df44040684dfd5b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da630b4822150ced67b231a6ad12e38e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde675d5f199e5c574c542cc18ba88e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18f26cdf3e894c90e87dbc51f812ba248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67e04a6294ade7f39fbdd100aa016c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fabbf66e1da4e4316ffc98184150b7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d5c7756055dc6e0ffe01c42589985251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e8fc995992d7db2d26d2128c182b96252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d93c921cdcdf90dfaebf0c9d383e93253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b63bdf6c901e145234acc2e04a14ea254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f300201e07845a42d17fa3f3c72e13255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12332e99a6fb3700bf67f450453636cf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96eb72d3a6053b1c4506af0a6b690f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00b700fbe30d17cc28210344fe3778258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9c73f3c51e1b6e6414cc0f270a91d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3e0c2e7b4a73fa51e98ea8a637b95260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835bbdc25f468a4acd4e2238035910ba261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bc0f89a0fb9f0e3a5443fefc9ae2e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d1d6480af62c9834cca2cc734c1cf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec07fdfa1304954d07425fea0e5c22264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6dfc3e5f118865a4937af9530c1c0e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5afe3a7820d68288dce12eec546b1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903912695a011d682979b44fde2b7f65267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a7a10c0def88e60d395a49b71fb46268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8334e0d34446aed9117c831095b0e4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086bc56e87b0fa6162277ba4ac2aa7dc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5478bc7327567165ba35e995228cb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f9a3b8bda68257bc82fdb0d6a1d85272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682badd551834f091f3ece9a83f563b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe63209580d6e3933742b9de7d1d85274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a0c064cbf151397ba8e38658c2df1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765e5d9a2047939b62bafc757cc9962276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a658ea6af030e19165ec8bf45e9522277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d88e8daddf35a75b04e1a928562de278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d7c69263537a8cf2442ff8d351fd1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9d9c3aa704d351360b3be78e2b11b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae763e046c1223b15717a33acddda3e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08cfbad8667065124ce5ce4cc1849d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff4c145462ee9c8701e34153136303283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c04416a3688d65a7cf6bc1bdb368c6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4390c78717f0d9892e6f824e0e270c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b154b889c78225878521ff6aa0e6c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c948aa6fb8a5772922cd7939f0beb36287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018212f4fd95eefa5df9841aab8a2d0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b21b4584f5d8969bb75fa8fb65502c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e850322033bd58cfd89d5f125319a1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a1810f3fe81a03aa76d2c928bd8a7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87198a2f444d03b92fa497cffc37b90b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dbe0d9b7f73633e297906f769076b9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e357132637499228b6b2b339d620b1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9663d1625d3deb3dd46fd18b3793fe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef39539d526e115a7752553f31351c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d23adac71cee5801bb421497cfc21297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73816cc23a6e89cb636cb1cd0bd73f5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381834b0b1f353493db82d270761e3f8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76a59cc5504b77b3a8453657b005e6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c8d1cc518020f4d0f2ca77fc6fb77301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dea98b5ef41c2c0503a008bd1714d3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9fa5ae67fd84f8b9f51606852d96d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54e226f7f51eb79311d32e521601f6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126dfe8716b43b7f7919c8e68d4177e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356f40ab1e2ed4e15e77c4cce6ea92b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c08d098e9562dbad3d6e3e1d3fc4bb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32dd8564fe1bcfc6fab2693827f7415308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3c9731c8df2de31b710e8d396c27b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bfa34116ea160c5b90dad9acd24c0e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740e03b1be4d1c39825955a80349e2c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81347bd070d50b306ed9e82ae50e7ff0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e6b7f3c6d11e1ccc67f6478b41d83313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d60f9e94043566ac118a8bb777a5b4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4034b94e60a3e08687c7461658003a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171e65cc226e73edb36103199da46f9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a7e89491854db5e969559e336dd09317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2700a9a7b3bc18c8db47cb9109c724f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044f3febe3b3b2ba7cb1acccd26f342319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd761b2f3e1fe06d217a9a9b7ab086320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa18c684e70c4be76aafa016b10d8650321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1604552fa058bf5b8d0b02f6299fc1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d27e2387e4c55ce03e672749fa78db323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68f38c76ede62d2ebd2aed5f47b4e2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cff77fce9c704b542ec55144aa2db2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773a206249dadac81aa8a849a3a4822326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e754db34b8c93db73f26dc21b9caf80327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a06ca2c3783d92a5d8f6e07d896087328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d693b5b171d1b938b55b1545d3b3f5a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e28f6f9bd1e2309d058e6a2201d5ab330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3589449bc1a38e5684f71dd944a5d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd804a27f9cc7f130c99429927d3ee8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9df7ab27b6b31b0a7a4740c184bf08333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd38efb10a3376605e966db7a25368334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aed35be920357244d848bdb4834491335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b997d14dfe12109b4b1a8a4aa5da1e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370d23f29b760b40e652482b654303a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff75647ce52b2a099f0be8891867b76338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0b22de055e174118c077b67e350ea339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56dd3520005a3aed29c1a7a362b41ed340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f2b39501511fb966390f8f2802b91341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f152e5a8d13d1705eee0b57abd769342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e9c1cabe79bf7abb3b5d17ebf7189343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2670474e67a53386aa4126368be6d12c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625c840a4153e9205434232bf1c763e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52a301e251b5a0254d8b883b5b50b7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97e86c0bf5a636459e1acd05f9212d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28331b5225066afc90e234512023c9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd52b03cfb8bd6a7de9220f6a59e43349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82139401d38f12629f4869d66a71ba46350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae272710f54983ab96640511d2d2c8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f809a929bfd93981914271babaef48352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ed39275c8e691d95387d568eb6081353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991870ccdcd0cf2f5365ea07d2c6c6a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84bf2ade788a8a43204603bf98d3baa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7041c4327db3f86a52117038a5753da356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0961344e3d22929c62441a312f3c6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56cf3b0549e816d96ee29a26c4f6196358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8428109b419c002c4696d7b9d43f7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b92e596b6cdf1944234acc6cac0ed360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada61e7a1fd04aa88c15fd8f743f84a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eed1909b0abb96fa117965f85810fd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b853f330a7d40a33527fbdf04cb9d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04617dfdd7f08d77fae3827e5f18677364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae34068b173d2693bd159052a772bd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9b236b322ae73207157cebd611e99366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e04ad0c76ef62f509834d0f3e8736367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d459ec07f376c045cfb01ff54f3e2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea928903184e3b24cb0fc7f057e46c38369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8011809a2d47288114bf80a658c04f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941cbe556bd41a28ab6aad071286afce371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3c212e85f5d6e9f3fa1638af56b28372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776706fa8da24d1925f43a084c2cf03373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b1691153b743daefe356f35dd533d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8776d5edc3d9006f220802d3787bf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771529a6f7176b6aa4a7de60a97a7df0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6759c0517db34073cf76bdead89b13377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5feae8df21eb477a5a86c2151625b0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb42416448eef604deef27f3f5d548379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d842ea6980185babb04cb93937c01d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63707ae306495021774be613d808a0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d73181a2a51bfab6467a0e4c0f910382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9396733dfa256a41f5ee4525237484a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4f760d6f407ac9e72b6915c38d471384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64edf9709a15a77ebf0a150009fd4a69385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c859a133e28206d7c6e218b939ebe5a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34d0b3a3b68c30778d3feb7aed2ac5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9756d3d697b51c623760ace85c52c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23266ab29980583a94f4f151683b7653389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bcb459ea7b91db36d454c8be74b176390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74cc7f4667425459738eac90bb9bbb6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90991fc2823e50969f951b054d6c66bd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086458e46d045b8516bd61107bfec7a0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8120ef27832325c23bca7dac8a666394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572fd1b94717bae38054b9157b36ca9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90247cb592146bc87ab802fd872169e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0199303d1a91934ad71635f9c9842e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a5f6a5e6d5d1ff1ae3c23395f9c9c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fef64cf9255bdd4eddefe10a9de3ee399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8cbe5257cd5e39908274ac92c81d41400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a9e2bae47f1d91e24e85e3078feb9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4602352a8226115fb51b77ebe8b9966402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6dcd6998f2a8a1ee12df76789068e8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5663d400a3b6e522af7a9bd6b32ee404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d28be4f05303f78cbec0a7cde78dd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cbf8b0f2a956fab9f3f1483c33d309406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa38583ac8b97aac4f65b3927737491407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9e646f3f779117d0b86832022a6eb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0478497817519475ab5c3aab163b2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87e5336c0335d6c2a5b358648cce93410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73897d36b60335c6d5380e3fd18ee10f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d9e36291013049f0b4e697341ea77412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1e6b0399c2deb56de78b873607236413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cefc6254965b31aec67564ed51abc4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba8b97b6ce61bd07807b837b52c233415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc224ed69ca27c0eeb7f9ffe3ea6f3d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9372579800ccbf0dbbf81fc6282739417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf76059aadad5720714097f6363200e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddcf1e5660fd37273100327a09c0b98419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c33530e082b1116bf3b417f79d646420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0570b21785d341c1e0169cccd9112421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2ba25167935047f3d70cf24bc36b4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a99b30dd89ad7a87bebd2917387fa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b7ca1ee2795c2344b7fa61c5e9473424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0464985ac09beb724451f6b18c8594425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb89d59d5a4d976d869e265140b7a4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986b6637417a3b16ecab4c0d5ebce35427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371c82eb2b90a13c91ed36a1e1a4e9c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3229fdd2d27267794d8fc913208c550429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3572db1810841a40988616105904e3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22b70e80a0ae6c2573175e885aba49431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5397439b4a68c09cd76d7dfb43cf3f9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03adbab85a2b6c2908803f78468632c5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33939c8b2ce6c922b510b0d081dd5bd7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f5544942ec071e281b0a09cd936e8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03529a6ac47487ee5c6b818f03ed9db2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f573a28b37bf8173f57dbfa69345a28437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a110fad7fa0a1d279beb66393af68ba438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd3b05616b22f7161ee46a812fa663439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e7caa7bda67f27889f6db782c6812440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087feea3340d2cfa9b791d08c61e633441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b68f28c85246111db26f11da13329442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4f4701c1615ea58e05969d3c3f27d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85243f1e2eec09f8ab50c3b20adcfd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d183acef4ef02f3909615964f9ce5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b111d5e66cbc9a9fa102edbe469553446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e329228bccf49bb08c8f6a8fcef8297447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac105101e914f05d279effb65fbcdb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc581976fa99a9dd1d9541aa9a4ac5c0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245d54410ed13a52de68275e91a3d26450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175bb346467547dde8aab6ea0341d089451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234a62741cfbf7f46c833dbfc98a5d0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b97d4b7c2e8745e8740d753c5837a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba7c6ff7a4ba2cb4cdd061d46d97e3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2507d84d410530fd989b85aeb8fe96455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1656a633368465289f875e9619a26456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95802c345981e108cdedb7961721889457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e928d0f1830db48e5c3560f3c8f5b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628eb0cac19d909d131ecc051c0dcd0f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d143dabf17065b2a213b2a780fa15e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf2d65ec8f469daaaceb0c4898f780461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5fec7d586c60be4a03a97ab103907462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf20b881f2a9a47c28191147550f72463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf6a2ad407c1d4323103080fcf1011464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5ac30640982bcd0b5176b5805c487465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7704ab330d4bcd9e281fdfa671b66466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb55f70e611688eae648c3ec83b68f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463c9b881dbebc09dbbb231f856ce03468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90726650492eaefdf6c75630fba2efef469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e356e05e8efc79f6fec262288203e8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7593196b2e2a76ec7952cb00b1fc85a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0d1606259fa52e6dc84224b7a085c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c85037d59dd9bbe2bba032848ffa08473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a3365e777f17445a8fac90ccf4291474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240365bf3ff70038801212ec5fe85c4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d38e01dd79e7e71c82fc5a83f489e3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cacb309f14d8d03ed3dc521ac7c4b77477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99444fdfb4bfe50adde0d688c4e0d2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b8cd330e6ce4957ff7fc861983528479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c49514f62737c088d05737766c082480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0b6d0c91ffc945ba005cb444d53b6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe62e6cf19fd48fea7ba7ae05326ad482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8abf713163108a9db06673a23c9bf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e327a0dc5830863ed89888549eb3e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ee4fec0116a3c284382e803f89db3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17678f91606c28665c886c0fef6ee826486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6bc02be3904dc7abe6e1dd59052692487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b5eb425ad61c5765b16fc6a5a8e0e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c806f6822c1d5cde8624bedb84961489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed98fe5b5a61ed61c49b11428f775d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c838150d3c6180fb8d6b6ecce1d450491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915226867866d9f12eb05f117c6861d2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba23d1a9abc9a94c76304ee1354cdde493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a3bc6d23a968bb7a4dc671f2550b0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26ba4d10ba0c8b5566fb8453c4a34a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b4df7a45e1a62b7a688e665a613c8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6394105d1502fe95b874eb421be83497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc0a403554d0735484a3cc6e6b2299498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeefc5253997b62f83074e9bf35fb56b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146583c22bfe77036e86591eeac86bdc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b2f1161a3427260db39bc7fb18e4e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ff4ce503440bc701d65f61d75b79a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b4d0833f471ba60048311393898d5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aeefd526ad475a0466ad4ae2e8adfe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7639ae1f4be15e9a4fc0904ad6ae2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1fb898c391cc68a7fe19cce80c06a3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e8b8e2db676d310bbc7eef923836a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0824e50c7742f5b077197e0178eb114508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c002073bd7e3f77f1706a9458b74196509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179fb992951ba2490a40266e6ef706b2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813357fa0a3ffd392ee9b3a8911643c1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97e5cf3914f66c16975c506d78cafb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b0877f51a3209edccfbf10cdce012513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb1f49fbb472a18f82f81aee51f7d0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1053e52c77064376ed789f9f5a5ba6d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c960bcbe088d221cf139aaf7ea6b7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9709fb8d57a37dc4c474371be3a414c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6fcd0fa3a94864f2332dec094635a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ba8337fceba8ed46d86a14dc49b05519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097c6ad93de79b4e7e6c9514ef4219e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c0b3765c90e6958b2640bb64d8155521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0185ab1275560dccaf5a9f6cf8d582c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18687c6f14b883d06bfcb23341ca99523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b7050791770df902e151e6f39773c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747f9879890f97e70d0c6429032728d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674da30db3a133962ec08ecf47267903526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb991eb0f6eccce0a1c540d3b43eada6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577ed54c83ffc85041e98ddf6bc82c3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af23c9ffef9ba9a8999ac7efdf54ba529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a037be75b5d74640f91ddb46e410f3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7444403ee39a5ed5c8cd5a67f607f2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ea09fbb62ada9a1cbc3307706ec18532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff6906b06624e3cc2dfc4a5159bbd0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad507cb812832ce5fd23ac3eab818d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60bb69ac9c7009dc3108fe3e11d8522535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4057ee33dbc75da0fd44b438600b7a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abadb9fcc57b016fb81cae33f3ccb9ae537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a4f7a5a487ddde0657084c89ea131538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4b3a86816898caf6ac821236466cc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a10b281fe7bbb974b6ab12405552ea540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaebea9e7a577c8b8d068210fe418fb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016aebbc9d9c4a6ce5f530d86081c967542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ccf2c0c50b78c80404e66f0f14fcce543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7a9f5173aa907fc5e52333c944b15544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b143eea9b43f4c09fd404609e30ad545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78adf51bec6fc9c397d8c3a63761a2cc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ee1faa95a9e9bdb5556dff438512a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76caa0b3cd72fa0b9ab4fc8125b07370548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932756b48fbd364de6378cddd282e3a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f5344f1d18c3f968ff62c02efbfe8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e1149d5f1fdc02e16e65f9ff27705551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba2ca6f85b76ffc9cfe03be842efe6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41daed16ecef8db10228e189576cebb6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a26aaa0f88f42a51a39c8140e282a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615d82380ff3a329e0ddaac1f1c86b1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353c4dced9ddb0adfdc529c4d3c16d5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0210a27c368679c2bfc5f363af9f96557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9fdc981ad2c8a7c2f31159dea9dc4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c697cca16365f970e846310a90d51559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398624ec8d085d846199051c25728fa0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dfc05273097b1846d5a89ab5b340b7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f14af321f355c79c12ada029f2bdf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d60621598f435dd46501ca3640786563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9360f955bf3db5816d2546bd1a3ba564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8588465496d4b9f960df7d3f7ed38565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45a0f2ea60d474c48d7263772482ab566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a37036bcb8497e2bdab922b958303567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32856d96d3f2024a0fdcbd96cb54ae568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bfaea29b0e09fdf090978b624d4bc7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e41632da42cf4c43c8a162c9d51c01570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a11144531a2b2f695392e6f544c9f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee90c9ff557a049bc69f5765931346572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ba94980a66a6ebb87a64b03f2b3c9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ed3c85ad73b531889fbce7046a6d6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d97b18696b4ec42e4afb3177484a8f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045ecb604f55798cacb5c73e402db43576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d15b9bd825fae5d88d4742df83312577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83441289ce5dae2896edc9952ec3e70b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898ea544d877a0cc36a4a931d28d637579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dce5899e6ffadd1c23e7cd48c9927f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920d404538eb44b445122e285431274581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb40864335434f5b9c5f8267f80760582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d492afbaf08ccc3cfa8219c6077cc5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656bf8d41989e917d4ac87e73da1de45584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb52a4593af2f43d2377ec844a1dcf8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2904b99ab8657ad3e1b1784b87c401b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea36c057e2dd9f2441597b4faa91498587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17968fbc19a506afde266c6edd41d0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c0b155880c58a2d006ddb9ce8f8ec589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06f5cca7ee280521fd3a72223c1035590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ea319f549c79aa66c899289e522a8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e089f4665cfbd7ed43293a3918b1809592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6b3d485a8691148e302cc029247cd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099e049a0497f7535dfb0f8c9560e51594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb0a672a8efd714465c361be5a33d0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d5dbbbfcdbdfd58020c75427537e3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c4e1eeadc075d9444c7f7a655d816597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c463d2d965731895db755be224c8c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2f22f13d56fe9ea43d401afd1ca3b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b96ba322db48b022c145991316710e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934efa0accff7e9326d7f1aa9220663601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e584a599acd63bf7bb57ee92390b930602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774008dc18174842b29455c35d132367603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea1175d48e74b7ea4b8efb9dd8eff5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3135b9e6437aa722b50e9d8f35cd0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1cd8d332f2f108b0f9c5f3175db48606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef67a5010b6c8d53830c6b3824a644607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea0ec0c8e7f9e1942fd99cd88fb100608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d7d340d0510704fc6066337d4dd4e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361c10efd84e0b2d749341392bb870a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f63ab3074e1eee34aebe15575350c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de7d2fa8703a0bd2876a3bf92ae175612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a12aaf906b56673abfe8e5e1a29b9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20dcdce405e9d2a80f5160f5dc8dc3a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9b4f5cbeb4035b3c936f1bf9783d1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b71a9bd2a3bff6a4b48826dbcd2778616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e0c45c9bc91bbcdbfb9015e0e2854617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ad203abb698a0a8b3d8710e13796b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb153237315c16fcc7a4da4e604ad1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b3dc9f95e8d08d77e6eeb9324269e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a70868c3f4d48df2ddfacc461d992621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1092846545bfcf5f732e5d21ebaa1f76622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdef0d73ee52dd25c2eacfba30be834623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14474a5cd3d7a9ed23ca6b7327c6925624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f57a8be20fc7c326884713f259061625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97652e29afcd2b60f24e452b54b110a7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763c268a8ccc7763162a2316ff75fd8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102bf567eb930a0281e9a06bf1c576ee628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c67f5a289cf4b8178a293901940e0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135ca6221eb6b527ff5d3cdeab1d50a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4985ddcd1e5440611bf7ca18ff4b19631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6de7627e6e65b80930998864a3f458632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daba08bc7b76189556b2a58f8f0205d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b782dc5e58ee2e694d27f6025a451634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18474621f2d749b654fcdc6738e5d575635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718f19bc696811b0a01d570edd0a14b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d79f456c34862302afc0f1b2ef1fdc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ce9e1728f658eaf8facd9dc2ca61a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d00acc7c2a5ea7a3dcf1083247cec4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce344aa4c3786f056db9b6010180fb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b740bb83e347b4105ea6bc389584ee641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d558f12631fc019348afb510f7af131642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527c6893337f327949a79f24b251d61643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8babd3e592942c9256d34b4cc5686d0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50d1e1d94222c4209f185201d56b63645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979ac6a7ed26feec4642dfce5334cd0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83079b9a4401b49682c585c16e8749647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae068be0103183bbce1dbe3a2264f7b1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74096ccb7957c17827389bdaf9d0f153649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56156f0626cf7306252ec11527cc823650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa5fa2bc0d2f56bc1a7b1c3b4e0e97651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430d539a8284b8867632b4bf3846276652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92589cd3663d8ce87434430d2705594653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6da222e3cc9e0a0551659b1707d283654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509147fd030c21601fa237748df3892655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee24150e7d7da70ac30a73a1358c49656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a9c9e10701859d37818714911e9de657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92a3104d893eae6e3b03e6c91ede45658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975f373b85ab76712e44660baca722c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04279903e25bd3126d2b66031dc2b084660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74045599b58e2acff1ba644d06244a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f20c1c81d0778b82aed26e04219e58662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796431be4614709256578895563dbec6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee520185c13c7ef80d37ab71b0ae0d78664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113af8b79f3f5fa0e6a10a3378afb68665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510afac9e26545592e6305896e9e66cf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4b780c53bbdaf94de44a4657a3984667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ebc33e65726b2d69cc1397a4fa79a9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa048138347c49db586f524fb4d4943669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24683a395a6902fff6cc599e40229c1f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa6e53d02de6d332c9d8f57b1980fe671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3032e28a970750280e9b6d53e5e03672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9ab81f70200550b7d2bc8088c3a31673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c4b509e3dab15c85f7386f486f479674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b6b0202df259c3a4480adba57a8da675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586804e889b1d15e34b0fa1c92be9d4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702fc09142542ee8aac6c185538af58677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db955811dba725bb489b19a9b8bc01d9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d79562a87e6474cf4e0cfd6ee16318679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef461c49627c5cfaa3c6cfc8f9da7c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7454fbb2ef4850a9d734b102fa2a822681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe17d26540f0816c355424650b5fc69682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb76cafb55545677f429c5957bb50c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec56a150fd301395dee75818a04b4b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf057c526b7ec83413ecafbbfd89bbf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77eb5ef1c1397fd66fca05ad3dd93e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4272bb2c84639d994f013e61a16ce687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d991f1688665db9fc3095e238b320a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c03b91e1d8eaf5d42a47c4f83b0d2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ad6ab52c7d60980cdd8fd9f217fea690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd5a374faa4f715b2fad845e070b28691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737839c25a3665fd636a2a18467dfbb7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a57d90e94c22a28bcaa6a398490dd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83dbd20ada2eaddfd8ef3cfb8594d9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e309df76628342f9928a6d25c3f31695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf513d5c7a78ef45b4c645ea995644696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db2ba7a1f87c3fe36aebde9c651c27697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746e86a064616995fcb201a922556b1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b674268a37a58c0a1a5e85c60796c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398437962f1f8b12e1a4a5f13f5ae6d4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2757ff5c6331026ce7fa7754367f9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a4f0c98392ccb37a296e852e3975a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd90b83b0f8afcff27cf419096e4ec703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f015ac5d1289a99d5fa86004ec19f0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf04d47be07c48204cbe9ec8be65a44705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe0c913889da403f28919f7006d58a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b2a632838439df50610463227c47b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4fe61eb7472d6a50ce322484a67772708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4372b60d8b6765305a7f13d8198fd6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6052973b6a65c9fb43a60a81a4ce9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70458d38e47e7b66b77fe558e4a62d35711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a5976ac12f3ae5cdbdbb2e9a9a0ba712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a6e4f0ec451b60045a98e256d752f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07dbd6264a30a1633b3c4f8522a48e6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712105956c323938c38d9f538f47d511715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb8755c8ee7a5656d036a4ccf55ea6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a35eac4265fcfdbb8232c284a83e1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f14f56cab11611bce8f06124b16e9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde0862e89e146ba4a071a2d695c908719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4510c1a8cc351136ada282f8e5dd742720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc9cce24eee4f9d75ecbbd1ae92deb3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec9c3533aab2abd2300bc28d2471fb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f68f2d5794ec3b75be9004b85573a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a605fe4d409e493ec96dcdd212e0f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03bd5f7931b9b6d67f83e2bf1b7d1e3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b659405b21370ce084167dcc9963b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d00c9e55333797899dcb391219ee1e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c35069147805c6d57b24a5dc37be06728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d00904737aac135f0d3d0d222672d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09eea98a505f686b03e08c256b1adfe730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35ab2268f72a3ed2f635b4821386a4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8341a54e4c2bf8ccb36530075a96c493732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea4dd43e5daea31c99bf6006d06283733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de58d3458801aaa98310e41e7b6156734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc88393713f3c8fc5994cf0c21c9ec6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba814a57d61ae211d370eaaf5b3d675736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc95b3b4b9cf7066c81f9498d94a68737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b9870694a0ef738e0ee5891228b18738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12559ac726fd328a70e8ec40a93657739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54449159fe777cb66bb1cc2dd4e62f9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e398661ca09f5ce3417cfb14c724a3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a2c901e6cb995145b5ebd022fd9ae742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0bdb75b8fb0b0e43cb9c673a0d4a7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a136990d73e3f311536b4f0d844d6d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4a4ccb1749d9cdc72d2056b810d3e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af1892498c8fa328d7ff6890d219f3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061b5c2c7a9da516fc62862d024924f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4979d29f03e9e505d5239e8cc23ad748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086edd2f6aa2ff258fc1563e490b2389749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61caca25c00ee3414c9a49ad49bea081750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc2836b9d5c2a16e0dd149d8e92141751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd7ccfb6f16069346524fa2f8a9b6f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbee921b94d245f343ffb1952f7480d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1c143b32c8a08147f3fc86140c73d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7ce25e2e2e34184c1e7a7bde773fb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e01ee4e676fee0f20dc29d862e5b48756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335236cfdc54a143852ba1b9b0b193b7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadbf9c8c0964221b88838e57c5aa4b2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc6369ecee0af2f3e10d083321b4de759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d2e0b3dec8d5b379135037119561f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db732de1f5613a7d8df17bad4ae04d42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899bb8fa871acbfc28b443784a1c14ab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c0824fef2c2f0bd3278d2656724b74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c23e0d8411d7cfa3caf4b6f4410695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b7e5f19a8348a10f93d43d4b84f746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711f3561a3e2f9a5ad77239bd49d18e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6f55dc911a1253864ab0f3e86c3128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b874f23eb57b68bf5a26a1a3b420909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d16586a5338989b8a2da840128ba110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab309f8cf6ed0dac9a41201770592711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ce45edc1eddb0b5812adca1f68cea12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014eae869f2db2034d1f5f41accd27513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ffb6b3f08f8101a3d43442b4712e0f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046780e2ed8918e1c5f676ddd325da2a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f990f63ddc1f82ab4b92a5c92a9d0bd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9308ca1af76c9cd10f3d217147daa817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25132dc75f7682a164b96383014473c118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a8178a588334646686e646667d0fe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d442cfffca798472b074cf5db3bb8120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28785dc28e0fb0be3b000f873d898afd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a028c4fec1a5d97fc3a6a2081c2dc322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dce6183d5dd430f36380808064741023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5476335b2a4b1d43f0f31808c99c96a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da556dc591ae1ddc41891b9dbe959f1d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86cd5a8332c7bdea52619dc7a76ed426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316be49bc83c39ac66d5ca866d51183727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d498f348b51f5b311ed905816a6b4828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f7d4034c577095fd9ae2a3ec84a3429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a302ccd3d46e0f59d5c76698a987230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de7946d45ac550d0e8170f028bbdc031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f44575833475a9185a346a645493b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30c8a8e797e0ba2efa8a535d417a6033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354fd4aae1030abc36ea0dbdf83d83934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c2d00f48a346858f7fc226a90bc2835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c32584fd6189a8b0a636ada27d5bf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a5dcc798ba3b653e5624825ae3a8837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2f97367a5fc79b96089047f57c39d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595b5c6e4187e3e91eb9f3148ac479a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7fc886f53f5a36ff3a94835b115d040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55000e88733b68e069d5b17caf4ff05441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65c0e742403a9d98a3ed53df38474242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ceefbb64547109af5405c02b09dd743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db546848d79d5de7c0907a8266bd29144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1869ed3388f286a456f64d160d12345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca769a29c6ef10794b1ce8c7963056cf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062bd51e9e032db71a3f299abcd3b08447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2198cdec67396c6c70cda42e373aaf248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447dc97287196291d0868b24efa7549e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f252a75925807ba96f727fd4a13ae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10279810fba7da5160b9dac79f5bd10651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36cd860f26f8d104ac55cedc5b352852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7392cbfe0af6a0098ff7487c3714d1553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dbf0181cf92447232fc204483b37d354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd9436a339c3278947a5fbe05d1c7e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e249fcf37850b7227cf539df6ae67056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446cc6602a1aace1eba0dbdf4f0582257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61188e619eea15d5c3d5ca6bb97ecb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37018a27485550c20ab8229f4096187f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a0f27a648dc450836ac4b97d18f7560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499dcf53cbeb3705bbbb827e414ce9de61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39694fd668efdf81367347071c756562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e0c456f5628162857ad06a6d5ff8b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525be12caf73bd675a237258fa6e0ea264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e76af7f6e145e2cbf41bad30e4223f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ab1fba2953ab8aeeeb03225c8b56f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394b9969aa07eac38fb892c3ffe716167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71a373880162a5912d3b29eeee9a2b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d1c02c8cce9b34949cfc74ca0878169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7e6d86ae4acc9ed897f96db80891170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e84f5a9760233c512c922cce1ea57971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5d833b285ba446736a2ca4aca2ebe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216692277aa275dbfc8abdde7a94fe273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca366b54ea1e779c7c0506fc34bd6f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe937ee62442c805dc6124b33be36275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a404df3de9ea830f4b210ae15bad4c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8fcae857b574e3ea8182dac468d2777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeefe37b304663211ea87826f9c803e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b03a5b641ef103ee229525eb5a7a279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee649f4dc67f25f2259a06531f3c1f280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444d3f436d6a3df6a3d12a2a326618681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd129874c722518b51f867fc4957a082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee7c12865cc95902b61a5b86abcff383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e64f7cce431f0f544aa6192f8ac10884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3872d4d3bcd5f4ef3127314a3e36885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06426ebe97ca9fae36ff97b4e8646cd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9249a76a7b0fff22125954ba4cfe54487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230ff23690c29269a87873ea883d10e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1757793f1a5258b1963c045282cbb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdce530fefe2a192a58af86748c873d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6257e7644330638bc8cd09a0b80b70591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc24570285415e8957b04cd667de2892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43272c63867b1c408b994704555c15e993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1dae545d8bc565988ba4c5e936ed694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd8d924eb6897b1439e2c4d220bb9595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fbecbeff6862d3d63cef96cfa698e696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321732dd0db14277e3852071da152c8897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10249ebb2ecd1eea9ba3c0a5c0bf470398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1aaa7a30592ecad6d03d6aadd8a08199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f179b5321d5220f75ecba8bea1a7a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b72ce24a45622f21530111f726301101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee2a99dff03b86e491fac836fd8f87102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1339a790c870573893cb6edc63494f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f6f08bd2a450f5b1711c8dcd48b84104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9b83a76ca3d248383c716b8ed27d5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c008ab5d8a8b6fde88a54465c51419c1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79793effcd7b5217ac560a79bb5ed8c0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2e30aa2bbafed917235e983318da3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2387f8f280115f1b0a6395d158046109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feacafa260eb50fe65d106dd0ab93d77110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2869d6b81e8b89fb2f52e9cd68cfb6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a543334292b7db6d541eb0131a20e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d754b3e9a6037d0f18faa710c78f75113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc42a67562d8237ada0253cc77c3e23114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01dcaf4a6b5b31800a7b52483d64c2b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748c08779a5133d6740d9b6290f2bc4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e2c6f1780fc4d877f438bfe0bfb74117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fcad3faad4f0d9316bc500706d6d94118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91148fef42d056ec3dac0feb79081ea0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216fa5e8d8be870dabaec4b41d0ab72e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54e68b295344793127eefc78dac861121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204c99bab2e35deb6d1b39b21697bdf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f7e23fd64b3c5e432a73074edfd61123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efffa2c381f48199cd7405da3553e83124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882055bb28c08e0ad056d4004a81b22125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb6fd15fd39b2d117a5924c43f2c08126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8bd0c08951e66b5e7f493c744911ec127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596c0c2fa5f53fa27c9ed37b6cfd966128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a108e47e3afed84eb2655382376731d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d726ce15974519b2854126a9b618eaf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35775c6b65ee0c59b291d2040e233d06131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd280df2036bd197f13b7a5ee05dd1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ef1510d01083a855dc438e304a13a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6ea6423203834aeb177ff1fcf4b50134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d10ac604dc258826fdf3c612dca4a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5666ee399e584e16344cf01b6617c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591f906f32dd35377fb79c22c5e04f3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563aea0785ed09c1d91bbfa68e2b51a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153df4990606802cd7a585e39a10dda139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ff32a549dce740bcea2c05aa3112b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd5a8d45203721acf07bfa4d269563141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aca88a4b87f9b7695db3c71225b08e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d90506b22c24e5fc6439724e0365ea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3d9eebbadb4ecd723d69b3e265192144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329dc3ad3786653b3ace418cabff7c0c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d13be2116c68d17271a2c794bad0e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cffd4e6833c6e763fd127a01b2eec6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353aa891e19a6c67ad7c0fb953ccc8d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a54190f5c6f676ff7435e203307f9a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec27b69f345615e3d8268a805d4f9a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a557cb0bdff3262fd4b00f9a393df151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d46e72f4c3c6e840fa528fbbb18780152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6dfb3ff187cab41fa72df13ebd54b4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2764ac238344a836fcc3b92fd667f0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f2b78cb68721c91ce90e6bfc20e9d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a522bd6c5113ad2e7afb01d93ad242156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29bd72d49d7cad377f9556388f2dc6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817e8112fca07a8718554daba365f81158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363050e07675182b6b306b978b96dab159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7aec01831fa5466de2807a7948a7e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f25749cf478486856a749a942defe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0d5142eb172b8add06b7508bc97a2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c801f93033ab77af0428d47a32f19b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987e288cbe4cba794b60d205eaaf8dd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4770dacf31d00c368e2ae405810cded165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bafef5338b791af7f1afd0636a31a7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc3931eff4ab935564ef207fc7b37c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2a339e1db4a95fe3d0cad4ebb6856168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f0d82b106ca72b4514486de85d817169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48b0f95405de4f54e3a67babd9b82e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324772140a90e456117b216a6ed9f9b5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5340d3f77ca97fc27678724cfc9904b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e10c035c9048043896a8e200e4b190173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1176ae9cd8e55f53e0c2c04d4eaf317174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fdcb13aa6ddf44440b161a5e2fad4e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6322ae92c9b9163941e3ef749adc0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc793c7323f7aaaa2e3130547dce45177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26356f8c6fdeffd7ff6cf5810695fe178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5024df03e0d3ac3d7d863adb417847d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48879cfa378d32ee4d6815b44924dfff180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1a3341fa6bdf21891542950f7cfc8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0739e6388fb8db129e89e73dc561333182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33ffaca3b3110302c36d19baae98d7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9cb1038bc55dbfd0520e8f5145e49e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366241518c7b5e1284f28ec9223ab35185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096a188879a5ac687dae7aaae1aafc7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640efd5c120269304d3476f1d42fd4b3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9518a306e953b0786f42b85cc999f5e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b36ae7b4a4f3cbe8b704d743885e45189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807db32e25726a75be0e04499636c510190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea916b55bfe1bdf789e5efd1dfd755191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721fdf6e57d2a8915db1004a48366c6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab98f4cdc4a7df629336424aeed83b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa766801cb7ccd28a9fba7619b311200194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc497cedb1dc9d540b9da871adf673c5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad66f2f9ea65a0d5c9fbb80145c3d53196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d98a443897d9d76519f7fa66003df6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32880c41649d8cd7dd068777f50c1459198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68cbc2c5017d0f754f1bd8eaacf22ff199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75aab1d04f79681a089c8cc60e218d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72613d6012bffeb70a0a66b029cb5a00201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1615d2949a4290f896d783348fa20202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4732e4216b74350c3ddd6df6207d4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de42d9024c72aeea90d334614200dfb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113fb7074f7d2dbde259b86f883734d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd82cc44434c44fe94bb6fc9b33d1f78206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e247993ab76de67ba5546c56e651b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e197a5578cdc8b36ea4283aabd0e247208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b69f85eaca9cb3651c04a353acfea1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76a6a6815b20f49981fb312f2690ae210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44301090ad2daf7b73ea5baabf791f8c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3adec93bec7dbf15a78ae278d249c9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccce29ddf5eb8e1ffc629c5b7d5d972213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef6eefc6ba6493d3ac206af0a7bc25214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b465f732deeb1a4871657e3e4d483215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4225499afcc842c79f9eefd25238e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f3f36388f79f10293c8e4f3b983f8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a87063febe6f8b35614ed42a8240eb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508273de27532a1b8f8f429ff6c589c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145d7ec38696a5528b74468c8e6dc08220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671af2ef21b72d6adfae4e7189eb80d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eab64c4330376de48ac330b8a0e5e6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287edf036a4f1e7cc9b2d509d927ba3e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a312291d01b6141cfb42f84e7b0bd1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4baba0ec90b886759d7e15b9f4c76225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d99cd825955dde55cbcc21a7029a0d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e6aa3bbb773c1e76b2aba81fdb707227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b38ba2dabae7c94490234a1cea84b9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb12604cd0e6a1a083d485dee46ba76229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3d281229a6b4a6092b83be351de4b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a1c393274280784156a930d9c8340231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7dc361a9b1cc0e19a93f8e3250d22232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d511570898e7632b597855b6f900ae2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def38ba406c66726f0ca69bc87f68fc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82825a414e0f76be0696f998cba2aa9f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce4a49332693270edb9fecdff3bca6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68562d4d7f41b66dc8d155cbbf1a1eb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb643642cb4877418bc1a68c4df489238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad196b9e13941449ee7b1b90dd0a0c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605643c055df1bdac69c685200cd765240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea5b1a4779bc80a963f65cd658a0ef241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a88fb0c614e1123b704c06199cc43242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859f7ca4a32f820d5ba3657204fb414243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32e404c8763ecdcd43187d26f3d972244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5ce398645ad510b2eeb265d682d77245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09055d008c6dc29d9d0673c85991f9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b633c06a88917a95f40bcf01b92cc0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d0dc02e1a3f7abbf65e9b38ab1ac6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ee9d21c5900b0116b4fb3b1c8e3c2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c100f6667f06799a65cd680a7a52ac9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ec37da83af096d1d10b8142327b4d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cbc65916d785d00895876facb627c1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6290cbd4c278812035b12e3bcb54067253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a486143c83b54c28f8af2fbe11049c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a37e30097f1b88d70c1d9ed196d84df255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f253469f27000e28f44936ea1213d3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509761bd20ba7dfe16855cd3f5561f1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b17ff86f067acb5e3d04e60c0ec169258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa1c7862e46305c2da3523ac97cd672259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c989563b79763b7704f2450afa3e6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5af9065cf073f9a700a1875998412261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4818b8920bb5ea11cab41b0499376f5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37478f399a00c960fa6223d64ab285b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925ea6400b809c233aa74eaba60fab6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1984745065c9da77a44a985323a45265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f935b96c1d584a5fafb31c421a34e1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa102c761369d49522b715562799bdd8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e004d9b070759aca8476444c5934284268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518107152f2f42f8958d4edd9700ad9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbaa41fc8c7e4568f386e4979765701270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce3e6149e3ee63daf85574949f8b77271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3bbdf5e37aac8c75e9a3f3680563c2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d24741139f4bca15ddd27929bfa5c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75858a797b1fc919886b2d494798ab274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6315650c9dcb856b31785d4482233275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f6917842f02693eaef547c6f011c7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc97adb427325670276114728e2062277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442964fc28141bee7285b346112264a5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41091bdca50f36291481685329a458279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bbf75c10150c031de4f7aabda78e2e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3f0d92b4bead9a3473982bf91a132281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8a6a7795bedc4b1211325a400ad9c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb732648884ac3cbc6c3a68d431603a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f82316556051abc47d20e3fddca1de284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59765e3c46a8f1586f2a159e2aa25cae285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf427f47f79b29852359da56efa63a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918359af9649331aec9c4472a166506287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be12d98c6989ba441f5b840720e1e92288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99713c36c605daa2dca233f03fb8ba289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c284d3dca4449369661878a9bf11bf0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93207022e6c1f61eaa87d6f4735b551d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbd29e42d6aa69406a9ba6a9120cf5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98159e4e22375f9f7b347df7a104e6c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8c607be91eacf9cd82373ae29c0f2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005cdc578434c37fe2a0b8c3c0c50022295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74e98128ffdd3db10f669798b61193296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c572c58030b9ac11e7608e256a1d595297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7aa163f08b225ac25ce99cb663924298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f02cad1577a9da146bdbd24555e3c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a22941d183dabd61913a5d735af757300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db32c8fa5794f32e85916bdcc09d01301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5160ec27dcff3f3432b3bd2e66d1c9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ab16daf90a45b9920d7347f011c61303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b3e7ddbf125cee6d5a89c9d5bfdb7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9cebf0a91e96f14426cbc5015c4e2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016357968597941fbf66e91cd441e9bc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e5bfe5b2b4dea1a20f7d80e889d8a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ee773936ee12fa1e20e7ff958f995308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d62f6627ecea2f7e6891a27cc46048309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309edf9d07795f1cd4cee08ea74a2ab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081cf80eed536a9cdfee1d9849668da5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e124d0586cd51ae9bbd3566f1a84f1e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf803d1984dc05804b5af58c1820d53313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62954fc373d8142e908efd6ab97b9715314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4384a83f6bcb7a2b662dd2975a7a9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60a0fe5f03fc12988bea3f2ecb4d5d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa74a3be6382a9e4c9ed1976fef0f5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a864f3422d566289502bd9933db34ae318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403916f57d07f3335fa352cbe6afe312319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34dd7af54c23e89dcaa5714324935ce320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f1f775c7d7483e833c2e65fbba54a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1293d0ebedf6a4e056c88cf806e7c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4d1d1234d993ad8134c8cc4754238323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd80635caa6da8737b1bafd123526d4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe3aebf35c87c323f44cb2432579a6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7eead2dca0aef0902ccb164f6b2ba326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a401db93cc376df905b64d2079acd3a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373550e7ca172b9eb70bf2e6445ffdfb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805380fccd9fc560d4c538c4a0b02526329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef98fd416f033583e47bed750d1b71e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893081b6a91a448c0eb569b7f7cc3a2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f2403afd3f4e4aa26f22bbb7a1ea1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced1a6755df8e5eb7325444ca229d32333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361a665473d1060e07b9848fcfe4b9e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cea4b770800d47879b026322f17f5b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fbd89c446793fe06704f583565e91b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aabb54e4a5f8e1d92e5e9c62875589f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b316bff73939260d4736b34022228dd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ca8939d3f31946c97631ab267a5a0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfcc58f0aa12ed809070b842409fb61340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e26e524290e4a16fd8f3473aab951341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece2fa078b1d494466ba9d30494cf86342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec593f99b728968e4924aee86d0751343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3fcbcf00cb6889061d9513047d5520344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369a6860674db180d3e8ea9c44a73e3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc929a965c1d159efb0de30f564d3e74346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630532a2922f9a7d4375f00d3013852347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1bf07b5d4de20b58d47977a4a17fe348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c56a6f79c1ca9921c5b7dd3eb5c6d4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e2b5edb943b3e87e9ea74dffa9bae350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d24fe7b0c0db89852b40f152b5a42d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ec72e36e2f4f1062b7e911a60e6e6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563fa4660a21425c8fceb7dadb0cf90353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2effe6f3885eec21a6c345907475b9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a456d6f5958504482eac4e15bc7be355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d840db8abf4a8ff3ca81a03c5e2f0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8af38491af1a714bcece800064be8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e16f6162de980a881b08735332d57e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee147f763a28173ab03269725ac01f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219db6d87892b3d5bcb693f79cefb46360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8bd9ce3fa6f51c9bab8d66021b5656361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1f0ab14a0b0cc409c2822fe10c86e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2af52c0fcb5b23c1c57292416c33b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0db34af5cd79d0e793eaa721e2f62364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f412c85760f0987e5b3c3a94bc500365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde2b2b1012fc1ffaf7ed7f35266d1e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef8e1544078061b3bdac1e1f423a37367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff5f49144b34fcd39e948ec0035075368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dee9a849d4479a3244622df594e505369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f992529317610c9bb458f29c72aed370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2bcd75f3ea037739cc2b143359657d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc5a6816bd80f307df3fbeee50a6e9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac446559ca398521a05c2a66c1feb9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26028d837d512db91cdcdea74fcc4e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417ad793c729dae771c335dbff66ab3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d056add89d6c81cd1a46a6f4344f9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f378b97a50eb8d23f4a9def9d1b93377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0b172dfd03ae06745ba2c7ebfca48378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f949d26bb56d02a7c136df5ba91ac47379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36387abb270b4f0fdf27022888cf7919380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970d2787ccef10011bcde73408878f7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0b0563d56462d38bdc33982ebc2b3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d42e6ef9be024b3ee7b6265c9cd42383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b219f5c94c7677311ede06879f9741384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dfc18b8a0f1bc1e65e761aabc0f543385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d43c0bfed0606d920e87b866fadab6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5efb839ecff9702611d38177e36040387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24db15648f0a9f842cf3f407c6dcd5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2cb70981a36dbfd1cd248837d33a7a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5847938626010444a32a864b55ce6c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf4599d9fde7a0a3a869b531a7724e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729531b27ff0aeb7ca2b48557cafa9e9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d9e36468c44db7bd0f5efa0ebd538393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b9ffbf1e2a03ea7d5c4295f91dfa0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889821c476450bb99501a200e1baf3fb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27da03c1f925587909570b4a795c48396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aed4533e00e6848ea8ce7f6cd98cef397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c6d4790de3cfd094d0bd09d481ad6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd464df10cf720ab1d28d63a6c0f8f76399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae347b3319b180a0976807554e67aa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461c06fe7ef9472cdd4cbef9e3d5bed401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0902ec117c2c0ff1461f5fa460a99402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21c9b4dd2e7fa22ff62744a946a7fd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5915350feaabace9187d873c76fabe404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2e7bca1790480e223d0dc569548d4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313dada3a16a7ce25f7bb4c22b82e987406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad54f5f0d02285c14faa24d34a77ddcc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f491d154c59a155cb1a7f19fd9728408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3a7996246a51fc662b8c6128f1483409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30d7abb150ebf017f36d1f64096fd0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7a33e086979a682ec6314b62e5920411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438211e62ee2c25872bec9a624fbf36d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa9842ebc88e009ff0810f85588b4c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9942e42a02bd2f783916f53031af5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47599bd38942e308e64478289606d79415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328648e8ead07e9387cb8877f33ed0ba416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c491f23084e757d0146d7e760b51424417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972fdb931dbc778113e64f8686dbb34c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef8ed7af42075444b45fdece445dc1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d4acb97f9c0b1e90ce6ed36a602b8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d4690aff009b1020d49b37b151887421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30513be1a3e0448f8cfdc00edbbabcc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb648e7d24be797d0886da4e8611c69423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b10c5a2c075b143202cc2a4d90e8e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4e18840dd319479023f8b9e3cbe1e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b04cf06eef4d260de4eb96da22c3f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af584da2fecfbae1aeeb94d88b4672427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b71e824635c7383e52d71b30c41b9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53243af8674d83aeb16afe1fdc4802e7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9095fd27587ffd2bb633347df4338ab430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e550dfcd6bb3f9f5a233afd44f43f53431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d961e82c58b5e98836d05153f45b1dc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0481858b55f63a39f5212187c4b530433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93aaa0ac4056413f70495b9ffc1a947434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c423d4dfd83d17989c92983430b7b3a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35bbeb1e0f7386d26d63f56c1cc7d93436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576e11c6716d246f8c39f4e6deb1da4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8438f025af87eb59298a33c2afada06438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4adc549caf2e9dcbd540a45510a92439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a6f4f668cad241da2513c2fe2192c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c891269a21b7a489ffdfcbf7fcbd65441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705afe571f20f84c7c1a510396265c4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753eba793c749ac92b7c3e7356513ed443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d4196a51ce472109a40810611dfaf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822eef30e88ba191038b5872837568db445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988233e9b1fdbe9ec1533764d3229d5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f394dcde527596e23bd951c4b81da1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef327fe51a92f4aa0917d1ced0723707448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ceba0bbf0ddbfdb5edbe10713387d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98df6ca07d6937e44294cb88aceb72b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b507cd91292a657f03b7bba9576fd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1e622c83725b3702f500505fc38c3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25673d8b7a9d32c24d5a84e0d10d355e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab5f3a8fe29cd24273702a0751d16b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c2ab8b2ad29a5fe9f53bc187e0005455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45520ea4b2efd695e7b98174006d783e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5a80ab5cb9d08e9cca89b76d04e40457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7c970b15ea1930e109adebd577724458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc87a83ac003bf7a39f58ab18abd24d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f893e5830b5a81a5826a069cf6798b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6af9412da81d5558eb2539309bc8b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc72533273fba127fa750e140b81c0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269bd2882bd7fdb43aa3afe85d2d1019463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02ab17df441c00bad4f9158f6009be464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b44b7aa1ede0aa249d33f3b298980465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0c5dd8c67f2276cffe6cb35a60fb6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8638b5c965e5ff224ffd824df3cdd9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28cb6cebcb7bd82cbd47843cbdb2c5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3af8cdce39f45374166359cfe51bfc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce8bffb0d08fac36b181cee35953b4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836453bbdaddd2cd816e08a120d64348471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a03395f590fcb60324cf70a08b78a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482f4b84b865ac64b3858b63f4903f7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c553af27b2ac850fa651934d2d24d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15253b600712beee9065329dccad12a9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e3e06c89e0f7b7ec19238f10dc3e2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775bfe95c9b5598ded442d0fc380939477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1866c26e4a640700e9b02084fc312a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03993e318da1f7eb489cba9fb77f989c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfcfb723f91f98aeb8b374ae65ce3f8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a3100297cd6ae0e135ab38d76649f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c02f6b53367143ecedbce575057079482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf419c6f51cd53955be8e0d599e502483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5942d0998d859998aa0a72bb9e391d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fbd428c8928afc3959c20c255a5ef2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171f848a82f7af7f8ecbd33dfa6845c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6291cba08b0bfd771d237b2bbdd66c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7a78f489a48d50539d5d652e4eb87488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb1eec771d3d917a38daf6579414bb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecffec92364a089675cb3d1c78355c33490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290de92a5f67dd3b05f56bb54a5b319491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8aecf60fed2936e81f3007e3ae9086492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b2d005e6796e5c7d3f852df2285ec493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2645a70627c0cbd956b15508bb9b3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144bb8a5cf9cd048ec41bf209f6d151495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f56f0d92388e838617c0103d9f94d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19acde050f93dbdd2981b25a1d73c9f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf820783c9bc9a305c885eb158015a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94f43e59320ec3b098e3a86b03ec46499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1c9c76b9f94e2024c22e1ca53492e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2f0cbe80652d1f117c2934ccefc52501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1303e83b7f04bea7afa6a548fae6e73502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272121714d6d2c4ce52fa681f9ef70d3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517082f8049af2494ea2f69e0ef78fe5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9185e7fd64cbc1b1ce3cd1b94cf93df505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c219e95a4e6247d5a5e167907dca1c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a399db8019f011bd6e1acd94060bae507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39fb62fdd3c14b576d0e356f29218e3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959726ec3e6b55daf778d8ca50de929b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee70066530dc35288d0e07bdf9be5a6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abccc110e19e5ed28d38426af29ba771511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362137cd3f51636e4579dfd8d15b89c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48364c98c5621445cc292c8009e6853e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926c840dac9e292c5f8093ec7b7bd3b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd724022b8b96191b7da706ba005ba515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b70a613e8555eb14b8a7d45b93f70f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c495bc2508d8b84e0e267d04dfba9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2059943e4ee7847fba58b1e6d69c11f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb195073f300f995668dd64d7133472519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79450bb56659637b966f60d46ad2f5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00f023ad40e47d8a8ce0415a944e90521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f0848ae3b75eb9c3a709865ab2c42522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347196d477dc06a8319e5a83f963744e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f2fce7ee1c6981f0b62fa31008efb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff919fd6a539f5c7fa0cd33eb4ee06525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fde1bb1c4ef2eb8096dce13a7abd46526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec952834243ea741e2b03e2e3df53db527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07225c8dfa57501d6eb167fd83e7315528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226bcb03089216120890d960c9f8a07529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2545f23d71f76422ac267a564b0b7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f3abd4bc458c957656d12b690152b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e314c8ff6d751836a654aa6e44256e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644e54005c75753663f3323a7ca642d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697cffa75002c7e34b2af9c5d15994df534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c8dbfbe435bcdfd7b9bff4cc47cd1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1fab6f0ff15a5edd3faf2a59095e65536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8f9d15f01da384ed72860b1384fe3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33088ca7e3f38605fc36f10d24308869538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b987ca4831fbe5be52c01f838dbe3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89e3b0c060ac736d6cc16835471832540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4825b6e7e9c45fb76e12ceb6f97f5e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34088f4fd25d3259c54d938747d4bd99542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e0376eac996627c0ca6b07b16983e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe60d21dc6d505a787f910c989f2cc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d55b98f06186977c9ad00ddf81f72545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e16a199d01ed3d1881726d4cd9d31546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1a12dc6ce1a9ffbd3a9325f12bae8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d84caa1a760ef9f6507b98d1fad197548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e789e26e4e988402c82c75039ace9b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42ac46436c8c67ef0e84deca9c2a38550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2ae05f90405332711c290f38808c7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46b2119cdb2037c0069eb63e9d20bb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d67c27738666f2e6c8e2db68de36d9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb95fbdd675804fbb60da541418744554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ac312a7cbe3da75ee23e6593323c5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3e12a79ec991d105b51d8cbf0293e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b0bf747ba21a780008de7c7815a73557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9b162b5af9185ab4557984895396b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8795bf1617930163870c1f3be7e46559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353af4d6bf3c2689a95bee2bbdedee2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d6dab942be8cce3c8ec5858d312d2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96097028532a52ffec92eb31fd5d75562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450b3fc73bb31b511204b3b5bbe62d0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f873e9db7bbfbf5d92c165d5ad9df564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de489adbb5feb0a03e9d274a4b705afc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3545a4c1794ff1ce3fcbbb25121f67566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0696b52a06e0a0ee63c167d7865bee0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707ca71284ae3c02061d06363f1673f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e25a322a6da1a0e1f9043e6302d94569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12103654616efc433209bcf9104f7ea2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724975d90e3cc1dde519a80b198afac8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7cc5a229942a1f250afb5230d329a7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aff0ed550caca02d2ff9f0840bbdf4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601466e42eeea51d5f973a8610e4fb0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12258b1d7a7b5d6f9246c1385f328576575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57e44a00c66c18c89112c4febd8c1a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d22dd39a8349f3a634e2fa3e16e6c3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b946b375db757349b8cfd8af65b647f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f01df350769c97dcc7c4679f403f54579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c9e7ad056a97cca511b2d14619825580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0908c5221d55a0c60863cde32c8a1b3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d382fa9143ac77b26e385f307c83e9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ea34a13b961d1b8c7e1f6b1bd2154583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0b4327d91777acd9dbc8ec0460eff584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd243132855a21cadf1a52aad610f4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749037f8f182e52b492e9f1ce37d85f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364f793e229d4578dd59e065f963374587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9a85242fece78cb411d675fd9d9f4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d095153a53c472c2053664d47b7ed589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e23b306cd8cf211f50c077a41ba3a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a372c64ce00d61c183bcdc0b24f5ca591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b874a837e95b13e32c43e46f01fff592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69fcb54f6bd6cc8d4aeb21c6d581c2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d8bdd93333a5b150e33a0256b0269594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3199c2872173c2596c5f00dee8679595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770cadfb611f6590c8a3e2e064a886cc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60510a9e32c78f2565144e60a28a5d1a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e30935a7016de818f709e13084a88d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1b8db7f0e00a2c97f71b3b8cc8211599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02ea9094e5b0592e78bf958ef5fa90600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f98653464f102a46e31f5faebddcd8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469843852bc8bef97b1f6865a32fcfd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee29a7fed8516d4336d019e59f15da0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accfc62602616b1459117f546b727f74604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad19859af760359519de7e03f08d2ad605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296819944298a5d0f4cb2a91ac9d04b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a953ba5a5a6d9ed762d6b9bf862f0a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cedfc631eefa42e7d0eefbeb143eaab608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61aae500ed0243d60c9f1fc350eed8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57000e77e13f5eae55d978ae03fedc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed04aea5dd7f2ae8a90c8c0cd14d19611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7e99afefab705aecf4e7e4934aab5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bcf945d24c773fa0ae91d65f2298d7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b53c9fb25677911d7ff91b420dce9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d616f315f1a63877304551f306f4721615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad1403269bb53ec54b9d67788f794e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0cd32514f251ff7dec43a8259dc3a9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88d905237ffc14024a6fa69a49509c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e7987b2719183623b768d0fc9ae15619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738c2025831c7373ba6c75bbb6c4c6e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533cccdd28c8361983ecac978de5d1ab621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9291ceb7bf1400c91a524732a729fc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aef1fdd817c7a987cf3370b8672c27623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75340c466c8a5eb0d4a2b1b918627c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6687ec29baca2de05069b6ed98b87c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3763193990473a9a399874c09c795626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04813e906f87cd1abdabdfc9818e178627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99188042a0d1d92d3609efe8dcdeb28628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f36ad94d79dda9d68dc5c76d5940e4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9043167cc821ee4b3f67b3a5e8139630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0fe9e354ae689072f31fa366542e5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93240a530a6dd5f0b9be0b5271e1045d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4aba1c01e4d441d5c25bf69497752633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851168ee1667e9fe0b24932ed3b7c17c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb12c15c2e35e683ae350fc4d43a3d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09340b87eb35181d27bb37bfb4f68e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf8c0ce14dc7b9a8005cda2c7f318b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7fb687cdb5b5e1ae880fd6eb310fbb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ab2ed035c600e0caa13f00e6c422e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893c72cf6e86b9f8bad60030e7ccc1d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09a9e2bdf09301263964f903eca09d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c14544eee9dd9b6bb35e2e52539529642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356332e4cd6c4f4cbecbc5ff54f7550643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531291070ed2df0ca647e79c0130ffa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8241e482994e615aca660520ce1bd37645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc449600864f0f3f1b31e1bb829afbe4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd5bd79854dc138ee9b9f88a7038e5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31561858b5e778e703ee169713f32207648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0205e5e26e349f54a418bbf3ba0c5f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37fa71c52930633043c7dc7509ea66e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0afb56fc74253ec2b2ac93915438fae651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0806bdf0d23923c3888d304a3974d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63d41afd0e4867bf987029195ba482653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09bbd2d2cc4c5c99022333fc38cee8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1644ad7eb15fb1b4122bc3984a9b46655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9c10b311a3dd5f44c8cc4047a5bc4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525775f337f91865c22ba1e6ae1a6c5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b383e1a6fe09ceb9a9f2108754a8800658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c5c21a220390cc8557373529e05f3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7e73f3baba76d6baba00ff2cd5049660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b81a232b6949cecc88cdc73fd38be661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6724a00b947324664784f3e8d6c3329662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095e9a4ead94bf666a350391d372b4c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6ad9a6b1d4a3c471bf792760cbd25664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7fbdaee1fb293ffca52bbb00b5b558665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9609ab3c7b14365b55e99cbcd99ae666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea68b5a391879c8928cf023da4902b1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ffdf47a0a85a1f6031001e2813af3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a501a2ab9a97450e1d2b6db7202827669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e9032f3661b396a517e672a45f889670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040e27a7d3e2f31083d58584bc10bd4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365300d84dc9b3689b5b238f028423e8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527eb479b4a32edf58357b7c8ecf1b79673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6e751a7800c352b98e3ec9c548481674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880588c0ff5ae9a184d1002eb837432675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62322dbcce7fb81565f588635dc02080676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653b8c5c2bcc6f12649558e66ed6cbd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022585b6decc6738e715ecbc1db91830678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee430854c80f6522fbde473b85a9e615679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83436ed25a8fc58c2df1b9f7f12a57680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81caf69a688861f4022e95266e5c193e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca34b9157072874990239d7c5680a8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846dafcd7ab888760a155f96991ba17683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1938ed83b785157a928d7d064028e5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb790a58d7b68d334360ef9e2d4a7f5d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761f2d88e378aee1e4aeb0b42d06c1f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06c299c76814b872f773bee97f6392687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be70fdae43065fecd576d30fa7f86ad688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54567499c0d547043131385692d325cc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79f9aedff56547092b150ec8bb214d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc4060e0494dbda3a2b6110d6c79a1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054d50d171603ca9d0a711c9f1f20d0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a261cfc238bc675cddc45c7c0d215693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c770c07b1e7e00afaba40adb786d040694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af080ba6c8ae92eaa5902dc31d18d8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f37d8dfa0c21e0951377763f44b59696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8de8d505d56f3269a324966d6cf66697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001a82f3ce109fa30caea132aa6e892698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044be02e88663349e68f9c6e4ed8b19699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a594b04090aaf4c31e23348d4dc721d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6df87951f3b59b3b83e5f6aefb748701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a18b2c16db4140df7ed9f3412ddaee702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f033790cd3b9b1472b2ca6c5ae1ceb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9fce5158ededa793269f367454b1e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b1f4a079a9f096e826117a81299b7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2127d673197fe492c0faccec93ad7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5691dbcb34e453c6c1b81a94f4347707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27a0e52a69f9fccf70d42fefd7aaba708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72963827de97e5fd739f1199ce700798709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a514270a3c70321a1bbd94e3992aa9e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c2a82efb11593b3d997d58c1f37ef711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06c010957550f745622ba5d0096231712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e94686eabf774d9e92f16647925abc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9569a540713d2f0becdec083d69de93714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94551a8560cbe5aba19bd7bc9e5ab9d0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5992d51b3f88d1582420d9dda1596716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642ad35fe6417ed8e7a320cf18c6ff1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0193ccafd27a4b5722720138cd0d204718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce618506e9c30cb3392fcdc525225160719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98176a77d00693e2872555ea352dbb44720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1ea200b86c0e95d94eb0583569f7e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9e73f7aa72b7088a34f58b1dc2f94722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f973ce5bfabada3042e85ff6bbbfd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332a2791f1686169a66c0da1da9bd03724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe6a0f0abad74975789ef795cbd002725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b35a8a45a36fd0a8cfd8f2d58c08c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa218b568ade88602f42a0d045f7b8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65dcd1bccb638fc0f0487a8cf1d784728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ecaaba9f25e642ec55979414f05215729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374bb6c78f0181aeaa061bcc6752ba8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a824acacbc4b2dc9e2a5f571a8bf24731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb487deb800f44d4559dfd729fc70c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75cca37c022573cbcc71b8ac2eed3df733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173e3257dcddf306d99b660305e6440734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc45976564a6f88dce0a776d9929b98735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e35360fc336fc5546609720931ec9d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56dbb33e48172d0ccd6f9af2ec16c4b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad44cc66a78a2321788a50267fdc73738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee38743d025b1473e7c9b1d096d7d7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1cd091e065fa6e36c6940f5765f268740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188e851b2193bf209195497e3129caa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19044706201472ec40fe778337552c27742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c24d042b2ba9949b96308c07b0d41743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef6f47ed6c4c9d99614477f0ebfcb2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96adb6939f6acf19cf5322755360ee1f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584dfd6f28d5208e9dd1529970f405b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9a1eed62d65e4797ba60ce13ba9c8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c36f19bd8a59e31a91a4c349a47db748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e675dad6f93c7d702cbb7b88490b3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa566a5f3bc1ec660e1c5e69294498bb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb571956756c4bc39147fa6abedbb218751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d06b6493be5c0bfdd8f128932c1df752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485ae6825c31c4b514280abb5e8bcb6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e460ba65f4ad699c3ef4d6000eb7b1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08af14dc8f95b9b6c5b4c1e85e49f5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42edb9d60ae1c5df7b1a40dc6e82abe756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1d5d0aba18bba42bda10349e76bb7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879f81925005606e8e5fc30dc786954758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5fb36de205c50149b5497793e0bfc3759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>