--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1097">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2867,53 +2867,50 @@
     <t>000012380</t>
   </si>
   <si>
     <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000012388</t>
   </si>
   <si>
     <t>Набір Gaming Combo HOCO Handsome luminous keyboard mouse headset set DI86 (UA/EN/ru Layouts)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-gaming-combo-hoco-handsome-luminous-keyboard-mouse-headset-set-di86-ua-en-ru-layouts-/</t>
   </si>
   <si>
     <t>000012432</t>
   </si>
   <si>
     <t>Планшет HOCO HI16 children tablet PC |7" HD, Android 11, 2.4G/5G, WiFi, BT5.0 0.3/2MP, 2+2 RAM/32 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-145/planshet-hoco-hi16-children-tablet-pc-7-hd-android-11-2-4g-5g-wifi-bt5-0-0-3-2mp-2-2-ram-32-rom-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000012433</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
   </si>
   <si>
     <t>000012467</t>
   </si>
   <si>
     <t>Тримач-підставка HOCO Magic magnetic ring holder GH10</t>
   </si>
@@ -3358,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235f795d03c6d224e09aa7e11fc5e161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb513f74c72f89b504d177c8455f2762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f2ee1852668b25cadd4f2c5ea4c3b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2669e7c30aba3d49a6999df48ba73b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8dfb7defb08790f3f4853c125fcb05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92029f2506a4a6037674212d63c960026.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc526ca40d6c2f8e9c4b4e4c08862737.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22fbbf94fda3d643600a84ff8ca4f88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017010297207e95871a4f0f774c4d2409.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f666afe25789b5dd7529a1c422a6cea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5a6ae9b98d9c975a5afbf04c1e2e111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39354b78c59f39b75a4f056acc762afa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3b9f34043f34932ab5a4459d715d713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d609480bdf5a1eb063255bd14c331b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed653d4a36d3618900882e989db034a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11638db1d57f3f8f1528493605052c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826400d4c4a0cd337436f0369ffcdf817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8d6f6a924617db28a84a5686299e418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172990c752c215d3a4b5c6e33127aa9119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc1ffb486eab6a242ef01d9f54870c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0392269b91b0df687212c2f18cd8d921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84642b28e52d5d28f98b5338fa3f7a6d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962b2d3351e6f5cd5053abf6fba098f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc84050f34dcd0d2ce80f51284c151024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1cf012d12df6ff6f1a2981e03fc1eb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e5634ae07a75d928ab90a18f07af826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8ef248be976fa68af2e0ce042a37927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ac9731800507db73b4d332d84ed4328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e25d48554c41dee6e67294c28ce5f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2999473cc41a2fe771ed322dd0e188530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8c15097bbb7d9d5e6454cc0e889f231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72badfd750cac07b1a2af4aafb6e7932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524dbcd494c05798d807fed5dc54f16433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb9c18dfdcaf7daf60cae03401f32334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9616df5aef1ccdb8eb6dbe310b18935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351318b69879460e9ebd2e8499be48236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45142fc1b5f5bb10f530846131a2ab0637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513012c4ac2ef0b378e13425d1b942b838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d46f3985ffde6d1e280ccdce4a9b039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac37b7aef266685fff3b1b7d611286840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e56d1b69964ac75f134aef2f21bb141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40164da2443113c86ea2861daffad31142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213dd08cc65df01e36659eb286c11ae443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b2ae0bc86e22e76867ee12b4f61d144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cfd415299243593a2b99467e133cbf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84112f3409917c7e52f5e8c39cdfa47346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6af92e17fd1ced25a70f4b9f9c1f1047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7610119209c46a2502d00956cd7daf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd79d11c6c69bab47122f444e2e8f249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5e1f08a76289826866922b17e2e7350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7968797dbbef3d8627491f1f03bf3ee51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e03892d9941baca28b32c568f9d3cc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60b2d915bd5565a10a80da4cbf994953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bcd83f7135720f16dfa0f268f9a12854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8886e12ec9aaefbbf359b4df6a0b555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c17e7f967da3e3bd047b83ae1c091856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6433083574297547195a23d287b0757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eae5e3c5784bf49753dfee38dfe32258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0afb9bebb7c4a125f97d309b83f7d9959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d739428391dcd0420132c4c925e2a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cba55b10ff1dde59e8d814e26f4fbe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb932d3fdc130a3a77d57166022b03762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267a26095eaeb0697d4c3aa7d9c335163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb60635f873cd76ac7397660ee8a62064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4bfc3f7179ab8c21cf3af6ff6e9f065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01b4891888e9aa41030cc84ad8cc7f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99209eb1c8fd7dd2cd09a7fd4d7e51d967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a37935940d9b6f2d9ca448b3f7655968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e215030a04ab0510a39232525cb50d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834bc695af57dcd78bd80f31032139f870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d9242ba1c490bd7fb1f654cf22c0571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398d2158801f932e70176ec1009c1ca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08a7af2fd68edc207354d4d2dbaa7d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b58acc47b2730cf8332850a8b4e14c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7ec205af5a44f8e88a15ccd84940875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679edc961331a8ae2480085055d464076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f932a85dc9971a5c6b1e958a44b35877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb38d13f461c40cef618174d49ff5178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f1a535f5962dde2ce6321a36c462e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0a8fe3ffff04524a6aed00b55f6ad80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e7275465b259a09adca3d189b36bc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f276af6e2fac47e18a6df5f89a384b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8f7b3c3dbd1bcbec954b7368b459d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800633879116e89d1a6b7372079f48cd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1fbbd942cbe60dfb42f9caf62adee185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09383746a932e393f798da5371eed486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf548c22f68ff0b9f1cd9830bb544087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfbff437091a19b4ad0b49ee493d61e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7de3f33056045309fa338de31a6db289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdcf283a74723d27aa8ce893f1645d090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17dc10e9093cea8daef863c0b78fc7191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181e8fef02d4c2751b7773328bbe5c092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38839c8d460638c4057a3701dcda29793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141685c813da70fd579e8d960aa4fcf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f12957add56291cac672c7db07af6a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673b31f638182872cc28578725ea00d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3cf43cec06aa29849ee1c9b9b2070b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44480aa4d46cffd69fe28a1479792cf098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b760ce50772db9649d8376e2819e6299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c70ca6e534d7a6cff443429f7f5edd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f6f61d9e163d7aec0c2c230317325101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f2ab8e47a10c913e475531e4677ce102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe649f2ca8931bf4d636801f6a082da103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86685014a323f7eb7cc0b6abf490f21e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9715eab02fb5a9dda95122d36f57c3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11eb56d03814a10febcb0ea98ee0b40106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa82ce8e58e803f689e7c21e9bc341107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb223405ab1314783f855cb886122c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb712b2e76e6b1ac1bc8b6fca1e4a444109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80eec8e56eebf209fb9e877d6a02f0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9ba7e81c9bbd2fad830d8ae39b56a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25a8f65aecc0c4cbb086b62995d5ef112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fed09e18f6379e3a514afd9f3b1303113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad79c7ab58696b63ee69b37f490219f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca100bdfd426de20a034eaaafe3f100115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23284e8050fb46cc3493748111129091116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e583c21c896125cc7467cf8b251904117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0d4d3e9a7462c15f3b3fbd1b48cb5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81a0023eb149da04a2ccf5d733fe13119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5cc81e76a7f50b7f8ff3e0ab76a48120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5939a848b2ebc608f10d854e4caca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8f8b2b70df715d824af6d22cd699b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42d05279ffb0cac6f796eec4ef478c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e9b354080c4cf1411a59327a49035124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3a23a48da998bfa07ab1259ac0c83125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cddca0ce7e4fcb2c2fbe5da6abefe33126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398b5f0011efbc3becdeb4d2babad20127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d67080631d9085e319ec7aeddfe40128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b327159addebc066a6b76a5c78b79129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcbd29520632584507275ca44da7a19130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284fbd2e80cee016ef81631c12b46b5a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa605e9819517adb5cd75467ee96cf3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f638379cbacd2465fd0c0b9654e2e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4531e8089b163a4595ef2bc949c4a3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09e2b2ff9d8dc7498bb22ecfd0896c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac10f4448e12cc49a8beb40fb33a54136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74627b90b5d624a3e4cab5088b9f61137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94528ee22f5f85de5038b1032664a0d5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54914cd514ba1ad4236f3d3cd576eac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b05102babce505c0f80248593e55a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6df1878cc51c41d8ffcaff03ab38f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f84b441c642c503043d3961893b9e1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73038651c4eb9d6e596d91efad086669143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b40486d7386caf81e95d8f09b66951144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde625fc1a4076b04de48f1ccef7640145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e750f41c2363bd3392661b6b80983fc3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce415ea85734081eaa96eeb11c60b5d1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1f3e1063a9c75a2f2d93bbd709fd0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b88e09329c164772caf1ad6a7ab268149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d4712e73d93ebc1e1086b2a02bf69150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97874abac2aee96f8f7d0b328457d725151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1ae6b02d87a7bc0fe476f001a8c45152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6efd0c8c62b59f51956d630e06fe7b8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535eb98a8695fe0a23fc04b9a3746580154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9b04cdc9a6a521cd7ac3ea4d5e547155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7ffdba4b2f5737845b92ae53ea75d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42054778aff2c9ba02f19cefb790c4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c37d06fb93697ce0731118030ff7db158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1f1a926b764c77e30bb6bac3d5711159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b8929bf61aa941678e912ed5901c7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40916721124dbb6253a16464669c3d3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb00a33483b6456d32d5821834c4e15162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1266a7123eaafa9a4eb0187a4339c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c74a77e14b7a6f5f01ff40ae18d73164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e98ddbc0567d1b66fd97b190d46c4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f10cef19d7c2a8cd4b06c89a14122166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db20babbac8e94a280f1c384db9c01167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78b2266367caffcad7f6355e9a4a6a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ffd144ff70d99b893a4e9e8ede65b3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4985e4e1e9479ea32119dd9d97dd63170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e89561315201a835424ba64a1ae2be171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2180029892079eaa282e40a40359c31172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43224189ef147299155e3d5eb8f8ace4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6cc0e9687ffed03a91eeb7da519c80174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48506c6497bc54f2e324a3d34bc08dd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94b18691a71c22fe4a55659472a5ee176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c88ad02e7205736a2c9601e9b158e6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c35d9a97cda1c55bd8a78ed631d6e3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d6677c22f7745433f2143806d512b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c9d5b05297b71681936cd77580126180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c493b940d9e6b08ad47dba0dbfd1f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead55fe1fa920ae1f8e61fd4257efd4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ff91c2e00799deb9e2684ace9fcf7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75beb9fe058d15537f4957aceca35c9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85be68fb9f0888bc1308a7bda3001b8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc235ce9e8521f25315f410a383d75186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c34baf0d1e90bf57560b6aea6cb68187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8fd4451ab0b2e7f7faa62a8221a4a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200589c7397f9a567abc065e606730f3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2248ce824130fce6abea4a1b68a0f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791c62cae63ee185f19bba3d8af931b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63b65166074a5eb0b7b7ae0d93f5bf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dda8c8ad4bb51e609c2c7a54922d2e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e5bc8eca2fd03419895108e860b41194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3ef08e8ede2a43f6476a8605adba0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77310178aacc1f2749382f662b05dd11196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b018188ee02905a59e1d01ff5252b6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554454b537fd528f6434e7ecc6dfd79198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e419ecd6160b8fa8e9a966166217c4d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c780043a7dbcc3f14521a00d9b1188200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3d0d802ba09286da9ceac9e08e68c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c148fddef4a30410fe11adecdbfeb5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7ac908c20b70e2ca80e897bddae97203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6292b91f5dcc94a9a7bbd41dbd9359204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd50e69b97c55203ee7835d26a32d2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329956ded2910745462ea35f3b4c726206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96672c0066b9d9d1882822209144b62c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd2c0298cec399e0c1ee7ed5a3f272208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e964fc8d04b390c86b1d5fefe50e7b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5de221249298579c2592e471f6afab210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f7727afde79fcf2915328c79bdca2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad41e265768c27e1829c3d74bac5814212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47da519f108c7b095be4045a5091e50213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2df5225202cc03602c145cfe3a7bf2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0cb3d02507041b27618d83a598642215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c3b2cb3fbc17ce654671912de963e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8efed6635e0cb542f0c2d41ccb41dd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a928027c7348de2a6dece862d5c6b6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15129c83ee01747ff29e2221f4875df9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ad6ce8dd8dd71338819ec55216644220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c489ee12c20111f0abb3f038147f2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53511b03ca90f97dc38ce8a87aa3a9d2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76392de56b1f67e40768a807af6b9003223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829f00b9ef7af039fd3c1adc7884754224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d335df64de6e6e3fbe85e559992690225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48c2737d2a80bcb13fde6e22162939226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f010e42a2b178506c11903dee8089227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a537a222d8a4b1945741b0e85c9ab3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613712b0beb1172b396fb5e8a010370229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b324c1f6a32b7b620076920b40de59c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0483984407825dbe1217438d26d4d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7a67b5f818471110f48679a72b04f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12027ba5414834104ae67afcdf779c27233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f489015b420e269376aa086d5e45e2d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38e65d77e16fa3377322816a34a6f7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774893177aef97e73734e62eb52be05236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c312afd5c9111f81c74fca8e2267eb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1fd78b06f93b065c84574a9a5910bd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c484e4b88a10e10f935ce8259c6c6a3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b26ffd46340fc0e2038c3c71982ac240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018ec62807c8aba09ad3fbd6f646db5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93722479e545531e4a3f5f0b4600abe242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac35724d23b77cb7e66008a4afd1d1b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05852ad079d098b48e92056f27699ece244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10607c79ff27b44a6070c44a39d04ba245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f56de314c8c6628b74b98edae61c5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c576d62baa3bdd78f9cf55a2cf2ed247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb133d416db81f1543391676369b72e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48dcaa309dd85a0e916168fe4b8530249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09994c9562f18a250c72db6166398ec8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10bf422b089853c6e7ae90dbfa6138a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e391a40212b3d20c626bda5ee213ffc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf641ba420ef6dfb7e71b181105d7ccd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde791351df56ea2a44fef00caa72a2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90ff8b06031bd15d5acad5e1e72594255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2109c739c83c6675d7870e2ef328148256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf767013bd86ba2bd963ff4573d7d74257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b9f90a28e7e3f60380531f37b79e7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece81935a231c5ef2ccf1a4ddc67a7d1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23726337ee0ce9a49714589b75ef24260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb03244d1eff7e73a129cbad1ca5efe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ccee8673f9323146b25ed88f4d2e59262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df13e5642b254610184a5d88509936263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3d67e0be9555e4ca3dda5c4eb2f21264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e6b1701adecf043f8d72c631dd743265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141845929d9939ea5bc21ff80f36bc5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca90b53a468ee3c805bd0903e0964c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afaa6124ff1faaad6c018cb3ffa5d19268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09cd467a8af8a8ecf35e9fc5b2cfd5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71392a9bce846f667915fd61a105fa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff08d3a0d05593cc864f9e62c80069271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da535dc8b6fe94d11931ef22fb1a522272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e1be7e39e3c378588024435f701a3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ed5042e63842bc5169318c270b9da274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08322292286c161091f810a9a77d621d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeeaa4fe506626bba46806a26cfcd27276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eaafb3c678cfecc815a2a6b6f4bfaa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269bef7d5a15f1645fa3fb5382d15744278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae559e126deab196e62586f379a060e1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f2d4fb61569db74e5fd802645e232280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268db20ba092303e4c8f4d8a60c4a216281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca363199bea96acba2d3b200347d5d9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76abe229dbd30efd046a4edff11c92283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a65690e2c7f3a6ff8a66af07d8843284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3cd28636d3e0d0e563882f76e7995285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee3aa66a62e073ed50150cd114c24e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f4002cb7408e365e65dcad09d9488287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6ba068dc5083559aacc4781e39d53288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf7b5478c6159e371ebb613b478e95289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b056f840d78fffb25911e6dda97ac0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134874a36c40992d4043d1f2262f3d2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaba8b6f9a4f5072648d36500b87917292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3478541a99407513f6a44f045a4479b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf7d969cb71a982c243aab81437178294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2ab50a1723b759df7cd5dd002d6ca295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f19e53e1449f0a4846f430c15a33d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a423beeff7df69ce852183f483693c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959fa95e5287f13eeadadd51a92fcb49298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f96e33e6bf9412724faafd582ec05299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32febd512a9d1ec5b592d11140a4084f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217f7e7b8a23ac7fbb26cbbd7c60eec301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444ba7b6f2b4d1400deaac191ae33c9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c13f3e03c855272d68df582eadc915303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e68029e820fa560a0e6b0159ef65c4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3afb4b81bb76c7b6c8be9eeed20dfd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988fa996e3379df2d92f4909e4055c8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d20ace7e51b64fae917ce94c497e01307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579b0b7390b6c114f4129218d5104dd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab58cdb8864cea7b48f3f80e6b1e8e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d747d4c5a3a8b4746ea6aa45e5217310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a127a4a03aa0e932f76af9df12b8d5c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958070b14c4c05fc92fb101694508cd1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18f9f39938c8721b0aae9ff5bd29c8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e27a59e63b1b2961db24d445efada7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1c14bac12e765c43bf9b571d24ad2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b669510797dad5f8cccaaaf57e6a7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0042603027b6a79c5ebdb2d252ad5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2bd267f2d13fc69c1a6f4604ff1a0f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f16ef7218156310853676847a5ccb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779cd2f24c677678f7dc6fa126988fb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26e6f0141af83c85d16b3c79b68b98321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3bb84b05508c03c59ddafb46aba1c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ead81617973fd8ef6c92874a4b1206323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28ff3b1076cfc97adf0ad77d446b95324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f1115bd7ce2395a833391fdf5dc6f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6fae47e74558b8e5d263aca29b3e37326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1719cabd251a3b80c15145460db8266327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67a1c343e57aad194983c4ed32a379328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7482276b5f268ef2a6cbfb32bfbd963329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155e9009f3d18172aaacf4efa022813330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7eff4cba84289fe58d330a9bd0a95a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87dea81545f7fc6012ef73218eb4da5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7a2926f3b4d2fadd79ca8ffe6dd12333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675918eee1c38b7d594fca00d7266b28334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab863419ebb6c21c462f2c39b3add1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41385dbcd39465fc46a93ed661741fc6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d020a094744a9bf40d461e56102f45337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b1d24f2f88d46d6be4a8a6095270c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea647f8fc1fdc705a87544a15690e2c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1bec715f6139948013ed96ed4ab4c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b1c43b8c99dccad5c2cfc72cc0310341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13f41ca7d91c9e02d5bafe39d61839342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7f5d2830e3df18f04f4e4b0b7643a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59443946c8f45853779d1250db53b7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64719e6b1dbbbdc7e6ef40c9ca628ed345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae168686e44a29ac07196f5e544e2d4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07918e35dabac0b18f96c308972e9e2b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d0360e85464332a7e48b36e2add47348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c798e0a72cf27050f159305f42c87349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d5417affd9ca49735d9f0f186ee78350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff86402e8e5eb43d1d020913eb9579351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20ad9f083a6c60afad8a31dbfaac44352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7488905144977e430a9e6ffd96e325353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd70ee340204fa3619b6260c699106354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6375144460420ae3e998d1bfbd0bc83355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0402f91d18619cdca00500aef6c943356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93a56eb71ff0c19a08358ca1a96af4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94fc80733dbe7eb151b07c4c9276ce358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467b7dc3e0e9c7b910144bfc5d3b365359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa5dff7301fc780263e117a07dec6f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65acd0b556f0b189009d7e3ebce143361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85186e2bbda81b423e9b7c9436d872d5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af1d3283c9643f004f4363d867728c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49fe407370bdd2cd248c250ddbe6e6d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd509bfa07f027f0e36f1ef33be269365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcabe0e3ae1c3bea1f753503e06eaa3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16b90ed4db1b88df4f5b0ea0237faf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287947cc69dc49af3d37ee05aeddb05368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157216e4b9ae4d9da7240ae2b65bc6b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1f4dee076d76db0e4b3fb5f00d93c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54383a6844d820a683aa85ce2ecd35a1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962095d28cd823e9d1e053440599a584372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42013521cf556e6dac4cba56bf27afd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3deaca50bbfea3c8502e68ff1befe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a168646aa76bc2ea1c413647a61e7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0804ae01004c70c495394dc60ff2f1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31564fb653a59bce9297f885512d4308377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489a59a5941c8b23863688f069b833f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83bb683e0c230da52438bcc901641a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ce19667da860fcdb220109c5f3cb1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2082a3c1e8191e2ef7b1cdf0a103f73381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dbec1f09ce7f93a835422c3113d7d2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20d959f0c0cc6e144d0e864854f9f5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1793b34986807a5e0dacf1e45ca44384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36a80052c277c3ed5a6dc9a03497ac385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493e74e3f39f8fddeb7c46bb6152b44386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30558e5fcfb03782166f337c0f60c863387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd148c1eb8b358f1b3b573814d6fe9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed8d00ee26af98199563021cd91516389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f54b97e78f7069b9a3a7892633422390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ffe6f1932c6aa2e966125e030da0d6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50badbc29f36c8abe488e513a8974a91392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81fe9a48ff52231b9fd62de8e40de24393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934394bce255104cdd099d52f5dd7224394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd6e9db0140a00c576c82da4bcb757395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa03d6c487eefcc8ae3942b4bbccd4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d004e9c12c36d1f36d2b250f55afc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75f4ff172da8a97afe65ebf50b02ac398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f3c8bb1f8edde10225b07a3bded0e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59a149a0b1439fc17d6ffe2e8fd8f9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ffc03335485a86ab0c2529f7382ca401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0482814ffc7cd00e0843f34c2f13186402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f5b7ecd3afcce887bab14f8417a20403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca632c36887eccb350d11e8efc391b97404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311fcaa95a9757d996b352a915e99ccb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b194f5e92e388fd76392e154e8cb4d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49131983e3a1cd88af2fa7ba425ac5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d8b3a1f91b4d2a12ec1de2286629f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843bb235619c3d916e5e0de89ff9a706409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538a207424366c2bf1db061ff1e087a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945b2378eaf240de8b17ddba4fcbccf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61943d61afe8f65481e8e1b20ef327412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e954f222fac39b46190d750b3795259413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751245db4d6d80be3612e08d87efc523414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0eff5eaafb724a68fc69e4ebac3e0c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f1a974230d92ce93a9cae980cfc3a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b5ec1015625ce714f53952b7d545c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf6a309603694b6cd756bd014beec0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21294d4250bf8f06c4e9ea4b7ff3e16b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4259b9bff221b1c92f6ec9a0648e74c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3b911989b8df428fcfacfc8abce71421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3bdbd6d040569792a4e2be8ad777d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be47a0a172bebe323e8917f27395d7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ece00c9f5aa94428394c6875a2563424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da93d6432baf09123263a36f522fe5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd4ab3ace486235cf5ef039769b43d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7b82fe481506b9a2e5028ccb35dc2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786b2c68e0970128c8cee960bbe285d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff300da76841df48457f5c82b4251c06429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84251d63c3a81bdf3c5e4a1fa34ee4d0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42916aa406c04f97f34225ed62a0e5a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02651e70fb206e6a528ee0177b6d79432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de815c0a6f07e3e09c24a2e0a1cb75e6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0e26d97bb2d133c347698a0052eb5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0069fd65a94cf3ad218f4445c31d2e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89236b2d6be00b22b231e8d37316dba0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837972ea5819944381b10161a9695f29437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9542dbf84be82bff54549443f2720438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75973052fc4f9398541941cdec1428ac439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae311bae5deba75c3431202ec3391bce440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5fa497abfaaf12ea66a2222f9cbf31441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c16f1cb15b34f595122bf07b4864a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256cdbefb068e45d2bd14c2f5379c777443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51464d1eb897209888ac94719820794e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039cef91b4d073c78c8242eb01b2b413445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3724986dd111e8fa0a5437fbc60db446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c89287d5b6e9850b1e679cb6423b55f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec020c2cc760d23bc97f65a06b2114448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a615d11eded89418aafeeb5b6c824449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878f1ec667891bd7a06c9dd5bcfd854450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cfc914699f3cbe8d681365aca0974a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04b26026855a39588e2f64ebffac29452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da716492a83ad67f8313484296d3b90d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293122bdaefc422b0de27441e43895b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f8a23202380680cb09bc2d053c5f0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0cf4934009fc065e9ff0129b984385456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18e3846a3a93bf7f08f2a2a214f8c7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58452c87adfb92e6e3c0b21a36d54497458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c799a2a32fd31bae137a23ac532911459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07238e4809fa918484af97214a441c8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a01efc3a7bca589f7adcb14d04286461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432820edddd733af89a2b53301898595462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a89b73b6697c70029b93fdfd378bc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00b1f938df6a3b4483f25208a21c02464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be345348fe8d18568da2421ad5aefcf8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f354bc906126db181ff0f36976309bf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f1c39655c0bbbdd10d2c4c863d6aa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4b0e56f596944fa29d9c670790262468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3fcb0bbb018b3c17fc624b90470ae469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbe322e3ee999ea8deab5cd5057fc6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed0edc77cb2ba9a49ec2688663e69c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be04006a5c51fcd8fc00c4c7bdd1fd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f09b539f439e6a7363a8535484abc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea34cc9e25281f9645682f1d4981dd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502c457c1a6603421038e3cc6aa338e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25742007751eca3f85e5fbb04dfe0393476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8020ca3c2c506e2466439a09e537fa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a799c730914fc2042e9aa9025f90fd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669f8449a60829ec05c22daf1fc1c90479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b88d34a752f310fa029443bfccfaab480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfce04bbee209b3913b0e7240f8ebe0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43621751724321d11a51b3b2318f851c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d017328f8fbffa2e23defe805c7c57483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c91bbff13c00a7ba3b30e6f19cc47d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9ce08699445af27414605546b51fb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d523f3dd55dd91765455765f2af3684486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5ce2a0406e6c87fed2c951bb7f96e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61e4410be26993a13001584931d32f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365b787a17f778b7bd4c3f319cc0e8e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc462eca76546c2ecde65aee4a0c6a73490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e51b86eef7eeabe00df4752d00e8f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96714d08d0caf685f120b13cc14177492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147a4a592dc0317703b779416adc0b5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f098be18259988eafbce7a5e402651f2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f394afe0052b1964959bb1deed7bd2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36898c465b974a38ac79052cabbd3fba496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9cfdcd108c10bcc2f3008336ebd8f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6372a4b3e6dc19ee14b9630eb372ff498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f37855368d097905018645345f02c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd74a95d15522c26a442748c9357f2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f47def10a5eee0b4be8c4e64acfc3c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca932a341c396de99b487a0df8841eb6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f840ee8e0c90bf37ed02ae9bd233c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2a154d8063f2c305fafdad2cce751504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510d9ff1ec23a153963496dc5588f7f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f7002f6d97fc8962ed9a483d391c0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed13d92c86812d1f7316861e1977ab3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63ad9ed3f62d0bee8a719c1d4bdebf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc026a1b88e20e4cd83ed4dc645a2f54509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fdee0cf98cdf3b4f6dc85d85d1cc54510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f09bc844dbbea2e8e566b26600fbe8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b4e2082a433abdd8b2bbb7f042770512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182999b69dc5280be394427b7b8538c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881220311625c43976a94b5937e33c5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b5ecca5ca4f9185fa12c8a169a629515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f79c16b0ac4884cde4e32881d07ddb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd62dfd8560999a7407305418811310517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd1d099978510b3e9867c74bfc8175518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80653e00656f04315c77c40942d27eac519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1361edc1f16c039fdd926eb26daab2c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569be3974c3aba6c34b9c5d4bc776b77521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c58a80d71c6e1ba9c5a02289e2dec3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30047d4e7f0d714ceb3f3dd44e3b02cf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc74d5f02412ecfc61b92622a46f67524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d5b945ae36b272530d535ed7c10d9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc84ccbbbb582f0fa1b6e508f0a332b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372fa19f5169cbe9e59cf9140145b8a7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7308aa0ac573a51de0d00a556825ccb3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3592ae2ceb95ce306e1ccfd251720a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978be6e00acafe46fe3348f55f85ee8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04218776655070216531a6e954ec98f2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8737cfcea801fd52ee1d3a07110948532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca845b6b4a5a4d31423460dc55cc0817533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0355a6bdb18139123cf8d41c39efb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29ad04b6c86b26a64ed1056596850b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da2e8f63dfda4fc86ca9e9a76a5a88536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5570d51cdd3d92897732f2b6c78542537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9710f991f2450ffc6428a5448361e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f67d995bb4fe0aaae727ba6b939865539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6619d817c66bb85892c82eb54e15b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67386760d7cf36bd42e0b10e5a274ad541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d26c6ad908181b9c0d3a0efb73bc94542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec77f2024f4a97159e2d37025bbea1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee227d39759c038ee7aec2972acb8e26544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ab88f85c9feb305bb10cad6a6a9c5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ea3b41e4c2a832c01ec160e4af22e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea49c37acdae13b6196b19c3829fdfe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b27c419505b4cd7efa54cd85135837548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b98bab4175502c65f56f87b1b4a354549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ac806bd0aa44551a9ec33005ff496550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623ca33049d9f38b18977a2543ed1c6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3500574ff8a1ecbbb066404489ff3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90285a0550ef65e07e8971bcfae113553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63e2229201913bbf3d0928672eb3fd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1c4cdcff3af56cd3448bfb4ffd039555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f48556e9c308e7f673f160b028316556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185547f3d8f79440cfbc595b5c8fb417557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e2de25b544a8a26a46a68b8e8b192558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722fa01b2c8433119fbd3004b4c80c7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5fc1501d255dd10dad1ee44d7e5037560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef962f04dcf8a1eecb085a077f57d74a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0371c6d27d9950aa4ab5a9fa8dbcc1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b5d423bde2ff59765c317a43ea56c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d433d2117bc41d464b7141a8db47d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96008ad7b1aef469b5af0145ab9162565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32639421b838d705c1345f1c5860afd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943ee3dc2d2bc3a3ab1029ab33343d7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab4ffcf7cc169b4511c23dacde867c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9e7d9e6c5054e089859f7cfe395b0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87816419ecf346c9e34e3c7706f139570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604c4a3f417b9ac92aa234e6ad5dd9a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70909a0c3beef15fd3cb1fb91bfd93ed572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2755a77f58a6704e7739359de035a9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55cdc4fe1ecb5094dcbe220cef2d1a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e26b7a83c4b2b5a1f807f1659ee8e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023af3d7300cb01dd2865985c1897fd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9c6b5c52626bbf7cbc8e04a1713c3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904718573df189d901f6eff9085dad44578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07bc098fafd81828304cf30d37047ca579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26f028db144dff4eddc8d4a07c4b10580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121f6101912d8dad6a2fe4f4c318af6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453b921d5ea923a9cb977da5a56406c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592453295a0689443c740c86acf8d97583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31f073de1cd4638d022b1b7a232bd7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa411d5933b382d7bbf2d6cbeb5819585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518f3e061ab60cbabbe61f7086f08d3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9bb0430cf9081fa01f106be2266eb8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318cf834e60629faca9ee67970c6f8a0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33aa0c0baa0736b819bf8de6a8a22ce589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a0d0d59aad14e7d840fe62cd679e1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047297f5e91f20645977decda374a64591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b3af5c2b31237c3b23c79e7f89019592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c616570268019def40885f6c310d70593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991796b2218f93cf592f4b9592a53d4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a447f2509e44bae1ec682957021ba23c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de82da906ecfa30fa2aba8702a781f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d15e5218aa8881a78baee021a53790597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ead637d63a7417b33a7e5f60be6bf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3bd2244f8e0a12545d1d2c1b1beb2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f714f9bb483b80885873a7d921650600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c90347eb5435bed2c0ec45ba09223601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ccb5cf5a338dc5e0840a8372786e4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cec17d9a0425888b3bf238429441de603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa241f67f1b9773f09c4abfe0657520604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e267e7ef1304f45479cc6bde39014605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb549699f3ac4da9e74e8aac4a800ea5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdafae3b1ac7de4ae173d141696f9eb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5ee08a1bb8f3763112e16d7e1b5d7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4383f635ff3e036df0c12adc52615c0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49aba40d6d7cf04579b6598acba839610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef3f7397fa8b83c966463d146188a87611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247ede157fcaf677fcce4e18b217254612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348d44c601550449a763c90d35db1d4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6514a2f59c99b13e6c06bc29e9a624614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126b59d6e3591ac28bc7d7defa37728615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7f72aa406d2d1f97c5382af0e3077616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046b88dc4c41ccfc2e3ec8d1016fca1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb447f86abd15277a05b75043c46bfd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a65cc7800706c7517a34ce725bfd7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67933848bcafa068435dec97d8a37a3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a35642f179d77bb60ce677561e315d8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e626b947d0c5816a8a5b38d6be134622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39cf53db0ebb5b54d211e1a4dc29c3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74cd660ce2c834abf9d1cb7242d5925624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cdef19e994f728c5b9897f1e26c049625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b4db0099421ab37b2aaa8910fc2a9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64363849eb98b0794cf24a02a34a7a7a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361fb6ecb2d39126853f68bfb2eac70c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7beca59a46709c5862f85dba81fb50629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6416e0b52399eb87682dc2bdbd8ddd8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18449dd1a76621b31ebbbb9f6f50d9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e30a53aa811fe43348d792d29b12e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b37f7db9f09336a26728599ab6d59633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd31da1e3cd41cae51189dd67e294e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66635d38d09c706864805186ab1316635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481e3df58894322abb2fd0f84d5d243636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378cffba80bbb8c7324b47bbdfd5db41637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125de230c61d39b1d7c38181b55100d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc259a9fd5a72f28e9d27062bff5242639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26228615eca5c038d42b7841b16a204b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ac8e38d9dca093c2b720be490f87b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb962f7a66778ec654685f7d27c4c5c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953aaba0b94e4999107959734e5a8552643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99233a10388e3a3e2478d47f222e2d08644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d3e2d88545f4ba810ba2aa1cf7d289645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a37251f37353c48264907207ff27da646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee87954b43354cd0c8519c4d93bc81c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e24c5511ac109cec8dccc2897c1c1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166bfc03e2931fa2ef5af1f3fe524af649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315333b9c3746d7ea406821d1094f99650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205babb05def0accb063ab6cfcc9b5d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b314645e3332fc0a611e20b0911e82652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa05571cc775f05dc729a04b70ca7c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b91a8846a42d811dab2622b548ffa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243e877f05dd70c58c0a58d25330d63655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153b1e0199b5fe2783c3e12142247d9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04318f2d36e89bb520274ca928f624657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b995a12f0e4f179fcf898e692789ee658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8ad498fc2f9f608cfae4be80bac6f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513273de332b5423d6a3f6b5e3600de660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0df0349b7ec6af3af25974100f0071661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1bfc087af522d87a521d557753abf4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f1ec3c8129c73635d4b065d2e3a02663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e87246ed8d67b5a6ac389cc5acf863664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b8103d77a871bc0f1c68f3772cd8c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5d12a7a816ef463ac67ce0c72f5c5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82a9aed70efed4df2b770bf0fd28c1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2dd169e57e6fc63650935e9563cf6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70340a6eb94b07cd7cb848b83318b43669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5a8fc5973e9b169e27ac64449495b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe16580bdf9e2bfe846f11a700fe47671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041097c7e82b12303499c61a09c9371672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2839fc3a847dff7f5ae04b99fc5cd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3605ce6834bd64a1eafc6e88da145e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4046f21c72c69bcd79d78fe361339675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977129504954e3a0e2e3aa310dc09a2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235dbafb9b588db861d926a225474a8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25fbdde43d335bac2baec94d1b1380678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d67f15d390d3a5226d973d0f42a930679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ad6f0bf9c5b223fc1f9a3682d7b4b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36aa26b14f14bbfe2c30b1da57c4fde681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893e949d663e0803c390fbab38bd2f0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b985d6d7211caa589710cc75cd5184683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a41808499244ea367ffa5f6bd2bad684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b496ee816cea79a19a6433f0df97b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c165994c704b3dd384fdc8f5a6cb0a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf26db328e1f57d65566b9f5a6eb34687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52506e1eda16188376581b7d6107ad688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83613b45f847a9cd3a939f7302691686689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c2fc736440ebc0fee17b7c92a7624690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee3b20569d641bf36d66d6d4e60dd5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22972c5a3b9aa84f4a3abfcd46dc30692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48558b47fdb0f1484be42374c5e81ad4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4605b59d535d4da579a1430016c741d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e14013401f4df4e2a67bc4d926bd70695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a356c623a031fcb6ce9cf3e64bb9ec696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697684341518978fbcfadf3e02efdec697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c715bfe4fb34a59cad97245c9962165698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0c7acf83616c4d5f87a917cbd8390699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62df6571b2b94e7fb3f5c91392ac992700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d281694e8e4a588075e6c0d0ee1585701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0b36882e4c4303bd6e84b1d1c0515702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be370c711456aa55a103a246f543ce3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab608abf4cb582b8d9c89c572153c05e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e201556a6db05687f8b66b1ccc5555705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3596c49a99af6e211b603852398aa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7947218e1b6e9fb552f20b9911a403707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926cf0a3d17a1b7905793ac8dd69555708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17acd0a7969048741c4455e666a9aa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eff6c8ecb1521307bcbe55a7a711bb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c321a34ff19e46252731fb404bd5a12711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07933d183f465c9ea66aea44657343712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c642a09ccf6bf60fa5556cbd9a42b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2650efd37fd4c9d4310a670807f5e6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb8c9cbcc60fb51adcf93963829aa3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77d75ef60940e10cf202ef0e5776b3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e248634c8aa7ac368bc44dcba1838717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c8b27d2d58c9a172bf4a07fdfd32d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d669cfe68cb8c5fb3f015785a81184719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb0ab7cdfcc712bcbf8aa3c1cded33720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3da0bad09b98530e3c9b7715a4e3d3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091dffc876abaca721c5e58a05da898722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b498c9be0b1e9dd9bf427e41e99b44723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578e0d5f04bc5e30443cb1dff9138d1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e29077c2f5531911707e008a35a21725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec964d7f74c22c3f2c3a8c214b51c7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f349d533ae4da30d97936d046e0047727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f966369256545bb3a1cffde01e6f1d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d43151dfac2808648bfad5a82cad7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f844fe36f3734d9c26e2041d140def730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41edc734be63f321636da155be7bae731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c9873a9c7bb754aa5516d812e9566732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b25ac571bd19be925a7612969261f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475aac108e04ea817c5907d316613a2b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0b4e56276bf124c1cb273af4bc798735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce08fbcd174cb4d2b3416147169047736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d3fae47a3ecc78abdd688ad9d7b74737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc9a5cee0f605041ca78bf218a3c00738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae624baf49b3082c2786c18f0c428f8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251433af6556bf374ab8fb8f9d4c0ca740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7fc994cacde7e639354eecacc64c43741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86772f9ecfbed36cf80c4dc6643252d5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f0bd30da131db52b2031bcbd37365743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5d523beb085a2a8d24aae9eb3189b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739ccbd1c525b580866d3cfa054a3d9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a68e1be4a201a1f8dffd2c4c8eebf5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e56f1c9a20ac4709ba512734a31e22747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15378dffea23a1504ed3ffc21af56015748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea43730044576bd65a474ce21ae92d2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1605cf2bdd9d0a57ce83c0486c10c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3a0abeb3430773001ac4231d7077e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0ce3df33ce5fbeb4bf4029be67b3f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081229229f88d70dc904c603a7437bc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca9b139566f94bec0d9d5892a46e2e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93562666a86e30c0312910c7d004763f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d0e201b8444adce91d934dc53ff1e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c274818cbf530740494a734d1a4bc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015a7801f54af6d141f8787cdc8c303758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffde502e1c0239f92efd2bddb730046759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85e3883cf2c243a7916c04a31f7e8c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bded843712f87d5e86da719725a9939761.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3356276133793edf04c9b03d2d85c61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4ecbf0a794a50a932de2381243a6c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54b6ae4fec2ccada70d03cce0323d83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a707441f956e7a6bdf51c9366fe63b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa634277297c681377b5983cd55248d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03094a139745e5c1717f68bdae16da496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40ca75874e519cb990f2f4856beb417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23245401b94c4551bda53d480a48fd858.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc6eeceabd86dba69678ea7abe78899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2824762a09ce7c8864a972fa17d53410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67976a5ecb032f8162ec5ae1906b6c5f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c027a566fff6e5385b5db6d659930612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816d8ac55af45694c6f5f932e79cfda13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc002d303a288f12270a37e0243ded14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98150c14eddabf8ce319fb4e2ab80e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7057e517cccc9849863273ee9504b916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5bb804ee428015fbb926c36ca0e2117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b969e005689fe3a6d1330d87585b80b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163acdafb96f6255f97c89228a2776819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734fe487d66f99094e1ca7d0115f93220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd759a24b6ce0f7d07e700c19a54c0c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766990d04d028236c2d87e705ea40e722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cadec9f42261725a6ef4b0978fe76023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639796e3084b1f69543bf29bdf916e8724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f611e63f6e0de06307600f62db42a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823ca9d8d0f3c0032e5595dde5bedd326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664acbb26461fda62a118d41e9a7588d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27e7ac5d3064355fc568692316a05228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e166712c1b4d7cd2420accd3a9b2529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33944f1099d30cd6bdf4023b6bd3005a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7973f9720092e915baba4272ff2541b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7581e247f57dfc0ed649d6913977b26c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ccc9a6a3f84c870319b17bd1c62fc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211546d2629ccd04231e05d27d52d9034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b82b6b4ff77d698c89dcd9a9de4cb035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804ef72e78bcd48279ef405b79fb44236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c86efc8ae29f7f5f257bbdc731774f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94760cbe89c9f4f93627d460a812f238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd921e2b8d59852ec2499f900a7bd0739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1acf1cf9b66ececf7c03caf555a93d140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0b717b8f0a95c7a80f0c52e9da67641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccce1edcd4efb9b0e3cfdd9c00d2aec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd4aa45d8651b76838edeba4b865e143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3dd30d739cf3401784001ec88e36d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae2b8711fdfb7e5add50d095ea270a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c4a08e094b4b94faeb1067d765e4046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42e1d29c2251758eecb76dbdc391cf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf05b12348cb45e3b4a229b40f634048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0428b91b674f066a227cf658da87a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c8526b491777c089d7726dfe7b0e050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b7f783072848da06d876dea9e32d451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa462d549a4449a6080342216f839ad652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6c0e81cf909744dde5f306a030cae53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ab00a3623ac3f2497b5a3df30e02c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4e182606bca35762c59cef080253555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7cff7ec394bc7fca6deedb717a83c756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267ee2e4f334a2f95958ef89c4f846c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e7f1cbeed87fb7bfb7c8b66e78a6c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84eb33550975863bbb3573fc24179f659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c1681bcac2090da3accf4d2c37d1d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acab40f846ad1dd4b0929c478cece0561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c5a98c6a6a48c5e929b3a69d0560d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f98caa41e759959f62cd590782e6c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75faa8c4857e99932247f8932abf5bc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5b994fd1b74048f58729f941624ef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4b8936260193194a5182233a5df7466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7f80699cb93a049545d4e6e500cd867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391fff3d97d12c4e17c95b38ef00fe268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0faa2141e3ddebb562a4aaa2ed7bc0f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987235f1b9e37ce347c75284ab8f386a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b5d59b1903a502a50efb09b4f4f8671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838b5d3810c667a37d7e2dbddf5da8772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3e0de94ca74db06c5008fedb885c273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39fe7881adf393e3881a02fe30e7a9d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31949b92914f1ce20db7d89400d6ccff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91deccf5aaa97489ca6d500946ee5e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7353aa160ba156dbe80120e7a7e75bf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14109015707092d73a4aa0b495b5f3e478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea045061b1880927c410ce5daa998079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1399b9c0a66a62a9cf05fdb70949d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d81375cc97685feb899cfef2d11cfc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564273f718c7ef2321cda171fb887d0782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015d9be7ddb8321a5be3d2c7820af5583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeee51971d0b26fc8d7dab917c52f6b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9e10810c35e5df527491950a4125485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5415f60493c32636d25635326198686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1050205676a157ec87b925bc896b987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06f5992e7f35382d37b9e267bae34388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0001e35595c75d2f3f47131807ce8fc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493274a4e00adcd071e0f89fbba985f390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565520f15689ba09a4b46757e819c2a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ac06d381ce7c153a436949082fad692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c338189bfff6a460188623d7c736122193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d148f1e690c78fcc4907ed60a1f4d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713bcfd66c0e17ee0f6975fde35060b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd42fc0695af910a218185b497d73c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e6f80548cffb833bd588bc121537997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496e386a671c014667c24268f103fcc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f76a07195a687254c69ecfb4595a199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265564ce9667731c0c1a81d3446488c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660e225b53e2deaa67b5cab25bcd478101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d8b759a6afac68dc13b6515ff05be102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0dc52157486ebb030b9d0b27562d8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b92f3075a4f6aeb8c427e7b3b38e65104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75cf49f9ffc01c9240c203422343ec2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0b0015e158b2f4c7f227e95b93fe6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbca208934b4684b8e5a55bcded0ec1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24b285f3d4f1505e252f6dd8d162dc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f17c62032ed28a37ef1bc2c06d3c05109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307373e693b0afd08e4d4aa289453710110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded742d43f98e5aeab94a6caacf952ca111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fbd08dcc3b006f92947fc7dfc7737b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59950b18ae1633215259909778ec1057113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941561f2c1ce580db5b63962df83e875114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae2e9c1ef46c2c789b12018e3cdcae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e616c826689d13f05a71bc418fc8bf1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971808f93679dd229525ed97c8461f8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6fed99a1a481d7596806e6ac1b9ad6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652df036db8db141ae3f93e835689f14119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d138901c67676247341a5f7ca8d78120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9163232f0a37c7f0b413f94c795eb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c9f9753d37069967e3af09307fb5f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06146da84fa608326476f32588c7c7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40753f9e030aa3ad8ef46e299c3c93eb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514689c0730f50b2c18e6ab64eeec33c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5ff8cd92a13094b456bbb719b8b5b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb34498c4bcc42ddd2839397f259f5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4fa761f730b0871c91a324b995806128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2695101f26fc96c0d9617c55e97d57129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468f54ff0b7b2d659e6531fa8091282130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d7ca6e03c07d95435d654f503c453131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08211695caf05b156b55083ab36351d9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9eb6a91ff35f08a8e4e003a8e80e4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc440cd5f8e43c520d66a794346641134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c7e03c9c054e04b606e024ad6907b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5f9e47837c77185eecbad6011f1a7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f74da0da4517b3f73dbb133bb57bd2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49943428839a9435ede392b2695417138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde940cdd0198061abaaefd897542b3f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b31ccea93059a178992f884562a9ba140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f35a7c0a7604cc16e4bc0f4b091d6d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc807fe53a6406f4bd4df8cd2b3c2a7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12495a726e37106f0b8701f88f6008143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da14df80c7d8901f1ca3e3f57fbde02144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb5eb9b894e7f473aed662cbc9ceaf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7325b20aa39c022da35b25451be651146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a47dfe3379917227b96c153f5931e3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d5131e54bf50f2f22e21e9ad97e9c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3faca6ef7b02a672786ad48dd15a592149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12cefea25b57ea2d2a768c5fbf9741150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235641959182f38e3f7055976eaeaf2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee13080febadfc62f2e8a7c59512684152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63cdd4a16f61a0328166a14f65d210d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171aa6631033f07ab713c207e59c5d0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e42d741a54b992e67cbcc5b3c9151155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b7546d342e93e05789591695db58b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8988a5e7ed5eb26f0d622035e7f57e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94607f6f6661f77d1c557526b2f743158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ac52d83c4177422e5a0600667d3e1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a584116ef1773a21f66a0f839c64f12160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50c58fca97d0ac6079e8bf11ac98a3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08acc3ef7a54eb01fc8632300dfa7eff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5471b1221f175874a8fcdc94fc6ef9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f162c4f513f93e0e4db5f7bd729e200a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2dba811c85aee80d4b17ca87fac246165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ac0339373bc3a6c14ade97179ad84166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721dd07f3d3351f188e3b996ae22ecbe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc8f954ccbb89acb1a9cc0a0097169168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597fff5d2c8bf9e79ceb5b73fe49227a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47542c914103feb26080d6f4b7e97cc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a6a028fb637b8bedfa5c42569e1ca171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f2ccf7c72163b178f2906c18d7a73172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a36e623600424cabb2d28665b4f66173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b0477d46593b0bdd68aa9edbbe834174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c545518ffb65a73d1c15c62c5f88b40175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219e21c577310246ca5cbdf0685785c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69537353089d09a094e7c74106a64061177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d39f5d9b79ec10d65d445e39c79b6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4adad1e1d99983068b8be44b4fb7c7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ecaabb40b6db7d75f11493f5a3d32180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe56d8adbecd8bd260c82eba8683b75181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb890850afe28df6f9a5c0f383f4cc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ce3be79a52377c0a45c1cba01a126183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf739ae0093b8a71fae573e9ee5c9e97184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d362dc67ed84b05b56647493c1499c7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ec1387ee10f972e6256f05d30239e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e42fcdc21496e300439f1b696ddda187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5296a53f5b2d110110e4c04338832188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27903159b85f04a87954db1eeb1a0bd7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7ffe6b041680553e43c0390e45a05190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1dbea0d00e02df205b3aab353ae0fa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b41b34fe8f8e2530c2cf468d491326192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7406187b033fd97dbeef59543a44b49193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd35a7b7fe60996e353a61c56aa2df4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2dafa0b2a5eddac640640991c6d4bb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b545d6fa2bbd2cfde39a8a9002a62196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47e5d491da44f1fe7eaa4b01832099197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b05a58c0d7bac0ee06e1666d994bfd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea647726ecb2aca4ad6c179ba5b980a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b8dafe0adf2503c3ac3275f9958bc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e49ffc754c1d530f254f9cc0340de201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849fcbb4c36e89e9967eed031fda630202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a208c49011c81034afc0bc2874991203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d1515a4af37aa2748a66f9b225bd7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d050d856cbea728705ed8f370bccb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a92ca44dc5ae9f6a012db10643c31206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef1e226dc61882b1d9dbb2b98cad73207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ca2b1d92a7785b4ec6d5cd80f062e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b5569ceb57044868bad3cf50533e5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dce4be1d4b0295e309c62730a4824d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd471ffd7b08033244af385be1a1926211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a83b0832359cd6ea2500d35b012d9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a847576d1ed18732dad2232bf0077b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02552df530638660afcb6798b922525c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdcc9d6e14ca4c31b6f69b57bcb7bac215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b1f74c556c059ea2931558688904b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed17ef8662f667b6d052479376f6347217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36edf44411f970404ed019391bbc87218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d8dd35b09044a03dee85c1b71fc6a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a026b34b2cb06283c01fb1664fbc6b1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860833ad20db5cbb4cd6c455db6e27d6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446eeddafdae9456836dea7c7942d90222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce0e1ec933aaf2e72cfc9011d2bd13223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bdd0c871ed3e06ce516604d3f37842224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c47a105f3c9e7e35f15fc6f992811d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0f4b60760a5150c8081d33bc0f9e0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e27f11e05504f5c54de796d6b65d8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ef1aadff64f8d86d208db183ad378228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01867b655341553f2105245b61eced229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657f0eecbc32b5dce1288cd51377218230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35496280dc58a3254d5d2ec9d1e4d886231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e727a0d9327d009d73d4e08c9aeff232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6efd4ac3d661b4cfeaabdeb05899f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb2a9ffc45496c2fc13592d190dc98234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbafb0d354e1a23a7475ce8e7ef7e4ed235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7361850c8f8f165c54e6e10f7369926236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8612684ce1e9fef1c7de1cb53047ff0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088dce4a94618ef0e2bbeb3cd278a7b2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295799202794356371cecf54be88532239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73390421105b20c5732997acdda7fd2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c71dbef1b06766ccb6719e5b5e4d8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788b5ac3084402b4acb0fe4b6c1b384242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6055506f9915ea0cbb37a3ab1b623e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7ee7421e805c50aa34d611bd00db2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c883a11a0ff9fdf4fb1ae40d639c45245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917c4d9e51acc990c9f86848a2172ee246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26badc33fa7dc1786ece5417ed217c7f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05aaab0d3a50bbbfa52e56d41d93701248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98faf48dd9c99885a46ef3a6ffd4c2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359181d8d0f75af526446e411e6871c1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff067e6838f7c11a9b6a98f2e3f381251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ace722be2b19e9c49256945bb1f132252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4fc0dda23c627e76d88a2c381b06f3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569ee3c98d3736ba8244cf5ad72acb3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc261e1bafd9ee372f8fce675dfabd7a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345d5cc1f3f2d1fec4f0738f23196e0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2ceca900da72daea3a99cff58c227257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1dc4ead3dbdfe1264df08db23a878258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca232c7f80990931b3ae49c4702d7d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5db3eae15271d091fa1526423a0ed260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54951889059209fbab675e8ec341254261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4521e7bcc64ebca73f9664efa6f8ea262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7cab5fe4937feaf556b649e3decada263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e5672ec50844c3f6d7c7fb4093738264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e184f531951d71785b9595116ae6f04265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528f62b7539ddf737ca89c7805c9d51266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78be10e1599d7d6fa8371624d1e0cb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d1cbb8960ecf9be6ab591ae205f0f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beece330cab40dc525542b584c19060269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba58775c8e7e9f68307176e0cb8efa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc260a20d4968e61411a5e77f06337eb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7c26e9486b515da4a367864a1e640272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa640aaeec5b81687427c9db2399364273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed50fd437a4419a61be82815b1774a6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d1d7edabdf687089cf5c0ee7f4979275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14dead8e9b6be80087ddae8e771df7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7d57919d3f672ffb7df5b3e7256c6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c04c92cbc951fa03a61a740a943518278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37145fdc1794572d8d264d502bbe5d0a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a03055d0f4416a0c2d7fbffa0bf21280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ba085b2891d0473cbc9bf43b2f62d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02728577e853f51d22fa54b3ec452d2e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf61259686c4e3848387a3ee8e346e9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884adee0d2ccaf1fbec518f9dd26a16284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59bd655c543befd73ee1cde56d224a4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df1b561b68c52738d2cae727323d07286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b6c72e91d9732faf8521d8d6e2b5c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634482d5fc5ef199b448f130ffa4711288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b16c1167f32607d7f00e85c507b33a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0220455905561c76e06b74929273f0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37966e4c650cf7296f6dfb91b3a0ebd9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca3721fd2bbfe34a3d22c1f62d50e0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f600806f4f6428780f72a1001ca69d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f79b38f254dbf838080eb2b8a0ebb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591d25e967b9d6cb9d33b2a695453e5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa838cea79408a8e2ab3d6c06c3734296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12c620f93e6cd597120baaeb646317297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71bb89ea4ecb8cbb716e2312b4ad9bd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f02defca64e9588e094065a1bad8fd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ece5bfeab0b7968edb891dd7ef4703300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dbe5ec02df5201628f9a9bbdbbce9d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b4f840dfb50d1553f1f6954c3f029302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3c85080a105ee55f55f0e554a4239303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf255660270475af4f2241383a7cb5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b974b39ebf1e180648072e7631bf2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6002afd8d0d4f0350c75823a9b8a6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1cb0765a4e9e11fb71996041bdc83307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784209926476fcdfc67ee8ed049bc14e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40185875ee05414ca30d7797a96a6911309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cdf73d262696b99664fa5a3b24a2fd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1deda4bcfc213b77a5cdd7c8d35e9c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4611886442463385bffb83548d63d3b7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8e797ea891558a1eb6ecd7f775eb2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7a9b16f44542551cd9957952aa922314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a07edcfd34300a1a857db1592ee9b9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f06d674adaa24ed63c358be43e33a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49018a7f04994bf5a255fe7922b05ea6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4438d9105e3b0a23a9cbb4068a030318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb751603f4652f55fac1a0de93cc8c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452ad194c0c0daa3765886bb25769d8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2cd0a9c026ed83201a1289575bf846321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481ccc9ddd098e9f760c25c6bd39bb9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75095e107861240ab840755eaa5fbd0b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b7c43c84d5cffd44f3d67761168da324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f51ee1bdf354ccff88e91c3acb798325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d4bbbb41dcc61082eec720b2b5972326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a30c15895d29f703deaca5f8161de4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655bf820640944f75ef55237b43024b3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639912e2a6b9ebac7cdf6f9bdf48c870329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a2070df1ae3745f5e011a58e2230c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320032ce2b6722c3692d7f61c779826331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878f2ab923656ffbe0348d26e472860332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff14de511b75a9d4e057d9cfcd4db3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b852d453cdc767b857d969cd79c243334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad5c63e92dc506fdae814b7f1a182c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b1a872537a37e06dc8e3bd4225720336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e550c3a0ea1c29b3c8205b4b6de8aca337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc833eae564ebfe48b9e80121610f13d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2835ed2b2f6165f3504658032728ee1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1206e8c345cbf7b4d58e83442c9d2e1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762342b4164bcec1c0d50e478280fad341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422f7de246cfcba7aa3051e74ea359d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc264f2581a38b2d2c19774a0fb5b1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9046386c885620c5bd016be03a24c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32c72ce571585538b687d36781f509345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3babde28567c17a16d9ce5b24a388e6f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc686796f1a438ff9c4d9826f9511f5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012bf394b5283ef2e310f1b70b3f805348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f753cbbca03e6c84091532ea1fa393349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc66694ab404ccbef1232911515d6d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17eed709c4c53c166978a7ab6dc4d1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492927e70311effebf4935e12678379352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47027a300f9767cc3c28eff32cb35044353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d996c275f9a6ae8b1945d6ba7e91f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0fb8055b25716a6d555d91a54549e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086744fd2ff49ab40dfe21fa4162915356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a6eab89ccce422ec593770c50adc9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97e0919d663d238929d57a771f38ff358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd9da89f6d640fd0bb4813bfcb40a5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3272b2f45bd8544b6711fe38a83f3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d50a68f650ef646e270a0d0016aea361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab209eadbdbe2969f70237d08441ea09362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e092f0222d17b6e8f74eaa5a3c0c94363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ede32bce7cf68a439cfe3be3c2453364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83612eb9a8ecc8f4c8343e716a990bbc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01de27442c765ac649c2599b75e6afa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee45dcbdfa2ab650a3a80bc73dbe25b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708313c840e8603b4583a5e2a04cdd4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036902e8c44ae04176cbfedd1dd65429369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279365b806ebc704610ee0bd95f6fad3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a44669d612d1074978697275cbd3bf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b744d73d97770a05dd40490c47174372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445c16676a95640e42c5b05367d2a30373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c21e47f4d3ef02c5146d77e63a5797374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c5c3fcfd3d8302f1ce1e8d2f9352c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39481758cbbf4cf17356b0604e2ffe6a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f996329c6f39466deb47380cc1f1ccf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa1238737f03095479d17d1e342320378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751a5acd69ad51ed6e3ebe4819037fc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844cbedb9b32d65df791f5338ba06f72380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802573a974cae28f100c3f33987c241381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4cbf61cd999a8062a0d77a61fc1ad382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35bca94973fc63e533004dd40446b6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3280429edda090278eae3156ec81f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb0e5adb084829de8d17f1dba3912d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d519ec8cc0c1e24e2a537b3231de3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268f2e9a0dfe7a74e8137b03ef96bee387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bae4fd0e9e4da5028e2bc5ee441f18388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1d77961541d05c879080061effa1f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e7ab8828e6a0683222459aa6822d6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7aa761289c959077383e092008a32391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c96004c92302239659574016d08ac392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56edc3267cd13ffbd8187f8f29299f2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5168a3e28adc4092ec1491bf74a56f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b8994a5dbcc1602764d8c16d6c98c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0a2137ca8ef29c9698d7effce2084396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243bc4b9e0acd4b1b915bb6acd3d8d31397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b35d7d77c18f1f3a0b9036a76616a5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb1f479501cbbde87ff080f95fb057399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f35acd0b957f5dc76e860c97f9a1a5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab7861f82c0bd13c6fb821eecdb44b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a9f82eed8595facc25feb71221806402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589ec15def670e1c5c06d2bf9a3cf0f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27558745c058f23cfac8818598728f46404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf76dce3629a14be1a8703a11df18e1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc1f755146d70991c1461434401950406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ee180df15610e5276e24d8a80a626407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e237ba33d2b890abc045c1c175803408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72b83bc34249cca8bc103591110df8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360f18c009cb2c9725391f654e98c23410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0959654ccd1862b39aae72ccbe33b0c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eaba543ad05dbf2bcbbe726d43a687412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9472c11fdecec43bc4c9975fd543f0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae920ddcdb972755e57ea58bf4286bd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a9a9b578617a2de1dbb46c007891d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6456096a9fa92c177c70b24452aa4c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ba620d53fcdc4080c14a386580dd0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf1ee6110dd5de618de899f724f003418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332667fb5fcde4d7669e0b2c54699e1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708e60be647185b92803a21c3302164420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8e91c0d421bc0baf64a6cf7e9a22b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5ffff0181d3cca2380bf2ba78446a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d0df560cdc74aec96e93c83ff7e1e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70394f6473c68dc8cfd7c6397cb22c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2629cce6cba54d0540b1cbd8d5afd23425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d509923b17e76af15dec0c30e5181426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd65147a502d9c40ebc782b511eb8c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b8c815bc5fcfe5298b70b9563498b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9ceded0fefde644bf685a662557b1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1548de1d563bbefd8cc95dfff03f508430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba787dba460635277bff541aeb5f1e83431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57514bcabfc79089512635ef81f2ca54432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e173c1d7a993177c5dccead09d5691e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc341f1f348f1eed04e0621ba6453eb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bdc277f52109a0852d860dfa764116435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974acb41de86aba6d0331339f9ca0b44436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe48287d30af7893c8e2aea0af619da437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832659931da768d2a8ecb53a9cb9139438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680517f6a2e4a6a8d4dec13ca5ed7cd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccedf1f83f70b2299c5ff8e5539f5931440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aaa20ffac6befb9daa3ef2cad760c2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0543eccc46386023d8da92176d4d7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16362e4c0fce7abaa0ce188aa720c0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce9ae1545fd7021a0194e936085c9c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f296778a72bb1af50cf950ed88c7979445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef5f4add60232781db7c810e191a96446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124bcaa0fb9ef963bedde0761c282eb0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e1164cdddf3eb54e48eb77c77d743448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74f6a95dd09c9436929f0cb7553945449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512c720a3c65555532ec91870118eae450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bab715b4da131e8560a44d567423ca451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3bc4b87c18194f9ddff2fc806b603452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275d67434fd0ac2f55aa970c6f63d3d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd065eacbc0a6a0a5f4067d6b99819f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987dab332f82297f69e9987c027c037a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f191184f9b97c788f0378fb92404ab456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643e29ad469d412969a0c0996ab32bf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9cc2a0f1ce4ef619603d63d7178289458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bdda8961800dd5a80c4af287dd686a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3899ee1ccc8d8f15735240caee2a3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c467e108f0019eb0581755410fa341c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71471d52d6e1bb2493cab4cad842b01462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ddb2da0d778b454959e8c80782e6c1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089024ddac959cb244e9ef18a4adc9cb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb0a26a5f08c6b743153bc2dc4c93c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78551d770bffe2a0dcf1db4112e890466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18697c5a068f7b693ea0b2396396af57467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574161fcea3f069f669b26080e2e470468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34919b77bf97be7af53ab19fd654d505469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b9c32d85cac97b026ede5309e1812470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a3afc7dc8f0d1dc29128d8e64181e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ac2b0771ae8609441e50257f06eed472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67909fa8a84d1593c780f0309968ccb5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b174066ac763e22d9572c018b361cd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8c2f2b5bd4c7ccf5fa613773a1376475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671eac2f73c079b27077a1a0b44914de476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c5c6abf82748f934d12e217b8b676477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf05f430a58087b0b2057ebbef6ba9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5edb461ce7662b3c39a298706b3e2b3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121399d8f7dc1d0b53f807d2b3b8ae35480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61bcad0e77776035e6112f0e7077982481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242fe616c464a5c9473c8cea24de0f3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188e2375edd608af969857ed3384a3f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a02f5f96a0543ae8037c4b17a48b11484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175434309b69b9fa21737b3b7d10391485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc870bba538267c8c8b125b81b29565486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075138309eabfd4cf8bcb8f53705bd8f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b47ad1ce78cbda05ba617bd9004440488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f3a8c949375836f425765baf94332489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796a1052e8d7a830cfb4ea78c69c604490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159cc94ba9abcff4e88439e190d0b5e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c37b5abff65f9d2171d99c62270761492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6445f33420197f3f8d7838b61c8bf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee2b32c17f8c365bc92f0668580382494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8ec26870aba8e46ac67cda61f374d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870380b42b16cc1eb688c2fc6bd1d81496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac653c30a2dfefd3cb077058302c4e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328bf1f8bbf3aa2166bbb8b3a1c8643498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109bc6a49e40ec97bd6360cba36c08b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e8e4cbbc31ddb3441babefa3ad0c0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247097c80fef1dc3a76fa255da306c8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e4c9af0b90a643451c85af5ff7abd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626d8f5ba97660738133dadbcad1816503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656f2b5ffad69331baab2343a78830f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf67e56f4381bd4cd427db3148863f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d838d13ccb5b3a0d8fde5e83d9504506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5fc202524b28a36092a5e059c96cc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57bc2fdad3d782c1c15cf215d179bf5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d6da6a6b8a54d833bd495cde89316509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9f7a01658e518763b44092fdd5e7b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1180511a452f6473e0c5d9b856799511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f68d1256cdf63b33fbbe8ec7e953b8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4319fcae1fa86ee133839572aa9fc5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70c09f9bffa3e3c067410f32bebe2f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb3fb2c1291056d7392b72eb7c2d62515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4183aac1248e525c4c7e9aab0e0ec6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2baa91d877a707c5a9af78813a7b1c8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a88b074a98d207781e3f389c97660518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87039af6693c0d7721196222fe17d3a3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78ede8c0dfac11dfcf022809bd6dc0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f2d4bb90cea6c0ea09e77b7e21181521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3582abb684f4d4e9d6e1385e4cce6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f1c722a7b3206fbce6afb582eec93523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159fdf0bd5c7cfb655e8c7614faad9e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921272ab37c4416e97791b3002f2c198525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503cf7b9497e7c544a9f0d53f9f847a8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2efbf4d4d10940dc21678313176f2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6402a08fe1cca258caa36d9f3ab24528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5005d63be193ed3fdb2b9303521bad529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a742842ada23dac65bae56e3739be530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424fec2688b2f901ef4a87fdae56046531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc809da3dd13880985b68920108080532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d6e65021296d5019385a71fb37788533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf109612056836557d1259a3696ba6e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7961b9ae47c30a4aec56f95fce23d99535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2339cfe645a6f79eba7e2f7f1e6c423536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baefb702e73ed2405086e369260741a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5ad5b6b1378d013fec4788d5f56be538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0b382a57ea888871ec913be6e84d7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3d2c582eda854945524c5f47d1e25540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893d49ef7ac4979ea9509faf9aaf96d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4422518efe9705fe87bd83382342c6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60d16c5e570d1a1621510720b557c7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9f31f40a45e366292751633edc9b6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6178f32cca1dd9fd9e1dd741ed643b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda276d5d446b011dc674c2bf6c8aa0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697a2658afc7bd46309f0db4eaeaded547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a7b619c06bb6e3e75bcce8986578f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b884c5f8e89d0d6679a7d44aeb50c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea84f880835e1046cc03c72a728694550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca935a6f05f4cd28f821adb8785c69551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dbc4202929959ed70ff69238f9a5e7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159395e4675c8fca7855f3dbc22c3cee553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae8982eaf02d1afe9acfc1bfdd141b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42331848a78ec3f691ede137a85c3f9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28dc5082ffb4e136f1d6fc3dc5d8e38556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701258a17fc4aa27c71c7d4dbfacde58557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1e1a795b805a6b6e7306235c51167558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c5919f79cedd3875ace246a1193f3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c877380ddb3da4bdd3cc9b99b40db560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ae3443521d25eff2bc2a832f350b2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f62005cf57a5cbe6b0a03dea13ab62562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c87db2fae635c7da809de2c6e3cb3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816da17069c347d830d2e854e80d6fab564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2980b4446d65eb5af9a1fae8bb32f3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f02e02f7f58d0bf86bd7a6c307aa5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c97ed547d2a932046892fe647c2cb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61314a0b760a7c588edfd7b7ccc607f9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea68abfa28f0c25df5c21e0c0b73374569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22e5a9e6c33da760f87fb7a6f20592570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98bb26faedd2ba24041aeac0bbb7930571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8b049571897b8e91e8e0bf81bfbec572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8ea64e04037b10ba81ce0bf59e3a0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e780503d86c0b79ab313d3a5c4fc3db574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b538466bc4292c9ad6a6b6d35cda25f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4726aa345346986edd2d1e607a9ed34576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474087f5888820ea6f1ebcc99e45ad23577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15b887753a48fb0371e7838c27a8a6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ef861e331a3805725214ad81b659f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3969e6492d71c15ff9e1091512a2a1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc31b28012251dcc4c757597a25d9a8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2f1e7532a81cd8f9ab0afc9b2834c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe897919448f4e354f4ecc1ae81701583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6be1c2dfefe72f574b1c4b91b2b28d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292edb8f390045a804a8b7e952f766d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c08222fd00b9931bda7bf7cc72a85586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d72c0a62696e909c2e47a4311b098587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5999ce851f9a9e593219600e3825a75588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae8039fb19eda77903fd5d283aad0c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b78bd9f2b08b301b37ead3f8bbb49d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5754a739a25b493d120c7d2be386a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be0cf0118e5f46e2fa0625720ea525592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9548f4cacd050a5c44ca13ae42b9a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf569e930a139daa32ae66411335364a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606bf4c5e26f6ce6731440762ff5b8c8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca418af40c85198c541ece0ff5294bd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96bcaa33f2f900dd729c98880567e6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fefaceb0d5c29842eb55fd11b9d4d38598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503f76e9ed4157342cf621f6835468b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011e1b2d39d426fc1806531d3de1d47600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eaeff09c3023130a3ce7af35cea2d9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0c9ad3b66e351be9dc5b90b613d30602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba523ed99d555c801eedf58d008fd3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c2d93817415c37e52385d05fd879f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0ff0b89d0641166c791347bda9625605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb42b84950fca1c46d10a37fc4aac1d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41319fc81b79bc18b6021b888da34a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e87feef74018158dcdb8b20aeeb5f4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff5e4871461426691536808afcea15609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86c4eebd6b6bf030abae4acfbe25a5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2040441e06a8c51e2ae46ddb93248611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5602cf99fb6fc6bbeeac1820dc9089612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d259bde494dd5bd0cc9a5eefc12434f0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393b76f31396069758c6a265f0547d8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc3ffb5a388a3c05abb31ea08042a4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7593a2630153098d4a297ae460f8d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8b20053da7e5fc50cabc1469cc2d7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b1bdb1b4ee2bca70187af6118737d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea3b35b5a52caf3736bd4dde84e3bc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81464671e261e770d23d07e1719ead620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f263fba09d61d7f48b8468ff48cc3bf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1504a7498a6ac34f0bef3f31ce301e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12dacb3b27790f6928d309626f85ca623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30036819bc19b7bb5f3e33beea461ca2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64c37cc0530baf7a6ffda6fc55cc79625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b28de53152640a40b5ca695f2e491e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf3f771862455cb6c5c1c88706a2c5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ce882ead98a4831b742f02e1aac6d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0827f3fd14e17ad0a5fd8de10fb24c0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03115dc66e5435fe62fbf7e08198f7e0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c12011fed412b459e56e2a55402f55631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b3139b4f6d382a46924c8123cd0e6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae77c06d57b28d1cc216ad3477a8a2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45812c015633ded7acd4b27fcd20929b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a4ff52b2f57b71f5a2e2c2862bb4a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b343552d0d19886b3cb83ef70105b9f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9acaeaccb55d4486b6e3123e3c2057637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb46400da855f15bb62c4fb900f945c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8ff0b0b8dedff098dd08b4e746ec3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1acbb91cdfd6bb438e22968d69b51640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd1b3e1f32188f7b5236de8c807bd5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6361409749d0cbbea416cdb435c3fb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29072679dcddcbfd963b34496aba22d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450a2f43a9a5917f89028f9eb7a71a3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721df1a0f71565848357e6fd79dfe57645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a35969f233fb251f9add9cc27d47b5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87190f0125ed98dc88d83663f8a4dd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba58f85ce94e615e33f3a03030e302f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab757970d47d488a640747345ac763a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf29b749db8d1a29efa5b07c441764e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14009d07b4c49dc3f69c974483e7653651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5e7738630ea7f7851e9ac8cfc8560652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51469216005d30907f6e315dcf5b21f6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1afe91dfa0f5fc18608226f5aefec9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12c75e52632326ef538aba2dab8e0c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf4c7b413165ecb14712ae9588aea2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4416850493c9e831de29b1d0c92d9f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3213f4cc969ce0c80843e69a70d08a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c057ffe58b67f750c479f6a8a9ac9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad012652bc8e6547248aaaa4e7a4b4fb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b7380da6295d483b106521465fb99661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350e56803d5c6e285e2617419fa1f16662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d75cf2c4bec1f517a223dfeef13f0f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265609fc24d164fe4cf0234f1c2b83e7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a032fbdae877756e141376f23f751665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea290cbaae67d44e0aac8d3a8874d05666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133c12f581ae4a76c8158ec5938c4a1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f04a9f4671db8bceed2a8d9971117668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95660cb1acd42802d30338a2fb55089669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a2387373bb63de042925d083944c27670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2bc613e8a35b77e73dc4103bdb380671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368bda1b11675b69c72d8c17c7da0105672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d758650305af8c4e229635326d064db673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43fe28217fb70c543fe78a3be164e7a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae0abbfd0de6a529db4710e6ef8899675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6663bde7c3262602791e59a75790c55676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3f163b8dfb1c9386b017007ee03cb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd3999b3ebe338ccfd8168bef8b2c1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696a8ad923be89e3667ac73d885266e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166c44dc2b664132c03caa615147384680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f19e93f0cd3be90a31c309bb648602681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3e2cf8873b34938b524abb20e15e1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123006e435aefe175dc82e66b15ba12683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae15dcf4b4079a9634b5ba0ee640f4b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9b91a0301c41b30c5f1388ac7f043685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76444486cc370932757b4fa9fd5275cc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b2af02dbae2012dde59381d16b499687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056c84516aef18be2b30397bcc4f3d8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71223f5cf0913111c00e0af198944aec689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064f668cb9b73ddede4e3a0ff7fee66690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77747ec69622807ee40331e77333d474691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2e7053e3718e8856c23c92003f76e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2217f7b1bad829c80497110eece836d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62408355241349fe279c89b503463f77694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b208bb177b61d6d1403b12ce6794a6c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bcd12f1f2bb1c0af6acd7830f293d8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e545711696578961b394ff34034dc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78fd5b2bb59e08ffa7428821cde7f82698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe47bcc222af07dfb75c7d717e081a4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42eec5d39118dcf43b20e2b21e72a08700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a1e04a59fa6c254ea4ec5098eb4f0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29626c597491082bc6e07bf3457734ef702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a455686aa70d5b10ba66d55426e69703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e521e0ce2434a32aa8e1a9c74414ebc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7b8008b6302f4458680c07554c265705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a4e01676aa25fda541779c1588b94706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351c9398c23579065e2cb1fc1ce20a5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379af7d926fc887c879a1fc19df4bcc0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265d29fb27a44e22424c94d0bf47e47709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3dadf506241d1a3e18b83c909c7a0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc06c55302ddb523d1e684acf2416d9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec476d2dcf0e594d2120efc9be0f13c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5f603ca04ed431ebc781032d4b7d3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01399bd6abf0e1432b0c42aafe64c61714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a332d962b985a5c953c017871c6c19715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630e0260bf5a7cbddcc9a988a020ae6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0485dabab0fd6b0cab98ea18ae6ca9d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f539acf601a9743702c73749324c4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad3f1a11f521c49b0121472501eb95719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672ce0776dc7d8253563d7aa21e7330720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0058826f207feddb49515488ca212a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588634be860065337379261e05bdafd1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7891eba77931c622d4ab511a505a86723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec457b1aea4f9b33ce9362df625bf92b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b948d89e1e9996834da878515b7126b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486f34239104d33670404e3ddf6fe7a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb104a5a2f97faf95116e5e184d9ae20727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902e2dc2f738c74640495cd577067a6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e71ba5c1ff25d96bd9026e08f4522729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23db7ed661a3a89bc58aaa99e343ae730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132984e79b6538939a14c4869991e2ee731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad07a1afe058df2397a874960b4f77732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21910e20ca2925712a94d29719e94c33733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d0c8ed74fe7c6482d015836e487dc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7672de14445af80b7867f05bfaea5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8116fa733c80cc3aa058ee47e1169bc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481aaf89717402996cfe9f1403c96fe4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780fa66bf32aab5018f26bd40294dfe738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c64da15f3c690563e0716800d373e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b553130c52efe590b782aedd590d734740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61bf30dfdf541443bf9e15e2865f12741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a376bde7ade8719ad67d3d9b73678742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c1b470615b869f4d2f3cbf92a0885743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768415df0c888a43fcce9e2f10f869c8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd680f622d4c01b52a19b162f0c8e712745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84289696c6c3c4ead9b80d45f52c19746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6106424468a458101498fffa33ec24747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b9d7105d282f942eac572f892b1df748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c90af8ef9e362e113f7b18fb2fd4d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb9830d55bd689937795168365345c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd36f5a8b4e93d62b11af375b5daa59751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290d8a85e2f81e17fec8e0db1f1bdf7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c49fb0ebdd6100b6a638bde67d8db7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236d7436896379dc7e3ccc5848eda85754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3058af17c69f13624ed6a783bd723755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080403b2262cc14caeba156e763d2085756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3279e757bd3a9821e03025f5372423757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96943af38f74144643b394cb6a727d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82656ce1aca7499ab255bbba56ccca759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24130,51 +24127,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24190,51 +24187,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26120,110 +26117,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>381</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26490,51 +26427,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J383"/>
+  <dimension ref="A1:J382"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34764,1342 +34701,1317 @@
         <v>17634</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
         <v>48.2</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>965</v>
-[...3 lines deleted...]
-      </c>
+        <v>967</v>
+      </c>
+      <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>968</v>
-[...1 lines deleted...]
-      <c r="F338" s="0"/>
+        <v>970</v>
+      </c>
+      <c r="F338" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>875</v>
       </c>
       <c r="I340" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I341" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I342" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>733</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I344" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I345" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I346" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I347" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>85.31999999999999</v>
+        <v>15.13</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>6.45</v>
+        <v>10.67</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
         <v>26847</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E352" s="0" t="s">
         <v>1009</v>
       </c>
-      <c r="E352" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F352" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I352" s="0">
         <v>10.67</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G354" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I354" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>16</v>
+        <v>875</v>
       </c>
       <c r="I355" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I356" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I357" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I358" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
         <v>18282</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E361" s="0" t="s">
         <v>1034</v>
       </c>
-      <c r="E361" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
         <v>48.05</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I369" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
         <v>18354</v>
       </c>
       <c r="D372" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E372" s="0" t="s">
         <v>1065</v>
       </c>
-      <c r="E372" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F372" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
         <v>13.74</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1067</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1067</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>776</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>915</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>13.01</v>
+        <v>14.91</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I377" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>776</v>
+        <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>141</v>
+        <v>721</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I382" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1093</v>
-[...11 lines deleted...]
-      <c r="E383" s="0" t="s">
         <v>1095</v>
-      </c>
-[...10 lines deleted...]
-        <v>1096</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>