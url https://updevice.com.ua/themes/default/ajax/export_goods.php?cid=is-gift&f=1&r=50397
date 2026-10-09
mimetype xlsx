--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd305382f719acbe601fa329b8c10e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c6a43c61938ffb642aa1fa262f9312.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c47fd29c13f72804cd62d7a2b0ba03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e373055a5b639813e71cd6c6c247dee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24f64f2ab87890ca958890573594425.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278084d8441ab457d03d0a9b7b71c57f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1f6013023cd866bf2a40403e9eb7f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976efba236bc1091751d1c36ba3bff418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617722083c49a45d6a73c27f9272c2f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694fda51ca6c41c1d9322f544789d1f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03838a09774b6baf42268e6710c9c0b511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1096159178c0e3d32538932c354c112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f16d837dd2f19d281d2d16bd9a82013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee184d74efa7e0425b3137b03a8da16014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7652d2acf9490f13f53a401eeb02ce15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f27e634dfe94074191b0d6d5ff19a516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2cfcdf5748904c44d3bf8efd2e72d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf768e2943fe09ba3664efd4cb411f3c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd420ec3090423ff89789f0deb58b7119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567c8cc93bbdcc0e7619f7c5cd0d60620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87620388b50e3e7ef9b00b0020b295721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e89ff13da9cbf2cf574b5329ab33a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85afe264f540abcd1f52ac8b035aaf3423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d44c9c32c2419dcf2b380e7dd5d3924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453a4736d724668b28df901b527579725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cfc1048f311c91944de8ed9d6e72a126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40a50258669491b320483ff464169827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6ba70199af3f136b198b6101fc2c128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148af6c548ea36c0b0c6bf59574b92a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298f59d08176d34373344e373f34bc430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630364859e4e7d75219026f06d6594f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f1b1d715546b169d7e954b49a63f332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b249da047e52ddc83adf7cb7cd55133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023bf1219fe95b237b160aaf384f7e734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8ad3c00e22b88bed235b34f95516835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a08be263dad48b4406e572950ad8736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebdd2b7d69ed34a283dcaa42801af5f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f73ae9c60bd17199a3bd0f4161094b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e4eb0662489631a778a8afa03f02139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508e0679280e35278fe9fcb7e94d68440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172ea91635c19f2b6e29f8e4a8ba78f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd549560f350877107e566f3e0a7cd4042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bbf25874c4f0db2acfe48c10abd3ea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc52374465e6edc3b53b2307ad8d68444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfac9fea870e27683d6dec72239211145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9702d0975d2cb8bbc01eb06d92e9b746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45dbe90d13948f752ceab6f235884b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af140bbe6bf846fbe8a980a37b4d0648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985691d57ec0657049757e69800141c749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124fef54f26ce59dd9646969a393abbc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a627b932e3233cdd73e7335cdfd02cd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ba896d8c6c4c9ecfab662ec4ceaa752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1955d8a457da4a230a24eb5d218a9353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9936aed1e8b40d258e47763ee6d6f454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9c9fbaef3b92463b81474045278c155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841392295bb09956b23f3f9aaad8481156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b6078765e1f8ac02d041a257dbb3e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89bc407593bfff38de3ec9cf7cf34858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe2e67545016435632620d08a53aee59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dcba8cc1c05c0716f2bcd4ae77e1a960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18f68e7b1c29d756d2eb81093b065e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c12cddeb16705b77d1c0eddc0639e862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e715f268872ad9d2b6705214c66daf063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928a0cc1e76cd708158cfb5ea42f15a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660fbf5a21fa0c2264b465c959766b065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a866ff21ff5e0ca007b72bee32b59b266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de9c7b11a03e30526db728c0d014aa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fbefa367936421eedc8f1e491cae1a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa3bf1ca36d8391bf47cf96389333d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85e22f7c377f39b0ebc297a1acc82970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc8acef2a1d3063de0cae8f8d4f0a671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c91be94bc6b7756f2cb84c8110c94672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b74b40b1b5370268041b3489fcda373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4c06957caf025fa595762ba2b841e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26abb5f60c6912954be6619bcf909ae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300126c46f0b709842b66d03ad61d52276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abda74fdaa9f7a6e1a8aa4394597fab77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c988dadd1b06d53dc41e175d13f40578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523c71097657563cc464c733a4d804379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56aadec9313cf9548cdbdda34dcdc380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4733458ad249044e9b1cf70c6537981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1c49c9c297c6c255a6794f6644feb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dcf6f188f2866612dee8e9f9bad1be83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08a8b20596e7e393cbd812b2887f8884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67bf2d1f81faf2580d82dfd7f85a6485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb99c992f92d9602f2717f4ce2bd4e186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ace09135094d2a8b9a512d458c56d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d4a052f94d38c5c59ded1df7ef04a688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481e73e98387b075ae007cb5bd14e3889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d606eda9587dce6a5ef7f7860a5c05d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf501d4ad0d9f13df1a11addd1623d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e621cb5e764c6d1dbc8f41bb3cb066592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e94bfffc477f2a4b9f23f82fc2ac9793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a354163bc7e95af29512957e7aa9fc394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd8f55ecf2042b756e9c0499736cb895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462131f561a4f170fa44acfc09d8a9496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46e20c48cc17c8bb6078822cd3623497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200b510aea966fa9447cd529794d44b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3ad61d5192cad8c088c36fb773eab99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d47a16abcdf8b1cf7505e2b5d7e66c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f43622b1ec96dce25788e4ef0800db101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383d6898aff38e17d42d351d3b95b38102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c16a7e9dda6f9d8389c9b9d1f2dde103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134838475ceae3b44d29057482c95a9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbbdd6a2d108c33d9841642e0bb08fa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8a49d624cccb7d1b35df070688fe0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607eceb30621692c27f002806f53ace107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af025cf9fe53d71e4cacf91970ba57a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c98bb1378b82370acd4e4609be16bd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1de9102524e5d211363cfff661c231110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c2e879028850c97f307e57ef1a4df111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240c38f311fde6a5d5514d59135051f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903f80a23b770683ebbe03f10c4e0a7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb626cb01a13e71716b6bb6d686497114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f048d53ce93b1590f1b0caa5e02bb92115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63e824616ff4616b6e9b66782f0aaa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc00ff45c983aaef84a08143f30a61117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d0399fb249d73e8384be2ffe12c6e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280517f0f77d6d91ce699e311cb4429119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49fba9792eec5e29e7991646da43ab5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03acae078a048f3580bd06b5f3f27b58121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1d682d9a23b1de901ae7812405339122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b740cd53faf607cf65d3ac76cdbc17123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c122bf248b1489479885102d7b719e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c9d1924cd39329e0f7b38bf0b6fbd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726dd4543e2bd728c368fad91fb281a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef4dc3186a3287664ec8d04ef1f7e6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfba21da1e895f2ef1c9e0a8a497d01128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1136203fa9300cff665a65f4da6ca05129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376876aa8670b3d3aae1309b3455678130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832008560f612c69cc563e41511fc45131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e8fab483419609f855534216a5733132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f479748009b74e1ca29807c9a328a4d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd2b4cd1e499f7af9e2787b90a6c03134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac1b952b22db003b88fbd18b10ffdd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc675e09960ffe2e9e4f27ea3b55c0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503d47e16e7f5194698e775be0eb834137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44fb0e193b62522ff4946962b9c5607138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e568019b6bb7644cfb3fb057573752e1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed941569890d419dbba77c73367d6638140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd58ef60e6c1541d40341769fd73ff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ead2590605033c8fdad38913d62cee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622bb2d061998e2a0b0d26c21e915a2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84c8a12839d7b57f11a9cf640e0d2b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83bad0e750fe27514edcb7b7afabeee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffba021be20b6b7f9cf9f9644bf375a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a37fbcc0e72a595d5a90dcf66f8c1f5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d90deb8b2990872a4624f302616eb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e184aeb74bbde5b49516d4c50561d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8dbedac263785e2716fb4ff9ba8cb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b0dd1df7e7dacae1de7512bfcb995151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bbb766470ccb5e46e087f0c4e0cab7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5efaf2c359e87740fc68835631884e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666beccaba7ead89c337829fc6ca983154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0873312e953d4ee8f5d12c910fb12155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29baf48fe7058980338d4efb5289c097156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a975a36c8e6cb79faa150cf349662157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e568f10f534135e26296570e94bc7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6392cb79881554903a0ddc15c9db15c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477660a1cd938fd0ecd3b7f110a775f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c1a9c8f323d871220d595cf6422c6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d93768a5d57f0604b512f9728936f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2de665ed77b0d9052fb005b4b6febe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7f5c0907650111bfc2930fee9d452164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d02949f2d5a85103d02c3251a1c3bb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfafd9c9bcde51a877cdd6a24dade01f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac6377ce381dcc01759972cd26fa7a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd85cbe00a99ccf61c6af4fc9d204b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9ee69660774bd35833ea8ed6cd373169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e33ba1e7c3c0dbd9928e2b62cdb03d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da08e2f5615aaaccb3c0a98f480693171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ee3681f7c92c1d57a001a98c860c5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea9e33440442ad06228230a27ad677173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e2f231c87007a87402848b41911b8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e555e7e32cbf75fe9b6e325603089175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d9902482336e658aa2707e6cb1e8a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9a69d24afe000e4bc8b782f1602ca177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca6ccc7e2a12e04a77a667526c288a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c815801fba065cd8437b60fb413dc9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b57e9f6baebf82e6aa81140ce8f04b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f32f84ce4e50e5436cca0a336b00ab181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041188344623c3df3858487022fa891182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3c567e15fe9d0f342527f292db241183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f218d48a7dd8991979886e3a1234b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2433415779c074263531eaa53e37b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a898fdede29dee662399ab9b646ada186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2659c2aded83a416d0b61b26125a5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a1147fc69e7458a8ac996040c4ebf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26225b02d69258703a8c16a61dc1134189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7a77e9d3e4985b741a19767b27983190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117932c2fd0e5b47814d83f9b5eea704191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252146f4294b43528453e918edffd18192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957678538b6214686c8ab52900c9172e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9295642a03fda5267f7a64058b97c8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4bc83e0a6cf5d462522fa2e0b2546e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036d890f90a1cbdcf2884476748aa8f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777e4dc3f49fd414e1ba3e120be5c65197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1900ba6905d7eb97b07ed203cee4fc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43d733d6f06918545d056177f72ce9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0eafd9de21db7a68cced847269b945200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6535400f03baf1d5b2997b2c99f40201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98692578cf56247db34506ffa8251d9a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c00bb79899e37b0a1abed9c7283f6a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed157b479bd72fa2e7cae2f719527c7a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e1f6a8eaf9bf34962066c321a413e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d2a3791a975dce0e9761463ab92ac206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521f8af999bb68c61da8ed45bed4b27207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fcad0e3fa3b8a4feb1f6cf6d540fbd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a80ad412268048a1ef6c52fd2c639209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7fbd46962dfd740837019517c800cf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a5815262756db63e0680a58b62013211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd4629f7478556b30ea5d4001beec3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e99d8e76e0551fbd476cbb7a7b18de213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293dc04854872fb100aec2f1f45148e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740015408ee0f1f0f379b6184c32fd37215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded00a566f6b2091630d4bbce400bcc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e275c202c1d9213985bbfeb7856b7b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20036059d3b1b588972630900f728427218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30731723ef127d832b5c1ac50befa2dc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ed6eef9ebde42a38c0fdb950b7f04220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87008a865ee09656b98f801ad48ba22e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e7f9fa9a16ef7f51ebe8a9042dd6e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18bf6fae7582cc17953730ba46faee4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc99a767b700bda8aa37c930d47a08f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86fda6b48b392c293e77b9b95a2e1d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597c5eff05a1589ab393e0c4807ce4a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29f5ded50e62f6a04bef911dc3e971227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a00ad99f48c677c3e273baeeece96228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f54d28d9f529b5e0f76e5e245c6e4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9490c76b043fcf1c207d3871233d7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c7e941718eae7980ff3fc5174b25d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54cfbd43b90f5ffabac49934ee71c7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b566fd600ad65c05af7dc72c6f67e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737ec3258fb84d866f860d8183a7ff4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe3eebf2145c784de143dc218acde4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb93589bd02ee89cc69a8e7e8190ff1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa21fda53425b2238517e1f3f8b892237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08016fb4ec7a45530eb6849c7a387024238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32990a35259b276b1366d85a457c6de4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e14968e40927d4ea4078aa35f5aca8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa1b6a1f8435fdefdae6f454bc6605241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b352be961e4a4946ab11b456c531a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2517bb3ceb59941b0729b7d199183243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38edd0a3be0b70497231df85e821097244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a70c507ee72cb1f47e86269b974fd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c675cc39caf5099b72d9f151fbd2386246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59593552eb006aec5ee4602caa27929247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df40832b71101aebe223436cb2b48cbf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43252132e2987fc719f5e6f1e06d5b5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa0443b634863e1e8814c9269842e0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388b9482ffb4f3ac4f154d58812c12d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c946bfadc04e9dad1381d84b6ccc7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf4769822785f2e4ddc98639b4ab9de253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2446a277a16dd82c9f887beeb93520d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e65c57cde15c371df8c2ba6b74e645255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7748273216c1baa4e22bb4d8ddc692256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45273ef23ba0c58f963985a1672e25257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3381e3ccdfd9333e033501573a1c03258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25d269e05d5b946ad9674fd9be049e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16525e1db81e49fc3fdbb591c9e09022260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6f7b8989420225619a149bcfc3cf1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e163134012b2e1b1c8f59361693cc2e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3d0f8a3824c31372df6e851f40673263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90c9d91dafa55ca1bbb7ab5e92513d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb77c8990c6f4074d4b07ab937afa6e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647ce86034ce08c39d6e9510af84b0a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446344c44687a6569a9882a928fef82267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad853559b3711e4335040fdb9134cc0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7bff92f463d4b2cf38994347afdca0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2428b4fb4c981cd4a0e288c5c1e116270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8894f4545f40378ebfe4ec094cc89271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9938553d15b526699d58de42792ec1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0547c39a10d0e7e01b8cc44421feb7f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3657e0f61024130629cbb7eed5327274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635dee325d7dba003df06db85351216275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729dbc770ef906259878d276743ca98276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adef2a5a0f6658c6f88f4c322ccf201277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1164d11d7219bb3e545433caa92949d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e887a24c7b59dda50f86cb5ad8b3b0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33545b956824fbda499ec1971e4e41f4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d90d729596491416bf89a788a3e2c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c17d46cd5ee60ace7781ecd7ae2d8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e1c80dfa513b73e22b5261a59129a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2a32d5872b9ae67ad7a9a119c32b9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9963bca38ee2954758b04fca667ca43285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72961395aed865d06bc56779cd10fe6a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477262c64e5b18433897f54ba7b55e1f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba219d5cf4f7ad6f4b566c1e9c592a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a69e5b2511c27780439b54b655b4e7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5b8d4cd6e171060924402b1fd467a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e086ebb4838316b0983e0b2254a6e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c42c9c6f8fe22862d407ec4214a4a13292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6804158569f5ada888aeb1814372189293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d485b9b2431da9602b12c4985792d5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf3ce0de5881a1dc69218ac386552f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e953cd0aa1ea3af3881a5e47bb872296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3fcf7beb292653de8d988434b389e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9eed140dc985feb85dcf03b8cf4d45298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc4970c7dcd3be2b844fdd4fa080cb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d49b557f9a2a4bd8985f1187c3771d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e4622b0479591344efe1f0fb1a150301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f1fa804a2dc745e38b8d1c07d17ed302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9bf3a621ce7982304a48c2eece5cc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f75d4db17ad1080a649afc62088fb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7904f7dc555e44e7869c4623f82c7c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feafe9a67d4c0fffabdf87a1b0ee0e5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd48fd3197745a1b67d6eaf2b89a38307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924dab24ff4bf3720ef747e7ef7dd0b1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be04a1ec349b17408f9ab1a69be96e5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e2f2df5a75331e9ba10fdd2c8272c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb167f2bbe27dc06195f52c477e040e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55aec69a008c344577b232eb7ebf0e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92319669b9a9456dec9f2a0381732e58313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2ed978e69eae4b9cfc7d58deb5cf8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad045a038fc9997d7767a4375001be9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c920e4db458411a4baef951f881bc81316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7ada41fba679c303dd3a03f2a2818317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047022bd58ec1a5fa5050d17fcfd045318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4deed8c18c90862175054237d018b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf6c32281eec88483f72164bb6bf62320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b88124eca27d424d83727e608561e2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc500d1518beea73eddbeb03167b9e83322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5432f2b034ffe78188adf3919e1adc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c698165abb1536e99d20482202bf5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796a4dafa0dbf54f62ced4da160e3ba325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d96a1ff4c0bef0823786940f84b6a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438a054381fffdc70b08c6a9795b809327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d964306f20abe994831c2fe2c7b7c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8068a5080a3937d9adc8464354b1933329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d066a639d8451cc4e1b634fc1f0b0f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e37bf7eec8532c99cc4074f276fd85331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378aef929c18daf510ab46a87c32547332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2bfcfb06a52e584e9679eed231db0c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7fdef49dc479c73ceb682a7ca8fba3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322ca64ab7e2c3f76379e4692efa054335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9814d1f9684f9fed9a408bdd54f7233336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4adf7aeff15ddc91152c638810aba7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ab83f1025e4027ad9d6d8c0b15bdc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4fab920d7f54d9c977fac95a80bd6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558dafa4194b9c19a0bd778bb5b063f2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819caeeeb5690d2ce81dbb86f37650c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26765fa5de203130fceea8b2d92f01f8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6bc4836d449caaa23b5d1dc602691343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1b3f4720305a6584d77bcda2e5cd9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3858efecfe2dd18a41fa26675ead16d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f6e9f1b73cdcadf449e2e93f76459346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c6dc98030d0a5a63dfbcb0a94d063347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabeac655d35d6a177d5d37ba49710f8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd661513ae3dc6e64c634d46940165349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41bfdf7e97e1844fef994173683923350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ce5eb21c6e58f678ebeefce45a909351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911a3d28557d9491e11af60ae1b0255352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f93ec6760b8b0d924fe81ebc08adc4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0c800ddb272c07d693824e9a45d0a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8161abb2ec419ef2c47ea5d599ac9b0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab898d2f2caed20d643e83a851ae679c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c4a55507fe064ee204d861aa2e817357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a44f6b436ca8fa09c78bcfa4abf68d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4245ff4241886c069d72576f7a1bb9d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4d117f03e5f10fb114b399c8fad1b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181cc5d8b4afb6294b7592175298db0a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ec68a11b497b050981ddb834db5b5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658709eb15fa6dd4348bb044248341a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0b8589304dbc0bfb13344a5d197c1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ebf4d17ffdf460f1dde614a441192365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eefb65602b37980b4a98cdbeff34768366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd8f2a01d26914c29ad7d77606b485367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a032495d1b4bfe899aed7ca904195d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be68e6550268c88e1efaba1793b5a9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808527170c46cbdc7ff8db7a5861754c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32efcee7d9b4eaaff583c0d3295427371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988c8fae98dccb9c31eb7f4cf140617372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601ffd06f45ff14fff1b7fdf1260045373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de1bf2d02592522eb7baad760bb4ac374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c261368ac75b66b737382777af246a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266f9d89ef6ad80f3ad1c8105f64fef376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c12c0b8c54f0a752b10f5dae55b15e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0bb9a54e240e87528401549117d8a2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d96a7d5200a3fbe9ccf329025ebed7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ee2562d238e2f71c28a03f29ea66e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7a6fe7189c75d9202c295431457be381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f20163c4aa67507b835f6e5482d9f9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a7e941733a117015513dcd49c4711383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58419bedb2656bf14b16cb7e5974e7b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8c0b2939cb8c5da7dd3834a26945d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605eeac160d9a2f5e1bf66c35c47495386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225c9c73c84b09fa4f519d419041d06387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145240afdd6722ab2c00983124df13b2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a130dae7e6b26b70182123ac9ba7a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744b071f50e54456544df15bd4bb132390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29cf5ed2b473e166f8a2908e3b2c7b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900abf075e279d9f51ccda5b96cce3b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4dd82aed6a7d3d2189f155282008a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04438d833136e21b7a5ed4cb1a6b735c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d52ba2c57ac2be5c2e32a77a6c8aa6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258042d8d950818cdb9be000ada1d4dd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1b8a1dba119c9d5c5c946dd5249c3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a5627970980ee79bf213f1450138c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf57b83e574b4c0342dd8cdb10dd3a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19a590a97a02c9d190a70d8df43bf4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646e35df9058dbcfe6316753850f290401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364a93c775354a4b4a3c0c8e3a33d30402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9302e5c1d7b582db26e04a4e90553c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5470a2a66ee75330feb7405bb244d7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3ccef15291a5c3945fdbe3797144d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5dc917cdd179ccd0dbfe152bd5bcc7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c72216f4e87055321b56fbea7eea9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6dbcf2c7927b3a6efaed33300b75d7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09846869706eb89f80496686089bd5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dbd5cb0affaf948a7ddded9ec015c1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa726ce127fd6d47ddf217f689fed0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff410bda2b2f50cfdc65f889fbfc9f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1769cfc97fe556ffac301e0361b68413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49e4706f779b66b00d439582236182414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556da1cd57a041575ab18ad267293cfd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9f261ee9f4602a10ffc78c4041f0c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d1a17d90ad2a4d6f9b6c91026cf64417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224bc7e8dca1d9cf9747b98fbf21d58418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca717170957e2bd4e9a9811e1d49fd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b22d969b4563812131fb847ffd9e0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297237d063720e89a02132fa457caa1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32c4be14b4d7c98236a5d6f1e04038422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263d3c855972f114781c33083fabb78423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7fe271bb0ca50b79ea4d6a18e6123424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1021a5029f8df2c2988e19f9f8e5b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0f8abca4143767c79e5c08de97236426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48515ac1f2740a235bc2ef9e43189b87427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e60ce0218bf85e80e4f82a48672eda428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d659d470754a87be72ae20cdf1e1d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720d5399afbd9f21f1a677201328492430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540631944ae82d6b3f0cce1c4a3b895431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ea1d46184f58b9b8adb38bd274595432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff77678f962a580d7af1c61b57ceb3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387fa59f8ad115177f08f3489c27708c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4290f63066a73b2aff793e0591030f7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d552c122ad44b41c28707ffb2d3a843436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e672fc61ae0364a8b725bb4a56b2b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94697abc01e8ec26f87448c7037ef506438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5ccb725fd5bcb0fb70863a61738b8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4ca53d6262e1cb620ba946e99d68a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d0de129e8e8f6de8a67539b219f91441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb032c74d486b054dffb545dc2cacd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465e2f0295fc9d3d39ce8339a35beed443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8c86ba1ffcbd6364d525c9e7c16d1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c679568360d62f2e2e73146f498328445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db2d4f5bb3c6d828d8dcae800970e3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd782332ea2d7bcc0f10153d9cde6f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4c371c63cdbacdae50b7b3df08d54448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a4d285539a49dc0e6d726e0edb9af449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf4df967c0f0870c8a6a8cd84ef991450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d3f25e2d34c45df35ff0563b63236451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd0408b694f05321a3b4c651d99d40452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48dac26c8b0701f1d0b9ad8b15dfa3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6323eec8f79cb19d1a43d55285b7aa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a89e8ffdff1904b118b36a59f5f4c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3da1fd79120d65622e5a49c351de50456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8b1491bc4b786e3e8949555fe830a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d8d635bde70341d913cf14e8cc6934458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f9a5457d52be649409b065980e8a0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba3e195e786ddfb4707bf5418fdd00460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2cd9a98e0d44268fe5e35eb6c6adb9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6d45a8a6aaf1b5d6bad7a4100b335462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f345478b95f7df33de39a8f9ed02e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c72d7597a3e08e85e74c527c0d1836464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc31cce516599874d6ec268af03f89465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b47f9e8681d2013f868e13d27744b7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90908da4da3d71b42f43c8355f295c8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a91268c52cac2c28eca1e14f7d77fc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5970961b447841ff54a7ab0166464b5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef24abb858b068a5bf23c4a1090deb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7ec97f008dd1bf8bfbcf2dbdacc38471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd180f581b5f571bdda0cab00e197689472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a06a87e549e18171bd556d99b909f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366d2cfb74aedfd3b25028a50203050474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e7e5a1f4be37eb467143f36f9531e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696b5f6c656713716b65311c8ecd98a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18494958bc1464c58cf3be07332a3338477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d044a44c96b1a2e54b8fb3e67f91a5c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba65aa5b9e64e4874c28a4cae5b682f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f22b823f09e4a0a7b67d21959804783480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b871fb6d430a6752630cac897faa0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfebe05daed29e8fd13b1d789bba06e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf9fc9c7ff325558afce75caac856b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1a6542e12f729c55bd2668c156c1c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850eeeab6cb8f1b6d1d55ec20203923485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe3cc0b5eb25bd5392b925bf4f3cad486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3383f922adffcd6aae32edb6e0f67487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5abad8d85deeb297ff17c9817be1f2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c770a129d497b2761bd19fdfa65fc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaad6ac7b08addd60e1f52ec67186da490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694da5611ca08b81e09f668cbbd9f402491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5343e0cb9dad7b75198f76e5422b1d0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c92d054a609934b51b032bf955dc8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547377e032a3fdfb5d5628147f0a5506494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2491cdca305e04891018646179db0e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00514850f6bdf3aa0685bea0ca1e722a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eaab54be43c511f5cb79827d0c304d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9c4d0fbd953af7d44fa47cb747e34498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb183765c881dd66892690a27272c2d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4e1280bca750aeaa24c374b8fbd1b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d0d143959e5df3f32c211db3c76f9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0175e93af9f5969a930a2c3bca1517a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931345de3e69a3e6f18dc85eef78e325503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b476b2471f4627eea89db6f93644e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ccade9e564b1d873a9a561d81237d9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d98f5317a2cb8b74f41900c661bd6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f8ee25e5adfcaccd5663767890b6d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d00d5bdbc3e189f7a2efd57b5407a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff73bf3e150632610749774c3350ced509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c15028cd82b76e8bfaabb01b612347e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f69efa131b7a08da04983f05a1e0eb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104310e05cb2307d3c1022c3020d3fa2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969ad9911b16c3a46543d13059145e9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97c079f1339710822f6ca8372dfc96514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8fee40f2c5290bde4f509124dc705515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80f10990fdd19f4bda91273e0ec550516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481e5eaf2745a15c86998d32ef8a450517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747916f968e0fa81a9227cd323b3f94518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b4fab96ca4cc9116cd6b8f58e09d2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f39d9a59ec13f6c18123314a2e6054520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d1849e8be5635e5857ab44ba6c45d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413cf6a80dc9b84e7db9cde62fde89d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe3bbf35be0d960d8d4ffed20c377f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57a1b9655b65ed9f6488b24421f598524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad880b2c8d9449726b4ad08d3f7047525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93552f4c8c7a00d9653e5c1841131e8d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627580874615200a34c7d156f98b711527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e9c1dccd75a954d1f7926aae18465528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e96bbbf5fb1db11d63572ba09ef79529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431afae75aa66d5211c3c3688f48bb9a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8200c004d7a0878fcd6766da8cc863531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998895d4aa063359846c6c082d9b123532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11232403bf864cd0fe1e473001f144533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8984e8b6b250eeda6aa66444785ac534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2cd4182cce29787545534a0a84d738535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c13cf1d4fa856592a6b128856e07b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa5ce563e8108f98ba50fa25e7bded537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1886b00d95e02463799d0f18d309a44538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66061156a8d6a6a69f6921f46f924cc8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fcdab0ca9f6ac97812489498911fdd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a118cb3d63d06c03d462267aba7bbb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c4ec31c55829399d008d38d46d1d5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898ebfadfe2dc455bca2df27b10485d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04fb9353b00357cd653f22564c2a5ef544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b12f711bf0b420d6be393954d6d9a4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418f0ef6a3e3616a2c0a0409d9526fe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256bc20779e5f4329925f7848d99a6c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8329a320abbc725faea2576a67f4ca548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7275a71bc918dd43d87a8a6fb79fa9ba549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4581792ad82569bbcea473a4fd424c3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c6400c317cb3462efa02108e0d3f5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923770f29a8f51cfe43940befaa41f1c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a8fec252bc9369e65d3d4b453ded7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f6515d234448727158413695f58da554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1988c385f433fe582361c27a819544a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78875a1295d59af501e421b1d5453fd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25c36e2d019c5788f0b4e7944db9f1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434fc55b5f3f4a30f1742767483960ed558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16124b7ef933270435273481e987018b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298034ab22b5c4c0866ef493d8763c1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189f6efccfb80807dd35e6056698d9e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d5abf86c042f2486135f0d7e1d61e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1346462817c8a5e489991068c0f47d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346045198badf5da786bfffbe6a34af7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028a65a7eeb3ed3bc0338c3110a3537565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2bb5017eb19d265f0f68579b2cc52566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6cd9219c0ba5280e5e8d64f9e7a66c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0231b1f4ff2312a9aa80119da201796568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44364a3634649880097fb7793814a072569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b31b45378bd30bf4ee53b17f16e3b8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c28fdb390d0a171b83c364531ba885571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f77b686d6bc23905c42f610c2c3ff572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72b3554bc4ca47d3b0329a858038a0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1c2893cf9f4507cce8817c9b00d14574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f62857655b496bbb55e7bd8eff729e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a297dc913d30e8a5efccf586c1493576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d345b8ddaebcea0bb38f93cd459b4e5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f6db4def78b17aa32a6720149aad89578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ed39768805e9d1faf3f7a4e7e6b88579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44bf23d6230bec27309a3ec7515ed3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b8db32e0e008e302c98be12ea2b42581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0acae3568f45cb977bde3334273d25e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5932a50346d07ac546d8df9e227490a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c75c9f1b99dd78fb11fbb5348c11a84584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895b561f9c53ce473ebec31e8d57e5a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a07185cd4885df9dc895741675ba89586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa6997bbbe6ca26122551312102706587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4389e1a85d6fb34e36d649cef764c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280e16fe8332432ca0b4c87000225f8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c010c3507377038163a28841604e8b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da9b3e9c791b2923ca6dbc5e07ee639591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81cb08de9da7bf5a4973908a8e1f4c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d09ca1476776ccddd3fba813f3c32593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff561e876b9ff57f9308b11d1fab77594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f6c177efdacc1427900a6cad14493595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168d79963e963724b9942774402a256596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ffc26439a14ca35545f71fa63a953597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f09afc46e325aeff5d8a48d9002052598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132bf858d497ccd8c4e44bce229a773599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c103f44e72db64645a45a7bf6413a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a194dbea3c5740f337985a9f85b3a9e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613a80ac9a765b981fbbe6c777a3ebd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd1bd77501eb52a4b58f35c9a91ac0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d422235b4122aba6d51c2841c81272604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f58623ceb15c01c0f741bc3ff735be605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def747ddb8ef9e1fe4b3268bc0d93aae606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a0483ddc82021014ae9ecaf9b0fb8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b8ef8cf9a547bf294c7a39965389d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1509993f75bd583b4329a938ab7df68609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3604018fc887f992d2a9579e174e3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df6752b688e695f1a0f36c45aee062611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6ee77e36835191fa0e4a7c1120f63612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afa0356ce80dbdf4b1fa5d2f5d9632613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe79703fe76323b7b7a334337e7d680614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9482d4b539d2ef59a1f419b355978615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9681c47da8fb374e7ccc8bd11b4a2e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90031bfd7d5504dc1b3d162244ce64617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf3992c82efef3f82d5fd6d1c14c45618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2105eb6851a4c89299a76e28e708f8a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b63c962349bb585204e3dd012ba54620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33231c31463984839cdbc59d4944221621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef168d971f28612d32abeaa5c793421622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78461b676b04c7b56d13d6f3b0bacfe623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9ad12df1e96dad7a0403b9237feba624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bbae482b1b07c0e5865ffd1a76f3d9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ac2c0525bde21946367725c638c7a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9cb9fee21e26f4f5ed592a424d51a6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0952d37944a88407309daf3e760ed8e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4b711662af8f8db770b644d9e159d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3f2fc80c1d89cc18bbb29b762a18b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e95df030178c3c358e2de777a9638631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a608dee50ac5b5bd8a701333ba1f662632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a302289606d27b53846b6cce38449ff633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2aff8a342bd2cf799c61a96262a04634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d31ef89643c7d212b9a1e02877cc67635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c1928227a092d832e3155e49735aa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113426d35cab4b2d406c61c899dc8d8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1c17d752f185737bedf270f1bd6b7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6604841c38de1f70224987c2fa43c2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f67eb4e61a3b935fa8dd3e2c0b34f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99941525bcdc52b238d61fead59b95641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a91b0750737e2e60ad9b78da67faef642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba197474110bb23bd3fb2f09a6ca3a8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f7a4180766348f2c83fdabbe8560ac644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e29d3f7b18aaac526834c775fd6989645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3aa255699ec08638fa81d4fe1bc56c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49ec6a732c794beb4b45fbda13c892647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de9f76bdc3ce89dfe4041fd56b5949648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b93f05facdb63ed6e09dd14cbdb5a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808cae61afbcfa4390642c465b3df378650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63d5a0bdc21c0c6e52b9c9b734d1bf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ee6c91f155e6872efc226dbf28075652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89c2ca561bdbe2c3ae244c4b369da5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818a9313c7160e9562c977b6d31b12a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad991e18060b513f574c24875a63cf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b0a2fbc806d1410a39a49e8835a60656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182fa3cad5161f4d73cee9e5ead43d84657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bebf388c9bcf4eab6b6bafc83f7023b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3f48e59f18bde63068fd0cf6d3be6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ddc3a83786c5508b1f82428e441937660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05dabd77ad9c08dfa8e73e83a62a1b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504b74dc14b58e6e73650de4b6ef5f5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646420c7abc48554cf187a814be6826663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8776140e3a474ae0d062ad5bbd5034664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11091326f3981eaac916769fb27a14a4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b09473d646842d79381afacf46910666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd536284a8251e3d0adac3624e16cce667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf15eb22f0fb17462563a0d098ffc0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24fe9ad368f85ce1972ce0e66d75f65669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9bae52fe204e88216eaa1e6db9e2a3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92439c7c47c24b18315a44e9e3671fec671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958bc44bbbe44129f11801870a64057672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d49317162a456fe4fa70b2f15603ae673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c04d72f8577c7fe049a74a76b1e926674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f140324bf7630b6c5749cacb60fe09675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30dd1c43301f1702095f1e77061169676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b92c180db809ff04f5346e31100aab677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df676402d3b4a3628ea2edf9dd3e485678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cfa7465a95dd161c1a2a785db830c6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed14e13ce07546a8a975c576e18f027680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17302d67e4f0ba1615f2187e331572681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f130ff32ea7823a48d3c43fc4ef1b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95218eec414a6a9219abc01bc1eb59e4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad5855920dd1ccf245e1ef010db197684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8d53229b98e8b47dfacaa2d9067d1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63922e2f28895d86c78f9988d8598f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953471a43a1ee9280da749a2f2b9c3ca687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7c52d1b306c8943d8a5f38e03211e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973fcac406017aff779617abeb6c812689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee013649bfe77f4bf676321ad088f405690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2876a8ffbc529cad3ce9ada2b3711691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d428eadf37eea3276d21756f96aa4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28756f19b49fc43e0dc2c48741cb8f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529db400ad63d18fda6f5b53a43965e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8ec48e661594850c74ad5564eeec0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17349fe0248b5987c0d88d2003fdd03b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ae4e3034ed85a66846a6217d68dd9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab713ed7ed1485d0fdde2da63ec1f038698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3f3998918b45b78eef696886b0143699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614e6352eeb4dc816c834aa4cb4005c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8794f09612fcf911fe2e68849b4e2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e2a9f401c4d6d09497dfd1966f180702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf14406571404b1792323a19035eec703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0aad4942e9eb5adf138e2b1aeb2834704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968552bb11d0a687f74fb0f8ab1ec1e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6bb44eab83dc9b03d9556f781834c3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5323b597ac598df3dc05d5ff93d652707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82173abc413b56c8f935948c3b99997a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac6ac6c7123875e1822eb53470b510709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac52baadb4e52d6f252ecd61ced465710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62cbfefe121c2cb6d55742496fe1139711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8658da42302a379283d1d10e97458712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678977585849286662c038d3f9bfebbf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2f2fc77f303646ec8d1b581cce553714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9105f6ad09430cf54d2e978f17e991715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297ed73deec3494d90beb947d3a2d2c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3bb6bf98a0414331480454bd3f61c6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d93818a6d5e61e2d71ec410475204718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012dc979fd0c00f75706995d2c2984c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ff82ce873badee392a3981f99ffc0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bbb05068881fdda44f442911ce1211721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0178857e063e599688fe2c89a4b550722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b4538065b02ffae645d7d8711d991723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30507ab1f05a98aad7a921ca6b1bcf08724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8921500f02ad61b01e5b9567ade5f7f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a0764f9bab33b2eb64bf08b6cf4cd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc541b2d38ec4caa44f1a4f3747bac56727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e55908bb7db7e484529ab5439eced6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51efb1bc72920f3de2799266399249d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e80ac7aeaf78c2ed926aacc8203b4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1df7ff7e07c747074e01af638dc917731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2807299342403d20fd5ec6eb446d768732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c0b3a2b18b3931a80568e582177e3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac068f114cfa97e911e140c49a7c607734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193d775053b9e74151c84e254d24b76735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4786102376b1cede2a9f3706bc434736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6034e5df58940260e20379c561973737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5c2dc36d5f1bbfe9c0fadc67de0d2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89ab62ac6e08c998a6ce0ce751c58b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80543df122ccc907c00168557f45b26740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c101ca508e9b6bd29ac33c41467101e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6a2263731aa741af8d69806079d70742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66e8be8d461dc1336fc2e0f0560392743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe4d0ccdb445f8e0892e6fdb10db1c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650be52dd3ee862c7582d77756dfc5f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78954371de20eb31506c96efbc08675746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f86aa3174b5bdd4a406465d43c69d6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16139d36fde8839d8b716459fd9e5108748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7a70f7191c75443f63f87acb7b38e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda18843ac4ccd602cb60fe25d5bc1d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28540af99d6f11305be0608317a72229751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd45bc34a492f45b6fa9ee269bac0ae752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d19f32b60aa1d7cc52ee2ed447d19753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee8ea16e9d38ac411dbcc62f8e2f61754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe156bd28152eed4183f9da6141e574c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9149abf391090392b3e1e32aab6e7b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c010fb29a0396aa3c05655034ebfc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0982bf6446eee8c1c9cf5b66d5561f5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84533207a2f62eaeeb2d0d4e2b1efe6a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfdb40596847e9f90a41a6f743bdd4b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5d1570539e4bd225e72d7e9f1c2cf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb56badf09a14e6c94ade4121258ff63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c45187c056579434fb43932a428a44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce926e1c9d917eed089057bfd48b865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88907d543af54e72f803e21546f998ac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46fa1eabd2c2f2ad4c8fc93e31aea37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635346cab5833d3781e68c3f97c407e18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d61960c1f1e49de33ad39f4d6441d49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49aaf69e315787ecdba7ef12c51ca3e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e426e71398cde4862895b69ff769cc411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437fd552a0a2f06ad8fdd948508a40a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a178ef598842d6b42132a54834f71713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517c462f039e55f31252afd5a7c3d0c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd3934a02f24050354398433cf6487b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c27de161edc6ecf68bd93ca341013416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5d1dafd20204623d140c577117ac017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4397ec83a8c798f0e1b16fa2d1abeb618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1b2e80fa37da17f4a0b21465dbce619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446326268106c1fcb3d42366611055d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1577938c129ad5c1117532e9685e321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525978de39ab3c0c5a21d23177d7124c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e375ce42e2a90542a6ca506c624eb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d039d5be0afd65673c5a388f1f8c924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330302667aaa9dc183a48845ccbe328e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a03eb6a357788cbec01c2ea3037a1f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c4e20ccc3574c64305d072842a94c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db736f6f210b96f9d87adca419bf52a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcaa1bf1f192506228713af0e1d29ed29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57c9324dcf68dc55c1bb085f671f6530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b23468a0f081e9bc1c82c9ba92c6a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a52efe5022b17276d540a185ebea5c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853923e1e0d0930426eed85afe6d3ecc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d565550d450ec8393e6efde09522e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ecfd548bb714a6c94233da0f7462a135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47808b990959a8eab06be7064bd43b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682085f97c2a0d50aba840e5de635a337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa2e7de41738aae60f98668cdb487138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3e8caf176283710915b0dcccee6a539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032c3225a2d9524fb84de644e55891f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c5a19b2d69c5f5062438caaa6517d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68552cf6711987db2bacd16f966e440e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f909cc9a1e7183d9f31355198823bd543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6559021517a8748754985f8ccdeca5844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb94266a04cd8c6ab160ce5f8b2f7d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63bbb41da790d5631acedb61d73618746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ff521e05bd84a32250a26f581bb2d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2a9fa2cf84fc0f7e2492bb88f105948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7d8accc03cb7c637175977583e83249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16297c2137f419ec0102d9a6d20fa20b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b95fed61a6768610bcaa02ed7093051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786ae9592aaa1f241ea1192aa59432952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ddfa39dc586e8a558a4c8b3128cd4f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656711868cba15620af333822012519654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b747099802b8c32520fac8be1882355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2d96a62619459ccb2f37c63ece6b856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d014ef0d473c0d457cc350f789e79357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d896a74efd8caa6ffc822d1b4e05958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fbb7b1829abf3299cac9e3f8d217f059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e43e51c714d38b1e239e188963b33660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c6a156414f0c24aacf0386948de6f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f77e260812251a02526bde6e19f13c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da95a3b7f3ced26765f01d2353b04d263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e942ce934b8db3aeb225077ad99b795764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f88c857b271f9e9d60339535f9c2665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb310ede101c831d42db0f936016c9d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c524337b0db937e61a933c9cfd9be8367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a5e4d13e4607aeaa47b266611ac9d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd35e4b8ceafb2353f19cfc6a40c2369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856339a00b3e3d3c2921936396294c870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42391e3ffc59ed59bb1c65c9fa73d73e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ece6b8aba79826ba29487ab01786c172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0890522992bcaf0b71fdbeb93ca92f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91361453916b5c5c23e4bdcecbbab00874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894bbcfb951c0de16e73b06a6a6c62b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8911c56b5d872701ef59d2f37572076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e577204e3ff97ffc54caab2cc7100b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d969104c8fcbe760dddce72b8c779778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4865780f5724c83ba7a840d1cc4c379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8ced85796fdbaf4e1b37396a8ba9580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f341cdaa4b5f27a2cf979baff20118a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483bb38ff196df53f7369b54d95dec982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4ff6183fd7186d53618e2b10f3fa683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8399f2e59e9cb7227ea23b9214ac784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bb9bb037481c397e9f4287eb2828c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194021b195463e462b961eb65653fed386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac299a65c32369bc45c1c2f6d91322ef87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1ed62a82df80fc60b12ebab2d457f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f67ca98a52b263ec66ccc4dffb5ef89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ccc10b4c1661a1da47ab3d06aafe6790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f703ad237be8392bd196d5ce60cb1091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196657e22f4e9cdc5fff620def8da62092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb39374c2092318cdb16f1d758fd2893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60141a3c9ca6d694201bec5f82488894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b419113bb7a72d921c6ffae16b1a7ea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26579b7b3ed8682305fb0d5cf222f15c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f9972e93febd2ecbbe10740f633e997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5f873772917e26845ae17b1d02b9d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c06bbdd09206ed14c6e5df4df6aef499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf935f8d58b16f2d44be975b53f9b673100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a748e5237aac05f6950548c73dee246101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed217b239600bfb7b331af9ec8b8d95102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd814c65f3d480a6f280c990dc44bd5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366bd25f6442e936f07bfa6d75cb1f1e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc20b2f4ae53b6f0466793681fb5adf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfec57ed1c7522150715b4534109141106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ecbd87a22b4c8b0d1a55ecfbf5070f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418b436b5af3c50acc73a84754cc1ba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a749e1cd2543d2f5264b52ca850dd16109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b74090adea2db18da17b56388cd57110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0e854677c92d2e8b79bbbe5f11277111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc834e3d2d12ef08d0eb7162154497112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d39873cfc011d7308d596361478021113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834abe7449e29dde15d9d8037df6458114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c5b53d43f862c52da5cd475a24665b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb799d1981c0022799ef86724511be116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19a9753930a2211733b215f4a5bf7b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41cf4896ddd11dea5ed27c9ea96001f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a36c776534d1da5f28400a63aaa18c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba3c5271357211935c0d72cda3b3ec8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e539a16e2f8967856ec6efbf72908c7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322b2a620def91628f1b1d1f7b3a633122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab28d3793fd4bb8dcb397a320fdca7e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137966f0489f21308d0d233a59787470124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05667ab190340e2c16e99ea388810b05125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360b01f40a53038ed7a92fe7e19a2d2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810a5f6496e5fe38d856c24b72365cb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56aa523faa57352c06bc5bf27588a1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f3f3bf5d7616caa0ce1b8489eaa4e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3cb25e60052386bc7492e3d5e4c7c3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274c0f503bcd51c2ebbcc4e18f644bd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a09c3fdb538d5fa3ba35ce0d54b5d70132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172520dd0622817dc80242d2435babec133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3652338247b1d54da82a3766b23bd6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73397a7688f24ad749e185534de7d01e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795ce0625b19d1e9983c3bd24a61529136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ea23a1ab89ce86ff653bbd5ec9ee5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5ad53da4a4cf5f4bf514ce3e4e144138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f44959557928dc72b16567682f69a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb5b1caf6d543341f389dbb97cdc04140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d31f843f074a28ff7b6a882185540141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a81c6291987de93a1aff2cef0e681b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b71d9e527839fa62c390861fb26bd6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630799d35df0a614672dbbcf0bffb9b6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e37ac12dedbc0ea16afe0cecc3f5bd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a71064ffe78a5fcb55bf6f14c21f4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e65a5d066624b2010c910432881c18147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae9b0394d4edb98f40db2330102f01148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13730595704a247561de872744ec675149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3ff2684ba71a5844598a18a3a5c38150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205a6af8c501cba49691a32de1460bd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22447b2c71e0701ca809f05da8c911d7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2a0a23f1ad34d41ac97e75c3a9558153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449881756ac601f3fb3107217f18306154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233792c552ecf69c7550d3eb7676bf9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c965e6a25662b361245e2919bd81dec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98224902c46b7aa2c62bdc4d43a460157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73518c7bdcb254b1fa7929eb210337158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6817b57686a8af06301ec7b51841885159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdae236ff39f539b6887ab9d67c0176160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884cd79641aa8d69bc56cc399ad18414161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502474be512ec25af56223354454ea5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df9ff07698b2792e6f410a45329580163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9545e1b723a2a233d9d179aaecc77f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48dceee99e20cb421f5bae6e0c4548165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90290178e7bae80059891bc95982a6f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c56106e8933090318c57bad00abed167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3820a60cca0598900a757560eedb9a0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987fa2a402817ab00d171085e0ae493169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6aa35e6aa512985398ed7a11df9b9e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8aca0b9a19211cae18f29b8dd0b44171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5dfe341359eb6f3db491cbe3260ff5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5da424db3031af2fd9a7826a95b30173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2897234efcdb8597656387e8fca87174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba343b895e4018e2dbdc83ba848c569f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16108db51198b1f164c173b153b99e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bbcfeea6da4cbdd0544498a9992ac1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd688888bde9e8988c25306216ee5cc4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afcafb98bfc01a1bb7deb760845d95b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0bd3afe712d89b24aa0a62940a3390180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee8e7fd34f8550a100154175a58009181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e87a504d0d4aa2cfa68e9ab2f1b1cd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e1cf2ee008869272f95fd2c02ac5f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491d579b2f1a904e1283478e5d98632184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323c689a43ca2e9d56f37144f88ed94185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c37afef794f46db1bbf9796ae6a98186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c233d8fbcf0c963625c9bc81fde4b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb2d8492af5d2383766010365ac2a4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33eeb31e821521a3a7d98b0cf3b296189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa32a15604367062206d090f09357bc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdefd97d13c46ef3e02fe7f03922487191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544095bdbbd518e7d0f26a0e6bc59ba192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89614dd24fedfc381339124610cbede7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862e959dfa9ad97ec8f7b7915d111f2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23c12b7be8a9b1ea11bff7e1dd0a77195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326634ead6defa1a7596217b209e79be196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460e1ce48f58123d4dfc5264b60de5f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8e938809eb3afba773f83392a7607198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe69757280cebdd1c834d9c3132175199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ccd0d34852b1692567fd8d769176a0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45a119f95eee0e0a866cb12b0dca2f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93928e3fc7785869cded4be81468e8da202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0d4491dbc56f02afffd23598ddab0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26977abc18a414901d6120495c9e15204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a89242f5f45ab1f203bf020fca9b0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42169ef034b1df8e7258a6c3c72a705206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36735a45949b17fadbe75e3bcc72bb6d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430ce0850a2d67be01d389f607009da208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02978c129ea4d3ac6a6277f3909121df209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b387275938f87f89d8f4a539c0edd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a392be10ae6fb6890b0d7691d0cbf2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f004a5d3f9ec5a61a4fc0aadf6d89c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e9bc87db482e60d3fc92d71a3fcac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82bcbe9b254360f85ac1d80945efe9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2713c58687f3b737b47cbcd40b329215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14adce1e78dbe36c28a9d2a2d006324b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23b7ab6755c81044668449c15660b7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e7a701f9c2e2ae4ae188f89f564b7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97128c5a35c24ebfb6d2e6c5b2f35ed5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860de4ff94c3a4df1cab9ec705372be220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e65f9dc3a8351c7559ae690ed2048221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e236a580a18d9da4ba833224314332222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7fa23b0e25b4f1657ebd28871ae42223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbaf39852d72ee0e735945db721faf8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271158207969d7a7834de9ab67c6fad225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360eca6a50cc709903b7801c49accdc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64d5245c2e001a1cf02eefd2d4716e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844616aeab4da2d0b9730a44adfc95f4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016ef38a22977c32d267690d4eb0ca2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b081eae04597230ea1378df11bf589a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc2f240cc8a66e2b2d482c253ce1b5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0e4cdc6f7b45dfd1041050d48d3e6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a455f81ffe55ff4f25153119ff8457a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba530ef351ad6a725a4d1e8c6f2681234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01231ce6e3cd0ef0e2d480fafc22ec235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f761e51f34b0c595d5cbf14226366236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b7ac57127cde3bd7099b8ad7c08a0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c414fb7f7bc294793bf39f7cedc2e58238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a3d143c27050306a8690371087082239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e85f9b5ea97c1ad271e7670ff8990240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344ead4444101a46d5716da61d32c97241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ec2bcea85c7aaf4a1d95ef612891e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affed18a8a6a20cfa1d5e84245e8772a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7cbd27b543d83f9bf724b64952f97244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef3fe50982d81b86b752f25a1fdf5e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b6bb6a55732bb005248f4f079ae15246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d207923ce75e2638b035a7a56bcae3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60552a7f47206255a772f4f9b172831a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a668208d7641a6b2ae0784f45f28b39249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef6fa32b681d45c1c250c20ce34e21250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720b0a18dacf8f285ec15948d74c869251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02b7688f503e102c7d7249703cd1a5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a04765bc4d9a147bfcd9452f15244b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2feab307f980dff7aa03df126e688b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3cdfb8a64939ac11485ae56f9ae52255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d532c645185d5c50fbed02cc01aff2b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5a8e6bb664fc517b3eace5e2b581c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee60339f6b6c5c7117e8f7d516b76e2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d59628ce45bf2a4adb68fc166ba0e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc73e71686c9419d65765360a746b2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840267c4bc953960a86f06f189a3b150261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f5ac6d52177b30870515d422d2c01262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155323765702c7ff5b9ad8c764e8a5b5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e9898ad9feaea8dd545d6346c7840264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef7631f94f6c6a4b05bdcbcbb0e28e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac06f8e384fcdfab304142fe002b4b0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94fba8eb3908059ae225718ca49baf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf45e960c4a86fbdcc36246fa808e8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6fbc9759f545a3a37402276d26ff6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d652491aadf09db427c6caf66c267270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd635733a671cc5a4418a0641bb05e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5c1518d72e09996c02acf9148bf7f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73aaf302997d5d3c3b52173b99d6e63273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491a8c2336a199314ed533a0b4a1a3b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473d6044fb303ba12b72c4c91ad9de9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f0932ef7d77a15f77e8dfa5488421276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600b2e927579d07347c81955316870b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc5d592d997f123d0747d287a83143278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ac52604f9204d881a8fda7f1cd096279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c763b647e0fb50cba6e79d7ddc267280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88508087ee9686d7339ac70f6874db80281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fac32ca097115f5798b47f0c66f9f2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed3a5d2ac6a802180cd249dad7d28e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2a1d4c619f01e7816dbdbae5851b3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ea37a0526596b481f08f62bf1d4c9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad96202d5929a8385f6ab196481494286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c489961e99176754ddeca49b6428a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de233dbfc2c466e23d99b1e9ffc508288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a43f5f706c1f6fba9d1baeb27b86f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a51e40637a925ef77bc9c1c1c65f022290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a49763a0945ec3c7492e9ade994dc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77317c917da0723079742ab5ba7d243d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e73f27be9b4775770e79b05339be2f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089cb6e7d84ba02ccae020733f5860d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332ed572d8e529d70db5330b05cb219295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0656f6e0972f80503f3550f63a9248296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89299162faed33d21d325c47a2f57df6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723f199a5225c999acdaade40c224bd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dfb2b2f477520f2f8c671ad6aec766299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94274f83ffee408966939e5ff34a03c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3aec87619697919c8039c3336de78301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79842ce6a39f5834bb8e7f769944a6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210d1190c5daea1defb4e8a010666f1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3e51bb41b2d4742d00992197c138c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9699cf72ce56a9f9993644ec1408996305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9902f19b2893bd8b4925f447146bc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144acbd6ab6a76cd2c4e47fb5dc75f2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424f8d060ad85b1705bb4e2a395d3f5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d319d9fe9c3f878d633105f44592df2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef91892c395a5dbb86e1c5f42b5d11310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee086918274080014731be0f93c362d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba877ebca83a724829d11f7ab32283312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fdbb71a90200e50784fe85dd57f363313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6c684b5b1dc3b6a376c60b7392197314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ccdee47957ad7c73778a8bfc763c6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4d961a9542734452440cb6babfbfe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e9c50e53baf2ba8f242750a646f605317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd6ce77db86e9426825ff0fd44fbaa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81d7108f0746f3794cb87cfc29b5a9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89188bc271b9a111939f3ed15868175d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15784ef635821b29dd8e64bed103e84a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccdf9e59ed00d11ea0926e3d6af6174322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3d7cf16fb23014da35d690b142ac2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628eb10a50c18cdfae7c34e04a3acfa5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab676e9e9c5233659475f9d50200735325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfe6ce97e410a3d515d39d9c7f7fc4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254e568890bbd50d47fc3645e7a92bc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79431949bc96c228efffcbe0773a0611328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6961215d9e45da69ed6ba7c36e35e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a7c6d049fafcd3937f4f0fc6aba4b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971b12fe66c936d05fa88cf54b1c999331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8609bb149d9817f3edb7971b1df71332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2c11e64a1c57f461051f9f7e2dfd8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d97150f8bb05a33c31d4792085bfc0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9fc21624d9432f0a84da943c5cf37335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860c1a4137373e019b244a95bbf618d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b40fbd1e0483dd78b7a72e0f9cfa2b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571f2d45feeb0865cc609e49a5fc99e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba906b28763f82aa80c4e5f8bf4880e0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3161c0b19c325bbdd3d667909ca7632340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d08ec042e457d1afe099e774a0578341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167436f5e80c6eb461dfe70a99fb57b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec959bf25e3913c5af7efdf8d031fa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ce41c547e9a63108bec9b31f27d87344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459cb2f29328a6a90fb614ef3db72ac345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00498de756aeb6059db07ca7f053947c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c07ee3f2d8d60c3bc984359edffb18347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a8ce999d912bab352a7fec7468653348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec6523bbe90ddcd1fbc702b79d6771349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74fc561d062f62ed8e1a5265cc30460350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a240fa50f703712935b7ad29c1b4f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0996a87591bdcfa163a9e2b81bee4ef352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e997c5587d203e836a509e3d1b341a79353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845a312f8f506e721b7cc366c6be191354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f44c1e88b0a077e12fa5562ca6981355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7714d87d2a54a8db438ec976ac98ee9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894643c48f3d4e754c153e62dcb6be68357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330615ab2493385ba38dc05e0152614358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d33fb506faf0ad927b15e65f189b9f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4a799ef791d5df9d27e0ed364d953360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e975f1fdc0e339ff223d4d9f8a63aac361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696b766fab23223eb76a95d855ec060362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62fe365e2c176a6ee04c21173d4ccf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa29887ffed911991113c73d50bd6a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840130c2b29fff2e5ac48e8dcb73c17365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2361f88e92b54e71f7cbaececd796366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55326106f4cd978cde79eadc55d8b0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd7e72fd99ebe4ecdaff71864bfb48368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da91c66c69093492b8e35a56b4659a3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38923565cdcef0b6042fb5575001880c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3236ba9dc10d7fd9cfd2549242126371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21188cf8dd5b76cfe92cea9a3688501f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db25b62d9427fb215266d82a98ec55373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93e45252af50aea0ac401a794bb068374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e66159ec378f4ace427c6dec717c10375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a14b28ef6a950e9962761fb1710b8c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf79c3a9fee5621b48b88f22196c2e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6920fbefaabdfe0f67e23b424a4eb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4012ac8744ff212c8b31cfd2defe9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721fe36c88f9b72e633991c98f03142380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b129543170f4edb951a1ba931e10c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf8b799a987fbf9b0ebdcbea84137b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0caabbbc84a81fa4616e10b590fc90383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1e338787433c728aedc4b9b2b92eb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b767e64dca4d249126ea408c3f3a91385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b0beaf8389c9cb03f3cb2b441e11a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b928a3af622a7aac3f3c70f3d233d05387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47b0a2a4a23ce039763b9ebfeb9c29388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206e10c9b9509f1a9ce63f9f990da28389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89593c8b69120e3a8e009be475c709390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48cc1ef8fc48fd2744f2317c016d87391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25e0f12268a121d65bf4238a727c75392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594a791df0a3258a871713ded8a1b88393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95b710ddc21a6ea8b5f52d4142eb7a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c2a51160590b432a2681ac4f8afec395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5384ff622a38505b2f7ce21976048396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c991bf82d19570dce8081c32dd5f024397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f590edb1ce668ec39a8ddababd317398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b6581d277be9456570b46359ceaaf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799884109f41f438707d92e3bdea9d6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50d896faab8cafcffac145379639cc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726923888d317178c70f050c7f8bec56402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cefb22f7d7b0e43bdd028770180bfe1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aecea2311d1ddda47315c81cb94e4e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536cf4295ee1ae7197673d130d1ed73405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce3cc94609bc86a73f4077118cdacf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a0d4e6d62b055c602f26d431d41a5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9aeefc174a1e37161413f506cbebc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d1148c0a7cbcfbd17e8787394d458409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267ce6e774b31b6b109d651bf513537410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5c590eea1725ba23c6c52531880fa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df583711cc344309485b9e4cc5cc53d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d38b9173a42ac7bfdb83a84e7c76d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66481cc00f887a110c5e79f3fb128f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0b2ad620f0b387bb3dc8bfef4345d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6fec1731be140527528ffadb9fe1b0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc70bca44beea66f1545114a8330052417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0450ed675252c74b8f69c585ed50a3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de90252454c1c2c3eb02ddba3bcf7f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc961e29302b0a46c1874b5d430914420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d250525c26151baaee8521092161b7ba421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ba12146bb12cd98fd59d601e1f021422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5732932ec228de04bff7638354693423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102a1fcc8b79a04d72a63e098a997f6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063f9a9143ab7f97741855c2cb0ba06425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b227bfdbfa8dbe639c700ba8c0e53426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2782d52a1bdfb1176fa8d333d7dede427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e538661db4b1d2e1f2e5d32dff8eb2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33694cca8655f55e41d822f986dc09f0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea9b3138241cd223594438fe7b5e74430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc733737d4bf60d7c9e804d1902da1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4283a572c7853fb706433df893df80c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9800a2b3cc93457d5940ba647e3060433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54694ddcb8fba4db174a8b40467711434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb24cb0ad02a34fef18cb5e323487c3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ddc499e424bdc55ad187c2c10080ec436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87c72e8bd506e3621109601c7c2b0a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c91923d4a5a95ad8633df8ba6685ad438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e165a034b66365afe736a3d2d38c8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667d8f02171aa5e23dabafa51460c3f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f3a5c00416421b675bc6191582ac7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b7bc99c5152306e154117242d4052442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ae6b81397f4b9b23232a4a983b21d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856304f723925884006f887d6fa0abc2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f251af921038759e24dbfdc9937e77445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415cc2021a2b04dbf779190c6bca3eaa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b61049b9556c33ff0d05788ac576f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42458d9acbd636dea4ecbe1208c9438b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f9142d06fd6fa9d7c6720925dd9d4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b34463a7363e8f62393d0294d145c0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55767aad4fc587a5db8ae05c45a315cb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed386f9c3b2fbbf13d755d63c5108e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c905b1de88fdc5e183977e6b813915453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c284d17fa6be8a920316f0e86adf2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a400630d87b9820a8d277d88abd19455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797135641712e05b3b049d71cdfb937456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37f7967c9feddb6bceb57f77686ac9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da36ecf5cf8c403d71a0d3f0be2d12458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f450b2fe8fb9f8512bc131585965a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1817e1749c8a7c877bde08412fb30460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fffabe298ce3ade08bad6fc3c7385e4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37242f88d8630b9177018ede303dfc00462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632524761bc73599fd07436811573ca463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9180e33e63d17597fc506efd414e68464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591484094e5847390ca4537d91f9593465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6226a387fc29289e625a69cce27e5e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b32c2abc1ac22ae299eedb9427a47467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa79e55f44136a0727e3c60077067d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7b8c516ce7d7c7d367bcb3382f492469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0031967c459ddddd786ba63c0d139d9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aceed90e7ccda3d9379b9464cbc931e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0fe78a47735db17bc81031f0ac2ff472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc067e7bc6f1cec3ce78e121b29e68473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0312376040d28460fa998cbf9bcb9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21ecd5dfc34158d4fe1347827d2894475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761e9d1ba12caf069957caa3345e2bc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdff88571c9dd1182533d5b3521e07a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514de00edc0d61a22bbdae2d8c2ee8fb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5b173221eb844cc1c468a10a98308479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ca13302aa28cefab182f80fa784c4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348896ad83035878dfef6d0301ae024d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ba56f5f1cad8afd6c37220307fd55482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906c3440132faf63c7fecfd6cb05c7e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7e33800c625608dc0a24fa79a526f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268aad4a41ad08bb3844511a5548d10485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8bd04745aa4da81ce810e9926d09f0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45e1b6168cdd037fe1e97554e16c6a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e621daca9fbc49001d1bb6485f4cd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6df42d763cfc692eb5cb0932eb2c4a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b10fd99183ba6e75bcc7e6faa096e0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6f648f79eef04a06c143a844c59a6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f146395fe6c1f342d4708ca92887c3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d5e88ca07f4b24a27a7a0209d3a9a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade886d2516b071b70d02f323f7efb0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bbaca736e094a6aa0dc8d9741a11c3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830456fb278b8643d9e1a76b51855bb2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9992228bbc7b58eb7ab1d42ab0ac4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868236a83deaf9375bd0d0fabab82884498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b20911d90d5557d1cb247ddaef006499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba644d1b0b106c0f8914fb71404842e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8f754e212a00278c8da9025c94508501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a099faf0d1b39952354b3a6f2e7de502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d6b61b945c28c60c43f91d76c0b7d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c042155ef4aac118eac7d072e907760504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf13f22f827a71b30a8f8db35d40da2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e18cf7306164e973ec572f2c29a70f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834fb01e56f3e78105bcec380d4589e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e583f4b4675e116a7040dc978b97222508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603097348c93ac59b7b4ff474d7e702509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b435682d1f5663fd81588abd950c2bc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b703d47f6a06a852991d304858075b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd888f507cbcb1829570b65ea96f17512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7870981cb7c20aa5600680e34c25b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4cf04680824bffb488b050ee0f9d0f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b56443caf50e2b48bc8a7c4a1618f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2443e2e14d9932a19324948f811804516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0aad6e9ac641ab46b04da9ebe5f9bf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d320849df5ec1abfcbce1167ac11b4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec87fef43b78753ddc0fdc8cf149905519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38421370921ee1937f0f95bee5d2c105520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18174dc58cb05d7d16207627d2d34cd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f35378fe6f560895e8a1290f0c43a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7272ad77fc4e1f68a3c25a2648610f4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9f85c069ebc0ed815aa47a0353e98524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea18da9324645117761febe1a004e92525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86833152cb602d4c1677df9d85497b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9495258863d372c9ff537bb2a4c750b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f5506e188d82794b37af348e29c60528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb976b0af3e287b179ef0ae6ce8e9365529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf03c7724fe9d6c0b967d035286196530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7d7db542e479b92442cdaee744bd3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36b461977056d41bdc302ee02ace90532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992335d176d9ea40cd8fa58ce2d9828533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2707893ee60319ee13c0332c4ea85534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956fa89d7efa6bd1bb0bc53e69375f94535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d39d1b58da5215205bce52b6b8f05536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5218293717c00a0d44f5ad81b2df62537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830688d4f1286edaaea449f533329205538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229f0942b9ef7c4a917220bec10a0a5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb71c2ae151b6232faf373872f739a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc051408091c4d77899048e2200a3397541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc358ce6127abc1e48556f5ac50a690542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd272bb04214238c7f8c33bacb9568543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4426d45e6453a31103a440d11a14846544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c62c683e096d774dd10308ed9e7f8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc56bed72e39edd61c47d366b699ab546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46f40e9126491b76ecd8476ce95b9e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3c1eea6a80ce18edf3db8debbc94f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0203c19d41ca46756e7f080d1521299549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc154a596d641bdeb907dfcb685c60550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e7d7df5e02ddbfc5a47112b048124551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd98743daece98e2a17432e337eb255552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0378010b07184a8765954a870d9fe4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059f5d844ce0676613c0cf01116e78d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e0a29dabab4a860d10da46e0e7d57555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906c46192a5f9e6cde51cde92307202556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56dd103aaf4fd30e31965f1780a83b0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ca93a27dac81d3111d86a59b3c5ac558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9978ff5f06cf4cf7279e9a19c7537559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0617807aedd03069cbfe8c9bd308c2e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4766c3242500f527bc0672e3f14700561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf4b481172ba1ce2450374ee34c2b9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c7cfd60c4086553e9bd118f5c3ab7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f3fc5aa54f6ef496959eeafe83e98564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6ee235681f44663b319baed9c9d49565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c922c00abbcc7f0869b7384398e34e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3a59628fccfbec52caf1bf09e4b66567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ecd278d3944569bdfa9ec5dcb7f7e5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4be335430cedaeb5dfab581900049569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ba3afe7d1f41a77fbcf55134e371e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8e75a5bab6ee7c3c0b9467defcc8b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517f1b7d064c5a5672c56bf11faf67b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e84a172819738cf3f96ed57fb6363a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a165b965f753b0f042074e52709b7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4dc5ab28ad37360ae8241060bc1b6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97927a45a0825a88b6a288fe9e76af2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e4c90282d643edd70d438302b2d1b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9b142ee60d0afc59fcd97d0750629578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb381ecff967d7770f60421a3b25d268579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb620bafe0a685f3b6c485401caecc1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009ac16587b1e9b31bba097f42a626e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac330555946c75dbaab9ae9e86db95582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3cb16f562411f78474a169268dd9f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ce8a1135989773574ee8588cfe1d0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b60a25f502c7f05eb32c08dea3e837585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e22d5d23bce5951adac6542703fd9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945ae24df34f13e3df233038e5f6f96587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64b30571737fe181d42e49709a5dc7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32002a110aedb81e646f5c383a813320589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7012714b3a7ae3897caa887ade221590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ddd0a9944658eb4f9488d3e5feb3a7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02796602169be5947570f047d567072592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53aa23c4541a1ff9411ed297190dddb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd36f511f79a6c2a2cdd4b73361d9c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474bea94ce11c6bf35d092de344dd5d1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff348ade6ec0cfec9abe9329578ec3f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555adf78e5fc40a2d57c3856212f0a5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb35133e42cf95318d78cb775447b7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800c4ae9390ccaac2b85eed68258da3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6dc117cb507acab4b3e2bd20eb2608600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945926435c51002d608cf1bd1e51adb4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45011858daf61b8c9b7c047015b974f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ed0170856b596650caabaff6f67cb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a692dd7c1e026fdbd3ad4e0fa56436604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d9061d6d14ff19e9a05200a9585d9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf269fbbc969460624b589bef27872b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2561792c0ad1c0d38aafd3f16ef3b36607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3fee10f70f4e8460af1d85b50b6250608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b2af1bcb326e9009cfa86ac64baf2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ff73f45ad91e89376510de75c8299610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff5da57bd64a796f3ed65d19a26392611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3ee172056828817818ef284ac2dc5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65d0a6ccb2e2d76b30158ddb3cb9bb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26650eb6d6bda1473af0dfc998e415614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f12e07f48a457cb3cb0a8be2a0f33615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4fc3d489eb479a2ecfd26b9c0d0f05616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa4998d633aea9d661f70e64649cc5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7db856d58e1702e0eb433bc5c9495d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff689d72a239167c5fefc53c57ed28f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8481ac6ae5e58844ef8a4b062f990de620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d41144db57e02936c083e057259c3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a11e1a4b87f5d249d47bf4b3ab5a8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8c272120dddb2d7301a181345c322623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f5992eff18898858b25db5c41b5c9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab0f50da2a988dc18adbffd4f54a36625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e5250c54feb42b8fc1318094b0415626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243bf754cc72e47995cd01040ddc7e36627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a98841ad13fcaadb434ceccde5ce21628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff8279be9b3a0cd584b563f8000852629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf89cc04c738e29a4fd0d484ea84dcb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c217118b96f2b6a034245c273b3f5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d652f07e82d95ad1748391a840e5bd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bcd6e5d6fa72882337e151c1e97430633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147eaa26f0c44d24bc7e6da9d8caa3b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d4e6f4e4c5d8675195ba5da169360a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2b8064cb62dbd4eea4eff78d547ec636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac06beb3983c0ff9d35e092e4d1e992637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af75a04107c7d93887e687a65d4518638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741d6642a9b5666cfcee069a3c15783639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303327ee05f2eb6b1f320053aba0ced640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa764162c4a0d55dc60d5058399f199641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1364b7d042f729cdc6d8ce7e4fb4e1e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871e3a5403bd4e53d96fc385b574d2f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b15da6043ee7424b43fba56afa126644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017fed02776faa42fd4017a25904d311645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7772619ad91fe8811ee6985034f4d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079ed886fd91864005914d36ce94f36647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bcd2f7ac2d2efc5d14d857d2b8e4d7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13548355f389d75580c2d13322e75c51649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47375e31b80f12fd3efeeaa518c2c3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e888df07f15040aed06559ab40740e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604d7ca584364a2dba8a33bb9825b5b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb404e3e987f1b985822bdf08bec1ffb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f41c2fb5f5871fe7315f9981105af654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6073ce9e636a2fda62e8adacce8e8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c352fd3d24863a910d15bff96834e3e4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735c0e478f605d1c27311dc09c5d316657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645a989fd3986c882e55a024fc48837658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88de342b8c3505ea80ff19c0d30fc8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b60f1717006a832e41496caa4d700f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ff5a8a4ffdbc5111fe24fafdf6193661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d5cfed3fb6e2840fc76f9047a97f8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f660972160ead18b0940ff0c6498fdb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f407aa5ed0dd12b4b3c96848fb1225664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c688e08a51c66613365d939d716d23665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0648cbdb45dfbe5368cc6123e061c8f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df620a65f66a887acc6b9b2f7954296b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ea1f69e6615655430631416a4074c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cdcbc67eecafedfa7e33291cc20f97669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0183eafa2d20902903c4442d159c223670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9079c49e49bc330887721ca30e87bd4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92850aaf3b44aac33cccb8f6db3f2d75672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38320449c2f1a009ee85bc2622fca78673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58fe971602358250199fc102997c88674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e92b77e74624b1d4a57843a0e6fd0d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec509ae9e07a77a3944c33c2def8bd33676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac67163d222ac30df0d2fdc0c59fc4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ad75d55376fa5711a4cbc2993b406678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a8c414e9c45fa3e7b570276851b00679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5335ed16d4e14bf7e7567edac8daa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bfd8922c767ca086aef4341d3d1a87681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019ba0214bc64821c916c1a26b9d798682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d1db06e01edd9303ce4315fa268d6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136556f3c00c7659b2cd037476b69d4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587988ea897d5c48dcfa2cef3118752685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5181f07bfd63826429088eda9d8275686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764ac0fdb23ad394db5faf9d106c13b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ae6c0052d6691637b27de1747934b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e81c6c1013a11f290a2fbcb8605af689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec983e192c84459444838049b20f0ce690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a5b6a73e5a78db93913d97f9fe379691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6afead8d6356c54508c42fb6df2c5b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1b7393378eeccffbea019a5a0badb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972fe5d76b4a28a90ffdf35d22724b2a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f86fd0ffb67d34eaf7b5b0fbf4a6bb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27239f08a0b518d63af67e12b74020bb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b5d68298685e4b9c4a5f83f9aaa96697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e51ed8310bde132eed58c21ae6def698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb525e7956feaf8cd4698125a05d76699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4923500df2cf808e74334aed14a0e57700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8da559505dd454ccf3ef15e53c1a39701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf9df3ebe6d9f6528f4a02f095043b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612bf5af21540cdb63c696002b3dcd8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dba76dc162d2eab805aeb3310c2c41704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c662560dcce48b96ec91cec31648150705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70863f6a3909f60806ea06e79c8037c7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54883cbe968734c08cc31b23b67fd0c4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c86be85fcdde379bcd09ab5239ef3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded4f3060b2d5fa0c4cc2073035878a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6a59dc93edf5ab19ef6b138eeb107710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfedb27921adb24fb802c944ee7f53b3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253679a8b0edb8cc404b35b1706d7eae712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5429851db37f16ac1d5139eff7952713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e744386985564ad23301a023b79923714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37004cbc0752ff0dfbe05bdf2e3f995a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a1e80270c4774f8164c0f01c675ae716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e164928444567b736854f3c022b984d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d51b6f98612cf687c8124aafdc0f13718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a813772c665ba391b8a5c3bcc8fd0bc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe49bd60227aabab56f496b749cf5ec720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a80ffbf33021f82fa1bfa6be957d8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8417663493482a2968de25e75263c2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ddd40deef8fa1d6e9cd1059211e862723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f745926fb6ed9b5fcafbd04729c554724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8499dd22a7219aca7921f2a3c2afbc0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75582962e6b6e06cc7e11e31b8f79c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c384de2d24cfb1146f33b1f2c37a9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ef42f9376d3acb360d86969de5fba728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be053d87055713bd1acb7edfc384a09729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0c79d3715acd12e193810303cff04730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b6bf6772f774fd621f974e2ed078f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6498b903c84a737641af772f450a9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031052b1343c0bbb38741e003670b8f2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399eb7c4cb47437c31f0ed5c8f3a4ba4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc035c1ad8ea5481ff509a7bfb0303ef735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc93a37edc3c3512fcd4974e563336f5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942cbcf58786c2519ddcb22d1743932737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f293884fe79b0e3958c4f91f499fe738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db02cf52e62f6d7cbbc18deaf086ca739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d660fa538b0b1ae60318300dfa5b18b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0890c16a9898c56dd931c23281712741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31fa2da1246f841c56d51b997702cb5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa5f95343614511eef6560f96f5e35743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd61fa4e76c6a1648d1cf52382a457744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b08d080da7159afdf705d1a2677583745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172f9d637aaa6fb55bf37f733e23be9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f34b8b870e3facdce585bddac7dc8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11809ec23c0d5b0bb5e1af4c4ed0fdf9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaccefdaf217b31c6869b9d44d9f2a9e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b340df708971c083a7562a4934ea6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eecc4cdae7059a954820f0c1bc268d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a143e1252fcaac05f63dda3531433f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47edfae221070a7acaf7bc568edd4c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e2fa02bf1d171de6426a23ec208a1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74259f772e183694d9a6099f20f69f4d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360c10572b1f29ca78f30fb3f99c7a7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c518d001651882c04c3758ee419e7c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d32d7b3012ecba7c6f70286c40e27758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aedf5777ad847ebe1212e1daf9e4109759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>