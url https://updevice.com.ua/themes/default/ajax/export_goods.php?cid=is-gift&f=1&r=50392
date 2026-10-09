--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6e599f589e36d17285d656561807d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28670b821f81a09221027a4f95ca66b52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041bdcb29d7adc8fae109f672640e6703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16883299f795a077b4e002a3db85ae84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2e24ddf330077b60cbde229f7f4905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986b594fe5f842779548985b118dae46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a852dc1693053bf88a5bc2c830d017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2c209e0ce626fb32b99107651a4118.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923286fb0343046e566941b21e4d640c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b72092e10249cc57bf50df2e16a95d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2df6cc8d320f6c5e2b68883d5cbc811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa80499d1f1f7c4cd47ebdae1188d212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b632d69fa1a898ea0738099b7e5e0513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8bd6b0356b50abe89403182a2df99414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19da98bd36477e74923526531de396215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066bc4c66e072ebe8988258304e3e8a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91b5bfa188407ff1c60036b248e42517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27146cb8992ed7ff0b667dd57799342318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f91de9f516eac15f963ee91d4f369519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122eb636f3d72d8811d4e4494444127c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9a252d11d5c5f3bc4dd6f26e50e6c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6acd9b56aef4c86bcfd666106e26cd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2b35c5ca48b2b9a16463e55c89b2323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807ad6902ebf7bb85aafae0d533454c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713fbec47aeb0e7af7f7a910a3d5cdf325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27afecaa2be44b17ccb5a9abcc92246c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39fa1877cb41110900d01c38040bf0a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545940ba215cd7974283c492e397eef728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb109fb48db717602b3e367d9a5d5329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019af2dc3c1e3317ad53d3e3c4f80e130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c14a66ba753ca7e5c051f78cfe00c831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a71afaf37eb372271ed8bc4937ce0b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f91fd698958eb42e28e8653b74f96f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68cd02fc1c3b40743df6fae18254b834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d514123ac25f233bbdef3ba8ec5e535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292590bdd8ada882d851b18217b2f7a136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798435dcae72dff37f8509e5889af82f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a78841ae7729b9b97507f0e551fc338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1742115248da68ac50c6909ac5cd939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53336e0edda1e72d37f69661a1c50b5540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817dff28ae159c118916be355f9a9d2241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc3a10194f348603e6d9a932d921b842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b35ed0498355ac62dd3af01d4e17ba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7de498e500bef8ffdb7a72b7091ce44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00510308c06ac2c37bbebc081a3f790545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f89ab9f6daea01c10dca8905c662b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b704142c3ce609df6e8fb0eebff587d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9402e1f1d45ff0649a4d08cd816c8c648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66971e9cf27d36910593675f4a68592f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897803b17aa7b4eacfa6b9dc71a05af50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae963aefd0b6074f03cd838e8427e1c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ab1e0d7a53390bab62987a17ba2f152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac733b0eb3940db0ee758ceee553a853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd1d76541b7c856017dacbb666aee654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6a7372f66daa124aa93c5f254bcee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7505fc6c6947afc289ecdf68ac2f5b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d000e8c8e06e04f20e2c91ccd2a51d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781b5b67f28eca8d660e4c1e9f3967058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aaaaa0e1c4a8f09983eb2735fc231559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9638067a031c03d85ea63940a1b17cc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4d36768e8b62baaee1908892bf2be61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e4c4c906c760b53b1fa6c7b693b0c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14410f213b252523764d69e676280763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959fab5e8a1bf6210e2bec8a666437664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033f0d5985bbaea3921f10ec264806665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5818d99bf4cd60663441295cb028b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845dc764af700e7a9ac3216afc95057567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa75fef709524fb37b04ca9a960ff668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d639cfe479459dc34e711afd25054a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483f97c18d73bddd5c220dc9800f11770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19776672377100953181498ce66c5a971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3569ca894b6f7365072ff7bdc4213b672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc877f8e595c227d73db88bbecff56173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f13f85cc9954969f392f8c4caa52fb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a153e28aee4934b01d914b8d0f3083275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff73ac102ad238425af43aa5222d5576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b7185b538694dee22e5dca96e8be777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d4e4ef5d60c0d03ef08ab0a1eb45f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eeee74b0e7f62ac77fce3ffa1dd09879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09e75a03aaf3760277574cc5f3944980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69031b644be6bc4d373059f69ddecea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905da3eaccf8e1c43e474ffcaf608e482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ab91ea95b4a0122a3fb2f7dc05a2483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb6e1b53050f7ea5125599bc6e4c7f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1beece38ecc6d17057f061c23d78285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b647185aaf742751becd93395e9511c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eddafe9fbb732bbc43aa1818348c9087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb5a85bfd779700997cedbb3c5e78f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5871f4feef004fa950f9fdd395e4d8189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045ec3265b376e81ee28df5381500fd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576883eb6713bb29c211de1ae05ed86a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d086c2dd75f755bef3d3237f0d42392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c487d1891c98065cb857c23e358df93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc19ba71a83cc895e9aff3ac3b61ddc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11527ecdbcdddb7436bf05a88b371c6095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205453a01139987f3216fbf7ab19a5596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6887ac74354a1b88092c31bf67bafd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b71c0f4d3d80945e28bd745f8f0e598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c64ebcae9ec095e5641ac330a934d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb68a2dc57dea7e6915ffed557c323100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45054e3b4d5678801c7dc559e940f481101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920da325f1b2893669ed81abb2fa3567102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e358b62ded319d5728399109d5db13103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7054fb13b2164f7549eb4add14006104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37bec1e41ae9b10d65a7f496b0acac0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f356d798379adf731403b6c22151c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a03ad76232fc56f956e74986091d5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842953e0f897e15b289bd5a73aaa801d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02965e6c524b8806fa105a355e0c278109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b45308b7854390188b543937d9ab1f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20b6378a13dbe4620be2dbc8e44aed111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5b8ecc0c39b8d204a60afeca6ff46112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bde9bf5dc15c8d314dbc7508c886b7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372847a8026add52a5e7ebb914428094114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28b35cfe5481e50922d1525b66927d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86afc7390c2bbbe090810146d1ea5a4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010218e296791d6b21a907bf620c3aa5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf9391b318ff367ab30043d1cabed7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0cc9ea15c5a17ff3d181a98a50e78119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6afe2ec660a73782e09ddcab0dd77120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0ca878aecf2d86256977ccf2b509b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59870f476d2c18e2d6417c163d0f5401122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1b5de712f7447633c080ba9329c47123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51436ce4a10a5a4d22f33c8fbe529f68124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c2903920a157b28a334f356a7ee0b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a55961d591333428fede483ab54ff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f674ae6f25f695070a3bcdf33c77c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09175e8e2f5802ceecc2a0d415278062128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a0006b73621b0e5df1241b4d27ad2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d4c6cc8bd8babb3f1de591b90bcf4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bdf28714c807be38ae108c7829455a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3490bb46c2d1282668440b99c80490132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a71303fb4e4926bd867e3305261023133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ea818658470a1aa684c83d3541359134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e02159e068b17680ed3ed7af79a0a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac38f04bc91bf81397947aa888ede7c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96f52ba5871cdae6a63876f1eb0b1a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86abec01a31532000618eea30b79878138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d4cfa938bfdeca5917b84faf83348e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6dc4e6df5455ca854051ec098d2e4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3079ed80e028e051fe2572024c9e31a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146a9c978d0f7d3a4df4deae71d103a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe1d372b6b9cdbdaeb9c83dcc91b46143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a35210aee454e0a9db44ea0eca4f14144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6a670fa8e1a0edcf8fd20cb6ad212145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15a0dcbd8d823b34060e4323eca9c5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adde9badd386c27f9ed32a4089ad3f2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051a8bb648467710dd0fcc74b3d3b0c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87811829a171260741d8ce462c487b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075fc09fc80692d99e55bd0303dd719e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b79268a662aea09d0edcded588454e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf659ecbe5cbf0e41047defa201674152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b1a2ae37a6bbc582ac7c0cf8ac594153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195dc31f8a32aa67d0021c58923e00bd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616a1211f24589a78b2b97dc4e05ce6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f3bf5f60f259e4d266e265b694a8c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fac7d24a617736c5ceefe85261d0cd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35669a01ad7dcad388bc1001c77712fd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb402a6caebc88c71ecb4ef9d20036159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc687dc9fbf94b16c0d2b1c997a83f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee1e63d8ffef7c8eb80a3c40b4eedb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764fd9494d5f44351b675ff99544199162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e86ba1d4a3bbf5783a40c9a944ff98163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7b4253d24f703a748b457bc178a80164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464f2afb0cb8f63457f138fbe6fa683165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2584685db87bfac6f4c6452cd498d9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41b6d50c5ff10592b89f5bd6c879cd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c2fc9208a4f2e25fba213e6b5a044168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f8c910bdb35df52d517430a2021740169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6036ea5005c6e47fc6c5eab4d00d3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bed9d8e7de65db148f1fe58e98344b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e7c13a75dc66e2445c0e2f2effd87172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431f838ea1270d1fe18a2acb6ab3422173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85dd6904636a8087a2d8066f5717ae174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ce63571b382e35f84a8f900fedc9d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d311e87482e111297b421f3a43dd7e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0ddf2ad693a72f5775c3bd17346ed177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd96add3a30a40986d440302d377c0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b134302c1f4c5309525b5180f65bf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a7111400ff7ff75d659c0b19cea70180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c947b7aa97e3dbf5b921537ba31a3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e674f11b82d9f1816dceed611c66a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0d0b567d17140ab47b4ddc957e77f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb404df0d8f978a88eea1dc3a56b182184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2923caa8fdbeef7f0bba8ad559f1f3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19441cc978a9b445170f6967ec00fc8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9fe28de7862c13110d6560b16b40e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5145af20de6ea31079175dbab36c6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3384a171b0c6f28acc25dc13dbbbc0c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976cf7a1bc1c2cd8060c1e2d7007944f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62a2297784b8c6d2f8af0a55b49762191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da41400fa67d4bc838a4d59486031dc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0c9aacc05cc6cc624704a09119c8a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b26d5454f6aea6206cb7addf7339f1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad9a039012b1d2a56fa96fca0ce4cd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a95258455d95405fa84a34ef12722196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb82cae30c7ad7b3c5a2774794ea1b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4169e03c91fffacdfce608bf62c0498198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa83e77899cac10c72fdc02a5de324199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e551e46b20b7cc5da99b4736127c569200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac16d56c10bb73aa0b00fbd75ee6e40201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835369dbfd5a22a245af779805090fdf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316a0c910be4ddfb0374559d522ced1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e4d7efbf1448ef1a1fad0bf5959b0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f6fe1ce31a29dd869c2c4ae17bda9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34263ca6ea36daee058c18c313c0786f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654f8f75e2c7e7c736cf6e3d9413d32207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a4c1896455e45e19be1660c7073fd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c12f577b5cabacd0eff05d53f45ad8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f41edadd3a00767b7ec2204e5f0b1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8498817957b289843ea69f8f54df37211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c4bdeef933cb680f4f1f7d60661a9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd02fba3962f76ac9f1e45f969ef17213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c15fa19fb0f4cc3c8f9f717572cee214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074cc15efe5a491d1e0742b5c961e7b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71d4d9318eacd125e065b2148b6d6d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283333570bbe9b3634f750307b5ea53a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd0e14b6651fe40fe4ed54642a499b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21445ed02c3fa590d5a2f18c703510e3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9b6fcaf88ed6d6d67a218fb911e7b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413cbf7eaa019c97d930d544a36e71c6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef97b2310f20dab5594bfc3c38b02d5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3daebcccb6fccca95d58733a09b868d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448473a8dff685231a05459476a9856224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475aac794aeec8e9731903fc0d2bde26225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c8cb2ce994d8f24865c24dd7786ea226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085fbad0acb201cdb0a9173e74b1299227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68809eedf25c28e583f73407edb7739228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e72e59c7d7a0d3e9947a1c5af4e840229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1dae46a911e746ef53844987dfcb7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b75208022274b31a3211a902254fb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d1da7556e24f86bf2233f46c7c41b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a0c219f95d0e58a07c2b7219e5ebc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4aef3810fcc94cc214b16ac6ecaeb4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e185d54f0732b257deec592a275879235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94ef13abe80e16b444470fed1a3c53236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721408e28941addbacff6c32756171dd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcff912d01d3b8ef7d0fc0ee93661ff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41203e8a33eba7a628ff770acd3dde07239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641fe4b4608e5dae0a6245b0a25c1da240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5283256dbe32ad93a15c1048dde72241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173979ccab3f0c5798a4b03fdbe0a43c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb15ab6cc7319b5d493326244a8e1d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2223db7e8a4d040130abfda978567b2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78f413f78d015e2ad1af8520dc42cf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed10f02c687320d40a26fd85d6227f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b238782ad1166f37c58849723b39930247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de855bc80a1994759b329e5469721f3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66d6e1d23d488267a2d867b107ece5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430b3930a64172849db61a02dd4c840250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b06228092fdaaad326cdfd71829dd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec3e59d6d2462127eee8cfc1b3c0a2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084911714b7a44648b3f5971784c411253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58df064882ec91b5efa920614a4f24254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a57fe7cee9a0d227d880d319560324255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c8a42373600abb6ab9dd467203d98256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94074f62f68f8da5ab03d8aca59883db257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee25f4c7be092c848ac8e67da3130a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b360a3fea8b8f820385217eab2811259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95e98069aa19cafbd15afb64849c62260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855732584ff9dcfdb5c24e5092b4c97261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f211f75092f7b97429005f02b7c7da0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ce692a28685a0db0dba13d6169d49263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801ea3b7aa56e0af8e9d499de4efdcd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61373993de832311fb786eccfd27aa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2824692fe325359125610eed620001266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfcd39e2870f1171213248b25702591267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe283b16795d516182245c68fb2ac84b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d019e880ebebcefaf9b779e992f8e9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d906ba6863398155a82633591c6d426270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668fa5f8dd529e2a7488b0c47ba98709271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753cee733c8500cc6db53ba577f2349272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5896aa9c42e6725e84357a60754712273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef0182684ad5d2bacf68f1b8ecef94274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f202e5d7027eacb41a4f9ef450f590d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787df406b6db07313c742aaedba8c1e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a351381e0cbb8f19efd631ed0fff1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588a61573713ad39164e2e9c582b946278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b46a4f67909fc18012e291ca078d83279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c4ecd709c23403071d3b6c6b03d39280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996daef1782f06960feb9a2f0171107281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec5db7acbcaa34172b9def8213ffca282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf50067b149e2f74f5155f95dd44b5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c720a813c20fc69f7fc57fa031e1698284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971aa5b97da201dd7a567ef27681685285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbcc5056c7179fc9fb42324936c154e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca358d1e46b77d5ab02e5d41d408d16287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e75a9a13baae0d742c05c4c8024f7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e8eb96f2d366fcb82a8ad0435c597289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e244e4dd4c5ddfc6aa9b48e0cd8a8db290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c85bc6c540c41990d646e1159b3438291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d348383a561c6e2cd60d8c5a13081e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7727ff733e3b91b6af79b941987922f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc152b7462fd163a79b472fa99058607294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f29f32f62c1b38b86daab4ba58191295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be0148529f8dda3f0e9e8dc24c78da296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb0a5df4bf1f584549b271cd1195a4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd556a62488bbf2905b7f250cc90d3f6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71d31f4444f5d71687b99bf72fdbd9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864eb2800eb103a7fa5dde843cb1281b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c84ce694c9eeaff54a621938272bd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e67063754076c50478d63ef07be35302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b31da017990d901c52ad23300133e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ce6e3f1621157378b694bd694bc13304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483db2599a72cebae1ddacc5d262bad305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f50a09eb9c35104345427db84c983306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37bb5ab2ad990788a7486c9a373e4e9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52393bc4522eb75c346f05e644007cc3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b0b6c8514c433f97546a4881cd55d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9703926267fd1ad096b644b5430c154310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7afb8855d8245c150b62d4c71d6208c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44edd44e654732606f0595a0975f590312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6955f8bd4f3f0c28d659274f557518313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a696193b5bacbd113549d5cc9fa21314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6403bc1a3b451cb58924efdd925665a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a207a6c0279afa6b60b8965cbdc420316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9da6c18fcbd0c09f05641fb601e39d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394524628af0aa4843197b43d04c842318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13f60c63bea8332273fd2ad948f90a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef5b708a84d579208bc4c6079f8dc5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8fc5e64ebea8540a7ea13f37f4e0d2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798bf169c457f5feef88a1438dfcff67322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb9428606ad64a6aff17edcd670685323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d38f2202d5c7f87f6919d7d3b49de324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2522df1674244fb2a247c6483fddbe0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413faf0ac083dfb1cb9e0924ca207e68326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f665b91e75cd4fb00d008fc6b98a44327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b91a299c98992b7fda9d3a5fca1d48328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515a09dcec0e45b21576221c29f1195329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9c1df94ebb985277de447b82ea719330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8e6d67a604ce20f0d6a096b006eec331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b725edd4ca6ba269fc97930e60986332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af03127af3f26957300680bd8457cce333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0ed216836a3758c38839de6aeec21334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4b1d70922c5da79325f05fa29ec5f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1534ed5dad27b8c59405fd8685a427336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13fc6e5a07f32eeef0b4ef5dda023f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342dd38752d54ce8a07a390ac6714252338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68a05e6f43f89d490dcfd678843f66339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f86f4a9722af3043601408c51ecab9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd266df8cb618dbd216cb27ea75007c4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87f7ccc253416b05dd5d3238d86fcd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913213aa0354ef3fbeaae0159310889343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2b269f0e3f936300a289d0609975f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039a6c2daa74f7df8dc2f46781e902e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7d462b7fb45eaad8a2e06ef29aea5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7df34319628581a78359133b01f7b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e192dbdbba3edc4e4c1b2cfa79e38348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff25c1d8a685a753679c72d7ad34fa8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0e93cfea1ab8abace0b3a2ee1ebab350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7a15906237be078afd1bc1173ce1c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8cb0a4d7ab364e70d023f2620eb920352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f2eaeed48ea64aaeb2eaf020762b2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1cdca3b44e85b3fbf168b5e6a2a2a1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ed2f3a6309484686dde1858e67ebf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae647d09522b82039bc4963c36519f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b30a8fd1473e66e08c56068fa7f905357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a80b109f100927bf0c1bf97b3bab9f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf118fabfa4b97ff4cd7e6a1fe8c925359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34a02c3032ef9f978a5f14b5fb4307360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84c3a80be0cbefb3c809db783c6773361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008a3b9919b39c97c538abe3061198f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2ea8b71084277fcd2db6f9c6d748e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02d9a8f16390e7c0e34fff5cd3619e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b8056aa82d0463b4ef6842259d4f5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fbc849ab905098e7f041d5ec6d74f1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711a6ad7c5606010b15efae94cbe711367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391eaa299b86f21df6fa69767f5ea557368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f8da6fd1d950767bde37bdfd6abd7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206b6b65474f5fa40f8e02c52e6725c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3fbfe54473a46f76242aab57eb90b1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbff37287d311e813c1557cb3484713372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145355405b5a0cacb75eb2f9440dff0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2bb86b9692b53c9a12d0fa3b2258ac374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e433733530399b5f51943561f036330375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920da41f87547407a904c820b23a961376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186af341425141f4d01b0d1421a09c8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805958e671b0267eda09b02cc0951139378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9633e9a78393ef6fc8a83eef82966379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2580b855f2a83a30d7ead461c993e8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639753d0a9842c2a4651866d7de73e0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549fdd0783195f77e3f2616ee65b05f1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9dd4e723839eeacfa6f63bf33621e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42d957b2347cc0851910adee6f0bf9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd4bd4e62116379afd321081d29b7e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6faaabe051d0f1a33f7a6bf44415c7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022c0869a989309a03aed43a38dc4b6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd697e5b287d1d2b7154696ba09638b3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500cad0869ebff09f874f723945289c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c0addac9d71deba585ccf6fb1ac99390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27820a5b5dad38c5688fd5e8856f3f14391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c02c607dc93bc9fbc88bae82d9971392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43deabf2d647e6c8bc4d5d6b7b847a2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae6dca12773c27db6dbf2b3964d156394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2e43a092971d1d0573df255b44f5a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ec3a38f02f46d4009a5d1f8a03d31396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526a4253b49c1c7384c947a5d8c6497397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea3cd3851eafad2abfef269974455a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3512a25ed18a666ccedcb33f621e5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db17697f7f1dbd1352624d468b32861400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f279401cd986a0dd8b5fe283141fe8d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191209b63e8d96551a85c9f1e0e0572402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34a420ece38aa7e0cfaa6b86de4d5b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5aeb2a6da3d5ef98baee7723dca1c8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9a3bb332df5eb7024206dd6b8120c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360fe92f4bc76da35bb629517aaa9845406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b57e01d755034ade4ee64c233f98c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d6dd999efdb10ad4e175e6883fb21408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5be1c3dab718ac982361f49a8313e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d507e9d42a2075624911757a788b4cb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122926ca167382b1497eacfe80ffce3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d611bc35bfcfcfe87e3b88b31e26c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192830705c8ceaade24ed72f944469f8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c212591d198ed169ef0c0047fdc3a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869f4907816d23b2669fefdce7f9e24415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302472b0ee15010cefd66cf95ec4cb1a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38609233e78449bc2e5d97081ccd1ed7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d12d9d11645371e5f9fafdc46b9698418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05fb52f64307763e0fcf58a74ff0dd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7600e7ccc84b6a50d8b2fda89a653d7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243d52599b7d0ceef485444c7d4d216421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278bc98b2c3684f71c29ab90e09287ad422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1dbb52614922cd169fa24429d1a626423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6e6a17a229beb74235641e4cc0f63424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108accd1b04d6eb62353b46a342b80d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073af31ce804dd3bf4feca0401c3139426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ddde757358bccac510c48e769767d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71223e91689e95c45e75281c2899e1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aef064e7b69a944f4baf55aad5d87b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073942ad0a19180818d165940615a7a4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26149d1781a077372ae57badf68d6c83431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695e8625843305b69001efa32208df5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799dad38b0241e271f369e46c9517cf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833a4aba0e2c4da04f60db2719f328b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c77c95b49675fc72f1f9f75f7b51e0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bbc51c429313a29cc9fccf26c85f4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867198bda5eae98462af915213c34a9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676d313c023d89dddbe709a70c1453a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8fd41f55922a108dc4db331d99a69a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f639eedeedb140dde2e3a21e91bfa2a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed127f123d988ba587b017f2756097cd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74473419c28c5832b36f2ca87846ff3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c6cc0ce399135a87059b62b5224af443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a4ff82889b8567b13a9aa1b511ed1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dffe831cbb5ab4d2966f869c337f48b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c1048ebd22791093b46cab820e1e3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdbeef19c39402a2a15ba029f52671f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa3649f8ccf4dbb51b35e2e500b078448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13ec0579c39c3c1598987aa3e3a37a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406c38d3685ebe46531a7372947d83a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae9fd01a4c3acc0a7e0da09b9deeaf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4eeb4778fd2cb42f4a96684df88af4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16846b2eff98673978266307e925b686453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d24c32b98222f540468b91f0580fc3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60931d162c868720bde3ed3709b0c9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43f6e8e57fe460acfa2d9fe23bbb18456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edcbb6630cff073960ce5dd24a43eea457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0662701bc109b814c6e927072c6a2b2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f45ef39ed1798c626cd6cd3618f60d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313792ec4cc691915008703ba80251b2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f5762adef88c6d695fe544e51be2a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a86c8655d0d1f20facb8c3eeb4b4b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af5e3d743b400a97d6008155fbcf76463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff42fa059dada53fd0a729929ecdd1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc53ce6028b1ecdf51046c1a640d64465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a955adebb089769d0480af26cc601d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76745f55006f57a84fab59152e840867467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3c948155f6c1dfef03fd91cedc801468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742261e6dcee8397d39b994b2d8e8e4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5ae9b1ae02691dd59f0276a37cb7e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de175759bb95dd1c4d67b4a85b28b0db471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61269d8f2832472943de965786b8918472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d9b2083562a154351b7588b248281473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d30561e4e24beed588f1918ad719e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d54dd738ed4650265f088f55931c4b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e3bc1424e334c28c1b3ea3b2eb593476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3958cafa253344957752d607a3defb8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983a3591cc21416f37dcd275fd221cf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36205e8dd0c3b519b9302ad2437951479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c875376f8456329c794a433902e5080480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a8392023985c201b6761e7d82efba481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca2bddfa986dd2104960d4d0f9d314482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e2e216055023765190c16d982f1f7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298b46c8d83ef29309e636b90a0c8ae484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeedae6c2b49c0ca0f0794ddb1ea73f8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ec44ee9558fa2eea8d5a9b4a543b1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f94c1da32274edc9f217a654f2c20d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913d87ec80d74c4eb3320733ab9e904488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e037639702b2886f24a90c6f5a367489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b629f7f0147694b62f0c0b4f853907490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab621f209d7d4a77b2fbcea7eebd16491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf520e75ad8f49fea632217eddea08492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511bb4742b52d45e10295720df2fa426493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5576bf9175567b8ed92a736577e5b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e79def3ff0018437d71a1000b1d10c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1d4eb94aa27bbed07023a2e222e84496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259bf7c11c6fb64f866e84ee07178a61497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f99b00defc10e974199abe19918f42498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c0fd31fdcca265cfa6b30a44a1554499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9642805f2409efbfc8504f30567a85d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc08575e3dd63831e0e7ebb8f73c0cb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e48a127271dcebfff4aa5aca4cf28502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb0203c53a4242931899d54a3ad1a9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb18130131ceee9cdca09b82c2e371504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5608c6dcec3bc55fe2a774c1ada1dde505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338cfac78b18e6c1cdfba89559a09dc6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf91139e5e23a7f04d3e95290f4ca50507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81101c4c50e6f2bf901f12b33fc7bd1f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf046aeeed43a38231a1a67c5bcffa2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e0b7b623325560123261688304944510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dce8659c0971ac439633188817da53511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec888acfacb2cf3d202bbc4e9f87898512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28583c4d70ce3cbb6a37fbf0c99346df513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c754f69324eaec3b5a99dc85c5342aa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb44ab740f5dc5c869b429b5906c83a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac6fa09be6ff42e50740c144abbf72516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9caa229f12e312991690f3976643e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e413ebee9e6a302f456402e0b8b4a9a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3b6897883bfcdf3344295f6a6774d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626bcc11ddeb566ca056778e3524c13520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a4dd1248600543cbd65ab1502297b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76cea30465908bf6b6703953abf4c7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506f45415bdbf8d639cca942b2b0c63523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9803e9c58b77edab26667fa2fbbbd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554769d3d3e8edc83f663ffbc9d72dce525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23c1e0cebd21075555ba785b9fed68526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ecd7258bd68e3ece1002ad308909e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f143086161ee0dd6e4684e554bcfc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fac8d31689edbca04536b723fa7723529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7c3206074e1cb4a6e6d9507b51e31530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2516819587e3f9815a3d13e9a9b462531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034946103c9e6cba74b62b5133bee89532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db986a236f1b9736d2d29e3291461ff533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4078709d3c1f9c0080dd9ed3202aad534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3db1b4138f940c6c7b5033a12b54f7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1276850cb4a5e6aa49f10ccda3c7b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2bc17873b7da55cefce0ce5ec9622537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3526cde9d5a3565c64e7cb93ec1c9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3d78122da4c0831de7630d0dc9e3a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21edccfc3c4f6c31f7fc234385e71d1e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565419285344bc7193cd8ce17c3a5c59541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5fe1b05cab39fcaf98300982340c8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e22bf81c150ade2fab5ad96c254aaf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c55f2d23c0de2226b4ba3afc868c9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e491fd4a9a95f6569c25e561e1276545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f1268a6ac24ec7a91e4a84b5855e9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adab756afebcf86d1a3be1d25a8e726547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313e758b7a5c1443c01dc621e451666548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb2698fc407f3c879cb9f028c2a561549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd50a262b5087c3904868842a78ea68550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86310166daf3337cf946288559954b1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bfa44305706b8c62a2d16bbb4a1108552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612df6d985494facb65bdc4212998f6c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac0b26b923e1ac4d3401ed4e126e6b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982d7c8311f86f3675fbd1000537241555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12771c851c3caf2afd053b91b31ba501556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b2c3a60ffc734799ee9cb23fb618c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c5cb8dce445c7e816bfe03afc086c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6dcdb0136e83ad107e7f66ab445496559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87414e7b81068a4a47c78f602a530c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaebd78fbe8539f2653a4f4b99b6dda561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c4536a967b872e0005cca79e95a1e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a0e6a289ebd9e5bb50bd98634a367563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a9cb01d73be540317affa96c7b793564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162781864915a9225314e9f09b96781565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748692d65ee59237105e9b4e3541b3e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1f1b65aae9c345b59c30d4d853e19567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fca8b81110934e8f4665243a58c50568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccdf9427564866619be846b49018862569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d4a993d530f7d93d4fb01ad51b517570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c9ebb6e9c12f9cb184c3690c4fcc7d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630335393dbeee1215ee5d5f1bfd64b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e30d292d6b7a590c0dd5579510f84573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c531d397db3832fb57f76899e19197e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf1a831eeebd56ce48e8a046da0451575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9244a00f62ce711b4b722981a3f37576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ad3134b0ebb3a0e45abee71558967577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd62e59850846fa7d8a225fdf75813578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971e370a55d78e873bbdb9bd4fcabee579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0589d2d186d11de0bb17ae38befaf64580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78fc53d74abd5f238adacc1e02bbb72581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857849b1751e6f322023a7ec7bfcb9f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ebf443bf641fd80d5ef284f3ed4d1c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b962377f2a73c59442bcaab7342fac584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006021b6796967d2dd8f147aaa37e378585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc057b96543e2d1f13a031545d0126a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a127f0845fdb11c629a7d43387828b1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a0c80a6d06ab82799fea74e1cdef0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2cb70b048196735d0936f87b04033c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029067d4dddf00642602fdf318472f4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262d7fd683a967e695161ed97d2b25f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58f30f7f5ce1004bac77aee3d65079592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f82cef17e865ef7049b468501d85a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18083a2da804e5925dbcb8d4b9355ee7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce9779f7509218683cae27fbf31f33595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f509f3cdd9565f8ed83e5f609dbb13596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df4507a72e968cef49577495597dcc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5df38b6becb49557fbd2a6d60dfa8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698201dece59e4b369a23317bd57d8ee599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b70ca77ba3f238afff95fb66cf53d9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5d1938eebd481df8a54382b2a1632601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83877f7446539a969e2d1b1a3a562ad8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cdb67de6fa7eb16d1c0c404b930327603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6511249c01aa5edc4f3fc952e3150cd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339438944db0c1fc35f4b8c6ced358df605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2ac279fdff2f94360930825f224e4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2d9cb8c408679bbe9ad64de34a315607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db73177c418455d11163e851c3bb1ce608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4b822121644d00cb575b291ca73d5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b81b185306ee8a4bbeddb38f531575610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3c63f7eac533bedcc8d9e4612ab5f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf875a3ecf8fed169e68d682f2bb32612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a714484911948d0932ff70f70e7b7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026cae199df4c61bbd12c594f2e3778614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d69c0fa88d05f2a05cf975cb00642615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218f8913fbf3528297ca55e59854b82616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9969c9e2d6968c2981da201e445f349617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1ad1f9f8e4bf284393591a9a08f10618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe7ba69383118b196cc38bc4dba540619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9c7808fecc529d8b085223d854f74620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dadadb839d6f561e63f545848174f9a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167adecf74b9248ff612972ea0c2245622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4fef6400a61d39c611f443df7fe825623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79dab09f7991117cd12fc77192bb23624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae17fe338455730e00832697ae6651625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd741cc3cf45798ce2e25970ec9078b5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19840acfa4755f9e809430bef2584fa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224842527e92ea4d12bc3e541d63d1e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd3027027928fe0b8ef46712723d79629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc49841d9df2bf7fa26f87d8be825ac630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dcbc07a672d7ac5012f2b94c665a21631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838e2dc84443892ec09f040394332b3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7ff5826c468b96f919ee63fd5f5c7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173158dde219af5b6f847b58257c5043634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49132026b59e2b5f9ae1c47c61634d17635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a63246fa5f08bfcc96ccf9f2bbe24636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e38c6fbda1e620b64742303be1e6b3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25cb5d2636919f71ef660079abdf38638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab2b4a9a37e447f33d7aeca8a75c68639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da319fa6774097d6a5ab9a0d48e9f05a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea9823ea0e1bc291c4c76b5a888ea9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8029b93dd41657b0272356ebeffb02ce642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6655c0621cf8c23fff09e5dd1bd755643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c8b6344bf897fd1702475d99c98bc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cafe10a870fe7dfff8cbaf60e49ddf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318959fcb8ef25c2f99093d3c9865354646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07855b126bb3246d9e53807176af895647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65ba5e9986019c14bf17461614af73648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5db9ecbd1a31b105cef36ca0d917d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843473538f72011588770ee6067136f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796a13af27b2a5813030626d06a58d7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76b891958310aaf1c493bddc071e7c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a58993170c8d2cf651c8666973fdc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910553cef609b9b4eaab823c72b4021e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25725a2539858f41ae9542a5d0483e19655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75cb5dd3ab43194ff334916b6fd92bd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5199028c80eeae32321810f68563a97657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b2b58b449598ef9e930616957131e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400a3abf545c93b88a6a937cc726d58659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c98f7bdd3ffe721b21e0b9cba9f79c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d6519ae1f99c7105eac8500d38dfb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f544e709bfc07349bdeb7455cb9ba522662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b8182209832eb68699fc4189b01cd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960aa53221f3b5f493496cf9b022e48664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14dab84e263a76bcb09753ee1d5808f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d722cd802c57157fa0cc272eb7f97f5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf159d9fbea76abbb0dd84b61f779d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dbe159f356bb1226e24d2b0b8ccf32668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb244f1574dc45be9827fa8c3c98bfea669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7079b207cd30bb83c016370883ca6a9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8257e4b3d09377dbe2c556e6ca6f6e3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55291a1581759868711d517109ac74672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91be62d8aa45f4f642575f81028a24673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7845bcfa5f38fc93a4a0e098ff35ccd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef258ba31dc2b8ff0301f9c9fff209c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155d3211b808f250cf9d50e2d18a861676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f7a1658dc6861a3a615a4be75d0d4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8ffc6d8bd883740352d724081c50f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57f328682563f83da5f5080bb4a0e5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047673bf2f8eeb604f1a1171162cb598680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d43885f5212450e54f0cffde645bce681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9b2131b10d373406d0b49a23d2139682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae928518269e16a5c759427cb4238970683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6d41bd5b4863cbdc1cebe2e042237684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175745059f33a9a7319ce742ab4c7165685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05e5e6073932a1b57bdb30b35c1415686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc958a3e4e286e987088ab59c8d30d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38340dd94b5f12eafa13145f917ecbbe688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406bfa3bbbf2e0babf5f3f0c92f30ec689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a9e7fffbc9e6e14330cebae95dcf3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0610bcc76dbcca76c6c98555ea54ddb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42666a3d1b7650ad415f6333f9c161692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b897f00bdb1505929d2e1aa6cabdd7a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f682252d8a69c23095396314bb1810694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0a191eb05c4b76f9a764a1aad05ac695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00c85efedc956724b5e80aa2d54f57696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088da48257846ac1b2662535dfaeaa84697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced631539f1c1c96fd40861cca999818698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b47f8564e3ef2a3f9d831c80f15d6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44257fd0cc4a9697c4d75c14d91a37700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e494d1d3094a3a2ab054ce091c9af5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc48c7e8877d2359e568c71f2bc4e52702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aef7daff0804953d6186ae99000b08703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b255a2320b40ee5e457b673f235611a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e086c7b4d86e5bddcc2a8ae43f2e7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcdc97b40f83276dcb0ec4de77cd1ee706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61917880934ead9a8d049ddc98f65433707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eafe570e16ecb9ac27598cde9d68bae708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745565233722a8d53adcdb6a8b0b94a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da12763236ecec277fa6d942c38862710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1509ade91f4fa9a75290826cbdc54a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3309ee730132734ebd58de696d5c3f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955addcbe1f5c8a8a10c4f5f8f99f754713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab07a68ee46976b39c9af8cfaf91c9a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ad6606141b587c7a5b1f5ba739db5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade419e9b1b39b6e1170b0df2638094b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dea75c5c997e135b086ea253439356717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5c0864fafb768d75af49b651e4fcd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7f642bb2962f5157f192249f6d77d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad8c86238b13bb1f5ac99c811d4209720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0e57c9db04b9a6cf369d4c92909ec721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a32108af3b70f05cd68f5273eaca87722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa354abf103f3d0da23614571527142723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407892577c60090c5df38563f307c54f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc56afaed8ba0ef9f22b0151a0002fb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5890d211df652ff1c258ca43cac07726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c000617ba8d52914ada005d0196901a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8aafbea09fcedb143ae88a650841ec728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564ca5cf2cd177bdf96d4d5bf987746729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070815ea40070e9eb1f1d554dc06a59730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a8e6285170532a84d7ddb1c7631c4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09668c95210cba5b876c65162103f3bf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1199052d8d7fb7203a754d6f21ccfe5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb97375aa47b30a277779a2daec18d5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5de4962d63837a0ace631efdbd750d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe669cf78a6377a1fa0e1348da74c829736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab70a88d27a4035c18410e1cb034ee737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1de10269a501340899bbc3f0271ad738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc12d36bb88fe1a458a266ba05d0303739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceeecb64c035dada5bf88cfe4f9282d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d71c96f940e7b2871e3109d166cf3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633f4342b9a6f8339e5016c7bed74e9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affda0e5bb248517ffe0420d9195b4ff743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1d13a8b92fceba0da37ad9841358e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0ed724bcbcbdc5346e36c73143aef745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970d23b2c16e75e7121a19ca336d2d3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd9bd06ed05e95de3de71b41fe191c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff76e8c5bf369c9719ac6fffd8840dc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a53b23e39e0ecf3d36c7422086f4d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4873cee830513f16b3856ef0f5356750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb60b7f3e3f7021997361d071bbb22751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb087491197ce6508bdc425be41724eb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1df763292b93bcb03b309c5da0d26753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2013173b446bbba806bd46f61ca9dd2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb6df945f70cd46a2c858e7ae0f48f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ccb9df10e3fd60025daf413b7bf45f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c91c2bf83b54abf5572bc5b4a2f4c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729dde6dbc5d85ddf6226faade4eb371758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a3ec08f299cde9d24ac4ef9175f87759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed9f4722037404f5f758b99e8f811d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5d10eebd29d7de0543752ee30be902.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192aca3b3d7d09ce4f96d38e62124203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9159b5cd67a65c1bc8f015e9960e6b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440f68c47eaf5908fcbede8bcbde4035.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deacdde6c33c07044ea4f8a75485fab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae591be739fec28675b533b89a4a15f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe031f69762c1c361b15cfcd61d02fe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d47c8b9988c0aae6b936849df84569.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c701de6947676c63680302bf14dbd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffbe215ac6d9e7501fc029cf2de81ed11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ffc4b99e54386523ca31b000f6d96d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a2139eeb03fb025f61800e7d7346d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10b3acc522bd255802a96be493288914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5fa444d7f52305235beb3846c06d115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3315e9d7cd8cad73b3b527aa6cdedc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b809a3a3aada3c3e6a7a6c4a3463617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d258b1f67d914290342c41c349a3b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf95c98acb8ff413c057788d9d1787919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1251af7ec4cc1eff382cb48d002de20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc7f45ed08acd8b7cf45accf4bcfb021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f146fe2327ce852a7b78a56eda73c922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3a3bbf8ce52d744b94680c5ed77a623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea028db13cc632717cff15e7dff6f524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322c266223650b8605f513b51d270c625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d11659685ba61309ce77a7106edc926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6989f92c130f4a2afafed616c4c12c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae19fdf021c7be249475d43a5e0358128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ddc4128f61e5035e60c7949f31b16629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5817a9c33a3fb1126e07e7fd65846730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be4b619da8ddb22e92775bee5248de31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0923ffea5e662f8afbf18e573bcf832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0b26959782113f1b00aff8207ac1b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce9dc8b84ae887b7ade5dc2f5b877234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87baa6cd64d117010403ae403de6ff1e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b324268f7ef8ef17bf895bdfe2c05636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d099f2f3ce7c3fecbbdd445fbfa08137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a08b5abc08673fab8b834c1fc1243038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d045a44928d71d758d25caa684dcb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2113de8b8f4470e58ec5d984a982d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ac7751aff28d76232bf6af14b1f8941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870701854ddf3da304dd96a9d88ae5142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f540b114205632375ceefb47425c75943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761ed2a2d6027d9f5047b87df1c9b9c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38de2a857f432c13fddb58e5f5b5a645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e4e4b22f0e6b907466dc868d997b346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6503e9bb9cb15d26c79e577a0b581d347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa98b8e3d95d00f03fcaa291b2cb3448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757e0e06464a8a1506fe78f68a663c749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0725ea78965afc42ef1ca4e8352f2d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2df548c83fdada3a3a652b260761b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7f0f935fd02df0ec72de03574136852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b857fef735d6904cc2a6e78f52663c353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b374a6986df229f9ce183440e5d6f0354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e8c1beb12ac0cbb3d073bb23d589e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828a425a30083b8624816e3e4440b2a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52652f24d7d7dd7ef360466290f8082957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f442fc413d34f1979599ff3bf1f6b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5b7302d23dcea9c70d4d173af5a2e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42326b63f50be5f6231cca01b2d94e2d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4bae79f75f360e5d1897d54b0737761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d7fd09f36af1e8d2092e78e673af762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4d28dea6c1a26eb6096928256bc3763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0718e478b2aa7fad84c984d0a91f0b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939c9791fe203592d32cf7fbd9043d865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd487a81a4f91564b4c473de78a93c1566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700f156e21b1020154b2ee5ac2e666e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78eb4998eb2c9db4edf46b8fcb590ab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eeb09709ed2952478ddefd5f39dd1869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d845d1a7a66187ddfde8a52a5b57d8870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c45fdcd8eba7674d2b87cd22ee03a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba77b570f144343d99dba536f86cee72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ff71adbbfbed05cbd58a60f86bcfa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470fc78b243091c8dc6fdfe526b52a5c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc3b6a6cce2642ec18877cc8323c5c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673501a5897fdcef99a825825f9802a776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03589a9ba308c4b4d3ac2df706451a5a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8234ab581204f4f128b642ca6b85478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510646cb991cfe547be9c7dfa9dab8779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33419003b12d15e4e231bff60c689fe280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a84c7f697118e8bec47f6a6f090df81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1a87bac0c7d33323c9ccc2299a2ed82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f2194241e23a53885b0fdf3748cbd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f58fa3907b1d5b6ffef58545d95c8b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c892d04a42525d12fe863fb9222f6fc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f505ebf9611c0e814238923e02871986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b02c3588575a054a42840b8dcd91b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8c82dc45aaca7dedc99c902a948aa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d570797235223c6bd316cd5217cd6989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8a84ce9ab2991ae3a9f6acdcf9d0d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab754b9e44f008f25ff420cefef5ecd291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031302c38072a053c6d4998a5b0495b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b776db0085340541567a5ca8de96a6693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f70faaa5ae3685e3d63df1454512db94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457562312ba462ec0004eac1f14957595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2fae6c57c5892632f5a6b622bb152896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8d1bac963a9201547dc8e4067a65b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11dd3b819db8fcc78e16c8cb40dfd098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5071a499ef87652e37d5e65fbf65c1c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ec10099de5fae342505e6b3580ff0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4c95afd749d37128c8c3c81bf6f53101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304f5198ce0dbb2d0ceb7df02b411ec102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16fd12f72baaab37660d93627bb0e9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4a4489417254dd603f50f24d881b8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5e756a66fe8f15d4cde0719350c6d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845dc10365c2bbab4c65e0f683aba26f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d538464370104af4889f891ccc47cab4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c7f32add27c6c289ae0f4335f1b04108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece479007007a2fe84a807191a03214e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023e1560cd60139dcb004495d741486110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d4ba1adbe0958ecfc84b283d68544111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86f12d119c2e9ae8bd335c70fa7ecf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0783a1f8f4336b33b6d34188bab49ce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac64db651adb403649860428eba022114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64bf8a2fe3353c1397f3a6d3aa98d2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0efcd299f447d5efd3f8dbdaab98c58116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bcb5864b88eea0581b42768eacc4c9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6679b00b1620ce998026711172896118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb689e6a7cc714e4a009135e5abb8d4c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae626ced05675a566485bdc8da1c76ab120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dbe963876b335efc3d8edbf95e1493121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a510bd16c36e1f4b2f26fa2c5436e6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844f8eee9ce6a7a0c66d4206e4e370f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17f588fc056cd249bc177e8efd6eb5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed005f72ae4913c5791f3a69782857bd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae7731f1222407c0d847759fd3ef0f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9bcc9011bc73be0ba2b39549b00d7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ddc6690e0fd4b2c042f80a236a03e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c754fbb8d39cc2f42735549ee22ae7f2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814821aa7509f3279fa4c757d284d39130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b6259d5e1760257ce67beceaa5e15131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb0c5c9b2efd70fdd02920b42929c6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae735f9a1726ee7108abad3ccfbcf13133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778950f6b4e9f24edd75591954ad3596134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfbc342756d28dd21c96e1c35a53041135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0264041c325f54fad590868aa89aec136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad41a01e7ee9c455375a511fde94a5f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea847d8360714c934c552eb32637f7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c27777a562d87beb38f3a24fa6238139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69ebe88ce8b4519d695031e2d4b337140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f654e2df2df13ad602456165a3b65141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84bcfaa8d354e38e26a2685d0afdffa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae308987dc0223430e95dec229158a2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573ce73d40e049736d9f8114160a9b8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575a539e505c9acf1d46569f1ce6070145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f9ab5e79093f2b7b239d0d5ea2457146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9124574eebb45b21824ad9726c696147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079d633a40695dd1278ae9ce40488b1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5dc2095acc031e68901747ec47485149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ad4c5dc1f67386a6bf072d9bf8910150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ee8ae8687e3be23baadfcf9b81790151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc96f8212794c0ce7a4ac3620313803152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c853233562ff597b854f5c560a4b1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8e457c866edc07393265356012f1b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819021194e582a9bbd18e36d0ae4a953155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66157858a359d716873f98a38752925c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9afa555a0ae685f3f45f6b8bb30a8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cefb08ec9ad4d41aee774be22040632158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e9c946282e937c13e01286e0480ff159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e52cbfdb962c56908f215c9ce1740160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466dccd239866c6c814b0251ec7410e0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78942044be8b8719c5c0fa84efd832162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b045487bcb7be8628fd7d74069a3e0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7621debd1d87798ce2136c0d57185164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8f1b71881a288ec052abcdfd7beb6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b84738b69e6d44208ab457af446259166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10871df4498acda27d6d42788973e08b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d81bfd1fc05317c9086e1b54b1771168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612202717ec54a11d1f7e97a73aba5a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94525438dedab082d959f63eeb70cafa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7bc26ad6bfbc77ba6a0e8a0676ed6a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345f488f0d378b7145d9934c3ee1e76172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1bf25694b7fcec5ea3276976fb15f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa903d943b9f0d8f9e48c91226e2a60174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a4c4a719fd325205ef09d770dd9a0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d20571d6783936e21492ee3fb70948176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f33e3715d0d5f2e265c3ea3182b5c8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af80852e2cde8b972644254357313ad178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63466b7f2abe5623031c4af915168355179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213aaef98197a8ec3bea692547981ab9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222ffbd2c2d1e4d771e8bcce50a82ee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72e3880bbdd6a42b6f88280dda1363182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d16a3b408bac3e0ff37e8c5996a3f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d76752a44777cff8588e6dd22efe7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8738f134f9ad59cd7dee7dc85820f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e9686495ff2b03e6cfb3df76a0def186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102acdeb04d5d2e6b11f5d035fdb795187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e0c3dceafa42751b79f5e6b83fb44188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7dba4d885880800876ddc2cb8964f5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222fb5197514d543abdcc7763f91b84a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d09d87e1dbf2320d6c6a03dde2ff3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2a85c15d8f07a6ce8a8bb1bb41f95192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559707f00614bc8be255374cb5e9ce9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b83c2e1b12943344ade32483256f38194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b3fe0bd488fe753c60153c6b576a3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ea878f59e97ffec3bdacd8bc8ce66196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ec1dd066dd4988c4511b8decd8a8a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b375e280f1249d153a6bcf91f99027198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604d130abe926f41477e7b06825be03199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba17c99f3e8a49f3346f0c67eeae8f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885d6443e7d7f70f75dd0ef48dc3ff1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454e8f2c39fc24bf05702aac025d45b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39cc8f507bfbab862247b3e425a3b0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5c55e7199ab2523f71f91f7d17c2f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567a9100b06f36cbf8b38b391c5aaa4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d12e7aed302d167944ee0e1fe53067206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637dbd454eabe96674ef482cbe93bd5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f514da59db5826755d721cdf4a44c07208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b404891253cb61960b74c1ec1cd36e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35087ae94d86b4148055818c1320164210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d40951a5a1b9e770cc1151e9898554211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a24c056ae8e37df0435bd8a918a0f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d53590efccd9a79c1f6093544d636a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d17d25e98a069d6b69e66dbde366f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5c370c07d7fa588793180ca04f4ef215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85de30841f3eea04184a6817ade84a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095d21804a89d11a0293b8225853805217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950d58d9edb9516c0bafc4514521ed1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fde904ca2a747c44c2bbc8ced55387219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde82a887a9c9a54b4ec434a9af0c274220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3a2e15a5296fd110e3e909fdb066a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc24be32a644cf515dba70aa30f628222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa34a9719f758b42d4796c437e16d9f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352cc2319cba0f64da97916953babd9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce9c6afa2513c1442efdbd2a20c8fa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c401b6c91f854d7382f0acbfdd890a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8886c1d7f69b1652fc1de8d402fec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933877c7c7f47eff483bba6339d448fa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c17edb6fdba8f36149e8f6d0578911229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18598f53d9c48f3164de3b0e69523a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf27a6af30f1aae197fac2190827ac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84526c85f9ccc4e343f97a926dd2fa5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871fa38c544dbe7003b29748b394612c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec041589cd5f9c6d4eb34bcccedcb36a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc0ec76615a7c427634780a1d976b3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14213eebd5c8788b2eefd75a5eeede37236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549562a33514a36b49873cd9e704d4d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe483a5f798843ddefaa67722e2204c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f393a0414ecef8a825b70dc1a6b50239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418d06cc7432c5e1a807e828536afd1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a65afd6028cc138e5e034af7bd261241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b10af49ca0951328837018646c533242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84bd76a7eeb1340e55ea5f789462cd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b54559403f1db11bdc06be369fb0ff244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee26e50f8e81673b948d33cb169b7f7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a99c63211cdf8aac7d0ad9b6e9e60246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e28ed805fa9ac3600bcc29264da423247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb803d53e9c0053e0004805597a2ab5e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d30d078817591dce9877f9f28f1152249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b7b89065eb16385f1179d5cb615cf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77c4e1dfa4bb7877492ad692517d41251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8af62616e7e7f8547f39b162b8469252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89d1e2fd67739d32421a667499f69c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827cf7e1f3bba693376406571862d93254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e1b1fcbc3228cc0b9a0581cf5fd7e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99ebdad02ab92e8ad90b22766970bd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6bd40505591d330202b18d59112666257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe52d82a64891c647071afb04d78250258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c356bffe91a7d71338fac924731964f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efafa755cae34bbd840f966a383e329260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b54b2e82024c2017b3fe5121ddd14261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9d56a35bbfb3475e90dddc0694f00262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca6b9901767880bf593dcb83331404263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c65ab81d5ef4a77cc01b9130b7ddb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423441cf132f11a63f8ffee42d8bd3f9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ec21b00460b5d9cfcd3d397e549e5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccaae3f00395a27aaa6a4bbc841ff57267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633a93a854f248006120550ca0f1af6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23ad1ceb9fdd12f7012188958056e0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06dc17a993696d6a7f472c06a273ba8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f99aa0cde002c75a8562fb51953a4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280df764b10cd98f4389b5cd85e4fa0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29badfb5ec2dcbe68d3ffa0e174a55273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a523dd49a12d513fa0a5fb5343e900e1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4edc895096ea336341c2369ec35b50275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43381376898e66a3e744868930c3e8a4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a6a5171f9192a874ba25454ba44d8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576e808e9a122e2d4ecfa0c5629af1b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79090e5009192412fbf2c9037f71cfbb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1110150a5497838fdd2a34426ef70280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ceb7db17f8c674d5587d6973bb3092281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f7915a81303c612aa6ab72d2e6d11282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396edc3166ecba3718906459327b909283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141758af72c69b6fe87276782d25d38284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba353cd260b237bc6f99283a05a97c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a46f042fb84ce7e5282d32144ad54a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700dce188028b4b3fd5d119f76811f8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6cfac6178d0022a07c42278d876e30288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15aff089a84f8230a466b5ecc5300f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b3486a9b83e3afb70edf552669b66290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42965a20741ed53db717fe50d3e673291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b096df4165344e0d87c8bb4d53c91a2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f618b5e063a0012c59846aaa15a5b10293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671fc58c57ecdebc3d23b86ffe2d3692294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357da1a76f03ec9b4f1a275185bf7b5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5e3aa02993cc24871630d978f7563296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce1a0828a17b2e9adc73d4d7b9ec00297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcbe0f19fe69ab12710c11ec85f7de5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779688c5b855dd646c755559fbf6d51299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427ba7855415bc2e0242b512725c6dd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0f795d81490ec1a086ab15f92062e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664dc9290603dd15ba8384b1f46787a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbea6146d5b9621a7a044c994ae5b39303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00d724bc47cbccbacf5f41c945f76c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c911df83692f8a2b62ee2670b0030305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf1e382c3fa537cf11299fd5c11e31306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7bf92a6d0acac3813ae2681888a0b2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba95929477e75a77b95ba947effcc10308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575933e3ceb416057b4c159d5f7760a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38a5a5267f6f0d279cc8fd2c398476310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c7c51853824dc1fccf197d6db6415311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664cd59b9a97a0d6ac1847452a2ff06a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c710ecae8e30c1827ddddc4d6ad0b4e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598fbcd85e0ab990a9690c54fb404c9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa95be921784ea75fc5ca2a6597864315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d22a18f1395f07f3b65a0dffa1d92316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2df9597c84d835e92ec2ce784ba7f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e83c603f6aff480a49a70ccb7bd1de318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244668a3c5344e952e0f4b460f3736a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c68f7ac3a7360a317b1f4d530bb9d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61bdc9e294d377c2b5616ab46c51b8f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c314de5fd633e2ef69d4fa78dcda76322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18695fa9dd6e2ab522120351a5bea9ca323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20211f4cbee2e18d04ee2605af0c909324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9ae47c184a3d1f856d44136f051e6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8f1bca368b9080041728d9a77945a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a7d1dcf7b92bfe08b63bb30964aed327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12fceb73873658633ad81c3a4138ab328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb40067d26dca0da658f6210de49e69329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee0a4e9ac500f42f137761d4e6fda1c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da54b9cc87942c728b6e6a36c84776f4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252be80b5d5cc5f217895503a452e7d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da273fee9b25780e2092ef0ae587a262333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aefcddce4e4296a462183e016be72d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289530538fdfd99f8cd7cf1a90abdaba335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e001a822102d1f73a81ac276af357336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ddd7a829d7ecaa5d1631149df0cba337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea1582e5aaa0ee7fb04748830f2573338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1862bcf9893bbda717653425965db0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef297bb2f07b1c92c882fa55b85949340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb232a6d08391d285121cbffe7d8d43341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9bd54ba6c0e683255218e51c7177af342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f121a411df2bbdaefccbe57e7cff54343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9641da91eb02329c6eb751fde98a2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b920ea37848032bec242d60fea12e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724109fdd8d84578ce6c615b3932e25346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675885ef5de88c05051f5fb2c56d32e7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2b7e729960220220042d03d2c2cb9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ec0287abf1f0ffbdde134457d95e6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429bbe3b2c5ae18c7bbe09c7cc34e72350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040615f3beecaeb222dad06d9d787f44351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91888566dadeef9b91f427372c1c7c77352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb78e3f4de6e195846cfeffdd29e06353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792cd8335eec1812d0412b5e344a76a6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67826269ce02639a947a0240ef5b1a6a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f961cace69844218ca9c14771a4189356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b78dd30715fb561ba794184c061f71357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394ab3985611ae1d56643d4ea6f7196358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ab03d01964135a289e70c5c0e787e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6849ca3dceedc6a80beb0597decb89360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072c2f81209264ba9b896a80c2fabb5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e1ee8399b03e5eda80f4739a2a5ce362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322445f49fad56358a21e5c791e8f54363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4c249a042cdb19d0752af42e68221364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594dbc1a85d9ac5650aa5e0a25ae2afe365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13b8cdbf2422b6a251f4aa7289471f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448dc43811b4d0644a5fa5d395b0c2b3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64103e6909d975863290734bf1e85ef6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f25a55d5543204814134de02fee11369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec7ea323b21049036e286e0827371f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac939f9820cb16c143809d886c55a047371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b1e74237c159d25636ca7c5cc8440372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e510edd90c798b468d10f075726b47c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed968a62867ab3fa13f65a4798ffd1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a964fb8583156ceb705f11056d27cf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1889dead87d809523cbe4aa6efa68376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb774348562f9a630d9d453901b6940377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e336cfaa4a166c8ccc6ff1d87e484c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4fe75528e4a92195aa73957b04204379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1e2091ec5366c5e07cc9911bfd119380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257f079605483fa6953cc3b1e774789381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e140ec6809de4fa432ea960756087382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2b42fdc32bfea4e8f6b9719996699383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4879c4baee01d327ce847167941564c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72b80d81ede738986a9f6ec7c8135e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5110e0d2871f1a957683a9b9d49d020386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597c6922dcf6c6339c3c39b96e9c1e7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59d7cc28f342342ab96b4eecbd18c3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf527bec2cfee2ae763274f72aa5dc73389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815dff152a9e701e727133a66f356812390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3f5c4af575093f21d058d8b53f66d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38cf752fe95b206a56756f326fb67a3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867fe5187a8bc943107186f409c05e7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f56d94911b4cd2d80857194dce234394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22eb12b2c213d676c6995c9d3993fce395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf97c817d03e995997b7fedb3df875396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7349be9a4bc59b386789658179f72397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531339cdf676886e7bb9e3fab2540ee5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d62715b8accf3bf4604cf5d114a0b7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79eebb8b5d64dc97091eae92bfc575c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58bd86bc15c0ff8b00353506bf75fb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c7321f8fa97831e8c5aae60d06fe7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df80079fbb542a4b67651d3ea7143a3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31b77b89fcd2a924ae52e25501c9d9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f656f3745bc2838db30d872589ec2d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9d9a6e0c354f925dc5ef1b8bf146a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5e2b043d4abe3a227656920f48e7e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1ad25b0b8dac4d574298aa282b86c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fce5d44f4a8395ce065bcfa3736aa0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec306848274d383877de7f0e29f5a69c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54bac20db02052cc55f1cdeef21c19411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dacf7ae937f7256ae727e16d3085de8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80afa682850a911f08d6a369391098413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12793d7df1acef707f9a14518ce150c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d1537a67b4ae3be1244da6be6fc94415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000827853a1bd824f812dd880ba9c156416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd2ec83e53940778b97589ede7876b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bee4fcdfcbb79e8762dc513ea0f140418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f9c26e9ac471ee23851c49965425c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8514b69877aeae6fb5b2dfda87d957420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f59b014facc451691ac18c3564b56421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117c2953faf19720d5c7316cc382a03422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8d5f09f6a7043aba393d6602bf8e0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec0aceeb9b823456af7af08bb3e24f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ec124532aa7d18f6f5bd3b3fd80c6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f00751860b571ab20f4b5fda737491426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715ce64327cf4b845d0266467518ebc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6521d6cfa705d84357b388439d07b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b20422fd96f0b2a28de72f5b8491fc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab87f00dbd62753d8add58572cab95430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c728c12a3b49ba27c0f564b248ff962431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8aa5e865c2e3a0e41481096d0ddc5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8ee2da3be9d86eb962700c3ffccba433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc0e66da03a9cf5116ce6283893bb6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af464eee4a0f6615d3267c28ae811a0c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e0e7f42e139b037ca3be7081602fc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11863f704b84d1a4283041d8fc9bbf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3600d2ff98ea73aaa264c92beeeb5e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b497fadbf1f53b17fdcccf80d07581e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7db03e6a6e64c49e755b0e3e19f70440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b719b3cf76e8d9a8ea9290c098b4af44441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd7f452ff5cf0d1e42b6d8121923c4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381c0b94d24cb938baa47890b4f3e0a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac56e11453d89c27ba092f1a102a7f3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e87ca77ef2119dfdfc0653e11af01445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126024356d3efd21d09d70f6ed2ef69446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a69ba6978cd37b856b0ff5ddbcc4f5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34aea28fa2a26ac57e7aa1fc1016ed5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ba5088782e5d0ca31211e62bc94ba449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c51bd4e2fc7c3ca9356fbef935455450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f4c8f4f881b461d80e931a8821652451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15420645598392b6d1fc480191721e51452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1f2a62e42d6251b6dc55456979daa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97625d34510a58a49abddc1c7fa5779e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dafbb8907f7c0d4728f0f114192adb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852704aa8110f292e78560f16bf899c3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552753f2718cb70e8c775b77aa33d4d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063a2e1298ae7a212ce196e468517cd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a538b265ee7304136a40f4b799caa8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d07058d9317cd83b40210b9cffd40460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1c1d44d50e65076366b6a43225282461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbfcaa03918945cdf388f05da1761ff462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2e1f2cde299eba08965fb19ee237b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2cce259a1a74b64eb905c501575f6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca01a0ca02d917b34b93a6e0c693be465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d129467567e344c00ab70824ac75c12466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044253b3c9aa8cbe4a4b207947afa6f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8270a99c442c1c87478f9470bd4a0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba51ff60dd7d31b517ad061aac6f37469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ececaf7f18e921c1c4abaf7c7c4968f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dacedd012e02c389f4f11fd5a03a4f0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5870b2ec70bd46718764a9f913fd9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00353d461c8ef52abc27132aeb9e26473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686f17d94208b20dfb99fd2d7bf96fd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65c636e0cf3476f154b72e7e4adcbb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10f64336138ee2fe5f9019ffbe93ec476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0dc6d7cdc60951b8b8ea55840bf3b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c7c82d8b0d642e3a205c4c5cbf44f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe176869c990ff3ebff0f2359ad6882479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456f59e09caad0d8c1edb02da0e4ccd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17092ddd9ec8e8c42bdd886c0ff061b0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24503bb4d23b89cfea9cbffbce23e6ff482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185833024df3b1217b01a62309688120483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb543a0267f8ef090d67cfe8e322ff484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315764ecaab676026040b07e1f37213485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9c8665094d9bfc79e3f332a54dc34486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb99f5ce694dcec493fa8c50dfa65d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94dc1920254a17ba122cb247d87bd4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a55404acdbcac2d2fdd3a92b3b5f53489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dab4dfdb1987eacc98d460a7f1925e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c3b25ac01d4cd7bb7d915eddab3fb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef378a7ee32d7dacd9ea8b2a3eaf41492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15554a30c510bdc8b3cefce18c8efe2f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13dcdade46e961fd7d1e67f87c09699494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f179f670486f7fd0a3fda87b6093203495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f501d287cba1769427681d566c8d1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2054c433458aeb36eee58eb35b8d6e0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df567ae39dbfbfb152ccb2ee670026498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3b91c97c1ac8f60cb4ab12fa98067499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3115e69eec657520a05e065d7570c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f731dc3d980c6e71d5d1b4efce9c1e4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98313b3cf411e33ebf7d837789b092c9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800735464db577ecd0af36fea7d134a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbbc305f6766f6e821559d86080fd60504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcdb58809a2bf3c6d14d6cada5eceb4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775931d88dad9b20d5eeb7c28936f05506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d8b9b61270e0ef9b07cc7ec994469507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad089b2621f682b6fa16482292c9a0a8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b772f155872ce5b4f2863cb255e5e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c81f6e3108ea4c5245adf7c2b6ad93510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e982eb29d8172f1dbe1612d25dd0624511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06d6cf119f81d566c388cc0e071cd4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783f00926e1270e574a28166da4cf8f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8c3950a38a140d055c95ba32a5cea514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06dd90f2d622d2ea3e98cb55e9fab2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a35fa7e351f5cb2dd96e2084af71a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07356847678b731731925c20f204860d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae656a21cac84f0d85da369e76f279518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b85fd26147d9b4077b436886642654519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d8d5590f3ce44c885cf266d5ccd6c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df9677efbc2db6a263de4084500557521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138f71dea70e3a42e10b9840c236def522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034d246e80802c51c628de46ae343ee523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172433c9efbd6e0358767e69b30ddd47524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef956922bf10e3f068cc270690917976525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a66748f2225c4d39024e552334dcf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715b765f47bdfc57d001f8ce4b9688e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ee051d34cf97d69161e45f91d9e3d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48fb07a0aeb134cf99b4d669cd59ab529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e5eaea1f9b7aacd64dabf8064ee83530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af154d3fb8a094594fe90e9e4d1461531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024d1f145a03fe3a0799c4ea6b4fb2f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c975db4ba9db9c0dfd0bf36244579533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc27cfde1237f934f60249d774628c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af93f75df930219c2ac72702d97525b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732bb33476b0861bb9add5092e4a00e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41323d6ab57780dcb57561375c1d0bb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb2d6f601cda900cc2256ee79291bd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e7ece9614e56f1060226bb6067558c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a308d00c9e79a1fd47102196a2dac540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c64fe54d1abc6184827a4fab1efa8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242dc17aafa25c9211c60b366d31e8c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a362f3aad137164bfdc0212e30038d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6607297e96f81490aa61444567801ac544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ecd70b0bae9792b30dcafe18246bb3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00b349f043bdb79972ccf9492b9ef0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1a9033b9286b68c8a5912336ecf64547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1057389a5c8cb4b35d50aa82cf20325548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941ace1ed13d98b41f58e68578b5f16549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6528c9c490b2aefe91ac30843f01f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a60ca1a6bd5de7fa6ad0a6b888e2eb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7968711b894e34dcaf54261cad2ff5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223ad74e0130e1b63f465113005b8ba553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e442c069c904d15e0930e67fbc8b0e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c024d608380acb1f2f1157c846af4c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac5997f27092bafc7194f6ef5cef44556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d06d0d9cb6d5b6d36a5fc2e08477d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c809f013fe2b143b9a1012ff49ed4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619889d8e9606b5fad9b070971d6eab7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49440bf86bd298c9be51d24d2e52331d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde1e51998ee83fed2398f958d2f68a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd847ee16b78cdaaff40fc358ad9808562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7908ff21baaa4b92649cb1782fc9da563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46413b2f0a49d828bd833dcd52c8c2b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2cff9473f35519577bb13f3d4f1a5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebdb46c4aa624cf7194dacfc9171e59566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf215db37e6fbce64bd48bbc75396386567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a3a2c02f59e4eddc9982027e5c3f5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690ca62aea3eca6c05aa0db368009de569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329bc1e16ed13effd64a01739372258e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77dd179847ac6c097469531cfdc179571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db54fe5501210728aacfb28e45bc9d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd006cf12169edd77e3d13bfa2c076d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44894bab84e34d46078432fa9b94e548574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344d83a2f7c7640134f185886a20666575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816556b04024920e41495e3a12c41112576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7cc8d71e6e445bbb474cc94eb640da577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184b6e78626dfe25f268a313b783b3a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d835cad5a61999360ec5e9f1f97bc07579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f86988a57db3428b0581e8f8f8e20580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb32567eb195cc478fda996047670c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa0e5b0ed67081be97c54a42fa6525582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb6b51c072981a8552f9816d3352b4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281ab5dc48e6969267f176def918021584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef029dbb9dd4751424f9b0c8ae2b94585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de850b5506baba5ed6751ee619a25413586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb67b864c43c3476344136b90783617587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e4303cc492efaf0fd0bbb8763ac64588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29fef40b3a77b1086e0f1bfd474b9a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae3711966cd1c3eab4f3604b1449cc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa940aba53f22b54b849bde91b49c67591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb508b212d75ec1ecfbe296791379e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee503bdd08a3d6b469519a3840efde6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8258d9806beeca29bdd6812c249679594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adada0c25a5e85007a061e61f12e357595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4df574f3c770ca3b56bcd5e7424db0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3aecccd5afcceee764208c3e7d8917597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10630e1ddc10c4d77f16e61471df571f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa5ce572929f875a6a2d067d065e65599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992961973e772b9513283bd6de31724600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb1ac24b86ecee9b1723d9a0704af9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64922004b5836dc968e5b5b9c445ca602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826a58ae79fe6b626d9259625ae9f8c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf151529ba32dc7a5c9a79dde0277bb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd90ea20a172b570e20cd2f7f033a9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ff75e6ae2462bae915b6dc8c727c0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf2469d738ba6ab924befa466368b7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd267b5ea8b9fad4fc45214fd1ca620608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87a8d95ad2f0b879ebfe18b5ed3676609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64e28c12cfec9d05dcee3a7d3c6d9b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e0fc790de92089bbd87aa4b0e5273611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec4adeef33e8f20da529a0ad54c5c9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad266d27295276797a7f19b07c444332613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ab0bf825fc53548475cc8697798e1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340b778ab1d86a5320269b0d7da9563615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe7fb00c7d22c2ef7ee69c5ef1f603616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196891d7a1648c80fa5ef4a934124408617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e2668a12477ca38428ca8d52bf9c9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9983dbe9cd248dc2859cf5ea64f74b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e727920506cd9286588ec095c4e557620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92915f69fe3fc5e234a92c737d2f4028621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238664c9a140ca72bed5a3f5ba9aaa83622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeccfed44368de4117eb243be171c81623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66bd5d1071ee41860137aa6609ab986624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fdfadb3348cba1c077b0e718c24178625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf316bd92659aa12f313002f18e66571626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d69ff19a65fc653dbab66b0e6507a8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081b7409f70e0f745a86cda0c1c7898628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47652ed7d82908b0cda4fd46ff7c836629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76630187333e0200c8e9ff6c208be1c9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483713f7ae13e4033cc2c056e68728a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fdfc7a0090fd4db98a84dc126bb23f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1e20a84b809c94b35ab124d4f7b7e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694263c1fa0a944a4b79ede5eba05af634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004509be499f49483824562eb0f5f265635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98262eb5bcee7e6fc44025701b79e2ab636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b97f5049f8f21141668be4e8e93c4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f30bffa8f9a1305948c82788fcf2c4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a9413811e3512615cbeefd2761fc4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0fd4eb28d5e0b48ec8ca8b8c94fc9b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7c5cec0e228c8c1e645c6da4acb2f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7cf5478c27ef3d65db82d90cbddf0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a615ae4478a13447ed8a3b7ca760c4a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997d52b47e4b52cd7e1ef7219d7c103644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691b5408504e456df274577eb47f5b5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a7966a37a200988bdd7082e06b614646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a549395764bb16469af5c5d8df452647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6767f5e51778dd66cca7653e0cf37c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c3936b0e14743a69695ae40499bfc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7e01151233f5c160c31f252bcff56650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e24cdcc24f4ad182bad9341ca3908651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e437ea4c19af07713279c10d0a7abb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0f359e6a808503db98519dc6b0e90653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a062116e2a0dbe62661cd98c113add654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad0b739537161a44635cff9e270e04655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb588e71c458116398b9f4cc2bae7e6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0370dfc7e79e73e6c5474853e0f2ef657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae507663224512e2292153b2cdc355658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc180c8c4fa84151fbcbd4cfe601cd8b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8dd0e0bd330d1a4cf7c0d37ca3358660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f2ad0f9203f094815158054acb450661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaaa746ce99986c05e5315c56c1d6e8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504cc05be4708d67669f2b5615329d17663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde62d91ce9bf5651a9b98fc61b34b8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b41a8c8b1dbcae3cfcb9f37efd7b0b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9b30e59e9be3ffcbb94fdb9f3355b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65ee51a9ca4cdf554f85e94ec1148e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd43ce3bfe198a20dfedcab14a0e89668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d66412bac5e82806b6d583e9750354669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3fab5f53a0ac5c469609521d8d928670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d54da52d7770440aa48263aca3fefd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8407326cc5e6206ce6bca5f305700a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba085f49a70667a16db46136d7cff6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d18c45bddd167d88e90188cc4f138674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bfa685a75e5a1882496164cd995d8c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae2f7ad8ded655397c96bdbda72a0b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27daf57892848dd3427ce02fa98ef7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ceb5c51139fa9b67140bc60e8a0d8f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111625c414fe0de0a22f36d7afddca76679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1e3ef4f80451d3ffd6e265e99b04c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d701945eccd59024edcd2d6656a3fcf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87566681526ce732aafee6bfead73507682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149836d7c0b839e07fec202d76595142683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282b7744145d499f3ffc41ace1e78d3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8d43e2526e9d14a99dbb29a6dc43c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2a61b0fe500115d1c08e1228c55a7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a75ae14ecd958518f7edadf3ee722687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b636a4d09dcf7349fa4912fdadfd744688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2f702adc087d08173698b28e02190689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e88b9d8b4f03ff372b38480846868e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e045a41108c375ae49601f738a2dd80691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7f484fdf1f397fbab56f1e99df69f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3bfc2842e91db921e49a364c58adda693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa8111f2c5190b15f522097d083acf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c2f448a9db4b27ad97ad69030178a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c931f486904d85888665e287ba0e94696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1244fc4081c4e430a6e18b5d3f42d37697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05b87c1abb84f425c44eb34f334ed1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a7cb7ee701acf66680ccd18cc3e7d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b815fc72b752b1be66a637e31d8ef5c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afaed8d8a888aaf3588f778e6c82742701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607bc9484043124e4be1e4ebc276a77702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9788629563934072a61af18a948e73703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ec031173c20ca8cd2d166818e79df704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a7cb1a0c5048d03080dd620bae394705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a72ecd20574c9d44d8b8401305847c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98055b847bf4394b0ec5228c5f04da51707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d31f4db2c93eb98d9ff571dc04902708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761ca9fbdea443f53f2fba10e502324709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873a0e70f00c3aa338ff6ef3c7239fc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896628701b089ada7907b5f81b691ffd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a2159ba3ba803c832af039bea3372712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6a957c0d10d58d8628b8e1841d9e7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7ed50ee69d7daedd583fa5541a380714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794622a20f1bdc457b665dd0e4ed2013715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4574b3d5a22d6c11ed542cb2aa3d159716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974e06b7af60c26ac4ec4957fa93258717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd15bbe1c295f33d44fdaf2ec0ae69718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4eabc7b68b077dab3069dc21c9591719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd57e28a18f81c4a8ee0f0568b3fb93720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97574608f609bc9d030a13476f28efd4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f4ee9c4904861475b50e6d795cc09722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f5ef73a08fd7b2a2e92757d3ce6d1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6125448dee0db473113fcd5fc280c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dccc4e4856077d0892d6b2b111d54a4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d635e47542ef99ecb60cb5961a54ae726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f031d9f982dd2cfc68eed1a1c2a7363727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987937b4efa742644f9b6925af30e182728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292886009126443acec777db224e759729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb25687e0866249c507a83247c2373730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4905ccf51ed6c507f93924e3c9386731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e0034540e4517c6014da819cb15ac732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab937015b9af6338acc66d981d17b0e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e595fa9b0758fb9c79b2e8e47846e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16104d54056b8bd2a602447479ce54735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b6f0bfdd6c14831ad315c85ebfd9a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80c1ae1ba24fd8c01e37cbf6b8354a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10794e371dc7e25fe5b4b02293dab44a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0284cebc53c956a6364ca7294ebd8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607cb932df2324f8412beecd72e1b469740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e2376fb8d1546a650625c5555ef28741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaad780c15595031a071d7ec4d579e5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82f29c1b48bbb68b9f61df0d4458b9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fae3311c0f4283f158020a2f196179744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237a56e8beb20b3cc679600cadc5ae3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550530d3b85517e677406f19df3275c8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445044722154e1f15e85b3ee83d1f014747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf038c13a0c6fe0be749f7eb9842cda1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed66dd7d537bd2dbd92386c1948b6e6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506de45ea3449d4a2e7c3b6f41aa1079750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959a6ded1e84b4ca2ec542fd2fa1df1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1973e0f135dd4f36b27a665d0e4b50d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6ddc32fade54a35f00a17a04974f2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3174c8c03c28fcb1259835b958d36754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530cfef41159c6e0b4114f3cb300cb3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acea61d0c43f86bb7b0db6e84aad5c0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077806727c8751d59a09bb852e60ed5f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09045426d91789046846f2ac8d9ea7a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f4813461276b99cd76088ea509ec9759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>