--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01891f93a60c49a686667dfa9b50bba31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db60c38e3b971f35eb7a6681e058b12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab553dc39211eaae45b72294c1693a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1371b00965d407763f800434f5aeea0c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2619ca8edef4d5b49aae97da96d295.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4841db36c8182c48311c35f7b686bfc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b41977d87c0aaebddd2bde2e24f5317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8eeb344aee5c9184485028d7774f238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0806174b0e76c6a544563b4d867989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aecd9793e5bf7a3c4643aada6e48d410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662aaacb919957019d6499bff35988f011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99177a728ea5c756a8fdb9c11b61bce312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb171df0836f8831e829e56a6b4ec6dd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a2a70c8358e036cd2395f94e382ab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3b196cca8146d289f997450514ada15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2249f5911a37f6468770e66ffb584d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d51508174c621c470bfeb998d75e617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46f5d396dd28a98cfc08b6623dab4918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4c28da1aeceaf8dc90293e097143619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e123ecba0fd4b027ce76fa431aa5e320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fcb31179feaf02d9c1269f801880dc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0f234c5b1cc183f1d8e1c07fac2b222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bcc2d17a3ffd7cf2d79687f406f1bf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1185f6150556c7599f6a576655ab0724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64a0d4e171a7b9f3daf9620267beb025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320dd65e80a6448a1f3a907708ec30da26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59c466e31b57ed612894d63baa558427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853010fd3cf4f8da7df8e39eb56ec0328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb552660bb97ad16463cc35a5f3b6129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559aed05c858857a0e8dc5046a9731630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985b60676775905b82fb49875ffc2f931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe27fa88179b162f4f1bca42bc164732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d6f766a6643a46ac3c30ae4f472af33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98445b57312a07e132acac9ce70ae93934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05ca954cfb0fb92e30f322a4b1e4e235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1aa6d37b1939a3135c467ce7b746036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11cccbb92ebfef901a46b36ac33dbae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3afc185d6856f473a7aa2fba6463038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc86b3513603de4863063618dbadfd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433c70d9ee39f18e5f3e04240641bc540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416254b001b39a5c1e3e972def4abcf341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa8b7807d557336a0457ec3c7e38f242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299f80c51ddc7201ce6160231f10c4843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237b0b95704db6ed2b16845140b1f3544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02b903c2723b955661abae7e458f6145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619a64c14be99aa23c8861feafe8c5746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cbe0285e2936dd54d9934fe90c341047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98c4f162de95dd778eccc1a2e29c9248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2f9bf66e492c2d5d6d46ee29a6ca149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5859105f699483116d16a35a28da5950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6ebcec0816899c247bd50b796e95751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c95b120f271fe1859ecec09ad081a952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87d4730b925f41ab8a865564c982bd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53805095d4b2127ce4fcd7d151b6cda654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc4d97582419c83ea3098d5b466c2755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf491c3170e384c5c0414fd724420a456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d81d2e414f14d1d98a8662f10372557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8721b38b9f8d9c631b6b225aca404bf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7557b8458ab9d8f77ba7c0b603edcd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888429bf1775474bb2e854e997f416460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf122af46a62aad192ae3d48200119261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c32fae62b5197a30ee3b93048113262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a642b9cc165c59d91c2fc87db3ed7163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f59c7ed8362fe9b436fd08ff01a8f064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc8aad2c5bdb95f4a7bac4789f0d6c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c237b14d737ac1cd36ebfd772c0c166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fcc79da8f1ac2c6cfd4284beec1c2d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f3c03fb2b08bbf74f461acc27edb468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01465c9f1c77bf285d0ba62dee01cab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceddcfa33ced1874d853a3ff48874e970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cacfa785ebabd422c424c0e2fd441b571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e260383753e58d4820d3b2989624c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49558e16a98cc62159b49727aab188f973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430942893672db3ac0cf418a0194c31e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501baa8f8efae110be240173ef8255f775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52909ea082d1aec81661b1040025134276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2bea4d764c0d312943399aec30d90f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d04dd757d74defd32f5543f7e4d4c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971567023b0bf65d081bfa5b3aeef6179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56486ab617fc2d2181830b918b684c0f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92546edefc3c1b0ece1af3bdda4e67ba81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467a1df27ddd0e202f9159a8218db7c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e2603586800b057acdc540dbd1a6283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046fc73f6f569c2301f4bfe0cf6e4dd284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390916eba0b2864ee1756e9b121a63c885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4aedcf893b14b84f105d676d6f65f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c797cfbf192f8735029b7c2a08f23c287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408f42b365b7868b94ba3e848dd861088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff7f94706be8ceb26709e93bc3c49889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca543c0d2f56dd5418f44b8e6cd11290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c48eb70a49165828ef9e5696ac38491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f5e08e93df387756d404094ae5c0392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf76075b42d4ce0b615ec3608f243d393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49702bb4ee16f24ce8ed65751dffd594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7566242a3170f96269126239f332c2395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b6d627bf8855204b7cd0014a353c296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd60e2144802105a342463877ea709697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a12fdab42f3a83a25f805dc58cbc1b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94cf67cb67fc5d1222fbd2cd8cf43f499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ae3c9e65fc1ac2fbf6a3e4decab40100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1bb74f84684d8a9bbf9ca6e8193b9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a9068c85ec3963686147b1bd63620102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5be3c3f1c5355f01c7849bbf1b739103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585fc05f2fd9f6f53903999fd3d43de104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330f6255325a8a64abb162482506c38105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233f9283517b2c2531d36e60393c056106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939c729a7b18eda6213b43073f25e50107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1964a283b79272069228e26cc2e90a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9d8efae648e32514a92ad9d077d9a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5891c3e60f511bb69810f26c192323110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fda97d411ca2c9bbbebe27cf09649d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b5e8b72105fcb28f4746b9302afd4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213faeddcca80caf994fb357fdf745b5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c3baa9965b7122d038df522f5fa74114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d81393550ae333cec60cdd5efd6dba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9e786a417f37d2fb819a7740424c7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688ec9dd7df96e66262a124f1d85cfd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb34833466a3d537eff62abf1948625118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcce1513fb172b9877365777c0a60c9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789cd9547b8a92a43d727db8fcf17b10120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162fd60f3e60cf6be05e1d2415ad067121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50a83faf5cd25b638fde4bd1668b97122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91708577c9af158d18fa9d07a813ad60123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a1fed254a4dabee9a9da7d9b4eaf8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ea9ada10d315a1b4360d3aa04e6f5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a75c3e50da0e8d2f324da3259041d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ffc456719c30453c6976b98b0bde14127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62fb3d1af1086f0e7eeb21857f45f6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d7174bac5c45956a1fdffca091598129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837bf9bb2d7a328d2256f0646e699e3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788fd75d4ff63df7bfd9d9f1638c84d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041fe53006b427a908375b0443edf2d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc820a206cf97cec16de6d779b436963133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1924ed5cf55789321069a696d2b313134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89a20baf09df018f7112c153f12535135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b545ba4bcb289c1a022f3e3c64eac0f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d7f6cd26e5694cd38083317472ff5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b9209299066b14932cfc45eecea19138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391cbc62de7895ad3d2204106df068fb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc90dc3b97c7fe014cfadfe4d3f8be140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7aa72c0a46f992db21dcbc532ce80141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9140dbe1a906b601588d57d42f7f7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878683f2620310c45dab692d1eae743143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213c53bab9ee2dafa3491c5f7dca0d4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ca2de410609ef976c1c9b612bc2cb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564966a54961dc69add62fb6a1d1baab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e4f9d9c5d9b9339a56866e9d270fa5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9e232b61c0b74c8ca0f08fa0b7049148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0aa5a33ad3fa5c1ac79ebe7aa810f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9f9c532e6a8aa016bd18e79e11d5d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900751604ef3788556dc579bf412a526151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf62ab096cb4c7d52f3ae24270bb225152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c984f8614ecc654dcc9dc67598be2ae153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c310dfce32457777d354d19a47472a2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a077c7d959455bfc0bf261c7cd3ebc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99419ca60760b291de1186b18e9cc4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf487e6a763a469547c0b19bd38e1ada157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17072bc3c82d371b18d566cfafbea4e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d11b4b6d79dc4a9e0340aeade395d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30ecc5789b7bdc6a5e310e61c527af160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095dfe62467d43a9a5a4190cc033907161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725aa9656fa3e2448d892d8892464123162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d3bea931f1eb323163df28abdf8c7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524497b7a2187ff1de6e12c931a9866a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe5183a976b3d159ac3880cb636d4c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b3339323129c90a9a5b1cb630aef8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab9ea0c695ee25ba62584cad04ab0c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8021891780040b957af907eaf1d4dc6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e84bd43427e4bc264241a651e5a817169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f00e8013d2c36fb34517c196071eb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564875be1e6c472e0302d3634699aa2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84094ddcc61e7fc99c50bfc82753b3c1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad932aa548d011ab2b9d1f63570e75b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee308ecb0ef67186b3e31326f6dd2a5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b87ddcccbad3bd46670bdc8b6507d6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0597cce1da21071c4482116ce456e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a23a5375c95c8c408c9f4100943f13177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75cb8a4a7f4dcae881308d96d1023b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71802345b89b7264a567198dc77f0c8c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa29b4b025061fc312fbd819507d59180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb94cffe47ed365379af3f94fa38b52181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187d3b2a7caead8b61427d9cf097d20182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7fe2e099053b3546fb370e55d97c5f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca464fd7c9a7645455eab0c0cb61a7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc889da4240d0dae8d7c51884fc3f4e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d320d382c01a43dcdcab28c6841be186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8949bae4d2f5a64b726381a1f3703187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e9d61719da9184565a2ff8edb481c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b342a1451524a6c516d58b74fb848e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900bacb65a3b5386b227db6df0401657190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a6fac5220f837637438852f3f78f9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53be2a19fad26da09f690799cb274d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a150afd9a20c87ece36445b826ec0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9d45c1f6abc74466108ff57cb6af7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14116e83eee5c99fb2cd95ce22d9be8e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0f97826f139fea6bcaa5370385e5f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070871c44008c712a289c2322da170e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc030ed64bb7599ffff740944a627e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492812b0e85cd43c38ef0906321eae1e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012f05c95bf8f86480940ca6da2f2ae200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7077164aa334a1aa2be9390d0f75ffc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2c5ec0fb3196d1d9b72eaa25b2dbb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492c8a4ce640ebe58d94559f5f4f4ac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ea352eba2bfeccd60fb99ba62970a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9593f071e8ead3478a28b82913049aa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03944effbb04e570b32753881e20312e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33d4413ea42e1e395ba10ec0b709cf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c9c107f3b2b3651f427b43db35e16208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113801dc6cb81484a4249ad85a67026209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7155be168be5f950aacc316a9e222210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966f2851507fd6abf0d3d40a2d892c5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513288c2b8f835f0f3ea80b90e36743212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0acdb35986263526d951a0976ed47213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911be83adeebb30a2cde6e11944fa0e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162320333387821f622e0195ba210a3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48605b70393b7ee8e6f72ae0b3630f3e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815b233246648f6cfa4cd7af48e307b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327d2708164a7b835b3366d2c6dc315218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf087ccf8ae3af8029c9104947b093219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03accda21f3a8e83f7073b1f78affad220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503fcc5228d10bf425614d6116a1d89221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e5b9b3b1dc7bc3d3376b9053634be222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff6e192c649ef07990eb93dfb04387a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94038d509eacea44b37e02e34c8f8890224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f518b22fe715f78171fd8e9af9397225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2006ea579642a746301a87805ca2596226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db053daaba1deb4579a1d7916c3882a6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68cd9a31304c1d3e2169df63371e4b9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e081741856b8c06967089f4faa917b5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9201e6b89f719699fc57f68f0fe123230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb2bcb4d52ddd215dffdd720fad979231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c380fd68a053264e656a4e65e2146f4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2325acfd8d34c36ca2a34cce1f91157233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472311f501642da7287decf989309935234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a63d904d5bd33c7d2b13970734c85235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b137817c449186b3e5f240b369c7949236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d843a87ad7492cd8518621c5ababf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b62b9b2105b4f2647365a5bfc1231238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f27e1de2244d4d1f04905e0e13732b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6656b836a6d7f3fbe5ea9b18a4160ec240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139ac6c02d4159ddc40b5afb6af8a15241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb3383389f082d65038c1bf6395ea5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e6a44a75683410600bd77f86d1b12243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81b1a537a1a2059e526ff89f8ded0f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143e0db22729c812f04fc41ba1dfe92245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e149dcd1d43a1f83a49af0714181f5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc040b44e8cc992b415657859174119247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fcfcab84ae7dcb7b0b562368be96a6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a796dfc06f91438da08b2f90a6f7ea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891c27de078c549deed243bdbbd1b1b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c8a97afdd0758f86a435112fd97b2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7764f99acbc2d61dc8626c1de83e775252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5e4871fd083358b8f84798156a126253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073980d324b6d0cf7b060fb3f9e2d69d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda57842e3cb100aa43d6cca738a7ad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aae9bc5d24565285fe1e9a3b3863a5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae94de0265794e314f038231e4f219257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80f646eb0c8f99de13ef81247fe902258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d702ac2790cf2624a13034910fcc3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047fc0a77da4cb4c2c336907f5445b37260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e942b721b6b2757d896b473cdf49838261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0347dc78c2fe26b73e10548b7d3df262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1fe9fb73775ea2613d64b6ffd9feaa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d2d20c9a49b586aef5d54a911ad8b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0738b1292aaaef41125901918480a9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80ccdc1a95c5c56fbe4039ead114b4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b34e79d4a55f28914bb527416310a0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1ab1f5df22e7da9d3f5e94ec47f69268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f2ed7986b7dec51f4170222b2b1e7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af8c669311100f123d2065e3db7c0b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b94a95d17891b330e3bfd3bb7a607271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41e8fcc03eeb7583bbfb30ed7dc5e9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e62bd37ba8cfdd2b56a98d4e48f3d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045d92e10bcb81a4de126b9caea192f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77901cd0816a188bd9dac3ff829b64275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488e88ee25f45600637885aab91b85c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047fc31098ffa26a02eae65fba1b908277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6519a62180969125e1e7b9292b3f8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e70e937f67679ccbcfec6e3be8a93279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268c3b7908d0af7f78e5e980e50207e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c564bb31049b076ed7c5616cdcc684d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c065753200b4939d56bc1c485192883282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc08ee07955c143dc68ae7bf2f2386283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3616be2001d5f2876a653315ba8a1e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf555c171f76fa782feb8dc3e5144fff285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a4f3f9f4e1f870fb8ddf5fca97469286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e05b72983a07b3b5130c8b0f43d1e25287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a604cc154e3973b4d6073b21655537288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4b9d3c4433d3484f2c7c4ad71d387289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd44e08cb1bec26853cf45a362bbc2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a948d4aae4fa3ce0560c154a890d6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f36fadb9d6d1d843a65f2cc243023f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa269e3a6af3423818dfccb6d895b4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795dd37f7a5f35fcde81cf148288fb0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f215c591c2b4b660ab1dde102a133295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06539d233443a25e0b9a3ce528611c66296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5c78204caa09c79b271f03debf872297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc488948dfebb01c7ccbbae7c4271c2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d8bf2acdb424b79601910326cb0c3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a423ea252cc3c64242f9c533a75ec9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b589d25c3743af12869e3b7251b33f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28bbb8f736ab871dde624543b4ddb9f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c818beb078c4bdd38063586feaae882303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e4b940807fbc6658f39e078d13c5a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39903e9f4ffc97ec3fccbe32480d2ac305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cdd5ddb00093ba841090d3b016ea7e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823cb2567186f7448c55532a3a369fc7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255dde2020c98d7b3d48219ccad1e23308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358bb6d2e3cf9fd014840b294376b679309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099cd9678dbc9418dd31fe80f1d5f45310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04fcb29f2876eea26a5a3763bf4678311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0e99b763e86e02f25c28966f58a34312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3158b7b9ca42602c5a0ef52b17d52313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2870f3e596378b7ea2ae8507ad8499c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbafe1fc742c3232569158bc01b714b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010524ea6b9f6224ced9551251e6687316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8abac206e41f3f0df861263c967e6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390003b2093d039956f98a4e0984645318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7c124634c2354b1f6b753b1828534319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb712b1fbe0ac6745841a0cbd26d0da7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929fc6dac28145a3d5f9c3336b0656f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec7117c5c8624aae0e8715c49dcfa8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b8f3c5845aabbc954b83ce4eaf28c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0974b58c28105d670339724030cd713324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f024225671de84c910b59a85e7d67325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94088125573ee6d86098c2e9a4cf8482326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38469ee97c36a4311944cb75f39ae1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f47271029a2ed1538afc27d14e1fa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b528a17a0203c2a996b4e3cb77176329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd693c9bfe770b9dd2d3e13d657e045330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efaf02c759fff095767a80f139f41d2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3a1b060703827846e7a772e60206b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b37522ca3173adcc5e9bffcccb114333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f48c29b125c2de05a4d7f5fe3b0780334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be05df2a99eb217207033dd6576d9b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84bbced0abfa9179aa94c107732d76336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927466ef814e4b9bd26c233bac1a2449337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c492f7964b7de7b7d659f08d7f4394338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17130c4ab41cb313919b9ed3c9031da1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8d12519a8100ef041fbabab5071b2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c344249b6672cbaefaa7ac84407862341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da92b0f805e05bb9dba7e83a5872af342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d70861ab81d17ff739f361d78023b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546c9a3084f10f6cc5e9436e617fd03344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867623c0e5504f391e330d5901e499e3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e81fd9bb3750340034b67a1aa5de92346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5356b524a03e38d42ea512dee78ab347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a58b488cccd3ccc3c05e26ae5990e2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f627b5f67097b90e4adcc617551f5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36c19ac11e4d1d747f59892dd58fdc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4adb17ec6629ad3cd9e6544bd34b7b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e8c15b3a8dab71c18d408cedead12352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904d5c220a0cc8c94bf51f601154a5f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c033ac859826fc3ebe8068628f394354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cdb4adfbe66c41be1b2051fe45d6cf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf41075f0128bc558b0443f3c2f9e2f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb89ff5bbbf51b5da4d81b86728a847357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db850738db8746611c778329ec64167358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5625c1c09ed60e8f348aa0473fb37359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939fb4bb214c80b139eda48c4fcc363a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6c925fb8f0e667bd4403ae64a9566361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad537617befa134ba28c3fcd376c2d6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697b7dc74ccacb8824237250adfdafe363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc46ecf1047eb975aef02a2567d871364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8889ee0cd7d3f094a5a594f793a7cf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97070adbe01ecb99f6b1ee45b2d7445c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77868b5cd7490e90c0bfa0fd3a5cf98a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8d9cafc19a88a71c1ecded7b578c3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1d83484c4c3117158f7c74b19f705369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45f7d802435e3b3f5d21de7c9176c3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da84b2430179f5841dcbb676e25d622371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8aa0912dd22d3583337a0ab1225a3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d78eb5c8301f07d6b2e59f4a68440c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b79793598efb3a2f31c9150cfacb1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9b2903a8510e6521cae9dde7b4d53375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231e26cac86182225ed2a40c5b8e2c8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0cd9c26e0785230c53527f54d3970377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9dbc6f4b1e762cc83b2b2e3181811378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b44973e1434a5030b2ce7712c7ee46379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af023005da43f391cb7fee85f39f96fb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bec8e3825816b7c69c408d6309a031381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a130ce7720701839b7afccaae7a7895382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df97fc9719d98b00552b9540b56a55383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983c021605bf8e39446bd9a84ab7af8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ea6e09b96c70f8fca55ffe4563584385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b01e959a505364c8c98daac1035943386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179bc146488ae34639bcb5646106453d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a027c12b07229cbd389e6d002c21477388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa28584f81df3217d7a664d5ab84618389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93051d266cac8f5a0f667a63da1cf1c3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75aee1276fbeab4f5c2847163a042c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3af053b15b68479cf6d6b81ea6713392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7337f2928e9a8a1615751ccdba3c968393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cfbcc29cfd40088b34888045943d91394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d424266b8da05c35dd56588d954991395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594041549241cf08f858f9bae429afa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c36ffca450bc054a1db7685604d06397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca252ae26c2aabc1d7bf80cb69dfbdb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5cdb12e4d593d43f6a10d33641323399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc783646b11b06c2b43c2313b775e8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e1fa30cff408586449341be1b8dd6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0a5707690ae904bd2a99a3f2cbcb5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce590e5f90aaaf169e6e719a7cd4604403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02aa7891f774f2a2f7a25e86c24d89404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47336470dd96437193919a07bf30fb52405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef81dfddaf46c1ed05cde72a2f3d571406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8881a284a23bade6d52e2907bd716407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192bb2c69b828ba09ceaa796117ec84e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736584ea0922a184a68936f82bc00193409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b269323bd358a70b6ac7c400531fd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f92d2a9e5a370607631502302d945d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b783261d7ddd551a78a8fe16bcf11412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8799d7f3eba4d445d467e69624978f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32aa646a7c0c8bac6ae9a151395469414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d7c03d5b9c8a44be06b8e174e7489415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2bf500f72b2f2ebc422b6b947ff54416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50289b66f77ef08139d14c2e7150cde8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee745586d9354a56a8d1df73e1821885418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e89a04c086eb27d365f778b5e77363419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd097129f319cf950950ad5b608980420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ffbb6126c21e733d18ed0e569a61fc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7257f40c9f624b4a644e729350cb4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302afd197e9efb8124ad8d3f028de7e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941d6174760c5eae7c5ac7372cd3adc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546d1f2d7f80eeb0ab18f0ca9d1a01b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32232c8f66bb8d25a6ebbf6bb9293e4e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9edb39656f2d8cf206941db56d0524b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aafdb3908cd79c2e07e488b6c33ddb3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece06e1869493c54a91f69e0425aa627429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8b9c25c96bce3891d6295d8b52e30430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270437f96ffec4dfbb6557cc4b74d761431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c87b95deddae9ab779cd71fa65ae1b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9c94c3883d8e6c02c008574383753433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26259b796e38ca4f6a2b498aa2e2981a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1b3a1feb382144e5559ecfa620b86435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0ab98ceb633eb0546e449ccd84efb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b30ec352d6e2f5fc58748560597ab437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a64020a50a20be0b25258b16869c5a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939b82a6fc4df920cb14efbfc180b19439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de5dea21814563a75a4b96d7945af3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa1f16545fd5ea75aacb30b713f0c2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0aa944c0fd602c2239baa652a2e08442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4429d1f3ee44cc1762aaa158a0b39ae443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b2afa46e4c46c17379d60a3870f5f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef832d825fb8182e810d3261fa16ef445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594e517a59355a03d5c5f583b8d4149446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0da669afe8f6518219230bfe54e11447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f25547c7e97075521173733644434448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fafd429c17935f07a5d5c66340374a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf0f10190dda763d9fb873d7446644450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22277ac33a39eb510ce84682a9d63ea451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27653e2c54ab37efbde9b67509afe11452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c40e8a70b39b9406071a8cb3c8ddca453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f427406b233fc8f7612b512912109454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636943a2b8629101933fa7918eab8ba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d3dbe785d3a023a3102e8b1616616456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056b7aedd601d1532c576e254045d52457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189cb25e6ec32cf79b9b846c6efd72e1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5fa1f0f280120995050c51f35a100459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29cdb8f364932fa4489253fbcf96e79460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca337bb25dfcd8025c55287cd3c05f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50e97085acbf745c98a3c5056a916a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42923d3723f11fa3f16ef13f04f2984463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c636d00bc7ffbe158696d7f1c81e107464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da19d219b1e9278d6e5a97024a83970f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558c94433fdf6e55ba93e00bf229dfa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06f6d76c94769de60699a9b6ee48ee467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe52bfb2a4b679cfc19afe948b07a2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296cc7ab0040f8e731bf3de7d036437e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5d873ce7edc77c354a795c3244cab470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92273f31aba2cece2c9995a462f8ce12471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a265f4ba952671f39c5c830620272e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c00165335b8350636bccb3a44b810473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9244b90a5aea283817ec20c7ba99cd9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71762e254761df36ff0fd4cd39874ec2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d606c9274cdbd3871c78e9c9916ae476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ff9faa4329ab814567b44f1de1e3f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907446472d08b2c5d88ee01a3de80066478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c75739e812c84ccdc9c047a18c5ae479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5a005f524fa4343669ccd3fa73a3e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec893f68688450fd0de098d515d719481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e4daa4336406393747571a84c53a4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330beaccec95bbed1c39723d8f0c141483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825c1b5b9c3243e52d1516c1499cf52484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e8c299fa4c9fda214dc927827bf6b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bbc0ba5a69fb98bd973681fb28778f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccffcd336ca91df19096801d0894e9ce487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9b9e883a291e7e5e8184549e271aa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b12f8aafdaece395993ea0d5c03d7e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750032802332e1fcebd3b0ec4712bbd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c47249e6d8a8c51597788581f3f5fc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738ac756d08719ccc1c899ec56d48a4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548f95d15becd7c31689e0e05cfb46c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5e59f8f08af7c1ca5f2b56316adb3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e6a18ea9a5ff14e0c4c692034f9cb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb104669dfe0792bfee15797acd09b8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21557f99ff560011198478f45b051aa9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435bd391f9e4c986f11b590200abf891498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4240e16669412c9e7cafa29d22c91499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9296b9ef5521a84d679a624a5ccf65500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11295ea3e5b90553376ff5386d9679501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8bbbef9e7cef0f4b18ce98bb1ebb8b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb9837202775a42c75cdaf8d2b7c31503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b4c3b36ad71917288f3c4ca34c35e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b31943def9d87f328582d9e18451b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28043c9f3ca1b98b08952bd44af47b39506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ede0e661e86c2c76a8dabde08f412507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6dbb834ff06c6eb48dc58665d19a8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e4083fbddb7a2196473882c0fd2a3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725eda0ac1938f6ebb28b71af4d15ae3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06a4ac3ae9e6aeee5eb422d6a49152511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe84454a59bd81c13c86b8777e2c7f4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c8932610315e94369a22b2ea6dd51513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c01e0cc90705dff0407e908162223514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad73ef758213e5507a5bd9346228006515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4dc1bb39d79aa0b9454b5a2f17b1d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddda7e630a8846a21770e964a790952517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7165bd37583a3161981ead3ffeb85128518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70cf1f59f419104187078a822b89410519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c627f497772f4088c9c31c3bb0a6574520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f26b6f12468a3381b0a89eeeeecd7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b0bf04ab3cf2c0fc9c2c2d2821046522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305059ac5f897c98438fa69a5033999523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140643c0719fba80e5c0b5fac0b5e9c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f05d16b4380307b1bfa8647f22fd4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898fbad410c785ee1ad06c0c425fb9a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e41170b41886cdc115e77141842d75527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400ba640e8620c6c2c6f803bb8728bb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb50ec834b08fdbf79be66e38eda51529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08176cc0a310cceb19e95c45e2c0b86d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e88ed8e9c5272810eb56eb3f2e370b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e716c67eecf6ef847e4a0763e60542532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1379971a74733553c00f6f19e5b88f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b3a662773ca3e34915105285752e9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fcae4af271153eb5286b1bf97a6811535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d84dfff4ec92a238adebbacebce19a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160c683979cd2de4ee3d3a71a62a255537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1699acc783ad1be5b90836a5d7eac77538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c05632511b7cdb980431ed80f412c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0d595fce36701d61db1cbc2607eda540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b34536e5306a7740d5d1f89e9ba753541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc1737ac98448d48f1b261baf19442542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012cabec047cc1ec2d2a0b771f0dfe4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f404e8867e4c25898dffa91f6db97c1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5d215b3ec1fd66c59a94295a8fc4a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071fad23cd835034d7d071e6fd13d145546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8bd597d091ec8ddd8431639416f0c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a23b290270c5063e9cfb75ced403d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facfb4ced6ffe0e8d72780650a0eab04549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1af52a49162b8317b0006c598f64fd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4dad9b1df78916a5bfbd3f84173ea7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4ccfe8605434e71eba2f520ecbf91552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2aa896b05cdceacd6dc4222194f933553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1115d0dae85ecc720516b986b72c33d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ab5aa0591d12c3096eaf6d2690d56555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555a98f71f5f10814d79d1923fd9bac556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35a8b0d88337064c069804f7ef2702557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add49e5b21b9720c2c3cd7992bcc226d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de83dc8c614ba3a0f68b80e0b638a7f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba9a5d73f1e3a2f266c7b63ce86b1a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db976ea8de62713f43d1b405cc962d38561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b60ddcdcd77af3b781beb19f8d524b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dead95e845ad47a0fc2b93b25b73d7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a702c6beb1350f10c927d3512336633564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0285cf36438fb2a09a03847c059b9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0de3583ad196e1f867ae2ae1b6fcd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c69f9024135cdca799518676d45a07567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee19fa339856d4ddcf5e3a90e61ec4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9c74900586249acb24730e4623472569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03471634a0b746774bd40c1df7104e7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766961ee2180bc553ff023a7458ee74571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b48695a31acabd7b93c287bcc113f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3d3854d0f223e2e9bbab8b2b64746573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3bb5f2c2451d0ca6508e1c7d16c9d9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d7c2f5d9358af6f5e776c7b697c9c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bed7001150f6b785f513dfc4f222d9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e2418a23ff409bc9c732cb2241444577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4bbecf7019e0e0f02961bde85e43a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762fa8c652cb5f342caa24df3a2bf1b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c617186538b75190d2f889a548fc68580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94027ad403ab57f3f005b101dc77948e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bdd3f33f35d4f3d0293e98d6847046582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e5425f9280f6aa0fd9e37a20dccd7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283429358d220da67efbc15ef7293396584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d7281ac829f3625646a147ce72156585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d1e0c6d2a709a4f6b9ef4fea359f0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9a7fab8612a861dfe74303dd6b766587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17deddc77f0022cf7530b347d8bcf1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852f3aa73222463594d15c355b4bd17589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab110714fbff460fae14c742109f251590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060386be2143a651e413ca7045703404591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9a70e1b9bb95007688e173309bcd7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431630d82a4668e31845d5feee14de26593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff58096ba6e0a6d51a9a553360e82e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0663602ace15cff91e9c7475bd8f76595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7c628b84091caaf9da8360e8317ad596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c132fe441d6b1254f3aea3a6862504597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62c2a9deff0f5659360868fd79c593598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49889710a0c177cfebba66028d2d91599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d573bbe9a8dd6cbf2525ad92903ee0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcfc19f718c50988e7ce4e615cdcf48601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf73a0cf2b7e94be91a671a1f81d0bb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea58b9670bf113a0d780553ecec5f77603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd98e34e218497325c19c3dbd437a56604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28522f44e64ad94ec9b3abb0655e0c97605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398b3e362979177193ac21a14d6ee52606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018dadba0fc7e5fc7bfc1712b51d9cfd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99b1e78516fa7eafb754b1c785851d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405b33784c4cceea166831c4e53707d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ffbc8876ca4f4c4ece9ef1e08831a7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be23c20444f7f4faf92faf5e2bc8920611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554aa673b0d0aac86bdd1f3da4a425e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078b0ce5bcf94eca86afc2127db5dff613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d42586af6a0951e40d3ecdbce7b1e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a5ef856e6aadf16840df9cc1d54fb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e732424bed2140463ca274045ae3906616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada089fcf6e458c5dcd148e6e5776074617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a21d56deae11d06498986058f69ec618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd54e96dc8e04df95ca7779c52b4b07619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24785bc4392bdf08d0988132a8b3f4e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc101554b8d1ecb2314a0022d91cc8d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee92dd93d76f65930a4ad19879cef0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068a9550f5b8cfed86a3882344aa927623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eca006b696470a9c5ec8f57d6fea91624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf98ae4341ce3cb6784f51d26144905625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691f795f740ae4ace3b04d6d5167203626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea928771ddebacf66116183651cb1bf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1ccd8982c900484e6e1ba14895b5a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c62589c3e556ab2c0057e7d64a9c3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646dda97443eed9709eeccf2509dd3c8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8848f3107dbaf7784251b2375def8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f48fb165125ef7e941b3ac31fd0678632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022c1bf6214a2d4d87ccd18e08cfd22633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40659cd1097b9e594a86cc9cbd31b8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe486f9961a97e60e71b675fbbbf99635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9c81b1454ba0213bfbcf7a8b0e35b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938247c727227805e6e2e2930d2a8b3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075bb6838923f8c8cc5866f55898d42638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3384546858050a1060e3be23ee435639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a649757411f8e885817c70b8891b61640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e1c4c232dbffb6b07b78535d75d85641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd33fb075b983b106056c562332fae1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4733119540d4ae9383f2528714dfba643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b2d4d303d5899b54ec83b675d74f1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeccc37af788e0db0ae3bffd8690152b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ed3130711fbfa66f4129418f217d6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041189c86c357fa9757639b7f864fc5c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c68a36ed2ef8e9f2f63ad0b0ef439648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98cea70039a71954e50f4eebd5225e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eebc97f548d601a39c37cbfa8cbb2b5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40aefc11cf0b28fb34a4221868d2942651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623c90ba7f464b3606b71b5fb52d325652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738005d9e7b9243c6df758c069e4849653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45d5dd390bcee11665e5a1d4302a6a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2875e44f1591fc2fcc6fbea43c731655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6f37c3f9726b242613f39da5a90a1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5939c7462e0064a9f8a96abd4c0c3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4d29ae441c20baa18a43a80b05bc9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d5cab0f14fdb3acdb84b0dda1a9cf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c168117c990f47f6f16332ff1bc0676660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9482b8f491847026121d6886b74be661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cddbf6a9612535072e7d098f351aab3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16b7fe0b775c8721013bfee9f931d1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21febd74163e9dfff00a45fcb556a24664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ef038d76c81e65b8afe28c3593e16665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b35201f453a9dfefdb2730f4595c7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834d26d0d8229bb222cb4a907c232c4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a193013ec007cef6e4329e8d22ca125668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb15092f8026a067d556151875fd85a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3bf8429e5526168dd9f90b8de8ed1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390dad48ac00163387962b94c4725a2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625ec6bfee6e0004f07e0d91cb2fd2e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052fd4943ffc7f1d05be8e5b0964fdf5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137382117e087604302f002233da3786674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6bf89c19d8d23d9cb590a3ef776151675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2373757ec5867aee67bb4b05f225d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86253042429eedbec3ffc5b4c9abd3ab677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff0bcbe3ee47a306fef037773c431f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763b1f67cbd7743482b1df7fec6f5d6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f515b2977a1f371b323ae9c2cfddc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c68fe0b31c91b5593782eb0136ae1f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7863cb2ce39f70c80c3af890c21524a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264700f4f1411922bd96bd7b321fc5f2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8478c5cf534886335d0f56e4ef33de6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95cc78a8a533daf5ff2602676f82524685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da604cee89e96196c2f7fde5c6201d0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af8aeb6b6a562950bc4e3714a33fac687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4efcd8dc21d3a460fc73dabd9e3b14688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96916a873870f261e29458a3db0e960f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ea6d319b616493e9a0d9b44e6bdbb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1daf7074949844505784e780601001691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00160f7ddd2f3841aa83ea28d6bfb0e3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e1b1d2522a3c550a5577933e2c322693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9b035f073cfdbdc98a7bf07cf77bb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7892637f504f11ca83867237934b8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd870b90115baad4bcd13dc596579e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17080a6785300a2fe9ae4b379c4c9f9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8c07e9af5ce8193d375008577041e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866845bd2c022d3f95f4893da62967ce699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb15aa86fb67b3f1cefc9c9cb4c098b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902ec3b0fd29bb6c7f902969f5bfb8d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e31c178e9458ffb683974f11979d63702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255eb7e399e6f0190056dd8fc608e43703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc283325c8228f23494398aeaaadabdf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0e08b275f53438727048e93885ea7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dabff6bafcb72a2df2304cb008ddc2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58eba738932fa24677dd6b0332ea592707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f97aa6050229449cf9c3d4483ba8ed708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0370e59fb7d12d782d7877dafee546e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926f05b471f206cabb813811b792aa9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e998082978f07213239ebcacb29c6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e490803df7fc830c595b25211bc612c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a88657b5e1a76c2693b15aaab9213713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659030d9ee7bc87f9fdda1df6dea8a10714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb37b79ecc0daa8c86c7f17483684a9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7561f570bbbb4e574ae0e2e64688e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0f2ecbbc2f117c52acc07e6264642717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c4b943165218e5a0d92eb59f60112718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63353c51e1c3fbe01722f2f6d5f9aef7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f1b7379e490000049446c1ab58ed6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254cf4bb50a6ad75bf6db63ed4ec2456721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf0baaf2fd067a12c7b5efe63fc9ef722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f62d0e01cf5c13e2fb90c9cbaef00bf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a669787dba2a4f077bc73a9a7659d9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc02ac755aca5ab7495c5f5aa3f112a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633959868bd55e0b8f71acb798a5787f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd34e3889ce85be922c81f698e07e62727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1082583dd7016bbf06c04ab979def728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d8f5051f4c4de298ec9f867c66035729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f48788cc587e8d6ef20f657f7fe9fa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3248cb60b9742fe605f836ad64f637731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917775a091fa2cd61f7a40dd647d3a0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4589fdbc60d4af80cf7a61ef7a918733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f2216fd7de3d1ee59b1cbdd38d335734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542150c96f491083030010a07176cb9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9955ad2ff213ba93635375c2cd565736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87448a06d4b5d16063b186c6b5dd5324737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c4b8107b848dfb05027a5384c299f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b23f2a881e37a5b86757e6ffc67eb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856c210a3aa95c2616cd371d126c3a7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc07ef8b2a28617bb95ffaa8674552c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b118562bc78bd0447a7922ed9a780a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab309388c1de1d3207b456ad1c06196743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2170dd16f331b2c501661d8d179e2c3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e89924fea1a817d1a2c1d141277217745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e1e7c643341cca9a33453b0f6f01b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf364acdb491e02fbc4d4a208875319b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26d088e3384d45a58a15b224053377748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e96a7d68c6a4f6faf3a886f95d8cf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6b98862ad5f8314a339d7bdff1db3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b8f1d05e2a654c49a8df5181c2a95751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7fcd7466f954ef3d34dd9ffa18a60b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d09ebbd354a4a18d69e728a8c40237753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54363b60845736dc2fc554bb779969c81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d82c735d149bf355833b8e2853b662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208aca0d3b65e1db4e100feceb3d3b403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec4687c77810503ba63c2a6a4f875a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a06a8ce5b073d66742af7a739f56d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5cbb227a47ee0d91f07c5f85f913d06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a0c86d4e587276936d6e2335a34257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6c6437d278c1a62705617c71e2c6e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b117cf595c585cad562979648da20839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914dc68259a8ad885d06d7bf373ed7010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccbd76c19fbb61d12a2a18efbdd4ba611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3f7749487379fe1dd71d5198161fe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ecad6d99480788865c7386818c645913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671ea067c5429e94cf8a3d10935873714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1be4b1cf40021bcc8ab44ade06370115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2641a08556a1cd473cb7655d35f5d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca32b2f05150c0d381f5f9f01cc5ff117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72ed7d68c2ca97a8baa74e2d4f2a1718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2280692778bc7abd4341238cc652f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854734455035c7db7ac7e747f370fb8a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952addca592560fc583844a3804927a221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b150177d152ead89417e0a14b5d6022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57cff103068df9f2d9f7c26004f6df23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2acafb38d7a4f44532e7c0d6cba2824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050664d26714a146219b6d913e22aae425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3885f3504f2a58ed532ec4699541b9c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d324d6e99769b0a23e092d99878d5c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aff414ee1429099c56d7bd9c584c7d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46883623c3f833758e5118de7f46d8429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9babe7e83e781bbcf0ecbbc8bfae433b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f9ede590a01f52588ea58aecee64931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5ba63a7b4e4fd272233a072f8e94632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355f15ab40c1befcef41fd7e71827dc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd41c49eee5ec6995ed8b53d1034cf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81aef5ee0703ab7eaa9abf805d90a7e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202f1a6263cd970f170addb2d260d7a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db97729b6e43ad3f16ec96254e9edb137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c0aede1a6865e2f3a5a7d73401fa738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d47a11c046f7475016f9d9aa7bc6b739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e7644e1d673388a4b3ab1e1bb0ec440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba85b50992cc61010a66e678ebcf2341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d9c362bfe4c498feebb9cd8f262b042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c16559075ed7bd533945d957c487cc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa358afb6e29614d618c0ff9d91a8844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f894dc73255dab66f7e5d12f32b40d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a4a98999a512f052913997d4b6cc446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4041a50fdeea08bd9b9a11a42903447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1233d827eb580e694df9d2581541bd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d52e739f132cf31ee84284333ad08e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cac326bfaf975ba4c9ce90e227c16150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb30f17ec71006fcc007a316f7cb20a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b766df95c465a3307430a4f819cd852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a23a49b810612f903752e2606052653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851e0064a8b58bf5c77a46b574dbaa854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986bbdb942f7bf6ce1b7c10e41b80ee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111169a5819db3ecc8196367bdde60b756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f50fad33793a7e4d4028199ffccb0857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc7b8dfa26e5b2cceeacb754157ab0458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aabd38fe98b0cf873798f04ef15a30359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087cb685fbf639ec96cdfc69771399f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b8eaf525deb7df8fa145609d5ad9ae61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c68962d6088968faecf33b55f715ea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c241895f00f38428716b1e8f5c6ee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea656f8c0d09a7b11e4b1c1feb0410da64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd60672976d2427e39f41e990cce7b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958855ea62deafb8f833abee74e58eb466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f704b473f9264c5c280e23dc845ecc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203234634a22f34938e317757cf620768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459f3b6503d46550768cf5827b481e569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c295dcce8c4a7778fd885243984042370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7f2f24066ab2bb2b0ee7c51226d6271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0b3e27251ab3015b71a3c8a2395d172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4997a106340919723975c7bcf611473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d737679575c0db1806975cfa93cf6074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81604b9f25885b3f35ecb19819c24e1175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9b2c761816e4d172d45633d3881e676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6db64aac7660a8ada6f0304a36c60177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c27ca4dae22fb6d3fef38bcdc441478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e689884854d249f143cd1d75b4712479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab56c43cb9c61df9bd70aa97ac0cfc780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a6c7ecbb35937a6054ea5a88d10f181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83efa1829f8e43216466c5d372a2877082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce913ecf8fc485f263d71e813548e65b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb83fc789d0ad6002e2167f6c3dccb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91ebbb91cff4ba5fd56d1ed621249d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5a944c18e9905abd0f3d2f9bc001286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c860679f6927c34b7bcdc6474689a7087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79340869f6fd561af806e8d95b029a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb469641ea016896ef42dd0ae6fd576089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08344dce4dcece95ce3d80bc0b4e10ff90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87891d9689f4443c5a54b0c01d90e79591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1cbb71cc471a9c0cc6a36128d6742c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772290e05e588f462a841b18a2c998693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72845af5bc9983d3aea5660e15c36ef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a3126104d3261f68810fc98fb7d1695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53541f32fb13c8e359668738a1b1079896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77688d20ce1c0b77de4dddcfeccbfc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54dd3ae466522399a9621290ced6ee198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38e19d14b4b184cb0540a4d870e0cc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45736db9c6bafd845d524db9fb971c54100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe48df171c4d72f4721fc55d1c6ebdb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a679be37ce362c37c6c041404b390102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b685d23492b99687bce535fdb0cddc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b3841c5bf9c41a2cd0d32195b3e43104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2343329dc832694e1c53b762b7a67105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387d1cfec49cba62a23f8b7c006af05106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b20de07953a939315d17e5cdde764107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3006686ae846361054205823ed0016108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173a511d050a3076d4c0af5d379dee2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d39ec92fbbc0ee30652eefa1693f1a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021552ba82e0d3e36e15fd055ce0619111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8bc2bafce2b8e9614b0dd377241a9b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaec142cb485cba5387393dc5659edc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057926a6a78e5e00a8470c2cfb3addb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80c3b65127296fb9eb633e95fb1b38115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d54fa091f5f68ebf84b243506e48a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62317ee4a392f6f9c949c38f82c52e18117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db121122ca27d2014c3c19e4548f523a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ce3f31b4c19fb12e82ff5ecaf499a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda1c5d2506906e577df6ccc272ef5f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf72ea16740031940d1bf09cf617863121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f939cc6cbfbf59aef0dbc64dc5d00122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540d83027f152a6a10b62e2688e94f5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d5e4048dfa9302fdc888481bef9f9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601cbd2bde981acfb2d8da62060d006125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8596c77119b16cd9bfd7fe91cdae4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a61ca8d473033db5e5f7e39073ab8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32ba45d032639077bde7299d10b2d6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d804d6e31238b318069ad45c398110c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a669e75f7fe99ed7a8213fb0bca82d9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ecfc297dc16c16fe262cdf23761ec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780c0e3fead5ec6717266ed215a1ebe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4af56c3d1607bc2b7dad4a06303a4c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2e1a6eb3f765309729b973ce37dc1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f02d1220fbb77145e0bd21fef4a07135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70d6308fc24d6fdfb29a1e87a688f1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af93ee91ec4214ee562f7a265a2e4d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105b2e526fcbfdf205a348838e6a973138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a73c3c65a0cfa2fd6f43dbe0da5d0c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924db079cc588121f191ee4d9a693cd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b33321a54ad69f49fe9c0b6c9320a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67f56ee5f29274302e971ef0dfda06142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462288595dda5ceb0a8ad2693955f56143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca5cf6bde900420e9a4af5ef9c6500144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76439e286f39c4481c838df8821043145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed499224f76219ddb4e2f4d335492e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c2005511e997fa1a8c3d1961c5f46147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be33c91b3c9cc556cf0eb5143c0a8f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef6242ece593566c23f240ec3f8b8c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb468046fe1ef08d7e94b80d16034ce150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6bd0c24610d2e289456dc464751aa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1d6286732e529b843550cfca2cf9a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb4ff8a82b6a81700b6b76ffe074f5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600d784b9bdb3478ebd434de7135bf3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4440bd87078fb52e07088e04a1fec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827419ece717425757e86967ff8792e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3f8d7e8d7abca18b7b6ca00a9a712157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf6dbac962606a41076c0367d5107c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fabbb87d70d63fab7e8490176d5479159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623c0914fa24ee2ddb19f229d7ef2f1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d370824afe5e44f6f2cd98a7dc9ad6a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7fe0ecd31fec4db79f4bd3e13f7a1b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e9da0b508578859a415295863e389163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fefc834ac82be2d2414cc2ef8ac6f66164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4c1db1b12fcabbd5bced2d8d90144165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35abf17c86743870d8be37f97dda5b5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62a95e9f93a2d6bc7b0f7c4e2fceed167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c581a390f76f96e2810b8876fa061168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a35502693c240b1daa607c595d2f9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0183acd89268e673db61a86dfd0435170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44120142829c994d69c12da6a58899e4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b664173a7469c1a2d514ad0fdf1e87172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5955bea56cf5a6a8f117690d2a6c33173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ccdd146353d2b55567f89e4ac719ab174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca26afddef151c8257e225087112a6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004596bc911d2fd4203d33a2d4b94a82176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6f443680904978ad738bdbc634db1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb961096dc5f766e27e8b7333f227e2a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9254c43ee39d046f3cd1f70af805c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131838070693674d07078d4e65c306b3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4809a836a4d1916bc3658ec02de51f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ae886ebb6292ed39b9933c4d3a611182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31163fa86d011967c820bc46200291c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35deadc3c37e56fb433b723c5c788be184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775978f3fc7aa5500b91b1fcf6b746a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709efba93f4eff1ad79ed9500104b30186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6bec9c4af27b0c29efad44e7725e05187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c005423efd6ef73a91ba6e3bd9b3e0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e58a9219d32a49fb3aae1f5e51544189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648102ba850d7b591d1db611afd45ce190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50affb79790187ce6534efed9425ea191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c54c66cca9e468a72252a4c3ba5ba192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a8dbaf831297edd28bf3454e3c835193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6a4ac4e197d12fa44c5704b79d45f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19dd4c01f6cca89402b0ebbf2aca79195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f42f43e05791b2358ec06cf06e14bd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288a99de8fa53cd10527ba6ab115422197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a12750f8f1ed80be7221f92f3735eb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb082dae5314635b73c0be2692fd9d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725a1a720de6998b4df6a49218a7eea200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d9f6bb0101612e1f6383c29220e9a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83240e87c7331d01ed12a386c8c7a5ec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2565bceadbcbfe2eddfbdea28fcfd6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d69a7cd28a5cde0e13339afbcb7331204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370dd010ebbcf820beb93d4fa6a2afd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7dab8ef1d7db0470fa6542253886e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39e28cb68f7d2678ada7b3b08222e6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7cada72c6ed3455404e315d45a48e9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc8f35a80e2643699b2be2eb76daf9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45173d57001042b8c37628c453b1c49b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448dcb1c55555aaa134c07fc51f8f9c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f912abaaa9a9b4d7d17a3cb427297212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8133a6e93fe7a3703783fe8b39ac023213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4086cc4f40ea8833380f9441de716e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dbcd74c4b3467461106ccaab7790d3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152f744d68cf2157d17ae80e7c3ee1b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d840d26339f55a024a6a6e5c26cbf04217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f9bf01aee188e30c9b20c10cc119a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09950ec1f9c4e7132c761a5cb8bdef2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c91864a8d957c3cf0930fca05ea51220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97153c2082ee923d54968c0d913979e4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe0a2d7c8ece5639772febbeecb1b2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df8793d3c93ab004e32dce107f1fac223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e21d51f0506a00e81b2832c5d59409224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b0f0e5887533a6813ef8260d38184225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0956e7e9afe21ce3c423687dc247a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4bbff0b76e82dbd06f2dfc27f1302a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0fc1b4b6906b4c0d0c82c32e4e022228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ae1cccf41215c04126d60771760ae229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d63694093b0e99e84c105b44075ea230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c4b29c23c3f67b96f61df92b5c030231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fccbd24fc1c829bb22f19394408cced232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66808aa9569393b9472ab13b50e8c64e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3fed158e41364b295c660eb9aa1a0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e7adbdd6303bec8d5f11bca14c903235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37f8871792272cf4905574d14257a6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa1bffe743e79d46815e27393225eb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326efb024831ff19c923e66c0fd6a757238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf274473c6ff268eea72b840362e3a5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df08be519421542fb5bb7d5a674bfb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3a37d4365a066cf2a7d2e7780c43e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8417a7c7b575cf475dbfc9c426b13242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585c901be84c12277281a486c8429e5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d4d7e338be1f93a1afdb4ca1cf5a5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc77c55837f1171cef81beb24aaf97245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d317959eb9cb002b2338b74469ddd0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b65394652be2d9a692151aab61908247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87c4b2d72c2da4b4c9f0bc964127f2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc1f683054dd32444b45231e81b7de249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61584a4482df709ee62a3b5f7cc89f2c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841204effeb8e8b7f7dc612464d01ba6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9bb8471c79eebc5878e890999e539252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130b7a5ca57f2d0ec850eb46a5663bc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d735995ba5985406586faed897e7332254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c25a40a62a293a4a44a09a3ae6bb9eb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78fe517aaf24940a98f264cd22e77b7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7eef28c32b5e0e0c6e1a2179c609e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484794be50af9e2adc32a4614034c4b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26a5cb830e0c2c76551eb6c04b383d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62509ebc2a610eae9ab99d3191695faa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f519a23da581a9ad0265f8f6224c9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0b74899ad20c6d899c632f212a1ad262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4ec1373d02df3478d14875dab306c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad66478196837ac5194c54a8a9b609264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773460d07be5263fbe0a31c3c8f1aa5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe62047edddd7bfff6e49e362d74803266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7caded307359357b7c617cae48b850267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d1772621b145c88d2f9ee58896fd8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae38c2d49800cfc4a1dcd6a864b42d1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5098feef2bddba84f2261699a435e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472440b05d4f609c5e46f113d8614ef271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61cd3c345e06f0c9c832b164f91d43272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b7cae321ff062844ec051d3dfccf5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5842b304feac4267ddda6b3d7cc48f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b662dda12e4b19dfb299b61303ab3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aaa07ebf37283749e09d9a17f2c276276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68daf46d0ce52f2c8e080e18305e06ea277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7d2f5c400a6dd7cc75e0e9fed02a1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced961bb3a9725f7be9be00a6dbcd89279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e1aa6a532a21b0b9b1017c9149245280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601693ec8e8a8f71cc4845cf8a67cf5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373153cbd61b5e01285799b1e959833f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaffa13335a8f9def2d3704d45dc53a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5098c8777f1df5586a2411497e9564d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455898ccb1a6667ea70bd07b15ca391d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e5b0ecb0e256b1f0a84a070452a44f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df574bd5ca54fd2a21eed769fa14baa8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98bb50f5c39ce09665a38de33b4fbb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5401410c78bf02ea062ca7375cd39289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc255017ad4d8974043fc363a7af4e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829b6554959bfb5a09817dace15b616291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e4566ec6a901f11c4a23b7de79797292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5bb99657516a66342138d1223ecd2e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bfcdbafa21011750d22829077096b6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7320393ca6bea1dd83c53c31d837a24295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7745568bc01c98283be5aff5a0bf7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059ce3a9a4f09a34a5d26c14ae982f4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03818f140ae4b39adb6aa0e6d83a0ee6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3203d9c2ef9402a84ef79162add57c8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5a895fa9197d2fe47f258750a83ff300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f89f7d6578354f4d583f3209bc558301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af5c1824af4549f02048c01a530ef2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011e289f7ce3c87aca822640ebf3701303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445fe8ba750f24c389d5985da6e0e9b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89853e51f3013eda4394bfb54b81007e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfac7e2dfc671daac8ce586491f5111306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013faeb8480f2462c7db59e463e9b4d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad0567517a65c342c1ea75afffe40f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adfa2c7aa7288f0758d867a676e1181309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58e954990b01e172b32d454b219dbb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe10b68fe5df1b8dbf52f76a9857b65311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c1a9797b1c781f34e1b91e38de7e4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40db2e77c9f842a5ac4bd88d62b18b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7563a3363af6aee73d67e9e8fc0790314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c751177a2eefe4c7a4f18c28a24b6e8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d748be20968b1ae13bc432d8565980316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21249d9e6750c81d056d8cbd837439317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e010091b3f19948c8e145df0e7a095318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845ed747de059031f1c565ace8f4318319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fce0bde620b90845ea391530ba570b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81076b571ee08b8e05d2a727025716321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943529445bd036a92a741f98835549f5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed68c1a2f935191cae864d67bf07d3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b636f222e34e6c858736112093ac3d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af136f46bd27689a29c004b5d40ffd0f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22b4ecde71fdd22d391bef62bc2a11326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c48fc1eb161af2bc7a8ea6b18e16f2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c39b780d3d62803b1ea240727256a2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0835b75acc568c8930602f3783276329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c94d6e7b15dcac2e9148dbb405c3b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17e58db9e8142d0533626eb72dec92331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33c3a51b3c3060ff7cb6c5971b879c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903e6def3f7cddb02f053301b28ccd7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e380c3edc2b09fec1bdf8f54541814a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15202b1a8be8cec1f21b134e6bdc6c81335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657750102d17c95a0ffcb0067d5c6ba336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d08464c88ba2fd7180771295edac9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d2ab47aabca69d106d490653ed1aa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c079a8796ac87e785e6b04f746b93339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4d9c071a1b9a73ef703d01cd7c4bd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448fe9e9386457605d7faf1033f8796f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986e15f7eceaefc7883a431fd6f1e00342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ccbd29adea97dd32fdc7383f49915d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6fb783908de13ee849fa479763e29344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61316862bde0575191e36f53c94697a6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2c4a7859a220e575f784f90c6d67c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27ba19ae10aaf62d353f4876c17655347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463696a79de84020283f639ce99824ca348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e5bc0c5bd0267059bb120be23ba03349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b5840cd5b7e53d19655fdbb22427f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd871a7e51988c4771ce9c6a895d42be351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f491242244599e265adac3b0bce3c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a0a5e2809e9cbfe3262eee457bd40353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd31e8fcbc82f7d6ede401aff8fe0a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64a5097df9dddd8b385012b9180dcc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043c065508523a348b9d7d45152bad1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6022d87e3a817242509d28e50a7d132357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7000370394bf07582931bd1fc5de0b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca214f25d4b69759c1a242527bb351dc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd10860779d7e7553ceca710852963360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08257d5a347244f87e5df0b7a318769361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14353e19cd88d480093a5a5fc376e9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db325f058d4d682a598017e33bb556363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11872745d1fa976dae28b43e8357d1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dafabdffc61c102604ef4bceae14e8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481d83af55985f8dcbd93e0b7583c97366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311813ab92e75689c360602e2eff408367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a589b2cbda6377b4766bfea7046eb9f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b3f32e0e3808ac6addaca41e74e12369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba508c40268633afc0e64b069385895370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e719c2189b783f08d7418d0069fe81371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a653f0559dba11b6fdbd7a355d14ee372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93e489fdbd411c0b324bec602fae0c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7c263b2fb6dbe96a7d00cdc48ec44374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d359e3752391aca6b64b8ed8b80b0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48a18c2ef23cd161a90e2746ccb48e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418df71445ac22f3bf2a05fa0bbeb3c1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785383c45b3f513a432eeb3f372d3582378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ede04e4a6b05d04c7f9335679a303b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ba6dea34b0c6e6d37a23826c903ab380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9800d4a338c9e464e50003eafaf82e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6883caf8417433f78fcb63dd23f97a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7bbb396318f41a94851b9355f246f0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1e29c3fc432fbc4f8b2249108eeb9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e8afe680520e1ca344a52d1641e5b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a55727c9d415d5b87d876300242b4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c72b07892ca249599651bade9146f6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1619108dcd56ad484fab8f5ab1028a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66550531b015f599d753445188ffe1f8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd508edd7c3da130e16cec6906c47f6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306dc953ef6f2849baa21e47827dc6e0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd34d86006aedf83c17b3505238e866392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0fe83acad55543c86aa31a07cac748393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75888c9456f0db20de3581de0bb21beb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a425006571286a683f03c17e5b5fbc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29eb5a6bf88ac9bad8f7db4d5b0c3fa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899aa54c5c1325f3a191c41d26c9f591397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12536c3e27bc2cb0585b9cf5873f0208398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2f68becbd6afbaef6e1f43761e5f1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b15bef0e925de726f2811a3cc0bf1d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cede0a66525c4b269dccccf8bbc62b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cce1fc45c069e67fc3ccea84cc7cec402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9e2e94dd78e08e944de7aa44ece0d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7e78de284d0e862f65116a98e4811404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0906fd3d44edee7e5489a95a8477633405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913fe6f4f6fe9f14727913ab32dd7f2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9537fcf37c5dc5a896517c1d369f68407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879ae28564f782b87a4f1e74147d7f3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162333abc9a198d674df9d87484950f7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8a0ff9d3e7eac83560cdd34345bc5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc415097d8ddd03d80723619c00f9f9d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2a5e19274a277faaef5c7add9982f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed493029eb5bfd5954f74ffc3224da413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4f34d866ab69892fd6a224d247efc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd451a03db087a78547d508620050468415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab311489736f4236d56a4c1b05d09bf3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d2b30d4a62a78f77bfc20cc1fa2f6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8027dd48ec68f6ecf944c0df0749b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d5c724dbc8b04637b0e62c4e945d9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3fc637872d56040477fb839f34a3e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd62f8d0dd5246652d246f590befbc4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f782290db8f72f0cc5cc01b87cc08422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1d5689d6b223541e8cf3c30d9b16c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da2e674e9839f95dc7dac36e77ce92424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ce358a3190ea6ad50041268d4653d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622f3b9eb86c2e12d4e94ccfb48f90b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeee3d0d37463461a5a7265697aa6fb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5847489f411a94a94f463655a8c82b5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04935889535c00d554e0d03454bfb9c4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fbef6a65424f6cf122426591ddfe89430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b3c30642a70397671f63f7e744c8b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246f71ddbb0e9b6662e020740e8bf5c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69d2c325c39457d7ede7f9815b6652433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea34d1648456b3643c301f1a5243386434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230cc96af9123ba94b5d8bfbc4f8256435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8646ff8105147dae75fd36e93f2a7e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1946af2e33504b73ec030c83d5c255b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0ae35b1c9ece61e903d03e3f8b851438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec176c2c1ff759ae8c55df64b7c2bff439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffecb0ac525ce308a9b9fad75558a0d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81292570e35b35728c06ad982c1837b8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a7e592bec51dc9a68b7603c1eafc7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26207fd26b1389e7184782acac39f7bb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083a8149aac8e9cb5119df98eb923d5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089253049408882572f2a7c42c17a57445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e878592672b33a9dcafde33e741bd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e965c27914815970da15ff1b82de3f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050daf4db8f1aae993c98fd6fa03914a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e4ce258cfab3638407158bda90855449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430dff49a5ab3632515c953f8f68ea6a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd31a2917d954c4c0dcb1aa7acb1b9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52652691e5b3e111621a019c0bbed3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d5fa7dc3c27d2ee6344a501b27a4f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8dd6c4d258397a8cf4e5d3eacc1d5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5f0b1aace7aa533fc6cb708d0d6b2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb30cb79e74666940479f850f653d1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0de6f0fe4515ba3093c4c91222657457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7caf59c42a964308a482e083ddd9b3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91097f61f6ca9ea8a0966299b5429ddc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a9090371b58209a44803e6a3b2a86460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8441517cf9aeabdf84660a22638db461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02fd62ea94656a4e5e4969d8710823462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8197ab786b15b3161cb797414796dee463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e00cab19de2c6bf7d6ed5c363846f4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9d86c412f3c00a5773ccfde893a3b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a29870d39ac3e11c6c287ed63d0b2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47604149f3d94cf1481720c7cf979f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872619786e9a9d46b2fafe9c8d4306e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91916a471c47bb3a63d309efa193dc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb23b9270757d4163227993bc6fbf3b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457db903efce506a62fadd2a17930539471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9a5e0ebb77f2a9d8d08aefeb8d1b5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e311cc5849cf9ca34ca85237cb40985473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71540b484ae79a24f18449f3620585474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caad34ed308a0e0530f55747aea1aa7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06bbc006a7c2ff435cc8cd869baadc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a6bd0634cef616b8f904721d1f653477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675660a91e2a7358809046bf16aa81ca478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdeb07c7e8f009cfee4e4e69da68a91479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f2d5dc41c3b5244f1a5ef530f979c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aefdfe3fa94d4e24617b12e43909b16481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc6d422d6235c2f9e2e0cc51dde587482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb1650c3ddee992971a84ff83b8d5f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05907d13bd70b2fd5a0076174c03d9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7516e02ba07fa5ed395348f3b1946f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1353337bf137486f62b8c8787af505486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebed0496691923052d51b4014825350487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26434e177f3751e3e486166cfa0c6196488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32040cafef4bad97fdb6bcc4395f406489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7fb88f8d2608e22543ec284106dd9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff536f30091500763fd6efba56e90ab491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a3f162e65a4df393e1499d5fe9da1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c40b78c38da067608f828d6384de2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db28803fbb40bc6d5683cb01dc5b684494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463bddb64a0a851fdbba0bedd8b6ee9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5238fca817957a9bf8a51acc3f795b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d96dfb5bef86b1063bdef87fc7d19497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6fb27717d833dca43b78cf6cfb8b2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848ae4fe210d366dbb854f805a9d9de499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b5eddfef6a968c9d73429329934a6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ddd330d19f64f45c1232077510b5e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f928e43f9d09050a65a098869ebeb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129044783e4dcb9e6e1f2736200d9fe9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0dc61e24ec16e5ff83cb76338fa87504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7ae557808060ca759907a4fcf01cd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a764ea8090029cd44140b0fdf1fd179506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d957e214543345d3142e194af7496507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6453389ca83a839efecad3cebd82c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86127c17050475988f5f7f94ad5b60c7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8819009bfbbfd73761c698d269ba2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234390c85b70ac86f925e6005861b7f4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c9cee0715e2fbdae0fdc7f6d35d11512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0154cc9a1315441e0b77bc6d836006513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28c6e0cf862e265074627e759d16ef514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c2b6dc537c9de3592ba552f82e805515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6340a1f2bf40d6e5c1a3160f5c0576516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b34a061958f47fa0421b765b6ad6c1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ece9fd72f09e2a09cb3b5dce9d220518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305bb65ea0f7919825169db3d855c38519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8dc652ed4c981fcc217131f8db165520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863719971fdebdb4bacbe839880ec466521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f2d1157c4d35b4821be58ec5e332a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc34f1f4c63371aa4615b7abb5ed242523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9c1b7e09e528aafec8347065729e7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da342ab550925a3c9b3c609c203ca237525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a9836a7026a989b3ca105475e6d17526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b36fe0ecc1517a0f77ac9fb72d4674527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1266fb453724957e0709ca94267c7d3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1ecd1b6b4a419c8143fcc9010f13b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220f69ad9481e685749a16e72421c68530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193a30d5f72b2442490e0dfedda2e99531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad1c8904f0ed86a6b9f2d917ae1e7d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac628d0e438daa2f4cff4130df03e5c5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f8ecb9ae2bca517752bbb3306aa15534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8909de82c139b7fbd2b64e4eea760535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc5886234d1c7905f6c694d48ce014536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c376372fb1c38f0ad115161eccafc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788c34cc9fe93217a1350ed6d30cce9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719a8dd2236c93a26e5618e3b0d59ef539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d299c38b5d335410a5756ab045c80c5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866d607d070d913e05eda1c565ec079541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a0b1d7d9c29994d0850813ea8c88f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60acb4ac8f23a7fd64b2154ad274e0fd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2a24e3e51ead78edf73a7239938e1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18440dfd27fcab0bc1b08c9405d4c4b8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a4a5814050d9363f90b148b49feb1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb448447f8c14c0bb0061cc9e0e6e60547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b4d21b3a10a01d62d946e6d4f6fe3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b556191998705494ac0d72a7922e4a4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc4024065a73748bbf52fc6f2873f8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250312da1214a809e67e562324103361551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737da969a4754f0d69fc10bf41f61d9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e27a4c2869938a645ec21f87d1a948553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b925a452012515627f2482437ce524554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457d8ec2678bec24536223e402ce95c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202503d4a20f812224ad131427acd80d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd00dcb29662a34f410a9dcd4bcf2c8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5125494f5ad950b29c99c473b301f63558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc40a6ab57e425b73bcf8805d27273c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04293c150bb78fead62c834986ee354e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22617efaa33272d48b644ce801cc5bae561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948520f976e23e0363109001adf0e78562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac86e6f7311daf6d24c00203c5dbbc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a39cd01630b58d03ca630e1dd23ce2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb6990869e47c9245f2b8de4892b57565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3929b2d953b66897aeb4d46014d8c4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6554f503b3751bcb5b539ab13fa2b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa90cfedfd0f8981f5095f328bd0a28568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cac5e76d7d2afb3324730a10586f47569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650f1b23a1aa9e41aaf52f59af5f238570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb161ee708257890d2465fa59cbf6c11571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60db2fdc4e16b3eaf82990d0036ba80572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c778a51a94ac0aff6b60ab302ff55573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506953f19cf9bd57e9dddbd4f64b7cc0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7769e7fe3442fa10b6de3617e57f922575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb0428f44d219255715640944c46d0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1359adb4c586b87d04021d4da7af4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1693ef07ff7303228230a67a3342fbe578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac08483964a0a327fe6643c269ef217579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966609af9a5b592816204007a2b993d2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a894fb986d55eedb5703d95d99b1d5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc803c3e4c19e5a9ac789b0a34f082ca582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1a26981c050984e3b2ba304f456e7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c0d3be07c88c83e66c2bc3a7e5d94584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effcda5f3b6009d503ec22e603bc9ccb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83712877b1dbc4b8e88ce3172de06fd1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc956b03e5f976062b5ada186229a97b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1844e8e25a492dfc546f7426cb8ef61588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06c35f6f73434879a48eee9f176da9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4e7d681afe7f337ebadfbcfcb2d2c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b414fa8717ed408189b5fa193aef21591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823b6fdaa26bfeaff8bda2c19a392f2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77b25e0887b86bf50698c435a88a52593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc8f7059e6570c186d2a211e4a514d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886a813867a7cd6f881a5e1e3d6390e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8313154cb38e5303c9dda193ae059596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30e3d47668f96421f7f88b9a030ad7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126dd26fc2cfeaf1645a731836156113598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e522905879a73a893bbb46a11f3cf1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f04dc008bcfa0deffdb660e62d875600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12107818b8967fb1c49b1244c370a8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69b0264684a64de6fed8a03ebd62f5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc177f61899b4f5832143fbefead59603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12001d0dc03e596b13190d34aed5105604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09177b84d6e5e29cd45c4f3d2cbcfb9b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491b25d8ad5e48e055932f355889d6d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d7df4125e0d29b61ea190973c25a1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65231868f21ab395aed1b884c730affb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecfd7b5b16f9ca24bf7208c93863873609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad6a29976c8ef4e822ed892ad5fdcb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c583da5713ac5e591265911d578912611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e565f9ec721021cedb904e7e2990094612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816ba448fc15189b03399915845427d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58f276a955170215aa9b0bf859e33d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79483b305e37832a4086e6108f54aed615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399c7c819853d664d6c16315f3e8f3a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e6ec913b982103ab6634b3aa88f5f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb2ce7384d83d13d5f7f22d37fe057618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dfe8532fc4070fabaf6f7534fbc7f5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23555dad3f2ae2e4f0841a7905941a33620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7814fb9115789a785eaea00d6233ed1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada4001f0be182f16b19cc85942f8fb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3b6644826cfafb44dbc44327e4a14623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e93285c17c09c1b247c068a0010b5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27314da480ae162bb2aa1099556cf8d4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87261ae2eec5fe7d767ddf00107990a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d849000f2c802ad8e383d34757550ba627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad16857a392f950b06c561ac42c6055628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3cc2aeb14ebedeedf7fa7a2b37048f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62801c5f4274c364f150a26de63d37630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40f136c888d09504cdd8a04ad404ed631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cedcbb880764a4ac33158dc00ab3e86632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae076ec5db221e4fba916e201d0d461633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319d3568d0c90c19e646dfda291459b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5bb232f4c01e69d1c601133ce15cb9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924cd64678072482d2b21bc95511dbb8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519f9341468b76337ad8d405f3eba9f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c55ceaa64f582cd6231dcea89013a1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2921f3c89b55b85ca7c38ca9ff9047639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733a2cc36e057a54c185be5f49b9f21640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ee809e9e4a9e790c3eba547f2dd47641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18973e9b42e0e194735cd56a9b9c00642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eef8642d7da5522303d2cbbbeb3a24643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37e28f4b7d5d3d92542ffc4953a395644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b96c73f1fd2cc7cf9158144b6414a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4872ee7f01d10bd7c41c16bab1b7ecc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7aafb94fabafcfb112157b804108a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be95863668feeb6141b0affc42a728648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc89be2ef6ca84639d401b6d86461f1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e7bbd4ae766f65bdc01750924f930650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400fc8a37c40de6445f9441793ba47de651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40676bfdc0b438a3bbc33ca786ca6344652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662fb5501ccc0ed6c9adbfafd93eb18f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0325b2f1af25e8548e095378cebc03654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992bf817ae80d0d0c5f17a06406aa404655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8175046831534631663cc05dd2f4be6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a75bbe672c669348d70ca0ccb4557e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928f1bec279594f1c89e34a6e0617cb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b0e508ccace4bfbf3655260ab8e08659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40806b10f50f3fa8cb15c062a0e2259e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce9ab0f19099fdc0a29929c4a8162e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb285d74bdb0e145b11baf79065fee33662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779c3722f0bc77a98b4216e30677509663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d899fc687878a28404300c4fcf8b6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072eb6e71d57f73e74834ce2a0616945665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b963569c21222e789bd137cadf26015666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b32d4619d2505a89cb6ae9a97ba9a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3522e855994d3e9f388177c3165a3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ab71945d091e1de4ec17434b6be24669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c781bfd95b0345cb25844a6db3d07670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ff68d9cd89ba16f956992139c1fe7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f83e2609c3aeccfadc77db1c9f1a1a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48be0842899da6d246190b717744bb2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ba9e5ae25482bee8a28510437d511674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505cee8ef55980f98c74c67a3373eeab675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb61f9a8bc62473cfc96cb506634e8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2cbb85f15313848988dfd4633163d8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b4cd5a95c233c3fd66895ea91875c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8dfac77941a0141d80b7772bdab29679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2ecfbc60a6a479c892a381474ee72680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1c8116beea94d729e561b211834e1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a3a368e30c43aadc14c4a979582af682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b73bc65a5f0855a45a199d15601f5d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0caa1e37fbf87fb55e2ee481ef197f5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae48644fc0d28c0e2f9507caa55bd3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb271c804642a9e7ff39fbeea91caa6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbdcd993409ae3360c5dcbefe7e0f23687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976142956a7271d294b0e3a8e8fdd22688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0be0f60c282de509cd98ad826111e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185d9b17eb836f4e517a412b43c5837690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e03b1146baf8d68ae6b84ca7842731691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ac31913134c09888aa4c82fa3c859692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480fd8f9cac38882d8dd868a64ac788693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcee7767a154336dab680ee4f59a9b6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca06f8f0fbfb356df53c5e6dce8e386695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d122452f3a5883c28673e845526775696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4313bb04d4bed6b589fc3e5ed5312697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc7579b9dfc51bedc38115cdead5f8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213aca3d09f99ebd5b9a382d0448cd9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039d7800fe8674995bc6398f37428c0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51294799df6a28e8c98c9cdbcef80748701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ef488e8b9fb4f5358067845832889702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab00970633540d2d8094b04acbf0a7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a17b0575761559c4d1d2b1844bd81704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99303b9bb25b238c483b683539c0249d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59248678a6b1d4477039943fdc170384706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af629092103c6bafb93c5db75bf5495707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de941aac6d7a58195c402b53f3cba344708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc956ebdb78afcd54f0ef43687b3bc87709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a80ab4bfa9244604b24b8cbe6938f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1470410a9e734cc18995d2c179b09e6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b9f3254f7b494d9da06c78047cb86712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1b5a16019982ecbd2cf455ade18af713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1856c96bfb176d3fea584c80e1b414714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bed1713c6442d9ccd935c88cddfef6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ad82545f2ec1883a84db8d13b94bb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2f5c1db9771c35565c6d2028a59f5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da64442824adc5730b9e8b5b09a9e88718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7137ed1c4196350ff62ed24ee2bf1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886d23f7dd415df13f6034cf598105d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca48d156cacca001dfa043e758b901721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c6a999e371ed9e76a066d90f9b633722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca2eca7122901ea40d5736ae47a69d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27744e8db093a976a621785874d2ea724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaac795a2f1572132498a543c9b18eb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a04ad57e0f5546e2cce44e86bba81e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71313b804174672fc62711029141ae727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e46f3fb84a6ea157ba429baba0d8e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779fc3c96ae0dd6ab6cfd6b16c98a02a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f5b99664717adc8504522043d418a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cedfc0df9aaad2ad6f06d1a991d83d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856dc7146242ecbce3d507cf43eeff2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e51d31bce4198c067abbd67434504f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609116a38a6e030abe1519910afff06f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515993fd87fff2fd4bec12b60a2ea3fe735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6bc98c7dfc22e9f00f653422f7dbd5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba92a88f5dc9baad08e2d9e2791348737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ff867fe4a352bd55241d5089ef7ee738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34ed9dc49f42892243528088e6f37a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca13f8e82984ca8bd8bc6a3f7ea2ad9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e579e7215a4e7a72e3113552f601a56741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092633d0524b79f76e9cc087ee2e5c6d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff4b121709cd524c734b0834aa9229743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c242a1037db20ee381190bfe00728a1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6ba34318ff88e37d09324c83406ad745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176de6a772b23e227eca819da118727746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58c8453c9168e21a78136923d7f74d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129ef07da4fcc4a3717434b5e3add29748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f98210fa2123468b71c83123499ffa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61235fff3d3446bdb113d5ec3a12b5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff203d476fd7757729ec6d90b134c4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5767e42f441884a0af8fbcd32034f2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cdba8726b752be623e70caebc350ba753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>