--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c576c857e4cfcc57553248155d7d61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165fd596c8a28db419851e0c6662ff12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c52ebc57da0a2ae8f41b7ec7c6a90a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f65d5091ac1c470300e6a2b63e00b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7dbbde72c6f16bf94793edbcfa7a295.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d181e801ed2e7e813b1ce4bdb8ea46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd5072e9193821db29e326dda863607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9753f3fe19c6dc4135adcd2fb1eb338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1458914fbf51b46b3360368e90f7b9d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114fb2f8659e25df61979eaf95d1cbb410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2abc8e7bbfa514824e3b54fc0fa01d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1711b0d90ce0af9edadc787b120f712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1796885dbf7e16ad4551d3f28b75d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb9b4af6748fd78662dfb79a9f5c9314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42ab94051121ac3e0824f28e7babb615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684074bde4e7ddb3e986b6bdf92fa7e316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392b9b72832a8048d2195b87703223b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4ddece59f04baeeb2d47f471c0dd318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6ec95493a5264a71617e88387dd4019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41efecfbca71297659dc9ba2ce9c608b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30bbec8652dd9afd5170751742b57121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c460963ed0bf6939ae9982bf2649b5322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb184d577d4b64cd6c723f00031919c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492183361cf6cc20c13781e422c1e23f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e081aa6f72794a2eb81f9bdd5820ce325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a31a6b41e6c8b5d08e495c29e1afd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a226fd9f89172ca5333d954e14ce027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaecaa6c324732fa95b3b329a3cd10e628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70485ba54ff4330d7a953d53e6517bf729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0cb5e3f33bb348da4e8ece7eb9310130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769cdd0a721d8cd5c4eea467c81f67031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78e4a469f296db725d1394e4ce435932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64204e0d0cf681eeed4289eb9c6a21133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba03aadc9a7cca13114b6e8219857a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d027f56b676c36fb9fa62c840449fd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f72a221277747f727acf82393b8f936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92218539a1c6d3291391adc6351a1337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ca5b4234bfdd9b27be0b5b5e3301038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb34ab2ff7cc3748e22ba72f4ee54c739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e59786358e77952c326e46d5d6e6240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982e1e19df87df3661c570d49b2e18b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb921c4b630d35b0287922606bffca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082179b60982760875036b9fa1bf01b643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a939b966689355f159f6ba92b34494d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e01531b10241c74af5336b2e52c3b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5d19cc306b58465d353b79c06800446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a457116fa94da2fd64d25a53e3481247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec5439ef0215355bd2a5804cc4ef5148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dac6a678d6ee92b5e47f898728dd8d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e8fffd28b77c9e09917f5abefa2b250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad744cfaf8a3b07c40f69582cc738cb451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cfddd749862200a5189cb79cb4c3e352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db673eabf9acb492b67d743fec85f5c053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc127e26a5404b1d1ea00f065d98a454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32a833776f9ccc1aca710f380e740655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb73c9235452010e1518a54d7b37d6556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90314bb13b5161bfbf145a51d0b71357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3be09093f12171af710f00d1a9746e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8091644b541c8f50bae9d24874e5259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119c7f7c6872973c15073932e5829e160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a53615fb085b1efeaf74e2ff4cf7e961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a580b5dc2b080396534cbb593023762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775514cc9d73cedf2a9e35a28cdda2963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f85e10d4ee739ee33ea4cab9feefa864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c438579bf6647cf3718fcf5e987ca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f7ac15ee49aac0f38522ac897a27c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b2b9631c722fdf0d4f08d32135abc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cedd5c528ebc3be5836692c7c3a04c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea8ba0838b66405690ba173cf8b03469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4e45d7c9d2095e7b763af04dab2d470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457ff1fdcec02b704c229de2626994571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6782be77d4b1facd4a647a8d6a84e972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57af308e917bfaf77c97822a628e84d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b1fc8c9ab79736c8d28c8816b90ff74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1498c65c1e491b83715d08076624475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a3878c4f8f0dc0992d72c309e37f176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79785c6b76d9e44d74403790c11a2677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78870c4dcb87c848f1c74fcb8fe3147778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99a4f6e6f4c01c82230db90d221e7b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ce911650f859cb29a4ee74530031680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9effbf5c51c6073ec90d3ef5bc2fa83281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00040e996b85c4412e00cabd1f517782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28159b62e48be23cf6fe29e32cae0a4883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3770ca7f9214304f258b270936db4b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75287bdfc6fda0f938a5dab0ae22f98f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7cd1cc835c5121ddc2a8d8f24ae3a286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcabbcec67802d889b7a61e1e3205a487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55fa57d2d5c029fe50cd5ac28cebc188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3a30754f8376ad1862c099311a44289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb37df3b17c50e26dfac305cc6a886290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1391320326a28176056ce70ddddc2e191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5dae20ca1a046d5663e5732a60955792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a396011b94734b1951749d78a35585093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378cb770515e8420075a7cf0e16857b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df42b3a31b35790798c24195887a76895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601b9152422a4afab0b260a38a8266596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb87254c0256bb37d043b8a105b9da697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5bf61fa194917ff6181cd995b783e698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a42fd6cb506c67c8212df3e85b3c0599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e1bcc3eafbdcfe2deb25326136694100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231d2427d662ae25cc7dbb9e59e86e5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484eeed6bfbcb5a3fb4cd9012eba21f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f0683179984097fb1d2e62704968d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226029e8c0519ec7d1cb7a00ca4b783104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200a45536f1a6275b17e685dc8bfbe0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053dac708cc38355f85d3cc3539cbbf9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7a9a9ef5807f8b4ebd676d824fce1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766eebb9b2a0e34da161bb7ef2fdd8f9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9f8002d608ccc17896528bd1a6c73109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3410ab64ce39915c55f29a3294305c2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f869a60d7e2bf71e18963f6030c9a02111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556fa4763e73aa7c6465e6c09ba8214112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455db90dbd68b9a3433fc01269c2f2e0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e291fd01bbedd47d31ca2fd858dfb1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c50ddb072d9e28561d6a8dfe5be627115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98b98221b1ed6edc966b952c50e5d2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d796ab1b5a2a459e9b1a3ffb5cc179f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b80b4b79f86025520efa76402d8ad1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ebf3386f751e55a9e1c0d69300efd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fbda1b91dfdaa5336c5f7c8c56ea8d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa577a715926a58193cd2b1dba397231121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73453ac70280750fe179193829d139a4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d32a09c82341c06570cefbacd09a9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e798e94cda711e386c813f89a6513124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb55cf86f604ecf0732cf2020b65e2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a0ea7ab4a59e56e7eea9568bf9c69126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680eeee1143e1612a1fd7f70d551b30127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7eea5d8370c422ea78b7f3bd7536b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319de6346caf343077d7f2bb8313b98129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06080b5ad3e4b8c16c02de72f70d3bd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabef2aefdcd57b212680cde1ff37e6f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5473d1c91f41528088a38bec3c01b3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5066e7f84d4779254bab7242b0bcb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195233a877ce6e079048fd79969cfa10134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37fde8c42cb7d2da4cd67302012d4f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10801882a0c601f8f764e94c0e0166a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a577010af2d1c000524aec36bea6c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa373dbcf7bc0b25c84aecb7ad5b192138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24d833d490d518e3f1ed49532a01a0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3408633373abee569cec29030fa66b5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58830aab41bed830754970b2c42aee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1da25508ec675968839782f1f4ad10142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7abfcadd8e174dce202ba27f728a121143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5843537cccf6a120d640fd23c7d6a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3f9b15dbe5255d74d00ccd570f41e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8fd0272568f5b954f699c7c229276b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c83159cdeab7863acb9759d2ecf14147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0386a15ebda943c8cbad9173d3e014f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0bd34c71663e6bf618235e0e52058e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20491e855fd7895803ed6517e21e5bdb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df34682627134a9bb096dd04a690a80151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad101c86b856d05dc17efe43c4f81b5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c89b8eceeee87bab76d84f9c5a0bb40153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d805f1d01e0233f779b42c1ae3eb6b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba43e2184fc24393a15e6fd860cb52155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a60c3a88a86010268b560157a266b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec30c04e284aaf04462c7a3b56a8024157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31118dbbd52f939977855661af4f1493158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01193235220d848fd6b27a0d8ed5fea1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730d49e1953492428d640dee76b9ee5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abffe411258654da1e9b8383ad234a0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f6b662fe135de19e94cdbfaa51478d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca618d75e80ba0c50df84d443ef6537a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d1588cea337a34cf017e7cb3ff697164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fce20f23ac81d4be1eda156a2c7802165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db56bd9e14e097c3d7833f0d7f5c85166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f89be67d9b76a41b9afbbb01788bb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6808c398902ea6f5ac8e9eb3cf45d31168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e477cfb3d5aca0bfdbb1d132597bc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95637a3450822cdfa1877dbb14fadb65170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d57d8dbc74583c12bc6c0e27f9c44171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523491fa2e212e3dcc84d84f4051c43172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01f356f5239170517290cb017f6138173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae5f909f954240200483b2c9b413c8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6b5c41a685c0db453eab46537f05d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6ace1437ffb8184224200d0dd43be176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f2799389bf4571d13384eee9f1d31177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2bbf68f371d35b3e1b40920d0f7d7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18746128c5cd5fd864158b5383455d44179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6deeb69789e6afcfcef9b16b11b583180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9c4613f9ca5155701a2022d874f73181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3499dd9c5a1254fce3895f5b6fcd9f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798d150ef503a913041fdcb96ba0af7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338b774b32490b470879b91b56f02d9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86525816d2a375d1b55497e8081c8ad4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd02b5775574fe3a24a33aaf4fb213d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a736e1de1b8e359c8ddcc32c769bb6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c7c0a5a5b7bb248e811e7a544e273188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb787d8dd191e592b9ecf63717a023e9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f786c6ff8c5fa68b8a71b3cab85573e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5647def6dd5990c8dbba4f457d4ea191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6229f362bc8e39704e5450dff7684c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4060306c3c0195517a094f29afaa6c0d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c6a645a90df8bbd71ac6b91e9f465194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57812a327430ea0f926bd6c7e4e2f975195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e34830253b356f36d4fde6b3037150196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab80ab84d242329c7d7a986cd25ea3c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc5d9d360fa4888e2de0fd847ba7fb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27025855c068f60df519c1d71ded794d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89739c0b6e2b57bc61995000dfd4da4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207b45d5ded64ad39f000d40ceb5825201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc2d52b2c77faacc17a3112fc506b7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42500ec2b07d2c6e743843b19510b6b1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de39fb2ad8d67e5d536094c07dad08f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db241e044ed4d52ce0454a6b686b412205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dee668c3e667a72a2b8292dc86a7ee206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee9868ddd5bf51dad08b20f21c24cd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd7461c238669f525877625c9b8b88208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6d5496f58198e15c708c9aa195369209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c10361defacee31d28232456888d6b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443d65c4ddf9181e900de4e5b790406211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dea412500363621e686e35dfc6118b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e726dab42d0a17ea34511a6b4da1a0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a1ce7479e4a3e5c8e0fc5cfa7af31214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f49c018a1d293defb3bf1ac656ee9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08e9180ba6861ddeaf51845ec572dc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376c642ca507837cdea7c3bb780e22e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f83e20323e3fe3dfcbe89d8a32d54218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778044ccf594152b2417c9e980ebd0c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234f961e03d4f8fbab4a98d34019daf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110b8e9e22da731595c6decf8bf17b1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b48117a94feb484ee4892abcc29ed222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9b14b3c2e890397db970002ad9630223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a03614788d308a22c2a28ec9d5987224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0905afa2595cb2f88574ae87c4081225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244de7bdfb853c62f7579dd933b1ad67226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4963f47867108bc1ebfbcfe92e2046227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd797663f8082ae067d39c35595d15a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924da6ada64da1d5002ca6abb4ece5a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1c27f37c016fc5375af223a605827230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78e004be819755f40f32c656110a11231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426acaafcfc77f313f7770fd4df50eb2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ab911d2e3c49dfd0451ab01daf198233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489147975465d517656f485d3659664234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72851837a719c9236f06dca39a10cd3f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64306c7156bd3a76cf2ecc8889b76668236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a0374a4cf062a59f0d60d246f7c01237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4175aa0f9c104222c7324332ce9c3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56bde8a493399b65f94348d77c854b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416565884e73bc4371c15b2feeb9b64240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a342ae258a1e2e145850d71688b9c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec544f5b266e4723a6dc460e99603778242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287675ec673b28b6881193cf5c36b38243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2d458c72a31b4745b61e5ecc2be77244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6234095e6baab792afc72412d31f471245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d6e968b1a6d33fc552256c0a2697f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de160250474726bcf2f6f3683c02dc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702301dca8556b0d740e463ecc47499248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb49d2db6b2b24a8626e63a03767d1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f3dd44f3c40b7e22d9b0c6acf38d6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c17140b935849f0a4ea23d819d9a3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb69f0549e444a8a2dda1d8e9fef16252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ebd6b8cce49484258a0ce18620c4e6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2532bcd71c96c0143a6da02eefac0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ca638d2201afaa7dc3d566c22fe26255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f948e5eeb5a03a53020780a46e3efe7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf553378b37d36d4db1724656b654c0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ce50203abbc986dfde9085e92be13258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe17b907994044022dabd4772204e57259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1dd86ec43d3b9f11da1310ed55e423260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050a5d8d1031a8d964f7f0f8ce0c289261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963d3726940c7410bc2eeb056b6bbf8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17969b0b0099c0494ed9622076356979263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2654b9b18bb06854496366a7ba19b8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b911d78eea6344b6a071a65a8a93054265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430af7403d59795eb14891a43ccb094f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d9f33222f8a3f6d79601329c7189e5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4eabfc5227e7a332e6d522b44dad8b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d50a7a29e8123426f20139ebac7280269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9526915c4f6d197ca2693de25449b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8ca3367208f5ebe169a83765bbd4b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bba0cc1443bff237fb2e8319dfc3dd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae894de21b195cf08156147b838ed4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e39b3d4cc574820385407b7874189274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7eade7b07c73dd4d396c518e8cb56a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25469b641373d9d210dc9da96dc4b8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96bc1766a7b7c3bbebf8da832f73409277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c475020b0918251c9d123bf783739278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a6fa73adcaaa7f5680e7143fa1da3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa0e65f3578d37da7e66e2ec7cf5bf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098dd7b1aad8380e09d4e92b171164c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1e54fe85899b0553619a8f48d174c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b306c9fb7f75d8046f27a8d0e0c03283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45ce6c55b7a416270aa6650784b303284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45fe6b70b470b2cde62a487ccbd1be4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4470b368ee98676f1d40e5319b3bb1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087776481cc85c3dcd48401579bc33a3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f924505691c2eb522375f2dfb689de288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741b4761b5f77699e21c13fdb60edc3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef254328ebdad663a067146eb0efa2a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128b18d95ac0fe17f598b07e6f16563291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40acc05832cd6e922681bc64a6420a8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5cd47a12943467f5552d05558a6dc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaff8e38d6d4728afe7a73e47ea18d5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd78b0a99b0d91be0b4f117cb78216295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03286ea050abd21ecb9eee330db07a45296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf2b05a392f89b918095108a96a45b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85db117e1252ad1fb2630c579b6f58298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ceef83a06d4b58506ae3ee40f31f55299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a063e582109b69ec25ba2c2e3280adb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823183436bda7966291cccb9d4daaca301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a074b1e746b1559fc76bd2a16d73ee8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e7d879d8876d77dede231752509be303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721d0fd88cfd16b79cfac45e9ae9563304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885161d27c41f366317cbca266bc11b5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd5dc575abd96643de322cebeb7030306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cdf7b467b042e45be6f58b9a998360307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d37a76562439d055ee3b8809dae0fe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cba51bd97570266ab42f4e9e180a61309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574fb00e727e80a12c52feb9af306bb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411a24c0fafa2015e2790efef164924311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42c408b12a0c5328db093cb8070729312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d70264249b7476c6960640f2db8de313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80f6f1799285f502541a4dac0aeac1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c6ae7a717ef8a609eefc9dd837cbb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527ad8ae95845fe2ca435a02c0ec161316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7170e10643d10695463e5d001c169bc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda863ce7eb00b6817ac8d81fb972331318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1fd6fd34a41106977a83c6cfd0116319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59bc5cf132e8a026860271c58b1241d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17957a6d1b2238dece204dd911f0d730321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20087fe3faa6685c18fe8fb5e4e9c1b0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe12e334fad5184740a14d8050a36c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793dff2393d20e07686f99bede8afaab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26b53e636df1a6b050faa92dca44f3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6deb54e7ec26bdd6c6fc8ee6a90e64326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6974147c690a3c5067f0513279a4d980327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee032c6c2c0ffc68660a80886627db4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a36faf1bb52521d34fc241ca8a76c7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a663956b5c685ec6ebeda7b15352f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ed114b828de9ca7cb67690a4baca4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8b84668d8ef17d7214aad24c2cd16332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fbedac40fc3a3d9a0e682f10be3f94333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1bf25b3970678702ba12692095d7a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5921ee26261b217833ae8349173a92335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c9b3217012de408cf6b9baf5aff6a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab153ad6fd87e6a45e341b26f8602b28337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b7056500596f8345749c492f7993c5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4916c8c97c7d5d3e90107f5cafd3e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc935300283f8eeaadb7ffe9d1a3aa25340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cbd946598f6f9d396dd7e3a4466208341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52517be9d5246de5c0de55e3ec931d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39775a3d5db44e2185f4285fb4e65162343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5fe0fc791cdae9beaeaca286c2c6a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46733ff7f04a79783ee1af1f083389345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e15812a80d77664c007a3e7727aeb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3af69d4dcdd2152a38bbf87696ce68347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32bb2c6ae45eefb9d77549d1c02142348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d60cf9d6ec472b6f0b5e35d319a3bc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e03af258e6e67b79b11618979a589350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55f0b3826f15ef7b21e21bcfd15ee1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3a4cad01a7a367b608e3dc5036e05352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f93d9d93e331ea8387b86bf3b6db94353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de66c59e6fe990cdb7b6ad27063cfb2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd8f0b4b4c31a1c3d8e3149b83e420355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c864a47e0d5e66d658a9d704acc9571356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5ba8fc0378bf86ecee0009658099e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626e785789edc828e719cb2a5f1d17d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e38de2216966958bc1f05ef780f68359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9f94dd7f5cbaf77254f81c672eb0e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e971bf7ed4f411d018dd7bdf36e1d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14f4780fc94ce3b7a1021e62f2ea02362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b088359edaff57f6dea42fffc282f1f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86be05d2372e418a2a5926e72696ad364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6d626b371e3ed4d2273761fc587dc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353bcca791adcc0ca22fc664b400537b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7412d38fe6e9b181412489875405cc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64646e6cf5952a3482b4b67cbfffa73f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb062d665b772d54fba3d5c4acc7555b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c72af938e8d847ec2b1dbcb449d5d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815223985f2c0c57bff38104a18390ea371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc45f3aadbd1b83916c05fa507ef2e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba412c42f35715da701c1d0a360802373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87c36dd214fe0e3b3738c7767c24cc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d11bae6a5033dbedfc20deaa4d09d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f2d0e66749a6bd0f3405e59944f79376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ccccc011db337132fdf36a6122c26377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016a63707fc038ebb1c7c2d54b4243d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcfc748b5e8fe3e3a0def40bfbe8eb6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134d6f83d20d63935d3748fbc7f96cf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f980b54be69c23656a75ca293d24c3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59643897ee54738b1e588a649b04a960382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8884dfdc223491b516e6410d1d2b17383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc3f21bdca71088e47196b5d9ceb86384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0520a54c4801158baf682f0840e32385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6f141d82b3ae614887b68d556ebf1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077dfeb926552159d052b39a3253fa9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74381bef8cab11de4c87c8f7a69b2a63388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16adfbd024f6840eb7ce287d443a4a6b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6ab7515a635b2c863b55cca08b07d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1df97ab646771822dc615044f23d00391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010cdf06baeb4dd19524bfe962345076392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec96cc614b2ce4988452463498706ad393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded62dff241be640be0b696fed82848b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aad0f064abefe153c835003f383738395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401b5edb3085463c12db77d1a5cf812396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29ae21e5ab3461e194d6f62acedf09397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3515117c2f946fbce32ea81470a53398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47ac614080c3704ce58bbba89187b7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205bfb95d2718c801fc8e6677e2f262400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b1c39c415adaffa2252276f811c2a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8217ccbe8534b8132bb3f9947b78bc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead90149b83ec8609574ac3da5d6e8c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64270c81055f63c4d2e4f36f48f90e4c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630da82bc983d729be8a4c6f3c77df55405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545eca6d7af02365655f7c353e6fa6ba406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b60a481164d500759bbc479d129711407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8588afb3af8bb03638122ae082a0f3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9949106fa14f2ee871f52f13cf3545c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032a63d0628a21f06054bead8f53a37410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa4d756505bc08517e1bee2b2186df411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e71c47c0e568a09512155a5b90c5f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a737b316bd6a8c8c2558cc078c4a483413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614b9142b79850b5a363804772cdb93414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106fdd945ab2831056b3a8d6e7e5cb7e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad63dc40df7d810d885569f7d90111416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aee6c622a374c1d93a1e49743b1bf9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79dae9658cddefd79a8202408b1cc13418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a49e9b199772d7aac5e83aa594281419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4eb2a60a8bacd9020086f0a8d36842420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508ba4a327160ca23063f26eacf79ba421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6cd3ec57b4f4974cfaf83c12806f0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adacf5fed1e42ce6b93cc5459bbbbb08423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013df4e22f651c9259761a9c9bad1f5a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063762548c7b82f57b9b574544e3090a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1c57f21b60054052661790849bf6f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8deec2891bd28aa26917afc98d1ba427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3a2b0abc869700c481db131eeaa60428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae02f8909b299a18a2f8c73ed00f02429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc81513e2f2b43a7ab754405936792a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd0f73f68cfa0bb4e250ed89b0e55f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeddd11339539284fe7623b2a4cd340432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84c06d32d560bf48c6f97612d87ebc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95153502f2d89eac202c00e0f9a790434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d9445a1b6a388168a732874ef962f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8caedbbe76a217605e53c3ff0cfacc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd23f750d07d2a33c0bd9c4ff137ce437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0e2e2b7488d4cb09c8ddd549e4c83438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2020ec1fa1f2c56b0a65ae8fae51c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205dba8aeb00aa471d84179d2a9ed618440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594320d1559c0a5c548b02ca6136bfc1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa35ccfecb9c99d53cf504922e48b1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b7f1e6c3b58b6e1ff716a26422cf5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112bdedab9765acacac6596c6b30c84444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0792f968c97d6093d4eb5d66f604019445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd600993e38474c48471243c00dec6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2428aab5bb062faa6035aa62c97e9f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303c8a77d60cc0fd53429419100b6eb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512da1c1f8884e80eb5b161d0bdae6f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8feee0b54c6cb89f53761ad2627eb0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37eee450f2b3ee9fb5851654c458202451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930147fff93473f0d91c3d0a27f5255452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0898a7ad0bedf1f408fa66ff7184dd7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a001636fb5e1be15038f7f34492e57454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00320eb45054b1f6a75d73a0c2d8a6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19552bd7088f9af13dab4171dd9e0198456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e8870fba18727e2348b4c76e21dca457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0783c122191dc4c6f3ea954aaaafa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83da2affdbc3b86ae577cdfe2d8f3d8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25979492a6b6ce7ef639581c0d65d93460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6571f29c838e24244d064c80e1034e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b0dc9f99f7335bc039ec4c798b9b7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8dcbc35ecc2f5374266ee369a5aa9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e982c671ddd060e724d1d4a42596a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092146b2c3a04098332bf81d38a19d5a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616162be02f72fea59e202a7fafddb9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d5e14efde53862d47e88a70758330467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e025b861eb320d11fe50bc2648eae4a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f9b4f170c4caaa3e52b7e9a9f550e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765356ddb30e95d4da86bee1dec309f8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf1c3b539894ddc256a4033c384644471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8561114059a73c077d93782417ca78472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2da00e726ea65d484119933216fc78473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727beb4dac3e7fa792c246cfe41235ab474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f686590e243b4a965f7e6b4183d99fe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755b599cf2a96f0be6029cb518ff950476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25960d10155f692db5ab07c7d5a91c9c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f620a2d5f618a58be4b6daddb52f9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eafca4767f1f3aa53bd5ff55aae4849479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2bc21508c97fb704b03f7e0721849d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b33797c28e8faef5d01a8130ff40e6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60760d3ee0c96702ea0c99def7b2f1ce482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea409cc7d7c7db2e84d09282d4daf85b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe61d0ed3b4a6d89674d4e2064b94ee484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac10d58ae3d0071e75b44c64a5d41e8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd882ad6d115ea26a52413727a19782486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25235a18f6c71113ed8f33e4d4ad7523487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c8c0aa086538106fbe147966d6f35488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87a0a57be7417bda0a092e66221872489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e7e25f1761124e95e5d532ebe3cbe490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6b2c29cfd8cfaa85438fe9b28c687491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c2de18687ad414a18e656f09b9ef7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb927c91434cccad42d4ecf6ed9fb55493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f39fe040141181d6a4ca3beaa1d5f5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb27c6eaf97f8c5951aaab76671892d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa71a9efae5562dd6c8532975d5b4a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e54f998f823dd8a5a27a89020d3d93497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ed0d30c2f517d5ee4de9eef911d5f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439296acff8da91b81ba849748b9763499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362695c66e0b255181931ac7e4d873ae500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403fb8086ef27f259164087ab1face7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cfc744e24faf5bca80239766b69bc1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f7883f7f5bb6a6ea505ca2173fce1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e009d5b3f871f0422e1d49e5f188fd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8400f1a378b512f3f613ec9a03cb59505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab5f28a33bc44877d33b2b99503497506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808adb41bb920541622b1e220f7bbc1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fcd9e51dafff4f5b0e3c74cc3a83ac508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe2bc904f20131f076dde918f67eeb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442cb7ed2e76937b5cee9cb178648b6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea272cb5c48709f6f0794cff1ddc873c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c6fc7eddda247be377a34e1706262512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62184f838db120986e7901cc7fcf110513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98fa75cdb39c236c1a375edaff7c7e3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9836a8840564edd467d83d29f2b2b88515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31b48d37b881879db10a1cbe619ebd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17109a18040e490509dacb4a222adf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c37d37dacba50f96d67e2c0de32b0a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bfc31f3909a07d7849ebe77266fbb1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7b2c280b7e6aae2b61db0951a7bad520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55e14f97110c72018fa9a400a22648521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e62c829955118e73ece892cb652fa6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5753c6dbd14ba1f36a6042364d432e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc058eaf6103e13fdbcd8cbf1157286a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed9f98b5f14519b9bfdeb95946ae25525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4f1b5be1af81cd4e30d09f8389e3e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f12f2dd06a3ab7cf81982526cc60f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed79e4787918b85d7b24cf9499b12e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78050cda999023d2593991e6b6f9b17529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2185c0eeaa0721f8abf18caba8cb66530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f31d7514a6ba9a0eb33f3cb6d7feb4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3648ccce6e719a366d9190f8d110f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898501aef1f7a33d68a26ba47c67dc7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f36a7e0b72dce496f6379f388fb00534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531cc226989283973ba3ee55c3c0cdf5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3ea1664df569c5777af4c9acb80a0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224cf901cef08e81b3af92e8118f44a5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063bedcf7509a43b4b86162c89a8004538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ec931abe2787f1e9a90f9f002ca23539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a9a7ec9924ee088d1e8bc8c4835f9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b254514173af003ea3872090c41025d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76211754903bb5a7756618c10e7c2827542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd21ac9d447e2b7c16abb739722a87b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8efe524e36b1e73aac1228d6d12c91544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b82a84ddf190b91cf316edb905090545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661b882a690f552328f9d07778c7c00546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace876df814b809d6949883b0a470394547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91170c70f394aa169413777370677e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638a7c8ee966e767b4d8da3ba19a486549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a498ba3b474c723b1430a92b41a946550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d325f5437e33a5372fda7cb49b3de7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cdbf93930efd40e02956fe9058d8a9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c90e3f8998b5f318183cb19e21588553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8dc0de8edba9d26ff9c61e8f9945f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad40a6829b195c7a62d59ed920a7eee555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f4bb20e9da0d9cb585e7ddbada9ce556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a5fc9fa7ca941ab2044c20c13b791557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ff3325cff9c15b119859e9b8ccb62558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88be1be8c0fcf8ccf7464562abcb49559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c4ad09a27a77607ab87294d93ce16560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010e7b3fde6ac9166f7d2ffcfb7eca1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4641ccdefd86f1fd44985caf4497f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4c473681c3c5d4b8c4897c4d8d8f8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963339eac0b3974aa2fa2e2a8dda7cc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547340902d1043910b3dc092e9b23091565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ca4c2489f2dca91a7cccc8d9749fc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f2e184361bc7024e9d7d57bcba329567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54398b8c74ec18f73cf08c80533199ef568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c9a8b00c48a074d156314ca2df7dc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d036e18650fea16e2751290d703dd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8fceff3819489958b5e6a72231b23571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988864505619644fe23b3d83cc83b6a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f833cb8c9f037d2dc105f4d1394ef9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53fae4a96dd85ab787e1cb49174e7a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0cbc6e57708a87d90192d14a4ab377575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20405524be4f978a2380024a46a1a5ee576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01f01640e693e57bf8154f1252408e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca571a6bc47377878de88cd2b2abbba578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8dbb9a9bfd00bfeede2bfe29fb0cf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816c7108e565bfbd221b51ec64a6529580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed79e097d89f2b0237849a8792a3d6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d08e139edcddd3ae8d926774d8899582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa4e96365badf94d79122461af3166583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834c2bd5c474f56b102749e3ac5dd16584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d12812ef708e9c821b0c842acd6908585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1ff7f2ee61c4a6eccde4a4cd1ff23586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00deaea49b2c363eda8feaf4326baf7a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899d37c71222b85bb3450a0d80fb670588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42dbbab42bce4ae7dd6bdde6c7a54d1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad12d83370dc390edf21c35d4b0118590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27d9b773d9ecc73ce000914ea5e789591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9f3c76c0071a4fb6973c158cf9282592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c37a2a167ccca35254e55736114712593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe29d1e4583b5f09691bde87bdd19b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c67411aa390b909ed040a5fc48b606595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded8cb318e35ea6db75149e1bea1abd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14e27afbd76f80169d50920bade480597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24570a6a64472fb833d2908c99354d54598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee31cb565c4f4beb1fdf90d2a74f328599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92603c4364503f237cb87302167196c2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd03eb06112b328669a7939ac5543ce601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e29fedff82796fd22161e76fd3f93602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14c9cca278a5473e3f7d37130916f6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1eafab3ac98c0f4c22bf4399fc852c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2828eaae8781d13c7a693e34ebbe8b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0f009dcbd47fbe85e5e1503f6cb71606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789fb3b65fe0fc4030dab7297a3f21d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd7c340c37895a2f2631e8e4f819ed608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936573b3ed0cb97c09d301bc64c217f4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93af5fe633666a93a3fe82e2f33e55610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d583240369bf7300e7f54aceb844b8c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b51eead673fce891e3d3d959bf3596612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1308d205edb6ede59f2fb1975fa41a1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e624eafe3e1e4f679ed7ce13a28940614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c900b1659ae90178ea055af991c68615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff414c0de0e9b82db0ec7377bf92d4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f21722c626cf41bbf5b25e893fbada617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e80cdede056a671af7fdea1491d766618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318cd48b3073429b64dd9bd07529cbcf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cbbbbd3b979ee56e154e5bbac50282620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae84bcd2a68512bbe2169a522d4243621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea738c3d10c91ed696249c42d205680622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0bf449dc0e0fb95ef8f74f3ce4893623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1dbe1fb1c2d3a22bc89eed4a0686f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b695c4d041ad810d7f328eed6c72a51625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea493148b5e461df7d6d372c167eb055626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54576785cbe7032ceaa88f51d4e6f33d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeca9b83bf8fec523dfe847f9b63376628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de77099e48ef9552b83b6938d6b2b4d9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db319618cc4e20b5d869fc48071a24630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946230759db23604e2040fa8b87dedd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b5f1299929965fdaed211c84c1083f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab231eee60e13e3ba635a0ead40288633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa3722635142cca6b1c2ce08a43c97634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d67778b816668e64dcf971c2193ca635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9048959f6ef5c50043d1b921fb9be636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ddfe57347790038c7ba79cb69602d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43879b9ad21943d0a8a55d23d3bd0dd2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ffff1ea532c8bbdf1ee704fee4628639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312528aa5a7025cd488e1e80d4f2390c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f5668d5d48a88286c1f7bf27f1e96641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e4b603720d5eeb4bd9ba76f36366c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07210b5cf8b3286048a4d8bf1230ff643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f00154bfad56d83508bf0bdb7750e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2dc8d5d580c6a9fb62a69374b7b002645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e4f309b7c3abb8f592adedd36a66f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c60644675e1c64451d7f9eeff4c2b4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ada5030618c4ffbdd7ebf2a3a36592648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999d057bc49f230f09eb8684e5cec2e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73b95724c7c1529c08f41dcb266b85650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856ca91169ae8dbba8ceb3cde20d943651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9b49918ce7a0984d7062e7f844695652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b7a6e213cf81a4ef1d5d10435ff5b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bcf11071e9742f1c446a728926cc07654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3bf485172e999f6a393d213d6e8ce655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd3ab1dd8236df8eb94491f3be8367656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8fb549c3a87c5ccb230a5682084d8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d5e9d81c10bc7dc4bce07b443a2af658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67228d0588807ed0da379aeb3759e8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0391930258f5e86f6eafd0d6da263660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091a0bb735a3d2800612c52b2c1bae0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1f64a741cb040bf9e8f2f568845e0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0463d92a25c6705dec42a55076064c8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529b7aef0b2da4a6cac1da318078681664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8fce44e858a4b718a2a8dac55ab86665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63812853c9d0af8b1dd561aa0f7cddec666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fbf37c2ad6e36527661a394dd316ac667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9272b6e8112db8eae73a6f1acf70f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39bfa9906b670f9f7ca66b9e4d0ef5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a970c897ca85ce1428e610df2879d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361ddf3ec16b57db29a4a64ee8cd860671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde95af60abe0447d82783e12d0a601672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d1921c66e553aedffccaaab7b2f74673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539fc6feac3b7a2dfb312ea2c1872963674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5668eba80b2b4ba921cd5971d5f9ab675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad58b820fb51dec8bc57ba7a62aa87a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77368922f70e62aeb62863910aac43db677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2015c5a5ea2f973d2cfa8af615e836678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2d5b1a2737b4f0b40596a2a69dced679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d35ceb2b96dd8c46b3ab1396ba24fe680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6663a08178ba0fb991ef1fdc04745b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee1cfd40104cbab9cd9347e4c940a3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58371b5d9d1179eee9233ca8b78ef79b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff599a3b9957f5ce0a026e01d01d4c2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac37fe298e3b84b10016ddb3e70d66685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6db5c19e4d5cd2f78d97e5c296ab43686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8854eda7d21b8757479ad69132ab83a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c9aec9faaf2d5a3c7ff6faac89fbd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593499f929065fc2b311c61368be095689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16797e3190674cefcc28ab04a6900ae690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b75d765a56e57d42dc861104f7090691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59edefa3f10ef26315e0847d687278fa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee11eedaa3bcfd9306d19ba8415980693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10877fac887ad5c581c21d01ed80cecf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f65ed80ba2a6f5c1ff1835b992fa6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9084274de21408e1f1d026c00b914bc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fcca7bde4691f2b8e6b21b37892ea5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f11490fc72879b5a81820a7714249698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985879db788c37ec80ea71e75a2858a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87299300426db954de6dd4b76ede901e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8e2fd26f38d5922126b53c98c82a6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229469a046a91dbd3e14cabba82276f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6698b07bee099ec68caa39f37cdf6c1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386b35361224f312ed9e38d69929e4e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41570bcef4ef32d4ebe4d9e49c0910705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182cd28208b7b72e65f86e8066b86ef6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df4d908044d48489e5409a70b73cb0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c0cee580f0dd6607def486516cbb0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45266ae368ac037d8160dca2a0d42352709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4ea91cb8821e210fc119df47c6908710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b05ca19ca9dd07910d234f2620022711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df51dea9997d02add51e665e6cf2385712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78146621a540ccfdee34b220dd075c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff4576ea253b37d149a3ba7cbc797d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5850db36c27ee7786b86d677c94345715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f2655208c05b2700307fcb51b72ef716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2cb09c2f5e3c4dcb9ec00adce23c14717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d524a8238ea1bb5786c9f43733eca7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76978f33285d063e334e1f37b479d43f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fcd210eeeee0dbc08fcd2927515a7f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8e821f76c55572b966c27079f49cd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6ae9337968af36099e4790d6b246c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf099c114a591e2041ee70bae9b4a9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16128467112206f70ce5e4814f41c46d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc39d626cb54e25a66a18273d7663a9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b054bfbcf1524e260698b28f9ab54f9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47613e36a47934d0891d2b3f310fad9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2543048d18e3e4268774f4e5191eb64728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692318f7d2ea810af847dff060cdc318729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c983b5c5ab836414b04e69a67abd9e6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45044b760fc30cd37f3191be24307a2c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e83d7a62ecde3ddd9bc35ca7a422d3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5fc6ebc3551135ae4e57569051b84733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f85004915893f67254dc5f342b59a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf34ec052033a0001ec9c7e4b35759735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b139a61876889945003957c694f85736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88235d7a95607b17d4069c955db628737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ea61a959c8434eb7b9b75b542ab19738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe60e606c45e94aaf4c73e8cdcea18f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91958842cbccf90ce91ea990e0bd9b67740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9a2c0c3017b32850d547f1e8dcd9e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95462e2b61faef4237a34af6097d720d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9f98391c4d915c7dd040c73a1cb9b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d6bdcc17acce13c87da8272892ae6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c08fe337ceb91e812ea8524a8c2587a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e53d9b3bd0f07fdcdd940a3763525746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475c375c083f3cc080512d65cb7e396747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c5b2b631e1c82d9e2467f06deac9e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926eeb6c11852eb9561e22adc233350749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde4ea0bf832c7cb274ced5d76fe788750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a2f2211e7dc49f7913b4cd227b224751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674d1c886b7f5b7b8a2fb0f7e4d680c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679e080514bbc0a24fcc04bbfc9e606753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2238b2d72867ddc528b5dc63132af1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2c320ce224ea0d53f281077af53c02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cac3b56ce64f62378021df4e772e133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414946bd1dc4365b314994ad56d5d364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d5a7d6fa2f5a8610eb49a3730cfc85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194530ad9c2c8373c9f741bc6b019296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6530df66d15cb52c65876a2e346b68f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d1c44a7f676d282f3624a79c9d85c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea47f406f3ca098fecab3333693b0f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9d6e3dd2a44b619d8fe0c82188fbd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd469c036f104d186593d77a68d21b9b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39c71f438ca80b0976cba9a59188ae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bdbfd76a630446ef6e5539edcfe42913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9276c52b7c812e96f2ff14215c726b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88781c0c89f106f0ebeef54cc836afa915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ff1d31401b611de4c082ee822491e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c8e9fe92ae75561570759029f056c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24499322c34842c6a20e9f6cd5f193918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0cfece294be8ffcccfa56d5556c07119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b1fc4449bec4ff93befd06e632d0d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eebc1030765317c483981179644ae2121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054267aa7861a7331ca4bf4164a6cd722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb227271d3e0dd6ed0fcc5ea224e29b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9d56b1f850c8a3c8e354c91e1a01924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd5a8f25a5e0c07278bd42d407210e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dec2aa2e14dcc7066799cdd921c8b126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fecb738ab107598bfef906ccda784d427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd5b0975e7429b1b9f5d61231a251b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b738b39139abb055f2e7bf9dcef13e429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7db614ba3048c509d1532c43f96b030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7be2029722b5861cbaaa153e1638df31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1948519bcab96ce90b5a1a52309be1332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1716147040130d4b49c7ce1636c3133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc701d6f93f1cc164c7719bcba9ebf434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c43a097963ddf01719520611c2a8b635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a920176645eb139379a5899f885771036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f4d154aa5ff1de8a56121f610c5a737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d8877b40bde788e86774aff129f4238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f23c785ff7b9091c3d57cea4ff86ba39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493dedb74b5d2a67f22dc2b5fa490e740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b62885393de34409ec312c9cd36d841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70021966dc2eecbc4cd1f442796918442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e9aedc514e9327079bcee8dda303a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726d1f5e6d3e8b7199c21e7cf84ed6d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945813beef541d04119fa7e0dc5b419745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d93bd7aa74453bfa6ff1accb23a2546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db337a439beb6592710ec2b86920bd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070bad13411093b959a9240d37d77fe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a60b1228d4f1e47394ae1fd38cef549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a894491cee2717e88f887c7c5deeee4350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6fec1d433873d3ce57e451950f42951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c556dacc32d98186e2f70474e3bdbd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad79153e700f76a39b0772bbea77d553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70869427a47ccf0cbc0448b2e8319a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfcc4a3b0707e2a72af788574c791a355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1363ec23d4f16ea7a095fc2277a04856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879449f3408837b39f989099da218a857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d743ea529f79fbee19f7ed845257558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36059f77f0f0c87ef0f76f1c6687ba9c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd2568429c1bb0feea4ebed683907960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27aed66470b2d3edfff580a23915d6361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5df7039243b27b36d255cc4a214e8b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba31113ab0ab0c26b3766cc3970e2463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7ee4cd55517c1991e7ceffa4fddc464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66885f03bb6b643866fc31bc51f7be4a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a127688ef2be304758cd6b4df765c366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09325214faf477280aeeaab82b245d367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408a1d7898204dc4f3e5592efa0b38a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f741ec0ca1c2baadb8917119f6e8a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25c9bcc9bbf4c9e0fe20f671dbc67670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f51ddc51e7d3a3772402aa5fa536b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8367949ae68b06f367598771d4f0772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3c29e6272dc6fdc29803585a50ca373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315ef7de8c8e440c99c5dae5f6e06aa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce77f8aaa1af374ff7e20c2dbe98dec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b556179883812aaf33ee5be61bdd076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a59f4971cecb4339556be1c92c7d3d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cee8def9f7cd3f3a2ad81c7fda624478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9b29d780522463ec683e4b735cada79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9543f0b4c5d738d6057901a9f095eb780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961c15a989d4df4db62b43b23d1b81881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6daa99c733d7e947e0e5b452046793e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4678e8947304a7b25db3485cee74f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0206891cae5d5ebca9c12ad6291b92784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7eff11e1e3eb67aef3cd8f70f9b1385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79abd9567b9a45692d6278c1bd7a1586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7742864888448d339c4f7e1240a2787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417bd09ea8401f94939fb14b9b2e02488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf81082142f5c0f503b307f71d9da9b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873019abd318966ba24d8670ae9ebbc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4da81551f017619ce35efff642dff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7181a06749b624fe187aea0f30caf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e823f66052d7b73f52615e1288da6693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264ebdc05d9fd16e20649a4360f5e9994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56266888d5b1f55ffdafec959f16df95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd3425df51792d7f64da7e8be192ed96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41839848cb3deae59e0fe7b03682ef3997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95cc36cb5c971a7ac33af9b26262b3d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4fa8d7d792af3b3ceb7d1b5403e9e699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce3f849baf21e3d2eaa1241e362a5c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f504afa8eb7f8250b758a943aa20c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87e2bb2170148000e7c3bc12103e2d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e9f63eb209b0eaaf483e645094cc3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3acc90bceb856ae5913e5b15d3e9ef9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbbb2f303d534eed93e81911abb8014105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09219412da8fc4a4c14ba5338dff67e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364714339954469ab6c5bd20e73d9518107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4965ff62c75f2b1acbadf52e96c7964108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd3a93651ef4998441e083a5721aff109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6faa010e47f51fda56fb0149fc7b0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af0931fe8ed2b3a0ea841dfbf21739111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff01fedd539b466be7e54d346695e7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f2ecfc5e7ec84f6f72ef2bee3109e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613e85021d9523049f05cc5ccee48d8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c280b8c57f128a3c31cb3c1418a66c2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5d2cd9aa7c47f293c533f4bf2f1a5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca708403595891c83b68f61538477900117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca5bb2a8d1febec544bd93f2855195118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b7090dbff6e77c9e027263d009f12119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e66f23563b7de64052c49e0ce3ebd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002193710448e5861bfad33990ee341121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3098f8b9110e025eeb9583d6adb196122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6b1029b856c877e3fcfd499541af6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3cbcc6fb67dfef0dc9fd178b6aea0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62086376781cdc3ea84468b82f68bd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b920f6a9236ed400418ba6a1b35af126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754895ae378567a5ef07b9d76b23b5ec127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f205ff393a6a44ed9da57d625a21c8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd018706ed0a071166fa874cbf061fc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd341dd5b50f013364ef0a40a2dcbe8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f4fd8cec7a7cd04f6ba610d20182e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67c8fdc55aaefdafcbf71e3977f6b3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d62b304d2aa92d30b22477d791c38e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1bff067e2e0a35d16d5fdb8d434e4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d14c1c8a4b6c14c4e0f2dadbb3c55c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466eb03523ea3a5265346f3ce670e09136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1b139f0756be4195675cb91c72669137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ccf4e76d53d47f82660acae3073c86138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76093b03e7d049bda1a4c04ce14ca17c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e99d8dbf32b6124e77b812bd2c40d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a1dd1e3e885e5e975e2288ccb7f5b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52d656845df2d7e00ea1b020aa7aac142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c143301ed948424efb52b8907a86ab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d797d82fe06fc961a4855104e18045c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc37f61920fc426b9bc1d53e7d00c3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ae00603d3f90492691cb00476942a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc7327d841c2ab443b4dfcabd36cbe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897a47690baa6c30e38a73551843b21148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3890ae7a49aa07a3e5acaf787c4753149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117404bd120ad9f378ee8572e7fa93c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520fc77ea48b2ad6037d8526ae9bd7e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc11d226cce207dca310740f2f1c224152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504673cf5248851edec7c4b5a017211153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1ca617d2cc78b6bdeba812b8c6cc2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f3e5c1401e34e85239743fdf12dca155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e80d2d74216f11ab5a1dea062c4de3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e16271b4196ee0ca5245a1d723a60157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8c530057bc3db46dfe67138fa7be5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760bf449afd9e325d88b56b11a7722e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f8884116f1fe66e189cbb1cc235c8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4321bb2d5e0040bb9f7d8dbafa908bc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c302160c07368a76b086b7ba4285c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677fa53e5acd00632460346a0bb28099163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31f8bfba7eacfd825e118c52109d89164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd870ac5d6e28c678517a81011a0ccb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1e2719be23768852146f677c6049b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b3b1ba569bf188c2f6d975a2a3a3d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd74cdad364783ba49f1ff5e042e28168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f2b1354cce827540589b57bab480e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3fcc057898d3ea184ea08961d42aba170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738429105fad615d600d4f9bec80a0da171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e57f983d432f844c5ea3d53217dbd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0f6af758ab2e91a0f918263b2196e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ae7c1a922cc65f61e9b9321c22246174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0a7de0ccf976ee7b1ca39a69f1ce4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b2c5dfb159f166be5c2bfbfe00660176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b23feb9c452b4e45a9123f4ebc7ee177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9343d817735e83f853f3d4ed9edbe49178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574b783e2786630a1670e5b4c274bed179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ff46488cf5c576daacebbd257c43f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5638a0e404e40c4e52a5b60c5d59724181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743e8b200bc4e345af5862e9d079c46182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb8888d26469ce4ca76cfbaf8ea6b7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1cb2ea843c4d2c9c7651f017f36740184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2822f529224d97bee5d6e3134a6f05185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c06cb99effda252153d016b401a85186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5be2dab56df1bf4d27ee78586304b8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac43807bfbab6c82b8c392cb683e07188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed392092b9a3b890a97d2c032ea8a6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e69c3a23f4f551927fead68a27e2e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e2eeadaad96638d0b3d98aec12744191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007828b04b309c05932e1ac1460eea25192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98771be079231c32cf514a00eed2b295193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d689e2d3ae0e582df801834bc9ff21194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263c4510166e35c935630db5fb88681195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57733c66c9f7f89608b0e92cbdb44802196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228aba9664365aec8030f93ca6991a42197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94417fb84adb92706080dce28bb0b53198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4710088667066163a18036ac789d21199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683a034404eaab8ff62de9e5fef611b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded9cb6b1a598c9cb7d55209a12155b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865e23b4b337d510e348f097e96f3e7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08284286b904a74f155fc1d2d73133203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3dbbfb618224883cbb84c8f6e4140e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbcb5523bd7c6a5dae80af38928161a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded8574e6f42f5ba0fc7142fc719670206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8d6c340cdb84f3d7dcdd501e66ddc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b5176a419c0215c84638233c5b368208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aaf3734bc8215b6ebf97426b8b32ed209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045da6e8add9f21f35c4c79506edd97210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57571e60cd85d3428ffd5890d01211f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0a579e9a992d5f23efef3bddc5b3b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bebe341faf8691a57cf1c6188b2c0b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afae59d07630f3770dab00d65d011d4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe5fe8bdc5d763b6e9a79cfcdcb65d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233449602fd0d3056bfb9658fb489f64216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e03f3efd0c85c80e731c8bff92b53b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384b29851509b39379dd98761c1c622218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c14898a5d38126a5c076e265b4c30c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98560e492231dea107f5802e93324138220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b152bc7edf229a1bcbb21f2c8b730221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a19c2922c7be2b7f71eea4365b9ba222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f795d61c9ab484f78dbb41d3da609e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6ab46f4503c4c3b777c59b0c9dc2d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347e2b4b78e70d35cc08b5ec3149214225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1daba23ef8b074e852ed1a2b2941c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d870bad5bede61524112791b7cdf1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07029bc113809a909f8cabbeb573dc91228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eae976ffde8f6a99307e5c2f03411e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81423ff4b3cc94b73428fa7099f547ee230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e393b037a1c3fd30801715bf63b6269231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ccbc3d20b59c2a7466a83c84a968da232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9f7c1cc021a3a8536f3bd48d58e7d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f92557f365626a3b85874fe1019d1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc842654cc3ef3971ec6d1b29059a1b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d49534ae3f6d2c1c7272fce614a56236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6ac9cb9e46ea6e52f3a417b54de36237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502bca10575559b35c7db1dc0a5aa39a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb74fd8897f0780f1b6690e79f4de1a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170db9f6cf4cbdd55df8f390c688aa2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c5232cd6bc086848c31502ee1a62f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf674d5fe84a5ad546c2e5143b10b257242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27239fe5fe58bbd89e2cc41ba1c256243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce4a5543080acfd2890cdc8642c691244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c7f656c274256a6f12d4e13800d77245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11679b83fd260830cdc8cd1c7aaed122246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ea33c76b57f64cbc2b5fa11316741247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a784c9fb066c185c4e10b73b14fcd4c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab309f42959ffd83b390178aedcd68249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a06bbda2a04e3c691cab93594ba22b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3452eb36757f8d8b52ed681004812251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1c1a4edd8804d26f3cf6fecc84668252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13160a4345328104012fd1c67a786fb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54ab02f6f0505304627b17d463df55254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5874a268752bae2fcd620eb33b89ff255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6a303fabf9b1a8f2f934a13d42c72256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b7e2a5f513bdf8a0c4382b93670e8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb94650a3d467ab67253b1c936fa7b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421cc1e046e221424785bbc0be8f587a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c055a73a1f5dac9d6dbb02dd20631b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec054b0946542837d4a415234319b3e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49d3803e33d05d69e129a4f9765074262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8ccaf0aa616f44058e57207b95ca9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67981220f5f1d044e8930af45abb6c9d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f0967ecbb4ef5a8cd1debdfb6fba0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96740bcaef1550b3a09ae23b03d4c2b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832953911963b3daa42814f702b19ec267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f0fe1d3ea5368ff92864355629eee268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5d07f44a2f2c76280e4cbaa47d937269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f08a2b8447102e3dd9c5eefb89049270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c0c1d4334b12fd17d707caac337a0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54155791f1d6f11a8e20ecc4a1f2495c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fbd92adadf1946391c2858af567515273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395bda7ef090e689225caa6e53c1071274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c76a9adc2c064496175e606a109b60275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd8e0bdd50ab567e4f0440d8cb1a73276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ade36df2f61cdd4eb57d4f2277103277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad731f9ab7c18b3ac8f99af6fddcda2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92328de19b87cfa8547f37272e0892e4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0feddf08d00d93c7e0eed4110c5b4d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf35f35fd8b06231fb6b2b1bd4ade30281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016197a2720382533014ec53e9c3cb80282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bbda7ad5a43fa0c2c87ccc96caf876283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb182073a5fa09c5a6625cf40cb395284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9419b2e8969b56ffe2ce000dc87857285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d6965d69667bcbb6b02f69790addd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895085d4ffbe4af951afe737d768b8ce287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b607d60c39f1fdf86b2c60499568c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6b2fc7c3efe9dd8df4c65264e5f72289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de556b2e67820ce7b5e970021bfeea4f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e53305f47c4132338e705ca7243f33291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470721ae903b58b985509dd164e7947292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bccb2831ce2eff82b1e098be26bf23293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b2b5611ece4513b740a09a5e269a7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98212459d94548b026fed8533b85ea60295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15826a34924d6920759b1b33c177bd3a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58f26dd197aeabc935b8055e789fbb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d8114d4bc0a04f5acc90a0af3d034298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ed5b90f6ceebaecff72d912dcfb4f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762e839292d2dab0ed65f4f99c132e7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978f25a2cd7b9bdac7299bb6d62758e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fbeb7812bebb25a26f1d28b46ebc86302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd186d8941e3b4ed02b1f74e611f4a7b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247198a8b7160d4e49acab1af0ebf149304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c318643501a0a4a4977750c548ff871305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5961b54565a5b5aa19f33996f1bbbd6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c04ea6f2e3153fc2c831a4e19d8625307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c11947081f98a585e5f825a73fd97b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624caf2093da9fd51f3f8f38b19f41a4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5fcb648fcb67ec007df041ccb4c515310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a282191077224bf00b20b329190f5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7485bbbf56f0e7c3a56023beb3b5f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a91acf658b0e6f9d8039de9716f6e0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925fc5be370d60889d7c18eb3e9891b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d676f435d55e80946af3fe03785c1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286b9d418c8760b3fde08d02ef6fd0b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659a8aaa75ebcf0afd757311942b650317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47412370b29e2050daa06210a0da46c3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8236af38f49130ac8c2a0788abe93319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8824ded12f4b27019980ae4a2b391320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7060fd47e668e345bc47cf746061c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd458dbf9aa104053504791f81029baa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067defec9fa9969db95c87019125b387323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa35d608eb57c7cb6214383f6c9adf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea8661616b8a54f1ef53e9e87b0975325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28016f4a6b32ffa7ba8e448258bbaa6c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71c3a72a205600761808acc760481e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed60c021ede89d8207b1d259aef93b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6599ecec507a9cf77d5946807bc003329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18aaba7bea26865c03a2061cd9397a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36e2dd108e254104f472a0161a49a9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93353ee23cb93be1645fceb7fb695bb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7518922e84877227dc3af72345276333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21230d584d826afe87978cc5fa71e88334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289550a11f79bd1585b1d15eb5273a3e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d307a432f1b810a9f3ce260e5e85c6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8281e5685791395056d77c6b3118b76337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1c82a82c0ede9adcd093dda62c465338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4dbfaa5d50ed0f8cf1fd37051d2c8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96654d4117c8df99ff45be292ccb5b55340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da2ca2bdda793bed9bf23c506cc221341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58e1e6b766b3f5ff31a27f1a29779f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de8b5d65bcff6d212a4293e272e8ff343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11db327af8e0697ad526683cd459b4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a382d0cce7f42cbb6549221f6f52e2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db5554433e9cdb11c69dfec32ad4ea346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f2479bf220cabba4bfe78644e6757347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed169216101b2ee8dc870e145ff63d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0c74be1fe7162f9c9c704b1eb6de2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86be985192e5b312e17b66371f8a94c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2b1353a33c987cc9fdb52b28e4ebd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd355c3d366e72c851707342f3c38e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24bc69452858d52a6a9def512f5113b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58a271555f3caa966ed7dfcf17f336354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee52832bee43966c196ed9b2fab0428355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249440c3d65b35d2cd43c08ee26a5368356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e56f47f3e58e1b0742644ea2506037357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213093ab03f23e68bf7be0760c388ed358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df7426ca40a8c45146af6417325ce5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ca252680cf37dcfa0b87c3ba89d87360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa2783aa2ffeb474c71401d9aa9280361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689dbd030807acf802b7859c18a69489362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614edb772827bfdf6ab5b9ac34caab02363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef1e1322b021cb62d112450f96530a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2250e0c0172ccc3c99bee956b245f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b86180a876afcec8d9a694b2fec645366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b8a3d695520104d1d75fd592acb9c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bacafe1fa19a619dd3dcc0c1c9dcce368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c63edf350793834e72ebb6c6be46d4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babce3d90a5b1c15ccecaa1791fb868b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afff95593bcb7bfa3c9e0bc049ab022371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964dd1a5df209d2f9cf89d27b2c91a1f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1696ac3d1f32af8c608df684bc7440a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7dff2e147a7d35d8b98b9e1939164374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98569901d1b56160db7fccc4f65a346375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be49d6d911546647388cd552712e600376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1042da24d5d5489b9d1bff34e87508377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a8ca8ce9c8317342bf398a6e56f7d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282ddce22f5d3e3851eb073a9f8a401379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc037e9b409783464f40ef60f54ce2c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef9f8fb76434fe45c7be16a20f108e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9e4bc4970d8c99d889a6861129df1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b1eb3f917b3572fb63fadccd429af383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcadad118e86d5ab556487a9b11416f0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f641aa941793e597aea1324222cc2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe3e4fea3ae5aea050ba8b49c9bca7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519b70986e3da1640d3c0e370edfb66387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952291b5f1b01c1a3793333546d25e13388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718fd65fcc14aee80ac9b576ca9fe76c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690226db80cf0a0a94cce45619813a1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47538d2ea2a0ea4274a76be4aba59822391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11099d799c066ee5bae61e2b3da200b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3594f9cb2fb55484777eb1028a78a5b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ebf6a94631b68b885ac3629eb20f46394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2637deb653ab8da95fadb01bf85e85395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29c713a5e74f1463857befad184ebc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd7df120ed9065236ef70dde1738b9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d6b65bef355ed5370a43a190997f5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29273ef74b794576fd11be21911cecdf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f44e211ff135f97821bfec2fbce0f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e418d6db0fc859c77aa2d8e5c1c1f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91698710fc597d26ea969f9fe3b0ca8c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4bb1feb12786f7cd5e1da884459f31403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd929a1c9eedcba8c8f78f835bc81c6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6ad4c582492a128171125ef332d77405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e126b7d92e3c2d9f39de7a5f6df968406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2bd795f64fb49f97325ea939e93367407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a398fb97025bb470c1664ad687727cd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1c2a5d344ae1b691fb94aec8abe37409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4357646149e0c2db023da45ca891a0d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e862c9b25996ad5c6b6896423a8581411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54576290d1c115f44be877100747586c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e66a3951f01bd55435733ea3fd0fa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f76777082133efbb40883cd152e81a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0562f867d97f38c183c6bb574c5310415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1b12003f2e6621c7086cba1a92fb4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece08c40ce95e206ce499bb7a0e6d80417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b7a0a8c9bfe2132409a853fa3b790418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd072164b9bfdd7fa0a8d04ca47311b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca985ed01e796bfd9e86e918117f60e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bee032f683b3c91b2c0333b8e3d46b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20a055fccc9515b370011a712b2394422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313454b732559dbfd823b962a95828c6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6f954e8be0f7554f75f0c70affdab424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5834b8daaf7431f1a3c0bde0f040174425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a504e6d9aa0151ff6efaab1e3ec54426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dee6e7cf79af9c13ce940b83a67728427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a9aaab38fd5ace3511b576bffd01de428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2f919d216c8db9a8b5a0e61ba4bfb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19716dc1108f324b62d67afc76c3e5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0db795bd72f50f6d583c56d3c599d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9efa5f0f2b3f2152fd3b0f94eab3e54432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158541f2e947572574287952ad7b9a0c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7963afaa3f6bd95775b41acc330ae8b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96533c85cbbb3db3cf8b0eb6cd98a90435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97850073e2d16a363a039697520803f1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8208165e2add3ec81ef7276a6e960437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f059cbeda67732ab6ab7fec308c92438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dca9b95d5f467a23cf6d49fbcd0cbb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38372b487ce2179a645cc097ae0f1c7b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ff71d71db4bda38fb34177f457a63441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0046962a5a79403c081d2d99c4b78442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f20285bc42fcade142818ebc5f164443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f60c091bab079b306b634f49dcafc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b570669677b595c701cc96cc34f1b8d3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e4c9d1dab81b2063c38907868cae4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b59f71117ef0dc909877d70975a58447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd834f1dde243d96bbfd1431c4cf198448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd8f177ff253ef744aa34ab649739f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98cd3a2a480765fbe0bd40a9197d1b5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0645fd855810ae9f1ed82ae4214eae7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5056eaef5d96b31c6315db6e2d9072452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a9e350b8c2d3a3a66fae4caf10e97453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc2b1690607e7e6fbbccae265842fb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709810e15d92a0b1e7b9366854279a7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5593bfe30a07904196624a724dad7c0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3a6cede27f758d2ecf7f531f4da0f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3a5aa1c378440b715ed9234d30a99458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4feb7e73f47b8e62b97436f06c2d0c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d1bd0de1184f03466a280a99c92c4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0169a3b5b0f1ec8d1668b8388b1b39e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec73cda8e6a478f7b0a4b6562aaf165462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755367233bc41777438277b1ae366ca463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5d1153e9e651b9dab463dbccfb818464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd0d2ee3e754b9f0d6e8edc8f23b74465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895c1ca8726dc9ef296dc1972635cc0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79812ae9aab8e9310d5b8a4368c3b2c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37fd848156ad09c74a299842de4676c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b242f54706a63bea4d1116bde60a4dc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf48eee1706509d71262fecab84d7a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa93abcaabd7732e0bdfd911f0d4a48471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5bea53fc2994d054f6b19516c2e6a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6837802a3813f1540b8d1a39d92b9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b030a307c2f51071cc252cca25a3d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887618f4ebfbba9aac29419ef97e8e7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68cd9c51a1cedb28e86c6715cf1b453476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7063eae318b3bf71314443ffeac8b4c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121e8ed14e41ae89ed66f28d284c49a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925175eb1b1a8b276b9ac0783e62d428479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e2b23da61ec15bdb7fcc18bb9c599480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0bc37edabe79248319b5bc818d03d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66662856f3031b454f74327eb1cd04a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c203f114ee58af39f2cb3e6c4023455483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67be1f7b2ce94bbb1822d8789e1d061484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb7841be06b0320f7ee567efc150c7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe764e126c8fc4d4c30918c89d5223f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46241340b236e6992b03ece3440e25a4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4e6fc376345a944804f18b4ff6121488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f851433a64f619f490bfbbb0134db20489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b86031b731d4818f20c657d4a9195d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320e3ea203bb2632dd9a93aa57965da491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe582a234016cb88536daa72c9424f2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee26252e3269de8423f2ea406c87ac493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbce3cf7a88b81abbab85a1fa9ba9f9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979b5f49f3061f38c30fe7a3fe0ef1d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f33b1970d4cb3029890d45fb82d39496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7579fdb065e7655de3b3584f17fd48497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034642016093b0e9737b10b06f0e4cde498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4980baec2cc4be7ddda7365290118499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9202f69d5757f46229f4cbce65f29f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace50eb9e003e966ba17e247b9c0a60501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008676c62f6e07898c6c20aaddf8de3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc9cf3f71f8737046b649e420c3cf2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb01a59c77e124ede5e58542c6e4671504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3292053c509f29dd1d6581a8018bc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d31148eff3c14c1709bb76f38315f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ea6aa63b8fc5568c69f664ba9d8df507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3a596716435bf3d5a9c6ea08826b5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574aa784e3ee5a8b46603565eba2eef509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fffe97b1054f6b5f8ba03fd95bec8d9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eabd7a72b0954e18edcbc0bef7d23c3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b86e7742872629ba239397cf77e58e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162f66190488cee8b1a14cdbc514ca6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36182fcfacb03796739d1edfdbfee996514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfcb1648108a20e6e43cf56faa77521515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc3546efa56b76e3d2376f299d8ebc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfdaa633575cf6fc00e84d4ce145960517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7b9962845128248348ab02fb3b22f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c91bd409d3721fbbb5fbb7b279d4f7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e882fe14c0c9e0d817f9667fca4f21520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0652c1de49b5ad88e1fb1381f4e9a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b3fc8e87b59df3f5299193c77d239522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c271cef3ef03dfdff5db2393bd1ccf0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06445327367d4bafe9d811030eda072b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99762d969d078c479a5bb1eed507f4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cfff988984cfbb265113c8b0087e79526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820b5b21920a4aea1181802c31c7f27527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38556c1ef8b15880bdebbba8a13f2f9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55daeb7f7c526bc623d4bc6dd1fb9c57529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b322c0bad376d500345472bd295fdcb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82bc0e403052d4b191b1a66bffc8d4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb10403da176144a2f9a999c008c56532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595592b8d35d00f4d0089b0ebfede27533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c60abb65d528b46f1d48e76e61d308534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587b0f3968d47c42047c611f1495ae0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b11017cea28f3952da6cbf295bfcc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88825b01bde9abdf50d13aece131d27537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f459dc5f51b62c099f9e798cd901c3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a395297630ecfa59e8eb133c602e6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60f8d79ee3e4cde8acefa83c19346b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec016fc40339d46f175bca75890540541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73514366843e8b8947f52aacdd5154542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ad62118df98c94623013cd2ad5f33543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff04b661ea4f115d89dddb91bbf694544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79fcaf7f7b5311376213c1e58fc7b6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19ddb8ea24bf982301b0b7d34c0585546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69977f2178b3c2a75ff44968668570547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0be179c2e0f7fc9f4c6b077328fe8e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b0c8c8165a82a7883bf4a1cd9c55f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b5a4efe899b7c5a2b313ad7abe917550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b03cd80ac5b65fe4eb6bda53ccc6a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780757f13137a740c89c4f895bfe30a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be67e07bb9fc4ac7bcd0a28b15a099a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854548d0d9666d6ff18bc7c02852cf63554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31e79d36771a464532e94dd37c6969555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce374db70fcb791894638a2d3a9c535556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac0123d8b58af5e34f403b87349ed0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0d2b1a23842903786f68da0804d80558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad76fd02ef1c6b2f51ea905330cf88559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1985e2a51e916ca9fcc6035ff90ab560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a996809bcca88aa115f97e73f1c60561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe844b959fb7a55a8c00800fb73922562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324522333b496a2b4c72b42ce57bce6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b394d97c3bccc6b9a3b5a8d30de9919564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c549f54975c14dbba85e3dc2de7328a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c950e421ca0d1456a178e47d9023e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0badef68ba014100686381ff118dba1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1504ef23d70e842c6aaa80c9d110d17568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04002da1d00a022af60de69ff2b22f7c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450b458a920422a8a68d1dcc80805fd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc643a8404cb675ffd832518d83e62571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e00e2aab10d192c6006cd4ee9ae39572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b049507f988cb302353f73fa89907a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dcd447b87d8c3c8e9da6bc892ddc8d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb39ce1dda50d857b25451899481aed575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e19b28f64f04d8604af38a25bd03dd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860143cc8d6af4e9e7d321b430eae3e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db73bf76c9547c00c0a45773167c3d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173fc376a938023963df31f5ea1e7321579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72523a9ab7cdbdbe0fbeace950a1c9da580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783995039eb86db63d8e9771d83e4a2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53d410bcdebc102a7cd1cc21fb3800582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b51cc1149307ff522eece9e84ea1a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddefd67a41195f4614b4124ca1664e53584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2905ca5151aabc371421eebf98ca784585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d48d8a99f313f3ad171514a8d3dfae586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3d604914b7a1d6ee450bf02de9f2e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaeefd3c89bb640bcd2a923561c8a6a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c9354687549e817e8d1b1585dd4b5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def560ca565e20450c83a911512a9a2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b7013a05944cfd600bded4e518249591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883871c774dc98ed6fb6ec3550b11cbc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26436b509e50d4d9cec89d75b885958593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a45c9525ec04f16a9d6122b11f908594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef6feb12ea909dd170cd729edcdb8e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b3c75d87f24fafab4657f494eb6e8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2caffcea215aac1089d3f0d2666311597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7455c03b80ef0a71c99c4d518914bb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844068d625e347f17e82f96854977e5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ebf877f9d7d5445d506456d1f8456600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7fbea0d4c051ed6aaf2e76ce5fbcd0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583413d3318a842d4dede3ec891ffec602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96722bcae2ae0764d4e2248048960a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f24416662edb08f842ef87e9e7b103604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923dafcee678a9694eb8bb09d1311b0d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc01c3759082ef47da1fb84663670f3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b14b4b41b3bf8fa06e9d452027bee7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2d414c13c51987ef1f555010cf9fb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f374cec80b5ba8f86b414dd1c06f3b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808027c693f2187414e39d9482b3007610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120fbd48fe9ff53585d91731ac3d071611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29212d18f430a84752ef2225a2cb68c6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fcc9b21e304ebe8f1eff301761a845613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293b3586ea85335b202c00d7e27120c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff94e1132e9e12337ef1caa9926a89615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cce02cc5919ae340969582d5b0ee32616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a51f0c9ecfcf5afcdb92b2bcfe47b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b467893f1f918cefc9e01ca7c3f95d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e370ffb5ba8525f3d293522b4b5bd17619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2facb06c000c2ebb147f4619ce6b962620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ef6024bdda0042df67e0a9a692a94621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9bac75189bd045c37e0794bf664eda622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a52a8a18cb67ed51ee82071e4ff61623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07bb6bb5254d0662b1ee82b791eef3a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497d9f7cb9bcb8a555d33dda5437bcb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505f78ef2672c36776de94cc26b2f96626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8377e8e2b627351e01abbe935d6e2c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d7ed3f3d8cd1059d20356503399d1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999eded346bf0f5b06d560c53063f40629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610a34f768f7205f70d585f5906052d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43cac4c68a2e3a3a4a6f008faed72c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf74a2134a3a5ca6b355114d5be848632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76061b3013f07de7105e6866f0cafb00633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fcfb06826b64075ab436bc3cccb160634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab9c6b315d2a4e893118de68f06e81635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbdf63dde3bb2c3c740c67be48cf5a6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab03c0298b5923232d2940d0252bc8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c42194b3b11dfb72219a37f58b6449638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b299b67084467d8aa8a10ab4a3fec639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ed65f53094e9292c4ebffb07cc968640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5140d22e2de61883dd379a5b1803a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc75adef34d47d665eb4ec39e3666ac642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91c47b25b91e1ca572e7453ed70568643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079b8e9f6a96fbee3e485e5f8e81a6a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f03237330c4e6fb6754e246e7b9ba4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f56ddb28ca94b90c5cbd5944ddeee3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a874b53cef1c64716e5b0e83424e22647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ff51f26dfa1916e03f1002d4d1047648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4f2cde9a69de9f902ce67db7205da649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe93944bd1a2c68c08ffbc6b749525650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f32af8dad038ff0d58ca44a9a67413651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb250b14c47d9dc6cfd4a4eada22454652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5e984db0cf1672eadb66613738852653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922746bda488dd4dc26ac00167fd11ad654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629b738f9f2f4c09ecb47b656112654655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a138155e67802cc4da60dd09e20d007656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f939762b8a489adce2cdf0b30f051657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89fd009b6ea02f50c63d7c81af23028658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df709f029db067c2621abcd8b44226659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980c0db29eb32f9b519a1835976cc65660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cbb15d6a1a70836cc48253a9629baf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f172d5b1ce1fad0c0b5ad8501b089c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68818da453c5cdabc3f1b560200ae82663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca28ba6807be17cdcd67c00863fcaa8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a7cbc9cb3b8055bc545da2dd59310665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776b7389e4241e41895cd950881cf78666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95658f530bd22322bc3d06160e99d731667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5514445b87c531edf7a1de0a4c93ae668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c786eab851e856997d451a90661ead669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6a86097c63d7440d8bfe11d01894c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a4ae4c699dbe796e5d15120854532671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b784a94983f5cfd6b3ee9d330763a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ead39a22047b20be143c451235f9c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd89efbcc45aaf0f21f886f86f6531674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50c5e99e376083dffd2cef79c1a753675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6ec806ba092acd23037a2078d2ea2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a1c525012aeab2edded13ed0f4b56677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981a45dde57e10f3fc3ca82e36ea995678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2c1e6ba8d98c2b51fe9fec18de5c5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b52786043b6a47d69084a57d60f15680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2886381e1d46b3ef56b278e7b1109681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876e1a381b7bb271b07b27520302a1b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08958fb853aa44fc06e4af51868c36683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a66477bd9ef832a87e091da27f237e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25fb78cfcd951541759bd744fb0b81c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b32835bb2bda4b9308dd1a5a3ec5f9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e42e9f954ee6f476e3890691e6a5cd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbcc73f05ca6d18773f82663a30785f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223945a188d1b0d70dac144ddca4b9fc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222418ae1ddc7f5f23486058c6ecaa1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709994dd0db9041502c463a72c11b94691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee93428d29f76ab8860858170f62e89692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13298e1a439727da30093dac58ee32693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39150a3fad21447f19683eac5d9db449694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c221aaa9e035c58c1258d78fdfe0a0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a73c6c810390dd4d03fd2d9e5aad8e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76df33c718ac21f668f2702a3810f25697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1affc5e53b002a783c8ffaf92018363a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adafcda7823f6afe73e67f0df087fd09699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfffdfe14d0780a6fca32bbb365da48700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd39870bf4a5652bfdb4ddc3718ea98701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa499c4bc02c76da23a193e1d8718ed702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d4d9cc3fb95a259c626ee4b47462f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00770b3e605f123f43e459bc017372704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ea3239d288f1583ef662d81861258705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256be288b7f2fddb1dc835f204ff756e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bdad1190c85cab1945319839f864cd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba7ad61d9ecb78dbc975d28b2c81c4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f7cc804e32e342c0d9c788d980caf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9d932489fa082d200c8120ab60745710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff8b38016125ee523aac24a78b4669711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882637de65d5dd5e7e810a37c0b5063712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f4a4eb48fbc776045095a8ad3c47e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea09fb90715ca6aa07045640d0fbec714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414460092eb7c12af17fd91f9abbb8d6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c23f43d469e171cb1001cd75ac5aa0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eef0a5b7846470a7a6bb4f961519d0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a484c1de035af35d132b447635f980f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e706255ce6b88602ff5c8035ab7af5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ab2d69c70ef076152ca046e955739720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab5dd06619978cf30b8c494362d67c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa5ca771b3529c0a9b723828f2bcc0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715caaf9f651dc80465c4450534e778a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4fa9c1564cc33c244b3d6926bfa5b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2dce2497cb071ec8c4fc702c200ce725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9ad4d92cb562b52f82219dd2cdbe4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca66100a98b0b1d4fe9e6bed2a4d9b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a90d30fac9cf24e2b0b83518d7cc5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658577ca217341dab4f8b108c1a76bc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f15201b1335d4b4a9ca3803901842730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c257fb0773b617daf8a11fee9aca02731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784792089db20a498aafb4ef7ef7c9c5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0daf2d9a0cdcb2e3610721264e9607733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da70e49ccb1fc49aed45455f5dbbb1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45b6372e05a90d4a7848e9072c1a3f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ea4866e41a2cd24f3de81b31053af736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dfc0adb3bfef42e6dc79d874978916737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd144c4642d26ca1010f7e4f5eacc9a3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4313e1cef20337184c94298edc7483739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd706ff890ede7a5f58ce3dc75d7649c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359a70848098240aa54484aecbf582a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19355fec52d18c4907dcd93639cc18742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c1ed3b39a5e3756a46fef26bab8e1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a38f5904a049a65988a3e450087076744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3557f35276f8ea251cd80d57ce39fa745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964d9155f0bb46965c3763c67e6f5a7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce81a4b437552e45e4637fe705b608d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1b08f9373e2e610e2374176d318d8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eba8d419d13ef725af9b64bce8a81e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c060e51d62cc152355495a4d88d267750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f51710f60a52fe9960d6a141cea16f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f990820499b8c3b9daa350728b438a9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519a67bba9621a5589660f967723042753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>