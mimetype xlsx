--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57450dd7f0b4a2db8501ad58de7c3da51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb33a4bdf00660aae016a590e6d7992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55ecdca9bcd53f8c3a9e7bacd643333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc249dc06fc5e46df7a0896cac7d5154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28add490e6c27a61e541fc3bba9b2385.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b04b8f472b5b2148413c33beb8321d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40238e55fda092764e3c78c3d9d5b4c37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e6b77aa6d30f0de2d985da31154628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889671505de87efc9d33c4ac1d896afb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947392afbcbc7796e932f301037f8d710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a823f28c87d504a1a10b3ea268761e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee013b9bf478655ab4a2d38ed96f1f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f7ab52bd8a799d94c0341614e131d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4167628b7f96d526e5db932d7ae30ae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fbe93e1007501b6812da0882d8dd1015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d3dc06cafdc1b0df7622dae2f4f95116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52268fa03a82d8d600c937442c2d5917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331228ac3264e9278e5399b42cf476018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef228aa8499a87baccd0af008ae4fa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70939d79d108c15b65abe349694217f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3d1d5d87852c013aa00c75b01f52821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6cbf6d8380577a3797f10013faaa322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f65ee8dcc553d8e834843d579567a623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19b9b78d5877d9f82ef7971705d79524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995fe076abfab3ae1fa11c81fbf6b64525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395c0c74d3f39a26d3bff0fec74511226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25edac94af0501c5cd410c45c76a9927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b2cbeee81749d0e12def75bde4e1d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccae7e934acc0ec8d3a4fb0077cf26929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37523c9ba5236f8a3ed9bffeed8dc330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09692afc281575b35eda8f72644079a331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d851b9015baeaeb1e470dca22b49ad32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426fa911d8081e8da1b492a5b0fd94d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72024042648fce990907444c90037d3a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82141555c30e82c6b1914eeac6839335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ade955c380ce35a4d5eb038c7eae2536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981fa8e3308f7d35472edcd34ca04c6837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55e9a403ae5b4a1af651866d1aeeb338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384fcd17d08d5fe01f42a6b6a3945d4839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57256bea7fd2b42fc4923706831f8f7e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b71d933bea8b2084e1f3ac70465f841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156435f265e2730d1f63b431ae7958342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d9cf364ecf61d66071fd2e4d6bf3043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dbd5ed09495b2cc43afe7221f6024944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404b5b6da0bfe4f5386edbb31394e8c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a279577dfa8527dd0f242b1b8a57446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7d4142ba1e765077f79e2298ece6f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5f733765d78498c7b8dbba7b9aa6348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b552a4c9d61f9fa047d5373982072949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53f2c073b5f7d59f7d81b361c0391250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce007d60516b7926a4e12c18326dde51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6678b8baf53e9d3f096715b0569e452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40f05a3e988c5b9855c4ff10c2f58553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2b460d90012e560b0f50136ac99aa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bdfacd0ecf480ca38dc2a2f1bd1fda55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93fe10e1031ad5d59651e37e2b441b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0dbced07085e0a0e0859136c7450b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ffc5d20b8e7efe8fbe9bc8fc5e38b458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011297c454725f7bbbbde45cc3cfca159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187f00d839a8a1a0b6f5180b1377a3e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870d13d7e3d636b971025e8c17f826861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f502c6ac502871c2704c25a5ddbbb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916cbad9224dca34f335ac02d2f0138663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab73a63df4130d9697b1fad9260c8d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2406c27934c2f500b047fe818304d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ed249178f27d55176a345cca5f11f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12f93fa54bf6e8f8213d605c220b5267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac2bc103f532000d9b488b52f2ed8e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de42d4a1b40f886266b5304d77349269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f613cb6c60627829103aa95b0777c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfebea1d3d933828caa74ce69d9ad7371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d2f8dc8094c7368dc13f71e2a4ecd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8fb238dc19570b8fa6d6f862873e673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740896f81f71f3eea652595153b8f8774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22faaae2360b3f31c446d14e4e997bc075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee1b7258f4c4496d9fcdf5ff05945a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82cd0d1afce47f7cf0ca17c09e7df377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ecda95b3b58ae5c5fb9a78077492a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf79de4125d9dc8ae4c32628511a77c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e43031bcc22795362742fa6f5ceaf880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d64113e8272ea1fab9d144fb7a7bfc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0fef3c7275e99d4cdcc0bfc8c0a45c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766184193bb30178d55d43f831faf9b983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173461abff992a62a2fd884785f8e0d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2b7930134d8db159c4f85157432e185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1260a8d6fa62f70b1b460c911a964986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e4bb3249a893262725f56365f4f0687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612c9a150c72e6180be25a2e9051ccb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e54c71184601e0697296b3ee252cb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7ed6a4f2eff93f82cb9729854b6dc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8dca90ca6f84515dfb4d436b81b2f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b6af334af161e63cbe57e56609d9f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181c386301c553923eea80a41e9633293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb5601618b04514d42ca8fdc2e3b9b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be712c0da5dad69714a0bdd1d36a8e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3abd0e7933b57c78015eca7d01c01ce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18f16d7608eb88b0d3b4c7d43d747c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f80cbe8b3490d62b96cda47d45d1398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9c7ead3b2f6f4516981e6a507669599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11232561626606a2fd97bc859de519100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbcb18894a87e38f89cef4208041946101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e65f60ab91708b4108310a6a6e102102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784efdec3888d67caa45962057f21ea1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f016475cc35cf1dc58fa705e8323ed104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d37d0b283079ebf2b304d40a6a5fa2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a859789fa1c85e089d2a9758a45e6a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ed8e7d51c34d94ce20c04312c9b8f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9edf19810a67ea700b8bb04b102513e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5643ab5fb4acee978cbdec70fad700109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a036b47a37266edc07abce02b063e1b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961033c26d25707d48f22ed803778774111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6b7d8d2d2ac20fe898d7ec0cbf717112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec247c8a0f12365959583569fa7669113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fab891a16eaee37a5837458c730b34114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d0a79004be1b7a9548e5cd747bf3d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cbd87b59f948d0e58ee16f914a5617116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e91109bbe725b5a9bd51ae1c2ddf3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a3c63f7a69e40d411c8c3368f40c4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3f421ab11ff71dffe72b0b46204d0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7328dcc8acde452e025a50ad835679d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336883509b27ca20d6cab0d65521bc49121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4555b5a75fab60616e379a6870753122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86097b974279a7edb5ad5b3d1f6bbcc4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb90a2553164c05b6686bc8a6aa2dff0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef71ea299602af295e99a8fa44826b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677bccad28fa5828dd3dabc61f1c6710126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271dbe6caa1ad57396e12e97b51de68127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33442318d81aaae55151092fa7cdb0de128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad133005c6b6d4019b211492510b98129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77778a0892dfe260851b0b8f7945a186130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ebe645dd540116927b664609e598e5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f5a48fad6e77213ba51eed6c07f2e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febbb6161f5096a8ef83e221bb20f698133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1470eb5f6bb8760a4f049184ebf5ed134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e4cc79b9c24363fdef9c5cfc278fb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210d0cfafd42204a433fea818b611b9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f17f730c82daff6aa6b4c77e1e15ca137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666729cf1b71dd61f379387a734aff3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fdb7fe1615936050857c5fef5b56fd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97704e98c4930e916de7c297413b4ac140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a461788d408cb8dc018f58629f03b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45016ab8e3675a38cd15d86ba8cf41a2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24835c1fc8b7fdad2cd4a5b1ff025d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae814f16d35265c40264905058d140b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e2dbc6eba1bddaafa863db0aa265c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e8cf5bf0162bff862f2050a73cce1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857c97d588d2f4f3b0cd949a63b2ddf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bccc6d3d86180f6a9a36f65b56f4b9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff3e0e1fd4b477b49f9c2a39436ed5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f13bc532b9a4ca75195e6e15cd492150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50cf0a14df677c30cb6c2b5d401767151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057d8604a9381e7cd79779631da46c9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fce49fe21d1a481a5d1a0d8cc2ddb7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6b1360addcb5f6ee58680a795718a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce8b1512ba4273c423324c4a1be0fd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42853f6b57d8a4e76dee7d5af932080d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4900e662fd4ba0ea2251ec2302c53a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094761b7b7d1e6cbe4b99baeae86ddf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd15d4a8a7a6591313ea81194b31c1d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719fd27bb9fcf49b3c88a8b6a3c6356160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6952228cc8e4f7bd5490b0c9455fcf7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e273840e744abd39af8be6a96e3739162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae648bb65111b91c382dfdf89a66761163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40dfbbf3a94452f1f8c5b80e6db45c2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377210a64c959bed951b271e591f948165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab4b367de8c6f949aa926bafda2458166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93876baa440c946e705a4af19e951aa0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aea2a7c2142951f886575d8dc79dfc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83388ebf9e02eaae4cc3d04f998b0df169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1bcaaf25060cce18c6c9246f409d14170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb329685001bf3489f75f30307710d7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91bf1ef8340bbb185d7f5e8e46959d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181e31f672ed1c8e336de179e299faa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14045f8f413fdc79faa90e7ad7d374e7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c008416000406a9925c82ac9c8c0ed1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f72e1d3748e4b2737498b52f5146d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a743d50ef44d0bc9af6a465dc6c3e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc474e859705651bda50da8eb7bfe9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7bd958c1c88fb2df5a32fafefcf165179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7061f29ac63a28956e01f5ee8e280180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3d51c466c71c1c80a930e93502520181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b6ac7021255fbc5a785d2b116917b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06798c92070b60cf9388abc71b123c75183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5face17c43d9eaf9b3111537677528f5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b3bc29b87eae976f4a509bf41981f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725b10ddcd03225b985b4ff5a263d01186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373c813a27b6ddb1d25e6c0d3083f34187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e593a504450358c811c74f97a991b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f525da2c760741cd891228270ee2fb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98722590560026831aa913e5b94da937190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305690da1d76f9bd2d8b1f2ec092ca7b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915898f2f520bf7c865ca2f6bc7d1d82192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8227bd7d2ca7b55cc4e2e2543ce9e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842262fea0cbd8cb4ae6f20301a55a4d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2aa8d4a2fedd16dd549ac52807bfb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82125fecf42144b7c6439dfdec15b04196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c7b9312b23c6f756b04c00f921294197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285704ce5c2520838f9f489785288ba198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f4f05756b3cb5f53486fef8fc3bdd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ced37bfcf79a72e1b68de46b8e61cd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33185187848ea89d8948fa6ce4faef201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c08e7c5a1418175561e4fc0c0ce19202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae6dae581186e8ebf9ab349b92ccf6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e54a42f18674488a6db981f44bdac204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ad4c1ae426006be3bc754359c3e46205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7080fe4fd5b252211aca4cd0631a19206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403451a8241fd84499d63eff26aedac1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81f04621fbc89bda1b8cc8e103da11208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279baa982ec8ac6b6af5b604681ca094209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed5318f6c387166bd4ff9f1eced09e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e14ffad55bccb4886ddcaaa8d67989211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041e4a1f807a31c934dfa3ef331bb8e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1172e2b05b261ea7dfd908da9c42bb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab888941ca4f0993d4b7845d0894edb4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d4048a1c098f6ab8396b2edfa7bfc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e58843698bd8061926940ead97aef216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533b0ab6b0a499e3458ea913a9a6819217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5b82ce00c8e47f4e304f338800b71218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce4f9af376043b0ac27646f4d4707f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82f90e9fc85e7a65f0c2e8e20a4526220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3691374642b8d1617eb4ccf07eb2ef4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc2b3f81dae9e46801629919cf8fa9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42011ebdfb2ced9024de40d0292367223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e5b1f98a122dc75e5bb2cd388a614224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f443f4ff0708ab15b44a0d007be27225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76055288182c1df6ab51c71de22b473a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96112fcfc0a93c00bb1495e5ffacbcc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1b05d6981accf0a9d6252883c0d4d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c9141e1878796fdcebbcc6d321df8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84962fd79d7b37ad520342317cdd66a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca2173b31f541f88c78d150f8ff1a5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77953129428f697b913dea0c1fea4407232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117be747d1e7c6e167c4e0b0220276e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92b400646d4ac61ce61ba706b3a0a9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6911c192d2bcb8adce46b4ac2bf74f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82183f16dcff20cfc8c819d9a21c8034236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393f6db0f298928705e76287c457f9e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abebd79fecb41e89bfc6f9f058fb7a3c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603dc52bc7ee453107c923a32eed155239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b698d8d112ea988453c85e1ff3dc7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f411ca76b8cfa2e57afbcd571dfe61241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7ebf8fcf52e3604bc01b3eb65a824242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385abbac99c3af5c74bf7f2b97f73e6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7cdb688c5749230a74989b889a2e14244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c062f98c38257b213a478575df1cee245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b607eaad46493fa4fafa7f34d8b106b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912445dc89dbb7526ad61e89b59363e7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4e914a022e394ecb030c98be12d44248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b2fbecb8043c3a1153fe343d84ab1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfb6abe2fa3e21600449fc44b3fe2d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d1106c9834346b9a52358714b54aa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7225818805c71f84005917e21db1296252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee4e8b33125b258bb6e5cdba1dc25f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bfb9b01821dd772ae55f6480c16804254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3241e15760a3e271734f27464bd64d6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b868c39bbfda5aca5547ddde08c793256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483db5164b0f3e2d4c858aa4991b39e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502e680270ce364d9a78d420b31e776258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d982349b605a00623ea1f1b0e5e369f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89483f5b824a3e5b7a063d548634938a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3049e9690bd47516600f1a82016cd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe33b8b4e0fe77f715586665d93c0ff262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b319cb07339570d85950ef2d13ad1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d4f946f4fafc1197f73bdbc45cc43264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3121155a1b81ab6294d7d912751d8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217a2e9b03e436e8321ec855760d5e7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb18506c8a6b2c2ca1ded41c9cc1fe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f940b788d291fee1f238d93c82fd9c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c38b159915b87df9f358c9b2d4b2e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444be17f557490aff4e2ce141d6900e2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd58dbce3c46d0d55d5a7c6f23f35a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c257885da8a43494730c1c722351e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125cc2e931c676b822a08ed53545eda4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbe8c345b9d149c028cb0072a6eabd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f8a8d65dbd68324eec330de04594d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c465e7e556b622b210e0a04649273276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824a5f0c1633b0854625ccd46514dd7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848ebb9cdf6cb868271f59816480552278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7889906c67d8135c62a8b718dc1f7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5add91e5932708c0fd66468e34b97ce280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f10b292d1c4abc77ebbd115823aaaf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae06611165778cfc0ce09bf012365a7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6731cd50b4faed5022fcac63f051c3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ba720b334fdec1a21442d7dd58371284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a54387461bb20d509232d3562260c3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ead859596a915798212b1390e22af9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feec891476cee6716fab6de314e5dea287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5229bf18829f20f1bc74c63c5338bd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339cc677e769fdaf3acc519fc9767e76289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b82a47956c6e3fff10206ab663e81290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4c09222d729725d928123d3f9a411291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b109a13e8871ee81447d658339adaf4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2362f99edc85980144dcda91602ee55293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796cf12e8d431efee0b067e2e5684fd5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3497f61543f60a4ffdab40a67cb43a6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b999d6efbd803d24b063920d3724f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0480f1040f67a5e22ba0eeb38f00bf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dff9544d2b65adeb065bbba1215d49298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118e60ab0386ede304fe933bcc9f357299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91e2b2af24cc0f0878094c75598049300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ac799855407209063257c2e5c2f6f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a604b01d18d89d7d5138a06fea202e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f7f334086f762f0058c52b7224302303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035585e8a2bdb6483326d92cdb167f6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028a31c7aeccaf9f59a3a5b68abc748305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b04c8bcb866928d98a377fb5b8968306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16acba11e1954b4f77b36fc64b91fb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42bd663861b841ef34d718b44c66bb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307609fb5288aca0134da6764e63794b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4d27f79c77627903087e79d63475c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e216d08ad559a23e37dacb21100fd8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688591d41f5460428e113dea4917284312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3228c67d75a9b24b64154833e9a155313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35fa70ba66e32076579b3c7aeba749e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115981cbf20af92e2805394655c37201315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0e27fc1784063418b8acd3acecc9a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14913829abe4a4dca110e95a47533d4e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae56c294f7030800572fd8bbf514f1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59b9b82c9f3810741d26e5fbca829c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb44b36566084450d93be564081a53320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4d9cdca631c4016eba1e67189bc16321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8210db83d174c5fdf872570a4706f5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c9cfeba04471f79b10603788a40d8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9aac206fc1035dda575f3c6d39bd6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c1cee5573bef1183bb4825cf3d6c5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50cd9b3341b91cf35a2e960dd840fb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74bd20e01a4b7fb4d957275f5df1c5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5e6ec318eea12186306bb7cc6dd6d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700bfffbb8c5bf45ca60329c255e9f6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a410823f5795e0caeabb9bf1c48f3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b02408f06965b5b08c127ca543a8d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424c03c1cd51857ea338a1f45a99938332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5387c2c8dcd9ada77b955d0c812b05333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51778786167b175537fa1b4e58e5373334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daaf8772727638032051a8fa3af9480335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f455b211fa508761d7238875cc35b1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d898325838bd2bd869f42fd09713bff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ce210e36ab2bd3f61035335adec2b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78243a77249e9270e0a7c322c8e4342339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61380e1f6bfca2b2af700e21949670d8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c19b5620f89a23789b09c60b6a6ff7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612675bd7cd25c54a96abed49e828bca342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974cd151b4ccce8c75e4623f9b9350a7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cdbc17c5dce8d1459484807764cce7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d1bbede3210675067bdcdc2141921345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84f67573916088873b26603cd1062e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151f8d913d473f9dc1d1f87ec71a851347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe41fb8d2cc87ec9d6fda01255bfae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4b95ec77ccee0b63d56bdb8a3b353349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7a899fe28618bb903b1ebe65046bc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1b251f682a851d8262dd044dbbdf1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda6166f41f2279c5b881e4321efdd0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb786649af378e1453532888cac3e23353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575be1e997ea32e6ec30839dc70e166354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338fd53d2fde0fd4df0afdd96302690355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0aaec5a7ab7cf0122df1484c3ad6d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca55e8db7715cb083ef392403c0c9c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965966dd62e61f6a082b4f4d5efb5c2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a587d07825f26c452c4cb60abc406b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6cdee2c38dde69d1f4f7c3dbf22e2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6856d8cef9e980953cf5043f8078e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee130aac2d5814fbbc95126704a19c4e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a09d3be36e7d9a49490a59bb68a82d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68070191edd86a23518364d342790c45364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee50aebad5125c04ea1fa1f97f15d66365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a4a53b85497830a3184406759c6c3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc8d5febb49df6b6e4107b556500dd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e348b88d787d60b1dc9d9a58159f637368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9da2c68ca368f73d6d983962a6b490369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e2303dcd6994e65a84c25f0ac07e8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36bfa8df69e105502d1bdb403f9512371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978608c4618db54949e9852b5b25698c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0b058086bd6d219d3701a5b881e80373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720298ed29286463a53b88b0ffdf1f0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310325e084bdc70b87012bbb233b455375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4dc4dfbfed852fefa825ce16330b5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb2c83fcadce3535f7915e6a24cf93377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f69c2ceebb8c6cd0ecaed1d23003e9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950bdfb2872ec972ceb47230e4bfc1d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825fbee5dc2bfb95d0891ce481b49a15380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa428a5dd19fcaa39ad57c6704ce5d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0d66985e27503b18ad0e1585d81b4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d466e70619ce45e8308c72e131ac2c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37885ba10abc08600130301a41695cbd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cce1a6d551d1de1811e09bcf778236385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5253bcb45510d921a47f533670d5e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcae64ee147255fd42689bdfb232bf4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587af8627acd913044f98c48e5576c2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0bf651c142722e71e49d6d0d9b47e1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36a35a6a7bf7e5ffcccb31361f7d5f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a26e7813e4c17ad27338ab3ebd234391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb1bb596c676f801bfdb2ae11fadb2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843553c5c3c5ee860fbccf68e302651393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55284dd358573748c165671466673ad394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40f710ea02591bd8d67c960d6311c3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9c2258a79163d11edc1d5de9238a1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ecd21d3e87ed924c4bdb97b4bb1ca397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7504cfa322eeadc7a4558c73611cf9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be106ed95603e395ec0f9792ff3003ad399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ed7fc954601436748f38b8fd38e53400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08ea6028e4809c4f15aa240711edcb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51758a92835eed6fb1d40aa0b0eadf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994343d22a7071a10d40d764da214a8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ade6e7ad407883058c0d6b76f38aa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd33fa175e7456f762423664d793e24405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a597a7aeafc3b7b4ee74384cbb16b6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06ff07e67b36aaea384fa84a24d813407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9cb47722c9b4e6c821f5707353bad0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5b1682683f66ab1f42bd9553fcdc2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66267f4cd356ed16126d5a50b168f2a7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2217fbecef171ff9e500b78909eb61e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4e88e87b30ba4b57992c65bdd1727412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf635b4b52063781938a0f868158193413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a46667bc01d7bc50e058dd19e55705414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8d928f080cab57bc0b9b256aa07a2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1124608ad657ca89081e365d23da7f3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02f687611ac5dead490e5704994567417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ffba0c94911e656bbba6425ed5914418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab38a22941e75e689d531c203b33eb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e768582f328b7a5a1a1e65b09f4e8a9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc851df02b742579857d129a891945c7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4711f6eb4f8c61f8731aa2aab6e06422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46c870ed469131fdde87b85a7de85f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686afe61edc05de084ce0591fbc35507424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854e2b8dca4468cb894ce45fef783a7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509503c1c1e0131397d65a45fac272b1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3d2438803572f99daf7ed47b75ce9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80980b5dc46a249fd4add47278f8d5ad428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67595365a6f07c06aab4d0e8a1812d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8854bbf0ee82cc7911baaf8b575cc4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046bfa29cb902c29ffaabf74f5007a95431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0d80235af682a19f2442ae5d84be5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658809c837cce05955ca006991f44aff433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cbef6a773bc4612da332e984143a3e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99fa4655e430b52f3980f2599348d3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847058a3e7bb41ff079fc4561f2055b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0c97b8567b2caff5c40a1111b87d9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa75cee29ed9fb1480211b3b4086680438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690631d0cb7a59a5bfe2a905c7bba4f8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f801cb12936b82fe5c56e1430ddf84c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c284456df32804837987009ac9f8b50441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19043d2f059c05a85fb2bb390ff0ea35442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290dc3f4afac1a3091f410a38068c48d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c282e89131e5312ff36e53b06cc15b2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3216147283287cf30f36a68e0b8794445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049030016568e9dd983980f3122c4928446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1364cb577e94145554031ba728fa28447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1de211c6ab6b069e0a262b7f2f5695448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a58401fee7a4cf1f5160403e9033a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a1c66ba8df3b8d1fb544343a88d97450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc25034b4ef2bb5f54115c8b07030e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094caf9f4f45bc9133ff406ff04a77c1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a1ee852971aa49b74d43b2bfda17c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b441b46f767f121b6d6d39362391b98454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef904bdd93a5e500629dbe65e840485455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b66c17642ec7dc9c06e6aa3ce2a85456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeabbc5122e1cefa8c010682dda23a1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825c895995bdf81e9e80a93c7d43d13458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc32cc97360049247dfdddc9462265459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269825de0eba48eae29c027028d4f585460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4884f673200137d76ed4bc791b3c2f6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e7a74c9417574b1290a460172192d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c9be56fb578a4098ebab4d5bb3be9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06dd87630bfb4f5514f2df9b423e7d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f40d21a1bd5bffbb2a0dd999822ce465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f457752f3293facb4edf8374a025db1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb298974717b2eb6160a095008b2dbc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6c21926a1adf9f6e1a2f6cdeb5bbd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b25eb95f68efca42fd032bb279dd8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228ccd81d5bdf9ea113d02e34084a0b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61910a2e4b4895ee53ed5c1ef1f23630471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2892b7200d63b72aff0e7eb3f2bb48e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cbf721c44b5fd98bc3e2cd2704ae75473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0b9c8eaca886a920eaffaefb6339c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7319e5fda6de355a99f1725aa8dc03475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b0d8df5336ba49e4ac35b19542765476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755646dc38cface3118bb89c402b09d8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409bd4b4c977a861fea57fc99ce84d8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051498c5c9cdf72b46e02ecaccc364ba479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b569e2be149f390051d985275a3f1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb425846fdfa91dd2f8d6e909c15ca5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a784d15f4df4aa51870ed7daf5f93bd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102570833cc62a07f49024a132d11daa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070d4beb6fbaa535d89897876bcf248484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde880e258ec82dcd8203551045fc04485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61c5b61a2771a0c7cc188d7365f056486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc7f9d33513b9d543073d752162628487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5b24ccede84d1ec16c0d69ed270ee488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f91934b7ca868542a38ac81573861489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772f0c14514354fbe2bbfe2b69c2173490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44906a926985c17da8643238805edc61491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c28801327942072c40b6866e6054a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee6a705a1222986742e7877a636581493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe439abd7985de3544e715d50690c01494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc035277a30ba2c33b7da541d011452495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7fba162a730f3e3d5311e038186f8e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d59c65f10020665474079e53dac573497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc789a11b1e783910fe686c6f4a06b1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef817f04da544b501a9c78d904a140a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788932638b28630fc83f3a8c999c6372500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa54a66a48625d79ba43a8b7c6aa4b7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462936bb34d0eb4b24fb3145855dc44502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf17f97a40cc877f70ee6d252634fb0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d392214f1050e406c0158996f386a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef5a3b84619e2cb6fdb28f80ad4f7a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f92da8c4aa8f073f482ad56f5e96a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4a2a117e6f407abe9ce9d9a26623b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a5679fef0490ed1bbca8a752afc0c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e940c3d56d1fb5be1cd6c24fb917868509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8104c7813c7ff67477b9695993049510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087855fc41bd653e0c988e13e52ab25511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84699c96b5c6102da19dd8a8fc4afdd8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0c5124533178c17d862078aeb1f3a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db46cb1e07b99542331da35b0871c1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4185cd7e6564970d458230a40f2dc6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a37b83d6e5810b127ee566ae8b8c3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f5097e8a6574641ed5eb3b874d349517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77433bae3ad01e1c6e775fdfdf885438518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa51f8a621d63650147d148bf03b595519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249beb02090205d82814854a820de22520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd6882e6555efdd73b90ad52c47bcb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d5cf32783295e09be402e703a2c82522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0116a1356c468b31340952c11abbee523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad134689cb7052ce733f06b97e2309e1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d49debb6576cfbdfe7bd9eb28bb7c9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640dea64614d1f5c067c90cdbd51dda2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99b879827940dc56cb2e24331951cd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0a60521ce27043c55ad71c7ccb6d0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a9b846f28b168fc05ec832acb0c5b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4909a01861408f7a5652e585d761b6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94baace9bacdee20615b51957b64c192531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92f1d227c88f613345210e22dcb747532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf918f5741fc9aa5fc578a1aaf741760533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac035e61103a45c6ba2d28f04621b9d7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712700416d6e1ea160cbafeeddca898e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19443c639a17e5023d85bc989ce57ba1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60f09677f247d87eebb450cb3038f6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd7cbb0900ce9cb936b032281543ad538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9badd1ceccf794e79f448b28a44cba539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222f60ab60defb3e6e6440531440357540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe88bc2003a2df2c3b164cdc15324c5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dfa1cd55822f64e9b11d5c658367bf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12ff532183146ee9bb4598c219f803543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e4ae5b7764d7fbe4994bcb2fc052e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24012856a30f6733efb6010a68f907545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f58d7cfe53883d1abedf679aef82f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e1078ab0faa5829a04279d2a0d8cd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf30e92ac72170c8195989ee5a099b2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53c791ead25e9ddb7ef9b634b49263549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df5c8c051116b3896ebadbcae66509550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864fa08834ff8bb2445bf9b57b0348c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64428cc484c94982ba73b82be94b9c9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7008ac103d15bfe261ac82d8bf1bad7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2a46b4878867977a1d8f8b186b88b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf4a687a2ce42c899a122161206bdb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a952eaf494d01d039e414ecb3e09cfe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575f4850d60bf3b7b09b7a7b7db4844557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5e41df1600a6dbf2691c05d30e199558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9ab8cb7b1d38e05f38e7e26b4c317559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4726cfd2019c13fee6ef05b33064cbe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7978126dcf6a75b009b37458e603a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324769984f45dcc85052d7fb44a5a105562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed1c21596bf22ca877eb9ea4b85bda563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e990b7987e335c003ea9429e85bd8f3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8e0b1469a411316f35ee1ec4220eb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901f02397a99c9c318b0de09a7f96ec566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca32753920ac8ca4388cc45ff71e60567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d21168c615f6b2d7edfe1b2d52150568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62c373f3e9183909defd006b3cef9a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753fc4596c726ccc9768546037ffd4c4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc93670abf81b1a4570bc2daa1eda4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0821a792449b9884ea3eeb99981de572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014aa7b65a20bab60711a440a8e715ee573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c777568fdfaedd8bd59309519def69f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc918204ae1acb877d86b2142e12057575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851db27bfdec6b445e1cc057fd735fc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f92c825371e637d121e247ec110e9a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae18f7c47c3a820bc6cfff73515953b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff13382ee3b0a96e90efb223d7ba23579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2f249f93af6c598c1281ee01cbb8b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3adfebf99211905fb6afb96f1ae17581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8801512ae908dfeb5116e6b65855cf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c145074a1b52e5b096fd8b6169c158c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e9e1d0a791c09c3d831929cf9c4b1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf920b281dbde313e124d0628140194585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77234797b4b3d57a8f93c7f681774c15586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2476fa28f45090ab040e7c2b1359dfa6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c308685c9acfef1f2ec913f371559a7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed11d528516e68bb9ac32e361de5cb44589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83043d045039f477ca6d039e61d43d10590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ef98d942e4ac8e39b8d32fcd3a941591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0013c44766219b34c8215d39ea02ddc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e42099ee172bf99cb5d64e2f5fab7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b24ecb08cb5477e1a593b16132b21594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ffdf3d8eb5ac8176103dda242d631b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc197f76d0de21972da5d781000760a7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9cb824f6d679d6dd8861dfb9760328597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e9e85209ece5020bd6c5c88faf038598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e8a44c88166bc91172f62b2b93388599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56dc0eecd3fa2f6e792a6e01b0f336b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2733604a666af20cd7fb6d76fcc29a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0032708d68acdd4cdeac06e9e3516602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801433fb92b1c1e9620422797288e18603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d10e3b0c1706a226ef7661f3b9cd09604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2b47ed2c81cbcac4157b9970ef278605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f44cfc7de66b00ea9b9e4729a19da606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b2884c1a99b9473df3c99067c0bae607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c925167ff8360a0fe9e55790c53036608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df741563971f018eea0245d60f1b960609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4de2867b511e87f7cc32e7ad55e8e7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922700e2bb2620e5355e50ae82074f0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d6766efff4b7b67163705917116dd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e317a6abf1970b8c6523bcc8aac3c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e074f8baf176fab8ef1d2cfb8101d1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d061e12e097295a8b9b983e56b51169615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290d7de391866f71c134b27ffc3adaf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d65155e2a834fb502b2518167296e7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310fffce827e7e9b3feacb7495a744c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab106b097a6b229d6d6291b310bca6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e66a3106d4b54e1e47b13683b1a0a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2c5f4f3e8bff770dc1f02195338d9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fde319d14c0f5cf95a385552d0c017622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eacb597d3dbb206ae0d5a6af89b6540623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b94ff99a0d968bb00125aba954263624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83edb3791dc7ddcd2d9d2e6261c9e93625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5610d1f88bbe9a4b293990e131da0d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd60a05a7820b59abe6a61920f6abd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c2cb85548747c3736fe988ac9772a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb9fa6998df102c558f579c14a1a40629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f10b82bda7ab89fb2812f884e4d496630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3e40267cb3c2d2c39044819285217631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a9e0bd63afdf565fdceb5865d02d5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e9c5a659c844d45fa9de2ceed9a16633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2779ce6964a5680f45c85d95855c3ba634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a405f8cf35b2e63f2537b0b0a950d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c248189f8a9bf8407f08f6d3b47cb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd6ed9f7457dd3308259e898c9b3d6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168b201937037dc834226aa7268da17638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980a6ac8142367fef432d3d772f77d2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e58376c7e723e01ee1b6b41c11be6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0fdb18d382973d2b0cd831a3ca9a8a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed36e3677f1903b922e4c4de24eb7c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbe93eeccca25cefe2a70602f5f652643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03cd1c86b0e1041f83fc80bd5868b6a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1edc290c97185a18ed16eaf0e934c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8c0e83145736e12de48af3587a608646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015fabc19b719dba4b3712168ce6d29647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8497a30d2d788368bcfc806c3b37c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ed43d8570760f645b573dab794709649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ebab64cb952c1093f5ae237b8cd540650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0474d1b8c7bc908e243cf3f72cb7548651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de6c019f1f26a57e64edb471f8f291652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e064053194d047d1ddfaf7dd4f197d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb8a52756eb56911576310007cee00654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73dcbd9fdfb7abaea9bd50f436c01fd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0aebea9a7609f787c73fc359c2401d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a378986a219687d4dfb9a1f73739b17657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e2e8bff3d29e0c2c15683eedef9ca658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9d7cc89f74a2ae0c0c694226a0ea5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1094f6cadf9ecc031b34e88b2a768e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6151238b87a70ce7dd7ed0bbb7f87c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94cb72e7679f99b2f768ba2468ef3e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b74d67a26ff978a93068a5e84122d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f4196d140b98c461afdd60489c861664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29e7c21f5205450ea1076e22f725f1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c522f2fb2c0ca4a735747bb6ce7284666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3c54c53a1b47a20b74c1efd5cfb23667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029a5928fbd7703e6024f3884f97609668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52284b579b558219617d4d7a0ba74bd3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0759477a4fb3725b3ff997d6d1f8496670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00303d10cd2ad200af2dcf1c3e9fa4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d03a5cd1288f0edcf84d14d6496c3f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec725c60a82363d76d8d93571bd5307673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a78e1e7b1de60580afcd02cb92bb7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5651e18039789fa2418926f12d69b51675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9810349dc5a5663ff92c48695938d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7340d9a0e39dc096ca86c9486149c27677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6ca1aaa056105cd7e93eca4530d3b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3927651151c50b248321117dc2480ec679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04572c6d7cffd90ce6263942a2039b0b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a75e1f1296bedcede206e313748013681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f034ec07110eab6a40b5eef330b334682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94631e97aa0958c4d656581aa2547c8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74aef8adc3f1b4985bea8c1ac66c73684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16065ab0e26302926ff6ee33fa5e3e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800546d2db2f5412e687fd6c8123077d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a753358831b4fad799e358f584033e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388da6fde3303bac8f73c0689eb04f0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a327eccb30764591430a1f6cf8ce7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5cf86fcb5e9c71d5606981ba57acc0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c6aaff30e90c31c3282a693ee387d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47374443352da4c00e55d118e1f98535692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d3797513628038eaff84f58ec62a9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ad701712752b1f2c5ff54af8ccd76694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca38fb7f69bf2f4a444ab0bc0bbb11695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b21ad9b6f7f73e34bf5aa0ac669154696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee731a39ebe3ecba4bdfeb9299a3b14a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64851ff806d75852be03078bfac9ebaf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3f11ccae21c5d06a376adb35851dc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11fb0958a9012e6c66c68ee89c3ec4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c809f1cd94aec86a03f5c2bb9064cc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf869ae1ecc8bb0cceefcd35f6fc3e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fafe2de424e15f5eb1b25e73e7e0b94703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d2f35ad944b0509be85e6d7cec408704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92524d63b575086f098fd46869023f5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e936f2bd26e09cc83ec6db906e307706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334799a680c4d1e1e50d6522375ab0fc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f604eabdcc0a94e6bd7e8ae846fe0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eaf457be50245e45ae9bb62f45b95b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e534c17722a9f43df3229225249970a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055cda449dcd9c979e99b8ca07b29d3c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b6196c04b25aef481e9c23f814711712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f96d2497f5079b7b7b5e3626445931713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d554a1e41b68ee8aba59a90161fe2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ac142327e13b85b10a7d35a54014d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937d6d20ef0b3bd950d5fe234b13670716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712f5bd74b0fe7b093df1297cc3d800717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca81a240ea327f8bc9ce8620b6bda0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ebc8041a934ddac90677c9d2bc24b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58fdddafc6ae23a65971a740534946720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2214459f805ee93f2d67bf287ca68bc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cea1a1d66b6fcc4e64c550d1ae661f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aef3add4486b8be03869d7c6601586723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4abb477999d8147614a22be437ee63724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b7c5a54d8c46842944ae96f7f93b4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0c6c308d54033c6cedf8d1ac06a8c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6faff6bed6013c19d400a2abe8ae746727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e74aa72c3134530355ac434ef50e28728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a6237d5bf02ada37610f2438126cb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39560b3b9e37991c2512afa5a37cb6ab730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf192140451352cd16e9ac38231fed731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd3c77eb7f84b97d546e85e4be944c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db96a9dce73e6afb597d7aceff658bd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833e442f4a293914d3dac5b00b2a338734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692ca641adca4698f4ab01a37dfc812735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2cd95d7a05022a00fab3a0f26efd8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6301c50ef60a11cf90b35909aa15054737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64605b0d6bcdedaebf946a462dfe34fa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8e14a5cc51b424aa6041e8607c024739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c97b7619347e9cc3e74e1cfb10c0d0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a653fa30f1eadb5ba13bfe672395ea9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565f196f55f95509ce300957b8ac88c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095208447c290e7284a4b582af03946743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3419388a2e04aaa608dfb10e0a9a2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2f4a9cfeb6a1d40c1def9a7767d03745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd0a6bdc2d09ac77752cd94f8696a9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf5df72065496159b6aabf3cd66c77747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84edc7be8044f2a94e63291c4f356442748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb4374080208c2dc92897e81b3d2e7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f078f5920f0c279ce84c807fc524b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a52447ba6ee1fd8ee239cc79ebb12b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ff5e7a0c969d881e1e6b7751c29d8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6c2f7c4d91b2736319e91c37213e0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb861f3d278727ed8501995fa61fc3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69db83c7b9c2e69a42068e066c39010755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad0c6d827c0b75f5ecda7c184312a5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa069ec0fc38043b6f2ac30f13fffb13757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d6f2eac11a6de5dca56f2f6ca4940758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2b92e4d3dab786335ff07d777e923759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e09f57d70570a23f3761556c32da21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4975d5f96d4d2b3ab8977a149f3bde2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91c7aab4af981f9eca90af934d74453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b1f05c743488f919a215c6e3807e544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740864597e975b3c835970f44e3ca8125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd8b5da4871231eb74e8af73f8db566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac4e37752c5ce33aee3d66436d36d07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f0cd5d24a664f84ca26230d284b088.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf225fb094ef967f6252f1fc1c1ae3c49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34569abd71cf0359492ef3df637e069810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd46116e6577efe0102cbeaf488a6211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e8832c4251d597e84cb55575f572212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e23f7efb7992554cfee5c9784f27f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c48fee09fdd64c2f2845f5d435da714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a623f283d4140673b4a439fe3de6715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8f50c4c1d7fbf9e29d67ba045d5e816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6652a48f0ef6c3fdc451b95266e6f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a24295b32b293e13a01fba5b7e4e218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a2965ae74ea521df879569338f77f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa080e8f31deb7cdd182db6ef0df6ce20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bdaf72d47b7e30bfd254a353151b9a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4034c16b1a90bfd1580bfb7549d2ca422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc17e970c3e3e8b2b80bd522914e99223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff49a518ef7f0f6c55fc274a060a7624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305606eb6e5c23b581dfe588db763d7d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee720c491b99a36295b5197c1b0f08c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e73132280b3a3836f5b0b03e0c749227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95145c1b0a5cc4a5952c2fc738acc21128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383b4854d1736711a2e341d4996f29a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61c0115c4dc4c181dc0942814920bc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa7d3c41faf9cc8168978c701cb5ea31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76180b334300f5efa41855c62e23970832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6203c2e818895f169a7a86a51573ed733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888f2cbd053c82b53b0ec949abe16f034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427cccbf9b20a7e1a99174bd1fe3259035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2614a7ddf527f092965a041c405aa336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424bdf9ef3e5e1fd72dcf47a911b1daf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7febf80fa940e2e034a2b6ff4579e638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa86b634ea2df6abd656f36ec819e4639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e5587b8473ae338a3301aa0dedfc340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025047d5d977e8be1807563bc093a7441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5db479c2a4cdc08ace1431dc33d1042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5f53dbe0f04b993f7e554bf02818343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83415866bdc28a8cf7a27712428de7744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96c9b5f890805a13132a1c5c5dc56545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad044f389d464f4f9a70057005fd810346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc5be13efe6bfa907b0cba09e2af2d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f427e7fecd096fc3b8cd47307e1670148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60babc3f991384db197807849136ea3449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b97236bb6e733f8d2780ff2ad61adb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e721fdb5f8d2f574c29f7afd308074351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050c44fd7124730042d9cf867e0be9b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cdb250016c4d94d4ea4dbd6de125ea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5d892f58f280fb34aa8ec9a7f333854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d77ca3c467bdc5667ab684834e8dd855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b23a1dae307a71845cb1dcd0565e056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb258182bbd46543f7651578cfe4ffa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f684e02fb09a02d36a70ebf546491a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd653b0d9c19130752ce35dc0aa60bc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e8ab800959602daa7aa388490361f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459de92cb5c4ec42276d3d6104dc74861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b6ac5e50bceebe5f269773afc217362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5c5caa8dc28bac16fe4372161fb0b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcedae7eb497b64e762503674a0bc1f564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abedeb65a0473ea7d17ae8edb75446b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328673f6a45f6bf6c5d7ec1947b0442166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b683e76a918961eaa2cd76d81f56d167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c777e5ff6a25d8beafc795362b8e1168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face18312d2916651d9d14f132a8933b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e96cbc806b0ec594e624de1d03765770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2ffd6d67e9f2bc52469555e1b12f471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0eb6827d2b8fcafa3543a5ed27ce9b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be8ad5180107afacb40317aa0b3bb773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44380872809da7e0bed2bce1c16887fb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8cbbbfad92367f243098995c7619ba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3eb79c541bdf2ffc6117a727aa29e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23abf79d130a3a7913bd00f8882f78e177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed68fe68019a1076ae8f6a60420af078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202c4e133bbb7ed1f1868c82745085b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5fb9c4fa98b9b9157e98f1d66e44f680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c9e41461000ce7dc8a4b381463bed81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad13d0a4f50aabb71315fb68be9ca682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196743a2020f6f258ea1050efd674fbd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff99c22577d7939d8442350b2ab197084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1bf51964020f8cc943a7d46239d9485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a509a278bb6c74aac5959c0c83e6f1f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed110a27f52a13ee18fd48e11a3c0aa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede460fd20dafeb2ecf40dde37c131688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a436e9118b9d1d21a443675ac80138689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf4c4a35c055cd84f935c1ca8ae08490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b3edcb51fae0f54eb025e97bd7e8791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644ce1178d1f5fc8f0ddac7f279442392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1e92b3239715cbcfc923a99f657fd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f9665b3d13f48e655923ded4998a394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f109f2c764564b4738535184e037e495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51069a87da46ea6f3d054d421baa9f7396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86573a804623454e5beff4c4da8b8b6397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38113be95e72fbdd3435538764054c3398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b19f5605ef3fa4de4f0a4254f3564299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256f01e82e1e48f487263aff50b7893100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3daa4e2f6c5ac51956a1b608eee64d7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d4b07956b1808c5609060ffb970d4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9689137ab5434f6db1586c499099e69103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55b20dba3c5d1693905020a174b3fb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab88529581bceb63d1fd18d671fc77105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df454c2630ed717891099b615186e5e3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b6ec555d4427bb6ffb96f24092156107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12586bdf9db5b1aa3911f3010b80c5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656cc5d5fc99bae628a33bbc55aeaa9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa213e508b4089811ccc7be822e0eff6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55f3afe193d81ae5be65d0740262de111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2b5f8d0b611f9fd9627ef845e26d6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226267216ca593f748d9cea8afd792a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f114e00e98cdb72b8d6a693a706839114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191eb63795ac5a17578d6daeac20a6ac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271b0500811a5ae26e177ac85aceb31116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521ec8715d5a7af27b38d3e447d03fb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9ef67031fc1d8f37db0692cc4008c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2722259c13c0d33a2e9d33379aafb2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105ad933993964697526027d34c2fe2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9edcac619ca6e105b2c5f732a355447121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177e3054d8c53acf2da5fd9b06cef70122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14086042032eaf104077a116e27c75123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c46161075e7827d0690c285d6b5673124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7fa0372d1d2397b6e496397bcf236125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a349d275b8c27d61ff3e461050a23126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937fdd8343cff026eff213c8a2152a6f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b12c8f6aac130e58948633545dd96e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa6eeff08f6d2a5790210390044407129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f85225753036811d4a1c398734ab2d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fd22a7341f4a938e96a24363432c6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3c86f5ef0acffb12c978f4763ef3f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723b368e25b15f645837ae02c7433d0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022a0e4a82d7f97309bb7d919bd9c2e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e668177fe371fad6aa4844d92a236135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb48cfde27e119bbb7882514d2a736136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ecb1ce2d03c4b65fba63e4b9a2544137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0c228880ef769ea67fa4944bfcc85138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a708888caa5b7970432efed5e624de139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19255c8dacf725367d2a0ec0d99a38f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbee48d0fc6c3ae7b482cf62be9f6b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591bd73b94178fbf2a141485ae2760c8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea732423e92df55561a858bc0cba2299143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435b9572be2fee0f93d23d5eb7e7896144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300362589b1563abc906fa799d61b65145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0d7b5df027a4cf3cb79a715402b0f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037dd13e15629453d29759e51b75b264147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e9b03fc59aa11ad7614bb54831120148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1433b11e45a711009972d541852323149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba3a8292f8bd1475f670b321fa534c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b8222403a0abcea3ad727787ccb65151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4b902ec98e8d4c918f3f3e84d552b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38a071ea4764ddc822ecaf13fa8f80153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab94ab7290e00710505682bd105a5a5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e799bf033b2ed2ab20b1b877f549a5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64cec1c4824d2bceec7c06ed2074ae2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9cf95aa6310ad5dd9d58e7d4db9bef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce963cdbd526e3b9917e921c85db9a9d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65911544af9f5225c2a5f78378b1cbc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e635a70880d105a213a1398f05538a6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aad02e4b1d08f4aac82af7542a9ec1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085683edba76e8f262602f4e3207f98162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82fefc4d2667d0da3b9c742fa5b5790163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc00b4f90e2fd731fdbab8dbf03bcc2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff377a426f0e5bb821015a6ec14e761165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41781f081b16ae3f482aa2c27e5bed9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4107e5f0910e2281b8fa8a0ef9ea640167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a3ffd336038f43018be9639292105168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53ecd54c4999fe4277cf66bd1c0efc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3e3698429dd94954cd98fcee0e355170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2876a4209c47a7bcba771f9f909a611171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7082ff6d856209fe0d354634dcfd3bb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a36569043024a2aa0085310593191f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9496080493cedfed71b7bb12f8c69174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20419defe5dd6ece1619648ee3b45246175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0337216c9891b6a989d15bff23d84c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a4caad5ec1f9549e84aba4b27cb6c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa670bedadd38b391858bde06897995178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc9160251524e76a7415e6fac10eb6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2e3229f09adc7424939386a9a5301180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e951cf609479f7c64f07fe0cfa245b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d3627ab9d11ccf8001b4b0933feca182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a29f4373d9daaa560e0f04070480e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0ad69cebf293dcf85988cd4aa527a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621a600e7ec09d46332d812851350eb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7dc539014eb1b6d4fc6304d577a75186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b84f011ea6fbfee823fc9b3e548f9b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5e41345e12c8972ab93b6f3e6121b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ae05c888b08b1f5472f607dcdf0f4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f868e1c20718399b2d7fa5536cef49190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5ba92e9ad4e3c5ce88c6b79ec2521191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b32e422e023b7d0246c4d547fc474192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9716e1654569e641161317c526e65193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eccd63b6ec5e1fce4f22899dc14cc77194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fdbd9d0a2090c157e8302c4b6ddd8d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634cc329d719bd0ad7a25d5e29363b79196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb472e1373f8abde115deb695572f34197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2011ab6ef9919f3e86e20ac095c171198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e05a0e969431230390d92358f4939199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a020558a309de2d8824e98f3435112200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a77fecc23e1d4bea8044d884c7b873201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed31849514a2f0c371bd5f7413f838202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233bdbd5992b6eac58e3d63233ae87e9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb91696d4dcf1a5bc36d8cf4e1fbf5d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344341e06ddf87328cb4a6a346b0dd2f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78487e3730757ad967d661dc6b23ea8a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24154ab444e9fa136dbaef25846f3008207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa78e73909ef924a8b03827a0ab9f26208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f04f82dc4ce1d32a0a95efff983c57209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb49631f6ee29c43b3e87dcf3cc3630210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9035aa8596369916db55bd33e3e02d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aafbd2e5ee1dd9270dc39df396f3b1e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f094b2ed2daca29a03584caeef13d9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17e94bfc6d8406f27e6f0955ae27d6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1215f1a099e766e14fccb589b57d8e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92612d5c9ec32e661e69400954a99baa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b4f3d73177957d5d0904f84b1f583217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0acdef18b771ff161a71fe7f76601218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a733a69f372f5614c889a5d7b162ba6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7e7b2c8d98bd962da0e78708ea43f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e373cff5d552a67d8c4f37eb80e474c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f81baa9b6cc3fe07e2642cba9e673222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7672e9507b9b9307d68da7e06fda84223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e0ea90c5944ad4ce23ce152699c33224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d47f6072367b473da7d0cd2836c7f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe4e3b23e20006914a1c1c4a7a996c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957c6e69dafd1cf4d5cbf5dc90f27c7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c16f3db3fb505e1e31cc33c95bfd5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63ca0145ca24ee042d135695d2d3a4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b51998d93b7f3a5450966d0603aada5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f15be9df65d21328a32e7683bb215b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e81ab06d20ec891cda703ebe2ebd7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d94959f10c4c88be21271bec9d46a8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10ce8826b8606a200dac9ebb93470a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc70a0736d1f9f87dba9b5fac76365c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b82ef208b2ea83f438d31bdaedf692236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a16778b5671142140e2738366a33b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b4e76d816f0398dc79e98d88a1dcc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa48e42276fe6c7192bbf03914421b5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2ad97b27bdca3065174b9987ddd87240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6231e5480d197a5748f79cdfd07a4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeda311fd1c2d2646735bc855a4da06242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935d419f21dfb5bf40543c546aca9d5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369cd618e6fb2953bdd44cd96523ca64244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25021f8370b157aa28819f535a2f0c73245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f0d93203972425b6a72fa8c725e01246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfafa778e628b57da8dce30c26c0a954247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0afd5f33877bd47fe920808ac03cd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4df6db0a390a016f041451aa01458249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740b30c1c6e57d17b296290345889c4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282896095b6183bc51aea32433d1565251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b252300a8e6ae28c1780289819f58a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779604db9c9060894e66ea285c606daf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae934257b2121a3ee836bfa5c5850455254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e0effe7308ecda3400452319ec44c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16434bc57867d1a9db39ae00306d28a9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ca803e70a37ba066235446b1bf1d5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224252b3d82ca4f1dd72845e27212112258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a45773e2fbaeea33305d7ef9249fa1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3957a0d984fb95792efe86b94368bc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ab9c6d6dd5068802670b7faf26074261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014d9702d394ecdf62a1e81fc1ae44c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ca788af0e9169726652b9a32f27d1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df393cfb1fc33bd1f1b9598da3b82a7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae60df2ad25872cb00bd9944a05cc2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba09f95bb110c72a5068748985bff8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797626c6e17b63d3ad791ba7d9cf5430267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d174332779549703e683cf44c0704268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae98a7f9450e18b1d78269cea408516269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8efaef5d5b9946d443531205e53fe1c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b506dc325c74efcda965417b256db271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb7b7fc10d56d3a72995b59d2dcce2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5804b9bbb85af663d2eb01bd80fe6b1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3db03db62c62caa3d0d7895345b4bd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db31a60abe0990d3f36da8da2d0e20275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e494b6be7b9b979340eceb8d5db29af276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb69960166ea2df419ce4fc211f8e8e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af2aeb9ff935456794340aca7c09b3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66c23e563ddbc4cde00604752ca445279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1a9d391c0c574989accab2e94faac280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c080bf91772bc8eb28e22f04559ee281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e500bd838f71069448048df09037ee2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693958ed72129c9caa5feaa36768d011283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045882ee19336987505ecbd88aa3f270284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ff5241fd163dfb8cc0fdfe583b4f6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb1b4ea83d24c238a8212adf27f65e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8b6f7addcfe7110cf0623a1217ec1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45aee000d4b34059a5b1bec8d80ec4b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf5eaa985c89fad80b4372909366bf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380cd5d6fc630348eeab6a251b86dd5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060028dc8453d70e261505f293a1a926291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166389935dbe39537dfbcc39cb4555f7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22870385bf4141e7eff57ec917f274293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a55f81868887425f82e1983a36f5c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45243a7be6c63dbb61aef3b5030de10295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733772ed199f7569c35acd0351f95b5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81bb7b08c90dc426bfe2cd3d340b01297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346988ab9aa56c9cb6b96b64b49645f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59521cbc961d2096f5cc5be1d78d51d7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab653724ed5967f91fd82ae77cab42d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c22324f5d319ee3715995a304aee0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c406f6296c450a47003dc9e55ea4ad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de5f69aeea4ed27608631651f0f65b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232cc7d1ef64d35f73ac4afa24f357a2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c362d167e103cfb94798494443db9f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb04625b1f1fbf764efe99d4126c094306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3eae790d2f770c03a1384fa10585c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c856f2451d210cd6b19c6ca4c8dc6b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f759750659d584d57687dfbf09fe87309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac79ecc8c67208d97493da5bd1735bb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70acc0618177471d62538f0941daa0f4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a48ded69e6781219f1e1877dea393312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3498f7d6a11c28b56286f6461c50ff7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ec71e199e9048c1e343ce36608627314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f452793a65639a96ad9930b7a1088ed315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682a62360fe773e16faed112da898e0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea47dbc5c2a00c555fde404fa85ace317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ae8a93ef3390d02238fb1a72996df318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d407c7ee93b0b3b324cbfd81da077e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612b84f6acfc6e9d6679157cbaeb140320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44c8363c1b619a14b6c58b02c075f2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c97d3a8ac2a6368a23be6d6ab01d9c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03692e2b90a04211fa433b0d29a756e6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e196f3b15d69d3d6d1b8f75529e21f7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ed3bf9b63d6253cf9abbba4089133325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed08a883354382608afc6d32846407326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6fe32b7cb3523424657e837dae44b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f3de5e1919c76f9ce39839a00bc5d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0374bb5bcf5272e2fe0508a7f51029329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9894c47fe35e63c1feddd6c695c47bb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5c669dab4b8054aa86d00968b7f78331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc16cf4dcbb023125bb4db738dd53a4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7f664ad955b75bfbccba4783d3882333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be47391f4875e5e735e676cd3b0627334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18481cfca7d113a2f6ec21d3f56cf8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4fd36b8b40e281ea74b7710028413336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca7f71053e24400ca84f2b9dac6484337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc99adfc8db66c92579b0a175953d38338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed014a867995c38aaca7daf51847e91f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda23a0d1c8ec21934097517a316d4e6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d882737736de58c8bf96c428fdacf1b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f211a5b0590baaeb287da9486953e5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773be0b4b76ad9eb2505a55656097ac343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d3583b73c592818e48c5b4b5c8587344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69637566655e1d1280d187e404835b7e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e01aaea1fb56153e09f71d4eecfb4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889856d34ed5ed29d0f3dd6cddaf74e0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd68546e2644da0d35b01c9717cf4b5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e120fe744e6c8955d3ee46fe6b3627349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e63bd63bee67e82b653b699e3c6584350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb989d5e490c01e639738425e766e0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c156adec4ce89c1413b531ef5c866ed352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf44a81761aa30dc54e1845fb396af5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bdb406b86478473554ec784d9771cf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e3c01977de9519d4f18dcaffbb6ea355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078698c1db35517c6e9e2cb9bf44d469356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18dcd5b77ed0f3f2df62ed776343752357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03768a865f3fe852f66de5b81c17db358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a6f026588aa46ff6fff2181763ece359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905b64cd6d451486b2631b543ae50a9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29091ea4b3238d85da1f07f9fe8a867a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55502ef4a2cd5cefe8af6ed651bfdda3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b816c91c2bb15bc25a3a058c6e3cb2e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985ee9829bf83f6b92768b568fce986364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cab00638445a9ec3107a938a271fe8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b761e6f8d9d6006edb74b1d0671daf2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ace9a57e6c0225e940f224e21db3d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb446dd3915dafb5ff29196689958a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1e8976ffefcb72ba49c9530fc1086369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088eb09ee9034bb38600f2e218f51fe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21315861bdae72c36bdab36f07db91371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce11eb531f5ab4f65ab96b0174a7b9a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a2b2d03853053fb1d51e54f6657af373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee4fd375c009ab61cdf73636cd84f0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732d1862f9e5f058e470c9b493149c2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743dfcb5f915b1d5e3cce0e0664a8b0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa3dcfd425cbec7f265ce1c3cb89a6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a66c29f3a18ee184270dd907b6abe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca91b01a66f53c3b8a5052461d3bd11379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54eacf09fab9d6d300c3f89f55b35a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed399956470d187a6dc2e9cc5800cd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979cf4f90469465c23d44d1fef454bf4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7aed606cd627eb1bf7bb8f6ede369383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b084a27a989bf593501dac7afb7e682384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717b94f26c4d67c80c98c2ebcfc984a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc47fbda8359388bcab193b2f822e6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372d718bfb5aa2717648531e090d9f8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa4ec38e97a2b051dfcb350ec0f23a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0952fbe7f07910525995307a37ca17389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1e5935020a7090c8302292b2bcc1e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ec3923c9a2ca148e5f0470c786423391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee32484f189fc68738e85bee061adb6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89658cfe87fb04241079f78dee1f5fc8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de93cb7c2899181928460f434647a4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f0ad655390a6ed03fd84e6ebea1d3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e08990285ddc6d15f1c60ab37bce8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8145ce583fb0712358315c7fa112f0b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae55b4a6273c7f11e82c505f839db99398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb5562fe7717842fc8f8ad7f8af26e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c896d2064211d281798c99d926065d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d8f2a12b7b92aa525f56a7f886da5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1cdfccc6ffb5b8ccf3b58b5ec60d0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a224d5be66feaed6d532b257ec3ab403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c991df0f941a594b5c5c29e5e308b1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa51df871b616c20cf8accaa24112e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e37f6d19b93202c8082719cdbc6563406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49432856ce7b32ec82a3650bbc6fd5c1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904e326e0a396ec0b64d2248a8a3746408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5699e89bae245025d4011be8d5bf188409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13bba5a3d6256274fe756a536dee34410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b83fb8e406724e7b97ffa90c7511b9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0487b0f61b54897a9294e4d917bbdf7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fec02926907fe9c390c7713a43feeb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b1fad2232633b03d7b5bf7a4e0df3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9cb7cb4b797f0cdd44c150c00677f5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb37e5247666da3655ea7c0dee4046416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4e06fc85ca629510a22f2d91e575c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1ace6568225c2a19331c9213ccc56418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ef51a9869127f3042f316077ba6dc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706b27a93afb4497e454111dc2b0744420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61c1d2a515b7cbd59ab18977c037af421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a7f6d0cd26effba35e1c867c3885d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d7c07a5a8e0b615b7bc1698abcbe4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5701b2c0ee6b19e6ac3059f35425528424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4eb1b5acf254844d906b9ba475230425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caad3c05de233e03d28c6b8ca83cd7b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78210172d4c92a86e3a4447bcb031b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79785b67c13e590da277745ac31816428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eef3bddb752e6e32e39ef80f374c03429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e91a74c8adaa6a52d8700ae6b888ff430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca00df4f6832afbb07b9f1e319c66a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf56f16089bdb563220a52277aca1c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbdee19bdf1ff96a73ce03768d3b03f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6f601a37ad202d6cd94423ff5875a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48b54aec9388cb45ad92d872166fce435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bde7cc57401fe6e65dfd08cb5c02e3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a7b8ac3f87577df9394adb1c85455437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4a4607f01387d140a5a0d044a4f60438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e92585a72ff56e68eb98ea2f0d1aa3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c54e52726899f06a09b61300df13ea440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2daf8f4f778f1a2417324ef3591c51441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1d06ed081f2e76daaae66ced5cc52442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb16d8a9c13638bc40856d941443e65443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584fdc88936da2899a444eaa66f8d48f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01edb1a6abbbb7a6b759351aa6cd984445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150b9f65faf715475186ec9ec91b445446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d7f7402345c80706853fd81ba02c7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9ce33d5f8d7a2eed8ecd734ff80df448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d41e01076980ea9d89407ccd5b4aa9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714d8c2f3fc130fb28d55df0c15ed58450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb52da4a5b1a43fdea7eee37c0f3d9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d346f39d78294910c627e3d44bdbb74b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5f4e9f24739d99fc07be1b8423abd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc1ae7be1a202b3db12d1b0cb732cc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c594575ade0b458b3d6cdd8cb771dc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e90277f9aef7ea3868dd9768fec83456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799e4e8365c94fb00ea0044a6800011457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff06b754845398636c0d55bfdb4cf5a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e4d753a4eddcf7b0236fad67cf007459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d603afbe08c7cd1b19d141e0b2b86fa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6daf1ffc044ee91c35ce39966d8f9f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eeb6481a2239aa3927bdbabd4e2938462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39add03e88a6ba7c9a7e234f0d80b2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368acff269909c10f801cc9e913efb3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c026cd0f694a1a1fa92b72157767b7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c7a3dff1f8ce5435b5a7e7284e3cf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8e379c59792923d3ae1e73af9edc0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807a609ba34b2605b9cbbe37927f2a8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dcfdf041471df3d25b582555e38413469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fed85510a5c463902ae32d9a080235470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7985d3e3f05a278eac7c421205016471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a55c1482d14bcc56e60c1452c45053472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52039e78ed2436601298428e55baed3d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1592f3ac0010c8bea454ba170ff07474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc82e5457d9c4a64339ea638c785bd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe6c76edcb8a3feed26821de665199476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7acb6375d510c64dcfcfab7e876532477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f17f5b7a16900ccb9bac067b2f0f0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5240219ea43de754a765410dcae8d4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a5e814dcbfe66a3cda2f35d0ace60480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1de4d5b08e64443ba73a71f15f1bb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b6956ce1c54da7ebc9f90cbbb1b70482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858aa1e4d4bdbd91b5265977ae37e340483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809e75d28acd24e48a8127faaa1d011484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a5ee069492739ee744400606703aa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27df7fbe1332650a22a579fd9ae10a5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276421f22e7ea6342d19e33145259fe487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692ba13ec126fd66c3ddf18fcf4855c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a0ac096d2142df485fde1b6a8eb66489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d9f34cde2082f71494ece9150930a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d78f7b1880f637d84a831d2997d97a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f817e2db31ec65a29b6eef5b712e6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032828198a1ad653f297b8229b24e743493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1024a0ec84ea09faad887c00bdcd8e8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6792abb082360fd464750c9c72824495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb46fd757e6862992784f4b21580173496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311265cadebc2a42f6db24670034dca4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584bc706cbf30951733da15f7e0a8f3a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1158dc8150aa44c44cd4dd7208e87499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556e6d2f3d8d9b0518aad812024f85a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6eca34f4e54f30fcb07f2667ac865c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c820a20220797c989288ea3e3757a44502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb43bc1bfa9edbf11ddfb537db10ea3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff405afd23d35bd4ea7303d085f7c7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae05be8f357ccac9327addad8c9190505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403ad04424e0ad2b47536fd0c7e3b66506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa03127b2b5bf31be95eb2240be820c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1eb20098efc248fb9d127588ccfcb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cefd3f4cf23caa644f3fc62a5c46ed509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260087a3387e908e526f27b053732510510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06348e90b98aaff2c528f00caa1a8efd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb38218e1adc63acec1ef0be8865272512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509b76a9ac101c72e52029b58663f9f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd5d966da97c686c7ae36fc1559ce8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110ea63b7857a8538553516da3fc8a9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796aa8b4fd9acf1a96f9350e196a4bcf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4eeab1707d765c6a2105a2dc6d411517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251956b8a6204cf5ac743a5b886d62d4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a50afe11cf07f07051bce6f8644b60519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ed9f109ba1e17821c43dc2e6a5b57520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d765b947841c3153c3a8f447dd2fd2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80fe5242936ddee86fea4f2edd5646a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51e8c1ac124e1b84849c8c44825277523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ca53412f1e2f5ed644d2972e983ae524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703ba78616dc2366a57fdb8b01c3f15525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a42f311aa0cc1da1155009bd4deb6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a23ea24ff98f00888d08b0a3686a7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2f144bd827186f17bf3a0fc85f4c5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b969a85b92f01ae8325342bf3aba77529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241766d99a583d1b3eca50c60822d51530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec43de6959bc236c43ecede9ae8086531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ebd7a85f9d9b51d4aae8d9955ff52532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817ef844f52bd42710d89eff9f508f9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131253ed0da1440922d738e3a4b7cbb3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a526c9eb80991c7cb3e0bc194443f2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677369d04431e6e6c5f171eacd95753536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5543fec76b5f64a49e6ccce7add7c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f83d3da8b8f23c9a3d50257511116538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc93a98e29d5b2c7fd6db23f7a0a4a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b676ad8222402ecccb9945aeb0c044540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fef5ffbc9fb228c12a049d8a518151541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed37f4225d44fdf498a089f7c344bfc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753de46e67e104c314103ef82b6bfdd4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137f118f9f1913f682d09603e4a837a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ead41f1f6df68707e22f6502965ddd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e0e51cc9975bd67468a1d38a51694546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601433dac8c27c75dc50a072905dfc9e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c60d31eea24a44e2392df8ea842e96548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862aa20142418c9458a7f8a0e32cde23549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f222147ca2b432323174a7b5733a08550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d5c365e05f4512cc30da190a99d0d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caecb541ecf6d21c90b9d0c6b05aba53552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b3e7189a8cd5e60beaab777dae39f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb69f38c0c8b07f553abcca2ebe1c6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ae0982a705c27e8cbf04669e31b74555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc63c170dc165fb84b0ecc2712ed7d5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258fd625acffb66ac27a3e6259e92c0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650b5888504dd6f0ac1e339dba37b83558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126f4771f49fa2aa8f7109ebfdc61a2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626eb8869132a2d6b803511db44f051c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eadb59e1a4c8e36079520b1c9d454c9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b6e38fae807608b491b143c76ca47562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08093214e38b60a984a9ba886c8fda563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d68c7e5f642b635b5be768d499e13564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82002e844e80fe3584ef64c7b6d27ac4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5ede2720b2c59121249992ce7410c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb5aacc6a6799279c5a3641e3e02f0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342e529a516e73a932b27b6b98e48fe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b516e17b0a554f677cdbc7d232337569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ceb9e26b7e7d5455994c6939f8c79570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ebe3235f1bc791193143b7592ba78e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91a41624f72a9ce5bd9e66d1d11ad1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86951ea5ceef79875b3ea7ccea4a91573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd12013e858e71a01f338c3a8e5e82574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d653bbf375fe79c930a82255c73bc9e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f8d859cbe9abb608aab9f22e2aa48576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bedce71d67a0cae3e21cce0c12f257577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78560f8ad2d0cf66db26e1e89167e976578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a3d9a1fa34bfa2d10e644cca0a9f7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad384845d0e5af2fcd2440b5127cd2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f31fa86751d71e67202b1597b0337581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776684cc890ff13ceb439d0ba2e22bc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95c9c65242b7907778cca0e4a470db583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3828c0bbb07e023026a18a1e2fa948e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4cd1daf4f867e4be7cfaaa0cae61b1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ebd1292c6002e03ff19625a253912586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900661673fa494523c0ed2486d541f8e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6df450e08951bd5d94880a7ee3714588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8095a85bcedd7b17a0d3e8b3fc8c58589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d96fbb7ed1b532abbf5709f7299cd1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c5df3457dc83f3ee750359e7d6938591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89116cb836d5373d046696986273dbd3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd57412a72c56a8c8b7a3c913e4d8f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e51c7d4cd253c5d52af080f767463594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9acd8c8a62dcf4035c25cccbbf4d13595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460680bedffe6c7d80c22007fae52087596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86330903fad148c84db26e81d4c0f22d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a5a07bdc74a0ceacb048d977c60be598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74874e6a9c3ffe35447be508db7422599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7c0018cf29a88467b59569bae3ff0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993e353dea8e308d3712827ad1a6ca8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4a40eae5f7c915b7cda5586a1be86602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9803275a410c05774ad8f9081ead271603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7cf44adf117b51f5c1a50e89694ac604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c9176c6223d581d607131be786f79605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01be46eff53dff5ecdffd565589b3cf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5eccbc486de7b834f98aaaaa8bb25a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d628daf067afcc56706de72347833608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c15813d24e2a45b494233a527f767609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9dedb02be53997a575dc52905818e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbade8c13bc41ff24970680b257279e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9bc33e60f53f011bb7a5fbf366dbc0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7b23349ef16fb0434388b6bcf5efc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397eca602a70d6b3d057b850f885385b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6918aaa7b5946c68995caad1ef7ae01615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45594009cbc02eec72635c7212010a54616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e20115b67fe6e79b5ce7758a8c982617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8b3531bbcb4429a7fa99eb0ea0d06618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a4929a97e6fb990cbd7de57eb48c8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003ce8b5764a191d68553390123ee8f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb25f55c9685e5295f9b12acdddd312621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3469e923d8b6ffad41759e1414419622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776398ecf6efb96dad25f8b48bf3239623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10428b5892d13d7e8b119f0b899cf8a1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746094c472d0273578aa356a1db373a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63295562e347392e7701b8c4825f1f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb19b7418ddab1ffed0a04346a27216627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dffa8b8c28ac1d05c5f734a6184fcc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf5ed64ab76bfd22a304b0b9e980f2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e167f9db856745a67668a1de20a800630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa7fa93b23b4d2a48b8e2ac2d9b3be631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be15e03319499dc038710b1b373fdb5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90136bf2bc6d88e31793d1f1ce9715e5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def37710c5bd1f51bc5dc3476e9ee54c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b29da3dc4b7d1068c529d30b74cfe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5c0f182ea0af90a13503a3fac4440636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124bab8320e7a10c223294b82f434015637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99008247c0056fbbf49beee02048a67a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75dcc4b8ffa3fe8539b209fc1dfa017639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e1a0ed41e82a5892d4728d6a676fc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3d053122876bd17c63ed38b888375641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19931a66f559c6fe963bebac5f1c2e03642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96b6f44dc1c5329fd22d7ffa6ef414643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3107fdc04ff4d1bb7cc76f4572e0315644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6965773b2859158aa0491e9ac7fab0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3653c965db1d6ce52c2aaf6bee682f9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99bc075105e04f36ebf61ca50907fbd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94756af418ec84e211dc49841f0a1564648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51cc2a732fb046a3281f20cd332a19649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79928a55bdbc85c6d1044a188dbc0e47650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5166ea823399b58223b4907bb0ea75651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c5af648b374b2a5145dc59756bc74652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd543ffcc869299cc991e72b0b53727653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ceee2a6a352068a36eca316b6f945654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5f7027221f3fc2dff13443d5584a1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78739b407eb82ea0ca4a58b3d1ac9b53656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a976aeeac73503d304f830047c528a70657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5ece08027b19037b2aecb4f3d6072658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d208380f205527d56431e8d8f27be659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d923499586417fe1cf03d68dcbb2349660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ece5f572108555ba4bda86f41fca0a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5ce24190f547e3faab283c4f5f9bd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac563a1498d2241406ac498cdf2ac03663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7ef5b20815526795b6c5e85a11637664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71246ef9ed37068f1f8a0e579f01efe5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f7065974738aad69896a6399d4d35666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a466210919e7f59091eedc17c6781d6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed0753ce8e0f32dc94392790d4621c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704fcde81f044f37984fe57494f6a2c6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937fff11eb6a2cc5ec943de00535f97670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb4dd25f681a912859b883e05e4e13671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bdc7f201adeabc25932ccd39e93016672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10742a625c2aa1750af0666f63104f96673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44fd7b9a9a0e7ddfeee1eec424605d9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39304ddf87eec6ef34e64ca0401e7f4b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24201829b2f9144583a74328f3ad5f3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932cd9ae7815d94ab4f16b5882323f71677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0feecdd9aab089bd0fc55c033a44ab678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032bd80b032d53bb7cb3a2789f00296d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513effef424773655a39f0109eb2d97680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372424f363d1ee491fb11a09f71b15a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95285f5bf3fa8409e7728dd3fdf865682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c9451adde3aff54b78984d4a53388683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469eb370eea68c391167f1cd7c5077d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75086e631303acbbc21a59a99701ea685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9013764ef49525b8924aed60f7e7a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427dbc85b376f8bac8e014182bc475e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92564ad370dfdefb83584969c025610e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ddb23ada7ffe22a075844543ecf702689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8f913454973c25e5e1db024a0651d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c6ef1d70621608db7b89d756a1e28691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fecceaca56f981dcb4d6e6584b6e3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e357bf9a386701260bc8df8a2f763693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855de4709e4907297f193ba2280232e9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01511e54f92a42e5d18e6cd853f23585695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d664a8c8bbd6c7d0552763e027ac4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db31659f60f1be54fe798016c873388b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a4d28ad238f381054007f0a5dc4cb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536cae8c1951815143994b5d745ff08d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137ca5bbf0ff0f68b50aa22a2a21656700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d0b26d6d64f486a597d691dd29f2b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37637869e9fc0d339d432c98fc84d626702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d1e4cecc56f339df797b586b8cdb2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ce5570437887bafb862e4a2eb2caa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe923ce7f31b048ee78fdccf5165c9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68c677dc01e6d34ec67d5efdaca502706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249830e8735e8432185b91a1e0418398707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d405634902e34d8e0f349e6cfa180ac708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c63c63d3e5be8cd7869e88f3ee5eb8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ef15464b959446cc1fb773e9f5568710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ff120f388454620b158aab8ae05a7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d515ba28ea4545eed7c3f9699321a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b73fbb912429b5cd2063e29be9870713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66afeddc353f3577c3d09a86b7306e1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028edb095a0057cd64769a91bd25637715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21da1519ce128922b37f03d7c2b680716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e44f653ccdf59d5edd72564da2f35717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54f99ef2cf6e71a81c29889dacf980718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baacb9ef00f55726d624b0c05d321393719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e48f9bbed8eafccef97e801d42af9c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a13a0394354c3f3832f216873f591721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b83a1ce1865c09da6af801942672ce722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c952ea7998df5a0a236067f46d29086723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7a0888feaa782f4b98dfcd912fe5d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580bf81c60e32883611df48e71b9bbd1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3b7ca8dbf4198843b8c98213d8f4f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68969aabbe1b777f4b3dda1a0ddd7483727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d2769c5255e4520192fa1f6a291cb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d418302490a5c7196054d6c472d8d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f49d0ab1dbceba66a72fe97bfecf8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dff7ddd2d91a0062e37367439d8b95731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5e8b03bc0ec0e749ddbd0f1ed1815732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fdfa9516b2bb2695e545717c96f10d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54a5ec711c24d8f3ef4926f01cc5a4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea3600fa65d32728f6687f3865ea0d2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6331a67bf6dc177af408fbbb0561c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb219a58bb3e9250e8cbb85064430a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9845b52d0344220ce55591deb49179738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10761421b2cf67beef5bb8a515e5557739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff0fa7b4960bf74e1288ce515c9d3f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17ea9252cab254c604daf112196aa2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e37602e5b5454ea3f2b5e9b90c89c5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b70b4a9869991a0c0e259dad117a1e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8a10832cc782607ebff7eac1afc42744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681527419ecdf973e20304f042a5c9d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3152b5444c0fc7288301ecb1ef5f1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97cf06875b7437fe7fdd29cc0fd359747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a5dffda199d083e63b18084ee67d0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a374b705934d932272f106578dd588749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8bbe5f0d5f6f3bb1622d496a6c44e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef19df1a3a09cd27f5a3c2aa985319751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47d71a7d646a5f1d69785f64258afa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76ef4c51ef06c07b401e483cd2330c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54bd41a0324501734850ec79085ae5a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3075ba7d52b74298e3215a0d41c801755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe97378d77be053cf8dd1e119a5707756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315252e06d59d84016ba386d5af2d83757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2add3d7fd8e0c33e4a87fbbc96a577758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b06bb538e75a54655f61c4b3a9666759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>