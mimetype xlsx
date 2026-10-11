--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25921f4959f913f2681ea17278856a931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624726528aba3083c997ba396f6eb592.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41efaf1358ef18e7067cf5cedf19e693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ca1dd1c75a147d65370834633ab9d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073ac03226411b4fba918b7f68543795.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ba43efb84e4485df0186a9a66fd446.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d4b2ab75a054e2f5de1bd051b83987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc6422fe8519c0ecfad52e055acc6e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22bdf9e4b4488647b9e8029dde7e709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b9279ac2d2afcc01cc7daaa0ffa0e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe6284f0fc25cf0c8e103d88c867f111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6372edf6b17e30067962b4573263d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef331c038d4a766e533ad03f2465c24313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357121d337fd70043c4faac5704244ea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f30df3420c670255ac52b848df636815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51887790d5da5cc1f66464d1c8950716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43799a866458e7a69a71ed056b0c368317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d98cf9c4e560a6cc251f34f4f17cf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705c20ee091147536ad5b362f4d19ff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6710d042cdf2d9444c08efbc5fdf4a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5f11fdd447de661bd0a60394f0a1221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ff6a42230c8cfa4e339e6f821f9b322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5548ce71214ab9a19b73e3bad5016923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5fb3d4266a9ab6eab7fda4a521a6dd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a23e2f8ffcb9b42a944bb651d4110d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ff7e075a20db19ff50d24515664c626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc3ec91abfc96c998420b7e36e8f8c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e43ccf05e23fc85b46dc79f2f9e8a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998922810b60ab80d682830cf727c42d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de09ab922d44d041ae82358a6675e630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae3bb239345be73b086249949abe7b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a0b53945361ee7bfb7adc44c70ba132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c0f7a495e9655aa46023885131940e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8d14d92a67e344c03fde1dc3ffa1834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aadf34515c3a9c42d2a84e71a8fd2b435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3dd9e6c57dbf3fb62aceaa39e2fdf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c34aafe7035eb9d0abd7016e5b28437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac2ca62a732e4e4153e6112290270538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c194f94365a5dd23e2acf510d0cf939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227c4ccbf30b66e2d8b2aacb023037c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443c3aed6ecd72a2dae1b31911a294541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82bfa8a5c4f7ffc263f4ef085cc515442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0dd3d9f426c85d4d9fc76cadfaad4c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aaabe286f4138437d063af1d7d8eda44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e967f1590b631932bf7f14fd810351245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1915599185121fbe4e551b63fd502846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0e0b4ed5ddb70a288e24337f2878547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f281d16c1507c1c369f7ba8c9ad74c748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06bd2a1174c9efb821b87898c8cb6d549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67885ecde48f69306a332b734dcd330f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4abd88666825aa02204e745e03a811951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711858ef87d3f75ab2af9a17b9d298a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98edb0a8d40587e125e2fd9e5867ca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808477b6e328963757df41d04cbfc5554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d06f74bcdeeb689387cbfbd4838a355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7f64493e14c4cf3377b61dfa2856156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155b059de6d47d5297ebe7394ad3ee257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19802c990e099a54cb56e2d40f409b9f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b898e635a16b7d1c8855bfb845ce8759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557954ce085a1df28b81207f184f0e0560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffde27c67c81f117306e475c1baa07d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3aadb120033e760ff9fdb87c6d033e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925c2592b55582ff133ac68fdc75eb763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa1137a3a4e2cf5e268f967d6353b164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6aa703ca524ac279a4ef8a493dfcd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714bd098c5b4137d1189abbea15563a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70fdba1269310243e03ae2f1dc0865867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d1f32a8c2f07608e644b963f6583768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687beea6ee463eedf2ee9c867629334869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e9f2ea11c0413371ce1c1a319335670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228f9cb5cb87f192f66aba2d996d9c871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479935b305088934646f4bb6530941772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d922b07d77bf4b4c85a72cd0f3414573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9c2582bd1626c15722e0e8cb5438174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db899a575423f076bdd672259a31a00775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5c7d6782e5ed62222cf95938e44cb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16e513f62935b1fe13db7476838d8c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8fa09343fa1a0f789d5485f980f5b278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c18335decc3d280546411303fd809579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc8f58f0db50e5dc95a06958d5bb7880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c2e91a7ec2c4b9c4306b8e5ade09d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa6bfc9b2eb437fd423760c8c3b6b682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10294c423779bcfdbf20dd59fc217d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649bf7a54760853b52927202daa8061184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8eecc4b534976be8b2a8a54a5f473a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c341786912f6722de40222c323e0a686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c6018e5942a0d5a86f6654776062d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df96e820af9aec30127715e33ae3e588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe907b56944f72d65e8441fb39bfbd489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5a5a3daeb8da95d7a09b00a4b6f0590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56b41869cf2efa57fc590d209cd74391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057593f5cd93757369c6478742fab7792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d52b90c5bed06fc503f6de91c5de6f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f95974c3e7ce2e28970419f8a4f80294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3822932a004be59a499eb04e26d10e895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f292c1ec5e88d526e064af804ca9496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd97d4b6c4c4581f1c7acb70dc5120e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28925e9e6c18fec89fadcd0aa8a77d3c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc97fcaba369d3d249b7a0e230d2b9699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eacd132bfdb068abe2187c621948a53100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07a8964a3e37e6ce8cb435da5305fd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3f2846a0a01d02ba8b2ce9e067bd5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675fe889624f9e782f6120b85e12121103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706f5f11b6a8aba8a61940ed831063b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf1b4a12aa01eb5a81e1d6a0c0b491105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6f1b64ae1c2d139d2ad47213e7b19106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae441bbbc52f98ddef3f8d31693ab513107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e3391d4bbd46191f37519e7c1d8db108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580023164a35998aec5ce74bc762507d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28be0011f03f23c4043655bc4384c8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4926b4b94f5d03055263f6bbc3376111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e08864d8de1e6de0064f2549f2b092112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924ec2cd857a4664094245baa378a30113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d9bebb11920c52575ce0fd3098457114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5117fad3db928517dc482ad6012abb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da66a76ee0cdb10bea1b08b1df79585116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30700632d151683f6298b8c94db1524117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8623789a1b493705b2387e1fbf607118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5e1b243abeecb79225185210315a7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090c95f214ff0ed330438375cfebc18120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce6c91b5972078200453447c87707e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8ce42f79e0f716e8ba69f4f341ac0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293d405db29d5dc6473f572428b77b9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab0affe3981d04633b20353d958e73124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6123ff63057cc4363400ee5a7aa02125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43493148d444658e15ebba06b0b08d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90973ff23116487e4bda800e6e518f80127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc51efbaf5a99837179340b4699a853128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d816789c71a4bb39d4f84d58430be93129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91780f51ae2d9fab3b7c7ca776bb7a0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e780ed6d694f2609c78e4c221b19e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03e5dcc0e852886eafcc5aecec309c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2698a3d8b454a04e6f40f8f69f970133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3714cbcb19d3deda8dfba17fc3013134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d6044048d0497d5fcd79b9c97de49135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c2250fc21863540bcf23aedc6dbfb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dcf5826f227633d69ab84ed3f501e2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7ae65b900bfef059ab3324774725b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d4b8d770c3cc0b2ecfa85cbbdef2b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9daba93c905bd96563063beb6cb8d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8045d973bd9e8656bebf25ddba740f2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714a96321936d6be26c9ae41c879559142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004b916dbc6ef68a0948a6249b9525e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1b5b685bd7fe4ecf6a23728e8142e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8de7750868d682b6e2a477cdebf96145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0144c400c109e7690cf42a2ff92d9d3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c87d4196241bd25490c9363e738b8b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b04a3cc20479ee4748a1e1fe2ce05148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75842441b4a97eaa4b1dc4e21739889149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a2da20fe31010575316d592f9ad4d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d154436ce99c16f3c6635a17370cfa8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a1f002662ad9b82153215c8fe5cf1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc323cdb6794c650e90f1a698dafed153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1460e560ac27c42ac011db23c6e2587154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf47527203fc976f18ba503dda24020155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911ce3c48fbf6cf827cc4ee9691c56a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775c192b78f25fa9ea911c454b13741157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e4f092a163acad62105de29ed1f10158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa027f459219c4b6a6f23cc045c6e9cc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc78392082835cf5208c87f2c97812160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a06180f334bb042893e352d9bb5c8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb1d9cbc5dee877b2b748e5c4bf328162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9432a61a2240b78495d966228bbccc4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e98dfa7900d57819d1efab8c6ca027164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2761f0772e5a63488aa0d0e8b6b127165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921b0974ccdd70aa10ea139f6bee933166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f86efae2f4f96a153da51d5393a830167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3c6909081a196da1eb8cf6cff16bb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed352725b94cb6d64069dc234ce066a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863adfbafbf1480e50355903dc736de170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8d6ddd3e41f91cc481a6176aa1b61171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5fb4a9c84b20e28965db188ddd8473172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e7875b970ab2be6c2e1ad81fde42b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b32297dabbe9a008deedeb59523d82174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a00343cb7cdf63ff0613f6b3be78b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a8f386404776add5b9a056d411d39176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213cc28e064e874e034b2146ed8edca6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c4e355a98081ea277d42d965fb820178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862aba2f4ee7fd8a9a1ae7dcda5d934179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41179522b4a3479ad2051681407b8c94180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93f6ebe0ad4a084a465622fa17d1ab181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c59a07d071eaa15da1f45283e832f2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe815bf2c53e47fef5dd697b4ef9ffb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c76b117ff5b3a0a4b90d8e9ecc388184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60fc31a5c5f659b8c6a11fc69f5c21185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7d276cf9450ddc2214f105b1c6fb9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0150cce6dd51ad78aedb4aa591e6e9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f036e72bee8b6a24ced41ccbaf5e066188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc43a998cf33efa8a64bc818d8eb00189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8c402854b3abfcbcc9320a1886a2e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390cb89c39915858c0106f2a06ef3eb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04debf91ece9e172ad18d71d79c23bdc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf69a68ff056af21eb7d435fb9ba9d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b32877fe1685e55e47dbe73f3faf0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2f136be0134078da578bf28379a10195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98765e836218fb6f42a412ade1b123196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d53199e6d095660a26133575646756197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b7cd272333b478dfd585a5de201de198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8be4afbec021604b77ab5ab582757f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b718fdf02866b30c320f07937d891b1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8ec4637d35435f8e014dcee56002b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860da53dc7b98399ef623f1fceb3884b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706dad6054bc2a7c05e99b157a209813203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc91df6a3847ab9ae569882a8e7aae5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771d8d9d7f4ef093099b646586b283d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b457bfd675f8820e837daf772e1d0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67b66721f0e4e7f71e7a2c6dd01f2c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911beca60b869f21b0cb97b46f55c9d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21293f7de7df8b54c822b969d723cbc5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dbe4f2e717b6d97472e13005345b7e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b0ef6de6f7717506d69938ff35556211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc397088b038dd7542d722ba51b55f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb11ae8a8eca819d4ffd710b58c80e5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cca5176b95bf80d7fe453847513da9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645a897d90ba9ba1c78f1f4d5f1caa1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af003bec3880b5b5336b6e28bc8ef307216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b8a9083deb58aba42acd281ea8238217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150bc1abc79fc53bf128f4cd8ad8e526218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04b52b761793917f794fe1cc2af3dc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5f25fb908285e65bca6d3e30e3504220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b097a13ae751334ec00228bc7884a00221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2645af695a1831e40d0c94ef2cc7d1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d7379c8c82004478f5add09b73af4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8856894ceb8bb56f35715629ff1237224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994baa993db92a854c38c2421b3f51b6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59121620510af90e40ff6253658836226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c2f4e48d4a16bdc86803143ed1f96227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b72fbc14874a7d0a1d90c8c7c12a40228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443974e4526efef9e74b9e8386ff2a9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a58f0d258ce49ef28c22c5c3e5b653230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dbde35caddc9676d0950ee6ad52db3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d4465b873047303953da88753fc7c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1fb96f86242af2e62c9bf9bdc14b6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46746aaf8d98c9e2daf979ccf1b80731234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da491929fcb1ee2bcb1a6b970637a3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315befaf727e8b52af5a5467b127a16d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246fd99b2f1c6b1872f4b049496eb95237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91bf358872216fbaf6d8bdd8118140238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca36aa0e4f2d9ea7faf850a468b76f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b52afc7e6b833a879c6303089b3cdd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee61db15409b06fa00e73bdad41fa9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05f9d1dd6c6bbddb9c7dbdc1061c20242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b006e2623e611445d44316b80d46c5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890f17b12accc134d2e71f8e431cd4f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b9fecdafef3db85965100a53c1391245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07e24e5f894d501ceabbd43c22ae4a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec650bc436e0d07586ff09bf07532ca6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3cddf17f704f5d124b5908b2425774248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710a8ad063152bcc51ea74e9d04e9a1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e53583be7c4df3ae9745a1511e9db250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51577d211562567f88868cf30b2cc645251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb6433309dfa392c2818f709f3bfca252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce8460726c04f44c41b163726ff735253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacfc99be127103cbde025498490195d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe03f1a5247460c7b0562c9bea1352255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ff5ce62ee559801b2268a5654ff10256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76d381bc16a5f1b43b395f0c067028257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb296f8b403b9023b19023764e094bb4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853398bddf2cdc84708ca2e209de39b3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545de8ccbf3ec2744b3679c3fb742da260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37702b58af4caaf1ac52eb65edc5cdd6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2ecaaa4a33ca81d013da095be4cf3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb39ba8e89bc43966cbe1ea10a91c40263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9dad7ce1f74066c3c6205c3ae100b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd45ab2d9f0f36447c4c83cb3d3edef265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c3f4566eb96df89c3e69dfcec2f5c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c55ab2c4ce54da115e1051c8c1bb9e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a15e54d47f8e1f262fb6e4cd655bf8d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19972f55a1a94e387deb51384f8f902269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35f098495c7370ea41c778571d35fb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c079eb421aec4e1a502a41e8e1c8b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35532126ee9b6de425842d1ce3f53285272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb456a6ac9cba4e0fe5e636ab6b6868d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de43153a87585037588767d065437e5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6456c24ec7a88140b91687226f8044e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a36a70e6f1664d292b32a401ad0390276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5e379dd3453a50c0de7650be36e1b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73788a760507997a53768ae90fe487e5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50baf36d8d4c4785febb75535a612a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc401fec6cd5bdb718da72dd96d6c1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d46c74c429b53b13fc989b63261d8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b9a34494dee44634b5aacbb35f71b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b4b536d252b708c92b90c61def6f4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45fdafccb5607ab898cc2496897dcb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ba57a5b94654eb75b788337776ac6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b936cecded219c30470c3e4e23f1a7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c84775f71b428f791f18484dae8e8b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc80cfecd748e1e3583106df2b48f3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ebf95588f877ec34a0215981a9f06289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1b1a4ae449b13d6e53ae95986b6b3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15734c4536db1a6606c4a638d6f34f5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96abfac2ee7deb7b88a4957dab95913292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf63505dda2cb294b280f1faf380fe4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f034e10308734cdf11dd09877800e6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0014a2672bfff42ee1096a35ab8a0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7c5f73868e0058ec1ba37dac509ec296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c07bbad655b39e84156b167b783c4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21481ee62a4aae827fd95b360bd37373298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07143fea709dc9a4c7e0c1842814ab3c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe599e2538e43907e0df966079c2ce300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8aecf06bbc9e536df2c44d21a607ed301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0fa67ba710c2a77453969afbfd227302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f4150cc0858470a7320c47e63c365303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ba5427146e3083ec3fb81cb38fa51304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9f569da8aa0c3c504cfa0d499a126305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f9eceed84bf3ec2abec0ceb719fb5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf10cd807a46e48e7c8eb90eae72cac307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ecae48b7d03133483f5d248fc999b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34eff502eab2e8b591238f5b5dcb28c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21a97ac267fbd44828b0991f897595310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929afd8de3ada7eb9a00ddd35d93790f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e989073c2e8bec572ac7c58f05bc857312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913040dc73451263ad9254053f69ffd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f866ee6f34e86e6c7659cdcb68c6ac9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5b4bdd1aa634c0aea06600a6a6947315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296b7e5a87d7a97b7d7cfac44c5d4e4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc8e4f304a71f09cd4558c9c5ece44317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eced9519c30fcc30d957b3017f4061e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c80db9b4d8403ff4e9d995db97a2f8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1ea7efc8d2c84d41b54f008674a69320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e751ce57310fadac3e0aad9b95308321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b88f24c8df3f7633d6de3c5d763bd9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03fd506a143fb963227ad4106ae817323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8c24c31029a23709a1a643301a79d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe3d5f09655cc658f56ec903d39016325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e622b8a244544707c97a15373721c25326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a94586b524a44c234e4e0f6b43710e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b867ee6e38c746ffaccb58a0ceb75f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3afafe43e929fb283a71141517feff329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbffea35c34b95acb6e1b66d5d04fe1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687afade8634f24455d0654a0dd4fd1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516cf7686324951bf76c50b7399e126332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f35e3e5634d0aa91ff8a5c602ef04a9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb53ed9a378ae1e1c27c9929aa1f58334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b4dcaea594261ed166609484f810d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac00bc77a84677cb6a7705850c4d4b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720348b80bfdba6f3801ccccf085c495337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd335132ef7d00982d23898ef02c1b7f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165bb5c74d01a8c7895f54600116d9fd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13cb98e75ee97bb48ae18919385e9fa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5e2a0c930fd537608e69295cb782e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11869738ba697021d488afebba4bb84d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd082a1c5a8b972cc4167680e208ae343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29ecce112f6ba5108b7ea1d4e7620f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5799a57bda9ace58b4930f03854820345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677cdbe0b85724acdf0269d6f86ceca346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb1d62df7dca96b97bfcacfb81d1be347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c4aeb06529dccc379b272c0b526ec348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d3d58ebd0787571323637b7e41f06349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a39821cac167de7e3232da9a3b3ed7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e11737545e4327fcd49c61bc009fed351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61dfb35e63ade91eba172f81203878352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea0f7540c4e88dc0c3a4c3a4e29d05353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825e3c29c7b99924b633971dddb5ce2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3fffde8b64937312f2454f62140ef9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0563a5433233c6fb5c005e2f93c804356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d1efcb303a89c4fa6a79ebd894dc5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39147a2dafd9b15a10748fcc67f638e9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620358ac1235f212966920d794c858ff359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8642ed97e689441b5122360195ec2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c763fac268afbe17bd0551f9dc0b5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706800424804d1d07bf3f8940ad772c7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c724dac4f2a2c4678b64d7edfddd65363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425c0ec3078890c43bd78b34f0b2720364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c66605384fdebd0b0d143ec4a427f1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f640080a5b69188e23b04cdb8f28b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f6e824de081c3db013964b7c82bf7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed4f0a8453a99db2627225c77647ed368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17b383cab2563712d494d100312267369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c87be18f187b80f2684e484bb0984370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101765595d2782d2fb10def511d94f8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dce0607f255e29cc886f5a218f667f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c8e086520b4bac627d5e5840188c7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e95b9589112024139d8c800d9302b1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8831025d840291ddc7d50e52d59c864375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a4c391334da3bd46199c44db28cce376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5789c2223b94353f8bb58f5ba76db4e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6f9b9ddfe7e3ff3bb5850b93e27f9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19aa4989e3f33c3efb4242decd0fbf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d949aef27ba6cdf21a740cd99a6dc203380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7d70078ca028ac3f6ac70950b19d7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88168f2c3ea5ce5ab741c1914505dec382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a1cf582963a3a4dd15b0ca1b5aacf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7999286c731ff6ec531bbb8c63c12d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97632e121bfaef312ead14418e3b1d83385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6cc0210e1b01769e3d10e97f2fc556386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660a97f5ed280e0ced79dbb81ae2873387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b210957fd9ead32626c3c5e7db552388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3382368998bde8cc9cd774960b33e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d04494176150ccfeaccd655954d9c5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19244ae81c31bcc16e3365b8841f2c3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f63fb45522fd66f92e3cb98650257392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776010b013429e21b42a019b5c52bf8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b57843198f6712abb52874c571de0c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba3d39cda84e261a60efc7cd0bb20b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731b44ac5d0daf08ed71ab8a2adec3c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b04731d559817a01ed555e4bb175d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd890f010e20dfce1db9be8aeae90c5e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb952ce90978dd8a1244d8c34e8241399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b60cf82bebe84ed591cc4f5b1a9173400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb766a6936727ad7f3afc0580938b0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e420f14411c6ef6318e4f8b6a7dc8b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1bfe45647d0d8dfcd8184552dd22f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f94f07591bbd8c7d53a68ea636dad3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f2f5935608d9d7cb80e2de3ab91cc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4645b9d4694f22ad0cb26ddcef33ef406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919b225f0ff5482ad1e09ba2a36a651407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dfa421c81861ea14d88ae32b2a4660408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a97feeb4698273d84d054aaed070b4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c76584a1266551423a13e89158b015410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38da5a212144f107f64cc524678d0b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5d518586a0fe06a651d0ad46257a8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e95a79bbcd048d973d87d70ef0100413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40cfb6fe729fd735c2a3c2aac2ee55414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785227ce1e15bae40f9dc58f0b22fe2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250642e8128ec46bb907a99b4518f63416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2035c53415fcd866baff236e6afebc8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8365e5eb577da92fb40ee9996a8c2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384e247c580893f49f89f3d044e49d1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7af5fec0be2039eb4021b6f4f31a8e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388035f10b03e6cb469e15e267d4d0a1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f0e5e8f7127ea0dd55ccf9830d047422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e04b2710269d9bcbc95208a4160e95423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a94836b85083e24bbd0d4d3914d1e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14567b959517e6a9527a0fa631e18b20425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abff616bda73d8d8c6b18c218268505426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22063c8e4c2b4b95bf6e521356c60620427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67355831b7250bedb85e9fdd416c46428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7b6f900326e3bc7b770055d34fe8e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a5e489b131176ee31ba1f0ff2ee2e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a7a635947e7431e9386daa812d056431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07710afc2ae86df8146f1719bffa4011432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b61fbd5a271132db084e1d4037b370433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5406df719e426255df9b3acfc7d14cd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cbd35c2397865dbb5e0d4a95256450435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469a8d5542f68a3039827521c7d34a9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8baeea213e9a33a88c0fd4d75708c4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52dc157ac05d59bb27e8e5e2db3498438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ad341e6fe166710fadced73cdbeb0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20527b9da50b0a27316fffb61a889981440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814debbf6ba280b360e6ee0974ada05441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f72fec239d3c0ffcaaff8935215351442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065907b7a9798138369b6305279a9d1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee287bb7c5876f2da133f4368b22aade444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ccfca16e89fc7346855442fb5c8486445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd94222067c993674a0ad370b15e0bc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759f420fe2b57687d7c56a5f9bf854d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a7270783d0e426fad604d0a1b0719448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e30cb5ad131f5579333589dd05757449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa04a03fc6fe7b1eb8c27b279c72e1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e3846f4a9fdac39fd69a4d462c1ef451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1b84d0708c0e980d5f082fff166cb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0c92678590a5f81686f913e73aef1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af03c6bab26ba3e4d8c99bde5a866d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d902b78a90ca3e0d2ff51dca3f78804455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c32c2332a16b296d90f1daf03b7343456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00c8deac79be875c5064b53e9c9689457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af187dfef766e233e8b41781717405ae458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306acce07010e40fb37b2b746cf3d5b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932be7608051c06c06543d2ba1e3e560460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11269ee069d01f3412e0406ca8d55f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847952359810819df47d4f137b00133462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c53cc1ca224448d4a91b6009d92ec463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143cd07ed7f9d128c3a24bd8b3279ea1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c908356f35889a0ee699556a0366f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf442c040ffcff80ad5f2954a4a545466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115afcbf50c94c4a6c0a4e327350eaf2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573dc1634f51560c40791dbdf516c995468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7674ecc85d1417fef759f483e4540469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b14d8dd23c052ed7265e341f97833f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a510a220663a70821e72ef26bb29406471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87af2285820d1416496f3a041e119fe472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454e65197dcbd2024f705467aa8dda2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12a4d04322cd7f54a9dd0ebc84d57c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6f55d21bf5baae31f49e3249d27ed475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde143d3e41ee58a8af0f76d8069fb3e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804dfdd8c7795c8658c901a71642c1e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d6beda6c03197159e686d52cd88b3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e35f6d3b5d1b1468cc2c1f9afdaeb1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b59c2351c5495d9ae68d0c6d08de80480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45889a9b3a56db19d9e8a9d62b1064481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e92d804db42db2c80630691bffe433482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1f1485a3c642df77cc463af0d82fa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b9af1dcebfbd5ec6da5aea5bd3fa1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d14e4dae75d2f6dab84f7304e331cd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7e8aab81c4c9cf1459cc303e112c3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6fc84fd4084917415ba46e8e3c534487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6ba56972a8af19983f86b7147dc7d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77490e4d82c6b227794b74f8a5478a0e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e88e4ed032b26e6ef76e9d37a40cb8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f365775c61845d53e1c387eaeb40be6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f01edc876b00cd8da24e0c3e9ed07492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc1507492f9f420e2d52a3c690df06493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d817124ffe7aac0f86041e33f834e89494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bcbdda1970aa0bd7227e142b9428ee495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49372aac0f6db499a44486acb092de496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19691f5f026bf3712caed2369a706b76497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e752c2fd70537e10d06d52199bf7c2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a550956be96a9e80566ea6c7ce85d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca212bba5dafcb70757582ec7ae56384500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4235ce9105966d16b283c799bf4f6d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3ef757fd6d388a852b8c6f8682571502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f4049babcf74a16142c2a610c095f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65822d896c1e22f820c119624bf1a8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9e871d9c68c79c7aefdaf871c7066505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5c21ae47313bbaccbe962f32b5c16506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544f1e6a8986c260210156987027c21507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0c0fbc747606ec51cf6affd455b31508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870e9f908f0ad4c8307e261076cc253509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67bf3582415e9185e0b1d97016e47fc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37fea3f1be4f2e38d6b1a1e19992413511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e58c7ab65f7a2221f499ed9d96f80512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5658d2624fe2fad3e50c125bbb7538513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12fefe599ca13c5ac76c093b107ee1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c2807e5943b75d4348fad94c5547d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc1f819852225da1a5a0ae9a97bf07516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5a881ac6428832244713606a52ff4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811b3564bab4c690205e47fc88adea1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f45c3ec2129743aaff08f9b316f017519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576bf8a5937b15aba3f362eca08b3728520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4702b1db569bd9d6a8468ebe28774c9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3555edfeb5e8817581b7d7bafc9ae522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97015ac07bf219e7b4bd7ba70b34c769523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278ea15fd46e929a928255baa5f0dec524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12882dcdf08ac730df9d0cafd4c75f0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aae689ce6cf1c086d36e1f2ad7738f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7968113bec1b8f90a99572315afa5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7873df063c6c7f2aae65fe9aec59b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa90a06470d99cc4b7033f88821342529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf674678c82f5025da6c08cc4307a9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2e4bc613b8e95d511807b3edea444531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c44682651cef4247b7b9b7318fec9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e92bba4b557e98b4678fc25b7e53e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364c2aa795f63dac461aac48f266a97534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745f4ebc7cdf88474a8b6d8bdae6ec3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a8046f1a33b3a88d94b864dab6dea536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5bff6b8095ce358a7dbbf328818152537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906bcba8b73c7bf81ef22a695f5b5a4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f8b4f518111dfb4b668089ab81fd6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e72971bcdaa2386dbddd350e4ca54540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c50d3064b014ed151579834628c4a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee50804fa717532066ec3fa9fdd0a9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5def69c3cc16a613bf63eb39a95148543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f54edb27f4421859f1055f5223ee21544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cfa99459cd500275695e871de7b8cd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b161b6f565770c4087908d49f7726c5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8a4aa394eba5e6d0fd507a130f6e1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7fadb2920da753ec845bcbdae40d41548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e85aecd0e597aee60a688a1f28f95549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96146621643ad0bc6102dd971d0e066550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff166b864c77be16ad9909002931c1b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41926404656bfdeb4c3249045a7ae4a0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739a82dea6e75510e7b5d87a1f2f2f2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15f86c7985804a22981c59eae06709554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7993b8fa90fedd196a6d59dc4112be3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54dc7a3636487370f44651d62d30ad556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1beae875da25750ac4af88380a24683557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633f5da0527192444311ae25c388d7f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4af86c22839402213c0abc28dda1a3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b79d1d3d8f499774a0f34369b413ef560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107fb62fb48925e4a1ffc6591cb6ba1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c4ca6071a399456b4abd750e32943562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced883376697fdacfb4bc8486d90a95563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75ead00d44c1a43dc3370403df377f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81343cc87990761e3ee8d3af2fa4907565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a5fa6da32dfbf1d97f25501a0646f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9203a479219127dbb4f17096a61be87567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042dbefc2f343d94acc0ee049e05430568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6d1b0819f3d36f0a830df9d09e23c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f5d7de3d4705f10e770e5f02564e6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512024366b35d68e5c1b83056431e88c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38a3081df580f3de42b1a0ff95a4d8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1eee7195fc7f45c472615161d26d95573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67d121b700cbb58bf595f015332e03574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c9ad4d9f3ecfe0f3986e919bd441f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e54e7e31c74833897e9f878e75b51e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d073dc3fb08244fda42e21ad9bdffb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb1c02a0687894381f93d06eb8b6c2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd7f73d53c04b00ac0f83115c640cb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a1f8d85ecd1f44cb858980cce1921580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b532acd980731ad824c6d4da35c9ef581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ec23f4a528e9debb39c72d2b38667582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75c077881097f563a27cd6c94c8195583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715929f039d2b25ce44b2112e5930eb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03fb011682a5791c454458949228a7d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3dd5c8a0f615a08f350cf7308b9a9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be440e8bd5e93b839a5232e93352a4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1c244842ec30479b407a7947353be588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eaac6776c66ab39ee36631e294c853589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d34225a5cffe164a38effab8bdd5f5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32eaf855c1efd24478d61d1b31186f1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8e2303fa877730e2f04ad0eced02d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eaa3733b05357ed6fb15e6fb2ddadd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee31c5a3787e5012f6d29ec4a62fab8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a51afc784f21d8908203a4596a7abf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1629c5191914cf85794b041c80925596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf308bb284fdbace88452202bdbab98b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394196651f6e48e5ac96bafda6117e2d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6c1c20145aa81a9b9e64044c11b94599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ffa4faec8fa024bd60751fcaed3d4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797918bbf34ce78cbc92d2b02331eb5e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b1edecc8cc126ff52f49993d0cc9a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732728ae0b87537919c3d26806672533603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc8340d8b14442e257415131af4b63604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e8fb2719cd231a613a6a49ec44f72605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8aaa7a7581e869ce6e448f9528669e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32817d442ed235724a454b6b6b40db607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846dc66b85664f5298cbba52a8c3155608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7bdecfe7adca627330bd0f12566934609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06eda1bc20ee4292f1a15db0ce4147610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad3bcf45388ca0405a7960858195d8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb1ada090b64bc784f211a4a52ce12612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7021da418de2278f746e77bf4197cc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a5dcf573d3db08e7bc4b34f719d27614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0dd5d1f5948e40afe1acaa7f895d56615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9000aed45b5171ac10e58301e957ba4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b5a2f256405f6c1c5a58867e299ab617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03aaf6b7a04f563b30a09cb6dad7bd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75f38dc68e80aa145e8110cc3b5b5d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e732de0ad2b987d6f22e555ceed65bb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb62e37f2a559fdb99478375a06afe9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47f51140e3d76cae1cd6a102e0e237622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a41c8a21dcd611c8f609e88a0091e0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a2fccb1403a6e53f11633fd34d48c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aaf98ff91afc9bb523e95c595be752625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b971fab134609e1480fa8c889f46b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c57ac11f0b88c26893213404066ec627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef1bded086de3e368fb1951f6fccb4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ef0fd31828872df035285738b59ca629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a7c6777a803a57c2a010cfbd4f081630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5264faca9e5407627d740cef5b516631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454a25f5136c49486494fae109eb98f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537bf4834dee1673e3178c9982627d5d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f145023f88b04d4ca1f13f77b078a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174155b80ac2c7537aa2c88b1ef59e0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f578cbf4412a87bc7987b6b89903a77636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a605eb296b183bdf8d5085f6575072637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b751dfa15b687244faec04c883df7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b30f920030f7f89b0e56769b40dc20639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974f8030849b7660fe5c0667ccecf32640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b56b1c7182e4702b1608f7b7b83a43641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8341b96fe8db3acc0b89387ad061448d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63139bace1cb037f8188b5af7a73c537643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8017c514375123ad264cd0cfa8504644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be716697b845b037c7a375e66f514172645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e6e3d7afc478ef16c7554bf8a1448646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a845f5f883563d5f6400527e1144e54647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260fdbfb8a180cbecf92a07d9353541648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754a2e0b1afc156a7ea2b86144db457649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc040d2ba2895279ad1ce4044bf7c12650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c9e1f3ed66b22ff721c949ecdea70651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a807ea35c8eb3dd1dbcaa816db0d0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512f496b9652a9f511ce4e8969f9b24653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3c3b8ff37ed67a1a62901aa5c6121654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65c78d79506947ec9e0eb577640aa5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20f11f516048fe3feddb0573860ba8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7ee0c80eb716dd2a38b497e5f1057657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759be079a9fb2dfac640ac8d35dfe956658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0882ce2efa008118f05ab922e0cf2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60058da6a8252fe90f1ca5cb7a1f37f3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f06c6d9bf451d51c42ed918014ca8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497c75457e36849bd9ac257cca4e865662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27857307054a34d139a3f0bd5f2c918663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f949850dbd44cc14e38b362f40a75664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1d28726f863c81c6b00ab0a2f5297665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05536ffb8ba8abe73efd51b9ee64fd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab09114ecc417ff1b8e385a180146d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009f0d07759603a94a53f6987c23c09668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f12cfca9c977e68ab079ef7514d11669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f046b25a18e04f1497bed6f498e5ee8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b5f19c2a6ee90d9b8fdfc40d00381671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5d21c57c2810c184d6e5a049edd05672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725a700f9c6496f4086dc5f566d8a1b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8463212dace71aff910bf86ff8b7fbb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3121f048d70b77d2b08a1ec76ce6708675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a353d07add20d429845f21f37035962676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f4e8af393b6290bda6ecc0e852f32677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd663e7998e00d7ed73cde0eeb3f9b0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96f538a33de316008728498e40ebf2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367283023961fe1fc845aa436078b5df680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3e70d6d09c8e93177cdfd136bb729681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee39f275981899e64ccb1ed2d03fc1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735fcb2ad8abddd3da9a2f46c2abf2b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1575d6dbaf4f4bce96809ac6e0d13684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4c25d8f9c431e1db1fb829348baa3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2c8d15185eb7c53807b990475fcb4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd276a6ff649827384b5c4b3686af4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000fdb62e4a67ae4e7c13998b069d10b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393f63a06a93d7daa28ce45d5004f93689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ac11ecb7415672a1e973398231e6f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657a22a55fbff9e24277d4265d5d6f0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0525638600b1ebfdcc77d97041107c7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6ca86f800cf7240f9ef3f323f41fa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f1a43c07db5d7c72fa420b59a568e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2bbe0b4bcc16a526b33a7fe3591720695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4203601fbbdaff918d6320962ee06e3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9abde5e4b1f09c0e9abeb72b06e5d4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19723656643d266e08badaf939658c6e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994025493db1bd004d0c05bc8d7f37a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73d125a742b2d5b9f76d199653d2ac700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693c9525ea7ca84c2b313f5e02f4f9a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aea57b61adc9ec25df90ebdc237b06702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0629c9d2aeb9fd982824df0201023ff703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93e3a92c5199c9efb12348828c46ec704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c4445ac8ff34baafd113d7ac1a178705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203d8016e65b548b1c8fe0c2dafe7be706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656943e4a8671dcf31a288adcb732d73707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab859065c701ecfe299ebe18d8964a8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b020ac6c821f04e93099ad96514e5d5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d7a1273eb40d145cd916598b72725710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09485142eff629be663a95f45e7b2023711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8272fab81d83c6f5bb05ce23b99a81712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671127fd42a454f5afccb399994d135713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb61952a79b363f937c9fbf956d6739714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c94fee44894a652288a31b6785cad715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63b8f86782d2c3d7409d8d195c9dfb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26df8eb46fc2570132de322a1fe5f7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ccb829693231058796fa1cf17f0b7d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612daf97859ad303f403de58ac3da0c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42770a13361374a8c248cc308fe966720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92823b50b0b48823ccf300533dbce22721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90fc19b793afe2e0b2aa9bc1228fb76722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209a05e81fd791ce26aac10d3292e95723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82777b2fc15bc4e44a84ccbb487772ef724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa85d7cf7dc29b1c366dfb516d8db23725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6da44323dd5228e359b0da9917397726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8760db8650f911c3bae47ae9ac6dd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293505f9b194d39f8ab850cd81ad55ea728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03929d23538b064a78fe31c0441773f4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b64a6c7f8b463c9b232ff08ffe6d0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15448c6c2c9eab99de6decc276cd401c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5318e28ef9ec029b995921a75bbfdc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1041edca8cf08521a0b92b6b2d78d6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a426e541af18f8ed14f443e837ce6a0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8fe7020968e5a78733337953bf96b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c5df3eb8fb48d8cdcc8ff12cd8152736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5862359a07198fd89a68beb57af4a19737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dbb5b81d14807353a628decbc773fb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa2d3ed0411bab107ca17cd24dfa3b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93988fc51222853c5ca9047955c355740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76497751f5ef7a2ebf3c893f29152a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4bcd964bd42d8b366cc8a7467ef08742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2687a213381fd1f995e9e207714ec8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bacab538078590c02d0421b21a10c67744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd87e666811b6ac665821782d6dbf9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1400a5b7583bf117ac197afa5b4a770746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa2eaea34977c3e8340776eea29105747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224a24a96d32bfc6b4f5d21451d8760748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd5c8832f6bb20db0bfe7ff16cd6fa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a12f7806acd9540ce8bd0dbc96292f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739f78984be86aed0517a016d3d3329751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f888094249e966427483e6d3d8e90a6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9592f2a3024024de1b2850d04923ad753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250cb71eded0599a83e09a7e775160fb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756f0dc65a87c5b244b752cdabd2da72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21bf5427d430b7fa78de767cbf5712b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554aff74e2c74bf9a192a71091fa40a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7dc9a06b8570d5cb556ce1e9f04615.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a13e735c9fa24bad93ae9b01e991a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2d4489551c6ae54e16cab1386b0897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b4c76938bbce1c0fa110fa1e7e46928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7f97a3dd2e893c302cffb917f301e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721988a0aa1ce8e07c7529176dfae19c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc63aa06720f9daec26366785fe75211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4814de2d9830c68a4c6d5c953a924a412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878d69c01b8a5de97d831728eaa603613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a18af69b7471cc31ae1dfbc3c5854d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf53f784b6498637f6b6f71f350316915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0bf1b1800b33ce358ddd778e2141fb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf57de35066657cacd1f3c64a769f5017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8b745125778d66291775b74aa644218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede13a82736343558117b4a84103da819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9164f3ee84be1f82d089785b99fbd8720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717d1a560833046227e1e5b5e8dbcc121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387053d18f0e0d9d8617e7959b1eee3222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4af99026502d8a64efe373da07fbf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57e79e3f17155f3dd2b2e90c6a1d5624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1b2def822ab153cf185229d41027925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1ec4fb40cd079fc408cb677c65c5a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab242339d403f83348ee47ff8450fad327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee69a31889755f3dd85a2ef59aa99cb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f61e71f5c299d18b6b1f49b41c51e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be742f49a5de5bd3d5873edc24b6a73030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4024109c5f3e496b321ef7632f70431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e8f02a26d065b92cf4aae65316f0032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40fb2ed36a59a4a137f516a17d59dea33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938787da784f766e18392a91d528954134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e060e13f9e4f41b258048eff2c019335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba52b0924aab68bdabd264fe1c2687a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91405173cfa0b89e01b2c6f82d4601737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae307ff088aa2fd90f4b4862aa638d2238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12461e21842917ead307270f125f69a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb892cb031134241faf2bd2ac56ffd140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c995f2011a12b534a654af71ff51c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729a8e3f9c34818e1c8c322bb7a53ae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b4e0e32319cbc185ac41de521bc3d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ca3928858c00a8c73be2d402cec9644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881f0ecdb8b08074465c4de1c578c0145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c31209a2da4435abd6f0d9c6367d5f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10cb38d534f2ccbddc5b3a4a46866247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aca9d0e195f2f81c33b7dff07d846b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f5cf27b08385dceee923af019c51749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca632bd14790b91ca8ea125d8586615250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b11a937ac21c535df4d638f310a2bf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112080b77b34b0ad8f254cb055cf92e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027107536745ef5c9dc9621c724e434b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a9c23c277020218b98953c458c43554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d894bf9c332a5e94f685c2e62ef203055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1003ed3eb043246e50ecf26fbc1b08356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd8d7adacd9c8c5637d95d4541c46057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f272948e45b451f6dc0b056b877300858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8e15a8a9add8c9482f5545523161259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73277fd13d02c1e2fdb5a8fdf189e33a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313afb2c937c9adae8559a924fa784361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a7c43878ce7c510593a02158744b862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b014657c3dc8938f7bae162bbc5fe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b391676942810cc291fcb32f3180d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e807d8527c6a6c2024abf808311cc5865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebcf23550f0643ca13a893ccfd3f92966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cad0ed07ee276ce0af87f26f86f30f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f8dc6e6439bca2eb188f88a826ded68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76de72411ff4291de7193c0a9584dec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725d2751a8e216b32cdd9491182fbab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537599727ee251b98d53668a9666cb2a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38598025edde6822327f65e4a8bfcfe072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a936e3d874e60630b13518e1f0e9573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299b4ffefadd6088443ce4700127c7674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8317dcebd43213b12e91fbb16780ee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db277d4406c2377a1dfa9e3ebf864476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcaf31504d95ee5624306d5adaf3b0d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abdc62be67e668bbcd4e90fcd5a2b0978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fdc54b60800ae2b77d628d4781b95679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6ce29ee3b39b18248d87690290c3580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bddb16af7908efada41e98c6db92f6581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc62486c94809868655fc9eeab39a2a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b95823046a619b0abaf5f22e6f3fb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e97ef2741677fb2d6c9a9fb79edeb384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89627ed8321e4711e2ed04873bf40d085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9cc42707bcc6e8ac4d59a6c511cef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf08286df7860f98e400991770e84e587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f28272c8db037d34fc4d5299629f2088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f20a043a0a4ff9a8ac53e8d7bdf01e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71301a4d9a24bcdbebe0516acdaaadc090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39cddd472648b408da6829a5ace4de591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ea75ba90b59723b260ae5bad1a19992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e391c745e23b40ea506989044480c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534edb7bf08131ccb555dda00258697f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa3f45d7da5e340994accea76d760195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d788b0bddb57ff648d09e4418cb0e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1113a9e97828a217b8352ce10988b38297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e38d63b97386e12fbd67ea739497798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ec7eb109a1a06bc5a39c367f1280b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd77b283cfaef715da90cd97681a86100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3be95db32940313924f2b95eece88101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6752e05f7a672e072f98cbcda37d4a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05fae937b15aa55c708957998eea698103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5bc2adc4ef3c9fed07b6a03a9e165104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29bdc8b561857e714ad2b4ee1b7ef0e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f184d7eab2a9e13016bedf2e594a423106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259c97477c525ff88454fcd372dcab2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d985ce7986b3d7a6657be75bc9b53b1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd949152f383bdb0717faa2c8ca3c4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b66d846b54185144e9ee539df9b09a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e469ec38d86fe723250ce042d299a07111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f41b23fc67d9653cac1fb7895d051c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b332691996dcfc40938aac2b171c9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fcf82d99a4b7981c85e03262044e8f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85c23ec3da986d96ea9aad8b6a6c03115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294fbce51c83953a53bd4b9a1139b846116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e295d8429fe76eae6783cd9b06dcf8d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91d3f8916f3b3b5a229fc8ee0a77e7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52727ba30f18c972437cc475ef794b75119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37899c7c6876412516f631ed517260120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25542366d2ee891ebfb8ceab8d9a31a0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ed1557af5af40723168de97763d20122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222e7c471d945de9f0cbd723af1f0ba123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc10a26406e9cd814d20bf577121bc1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6dcb08f94a9fe9e3e6b6087e66c9c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd759c662b261cfe82eb713059c172126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6eb0efdd3efc9a4b157e4a69290054127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26feeb12a1f9556ae14090936b320389128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d74d4f885e1ff52ea65d6e7edf30c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0da673c9b1ab3e655990d6fcb6ff32130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0656f220d2eda3fa7f717b367034b6e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761eea1f5f9c5c561d8b7039ce26fa5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1ef8c0c5b75a2e201d41e7e14d851133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24acf2c2723c9d6572e77eaa40ee28134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd6319d9b4d143669b72a1158dae86135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d56d0573ce4d24b3db9083e8afa39136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905030f17e5da05b59736cfb1e59294b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c5f207536450f6c8914d35193ba20138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe191b79bc1bc12aadb67abc15eeeab139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2fca7324f4df0495f8ab74343e3c0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034319a025f96fcd12cf2d384047dd9d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af3f344d75f80840dbc22d48dcb3c3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b5cf30767bd8828717ce129ea6429143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a07d4701cfffb33c2380862b21ea44144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075d6bf0b027f346cd895a1f9004c7b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38a8cb9646560b018b73ab178bc4c1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ed68d34cd61b2a5013d2502aee1ba147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94a1f02faed161f2d86f3d217e4d6c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f8b2fbab4231b5f8abddb99aacf15149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b46854d763c0bba1fce28a5728c9c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edcdd0ad71b30da51901f96b3a6f140151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042926904b2bb8e6b67380b57a049b3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ed522fcad380bdee118765dcd23a2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0449b91906bf6799702fc3d5e031bde154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87aa3f72d85fb12948b646b669138b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d192726912ba7f7e2de827eae133166156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875be216d0be38a11297adf2642b9d5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5a8219cdebcc7fec8a824b2c82e16158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d859fc119e1c93b0693473456bb328159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28241b567f87bd0efc4ed3f184284d57160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6127d9d6cfbd8d3310d7d558a7e4d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46703a08df797225685a8be83643bc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e344de9f3f088e59615d2534967726163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f687179e594b14d7d6c4fd4cd570352164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49fd01dd9bcb681f8451b02a6405b34165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ced3f176dff1e7ea6497ea9f79f1c3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92db1d1deb01f4c1fe06ae91b4d92d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88389697f1973d8027029b3c5df7fb0d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f72b73021cdb2ed2bed765fa81df02169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac07b2c5816ecf8af71d5feb6e9ba1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636f68413f44f6372ec1c19d79efa6b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5ec4a947eec3e8d08b9c7f80d4a2b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d3e240ef770dc3d6ec7bd6f7bb2b6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae05e9c597ad54539802f966b389e56174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c4c58a52e84cdb02523297fd38ce3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281483e3bfc3f41310905a93a3a8e9c0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcdca2a6d31b398c80b40601efc7b7e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf28f5c6526264fb4230498e4a2eeb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327d0142484a469e59743cb498a3d94179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994eab0b0b62554ae76e487b9c219d35180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb37c264a0e5c2abf0486dd6a184745181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd074d3a19e7973aa3b2f540ea84d9da182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988fea2d7c80bc7b70e9a2025602182183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810f147133637af9f34e25da3008cfc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732890fd0c1c757c3572a1f616326b64185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb61f26a388e54343ad6d18b5443b7c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa342979463d4aaf5e4d78efb5bd5f5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b126dfde28f1e5a2399828713727eb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4104f8350c6e0a8555d23f6c8d6de189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d043576f594d833d27681ee1dd7082190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02827458dac644f9da2ce05ac648d5e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036c7d69090f4d6414039e75f44bd3b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0da93feb14bba1ab4d7c147fa0913e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4abaa5164c5d99b298abde5fcf1bee194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc385ecc17012c0330fd409f4a529ba195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38c4163885e682e9804df049cd6f24196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbcbf338e40299279c9ab5ccb8c788b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d35c170e24cfd66eaeb3806403e8f9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f34edca1d4069174ab167fbfd82d21199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6436034be38dda7756bb31d808026d5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8737892966d86c176be75d241b3f1a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b7a659d0e0b52fb9bebd983228cd9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f426d67b7aa23cbe75a3c156885ba4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c2c3b769f62eca2a3f393d94fdfe2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b10b3d04cfaaa2f72c1b1f6c4eded7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2b3c2193d5d412ce671d2f132d75c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4f0514dce9fe56a22170030a193da207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0d9bc7befb09a581faaca98428739208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a4ba9c6d4f1ab92fb96bf1f2f95d1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f509fe60f03a12b95c24e3a5df05d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f22b5926f262ddf1b367449c6bb75e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c81497a55130fec2df653007720248212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19400f5a4cd36e5f155ffbfc6ce9e5d4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3e635fce6eb71c4289c12e207744f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904ab599c9cc09b4382a0704c514077215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910360e5730f5d9bbf077de9f5e9cd8a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d680c9ac9ba1d6b478f7981038e6b4a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9df9a58d503228f0337d6da23b9209218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c4506d535e7c4b7eb28b1b86000a0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68182d245648d218cca1ac12984724a6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1517dc711ddee5675c81cb567695c0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d260284d827071c9366b32b9bc6b71222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85567e60684cc1fe43f31b05096fd7e1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e0a750c34641f102a4b716b417858224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93562747d1481b6568ec83074a1dc44b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535c6bd25ad1563b4ce9342a1ceb0f7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821fa871cc42fe282ff701d631edd9e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0aebcc7dc26fbaa1a284d7c08df8f3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadeece9c11ebaa82c1e0100a5ee73fc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092448f75b9812beb5cfda2513059e3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222617c3ef1aaace3943d2c44393aad231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b9daeb62531eff59beca34166618e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1acbfd6a2f70b54c7afe9df9326171d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c6e89fa538df6be1b995f67a5f419234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591be114a5cef69825f7943e9f1a0cc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70254c1dcec595cf7e2aa6a62506962236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34b3254752c1c0eb4b9351cc58f8eb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da52ddbbce8774e0143ad0bc8aa513238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b6c36b3111e6f467eea91a6cc2dcb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ddbcf0e1de12a60fd884150313c9a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be99d0a3f8f34a99c5fd4cd476284b7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7cfb107d91e09d7e8396aa99b8b95b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb084fd25183ca4f39be6cd9c986bf5d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eadf6f23c0ef4f46140e237b147d00244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864515b78d605ea100b1845a28f261c5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ea90fb8bbcd612c616d7b40063cc5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a877f968c717b9c05c3d4dfe2656ed9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a2db49f1160173e85d86c6abcf649248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1ecda530c0c78dd0abea49fd7be18249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5d0ddf8813307c904c36004f52574250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6171d63adbbb3354975a5972eb5c3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad29f74718abceb050c191f4af4771b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1f9575c19c053b13fdffe3e00d257253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c18b33288a6f9a7704c8e5e4bf2a3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cde73234743864ccbd4e87018dfa04255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa126f252bbd0f02534c35dbf14567ea256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49fec271aed7e9d3f9afb315e743b7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f6cd62d24e6075177a0716abbe392258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296595a6b91b58ffd8ac3eb25fcc2c90259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648eebe50e100f46392c6e09da5b7a67260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d598a905bede7a2c24e4cabce8f4b5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5781fb476571e95177ae14865bdb65262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d50dde4039ca4e5cd6163dbb93fedf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a4bfb2e8c716f3fa19963806c12d7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba93203c6e8b32cd7adb06a21a33f11265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71115d2b35554fa4e407309a92f3e75a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b9d2cb7853431ac96c4309d5e8d1c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0fe580536ee3369294306d7506e00268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73dd2a7ac7415e2f040e9f7fdfce4e8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31acfccb62ce6a9d9c77b2bdaa6453f9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981059b36731e88be572b406f915ef9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6263dde47ae5e247d2474608d150769272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4967e7aec851c7ac210f7d05fc9e5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc54a23ed42c535e53794ff9afa38c0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c1a521b76bab8532c03ce77d5494b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45456676490a47d50d8b9664031c7edd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe180d6db06ef502d8491bbfbc5e61b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5f5af784c1e9bddff5227d17d4b2c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4fd78cc00edd9ae70035c8b97d887279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151325155e887b28abd494529784106a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd04b61d77ec8cff36e26976a65f86281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7003e036a61ea632349c0d0aaa8e3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc5c65f7f2c435c36880165a4e3e36283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a509eab49e32b148a00641d8d8551284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b51a3fd695a22871d3c41aa3e5672e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d230e0fe80bff8c742b7a7e0301ea93286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb054446b0eaf29a237c1f7e7c3a63287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6bce819ef9dc445210b7173b08e13e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ed048c8b2010b706724bd315d87e2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d270624c3f741db116e0695edda84e2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd764175028c37ab3600506d93d05f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410fdfaa41f5b0e63975f85d050be3c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02133417016b6ceeb46b5db05c113b51293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2593ad69e352c1c5e694710769468e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454aa6713a393988255b4d7f28f83ec295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9abb14e870f8d7e95538000bd75e44e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e81c97c3204c52e6bd61333b8875f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d2fcf9a8dd9665c1adf4f19621b1f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de49c5baed5e6c3a1a05add9b0a782299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e6c5c4e7939bd008856e96edf70f6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62545c08af0d87c804d233768929518301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e67d58831d40f1031cb975c7085d7f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2c89e081c1071cf890ec34be32e54303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d366b787ef1a36ec3f999ccdfb7337304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920592e7f8606b65195629a32af961fc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efac2e6a401ff15e92d4bff0ec68646306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ace3a997130815d64c66ad8b914548307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72119464a6e42d4b96a1921cb5f2d8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dcc71cea5322f7d97dcf73e6f423f1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847ba44b83f2bc465fde4494ecb638f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e80fe8b9efd4ddbb0011be47a2e492311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429e6935b775bf570935404e35acb4f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e334cc5d70b1b4c82197977d4ae25313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580cc48531a0a6b5602e946525d1706f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a83823addce198da25050e8f1ff9f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012172894c42aabe32543f60a7fa8b3b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0328a270749f418ed69eba5d031aa3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d38aadaa27075688c2826cf1708b69318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772272e9877125eb814f28fd8d2928b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ddb7e6af8b25c97779f0ba58f8121320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d57374915e75114b1c522e55f6523321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc7dc8b0c55a9e42fb39104a2c5955322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224700d7d037f63dda6763008970a6d9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9e196aada339e6af461da17c0aff9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb8bd9d19291816a76b5a42651d499325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db0ff648b64df32609279563bde6c6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0a0db2d9782486643aa8f2e089449327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45ff1261944e27ed51c8ca49e95d4c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dccec6cba617279eec7d203b39e5a4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01b8b106f74c3025fe24be7b10afe4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9859926006bb31d9c9961e00c96e2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a446ff7fcfe1146e9c65c187f261ce332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5fd3f54944d665e128b11cf4f72ab333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f52064eb679ecf33723ad256852410334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09e5ef67e48ed8fbb2ebbbfe4c5fe3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f11a0d1ad22d303978ccbbda2a348a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d29bbf1eb5c298e55946ae962220b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71085775596c5423111e259a32f5390338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe101310bbbfea50dc63ad10b98f9fde339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f525d057fce59f76df96c35d8dd3e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114ef4ff92d6269f5b5bee9c0ca57db341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7338f4437f3ad55acd80200bf0d2ca7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81911b54cc71ce96cd86bf12993fa14d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e39a606c7fde6ddfe95dcff59adaa3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e7d7f5225744b66019ddcf0f9fc92345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094065c1de32586ba14a4c9ceb2b518346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02798c668b92ce852823045dcb8969f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ade49d216d895880d30d3c0d63e70348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0efd5f37e7acd0ce59903213f946057349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8a56793455f27ee1f3964974b74ed350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee55afbfc2edfe19d9817b7a40fde5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea3107b4b096cfc4e9fcb2fa27d5ad352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883a8720e2cd28a1194285744504e44353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5667798b06d83f03e6b4cb4ad9e158354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e097ddb09c2e1f11f26bfacff0881a7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce4c9e6849aaa630577b7f35ade4d0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d136ad264f53321639c8ad245f9fa1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e61d662508701bccc8b93eeffe719358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d9651823740f3f3fc9eb33aea7399359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853ff2580c303587e19d0ed38f715c9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b40714ffb76f5e0ad2f0223424043361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d1f4387765ffe04ba7d6b29fc2c86362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5fe7352fb9f98ee53ce77f8587fabd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332883a23400bba69c9ce02240d5963e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b763e7a520625d4e4688822ddb1382365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5c444c5d18a112fd5fe516c6cd46c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc171e3d515ee832571e89b9534d5c8a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57d31ae302bc72ec241863cdc30b5b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c6d3809df6e76b41c3ee77bf138cb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e79d369d21b3eb800dbf8e96466489370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf1599b3c07a0ac1086a892d0f2a9d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba00cc286860e9ca09464a21782015372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a2b10e6b9d2b29ad9d356932a848b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23222e8f588a89b5cdf06914977a6626374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9288a967dbc6062931778a8c8e7e1a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2241b8f465600046eb6fdea7a764b90376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f61be92aeb59ca11a5582f53c9cee8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78109fd16156e33e43dbefa507feb9c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642855865f23fe38f441556bd5f6f5d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f749e6e0810de0ab83aa38e68fe2ef9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c56f078439adc7ff68fcd90c59f2d5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b66282ff97a8fc6e75d48f2a362b97382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c4e95e0a925e3450dce1d435dab36383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a3aee39ad47697cfadc3ecdae9c31384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca4a1101529ddfb7db91e02a13d59c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12eace4d474d7f59f7b3c2c7a7daf8b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4aa3b39d1ddef8e96914dd91a58a5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370782a3b4bc9b7fe0b61c4609914dd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19944771d2e0b6c0b8d7041e18ccd1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac136d2c15e5f9d03a5539a165a4f31390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77b9c7556b4ff2dd0545214aedf20f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2895bade16999a8c7702928dcb74a5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314fcb2672cb67d1ad61cd994c0d048393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8c0847854312cd7d095160fc19ee3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687dcae8df296014507179c82f1be4de395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9186a4c3663e7fc395382f716e48a2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d38669a65f4ada31328d75d25dafc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804364c43bcc2f14efe0a24e50be9bcc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ece89948dd930c04ee82870754b829399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701146cfe37475028a88e952c572054400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691094935858317796c48de21560c188401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5fa4d8d8d1b654b65b00a67a1e5f4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212917cadfc92040e25a478e729eb554403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e958cb80cc4bfb5a14bc04a3ccbf9a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461312fd2457f1dbe8e8e2415d3d14d2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9e9d62be80183b6dd231f426b6ca1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ea92d0dd5afdb50b0bdba5cc5e082407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89c119975c1bca6c6bac0cae74172c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f995a475946110d08880977dccfa3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652482b48734b75597baed29d11b1d4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb3b18c2d49ac5fdfbb5ac01886cb3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39a2cb7a7daea47b7d1f60b28723a7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45caaf1adc4610101f4afb0ecdfc6334413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c35138d764f520f49115b206dd5064414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b39e6da70936e301600f99fd1660b7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224ff569bc3b0a67b2b5e5f83a7d168416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f035b3bb54dd21a4b317ab0dd0d5e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef97cc28e1fb61be1801ce3226a65f9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df59e9d72279316adb2bc932dcb43ac419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d23cbfe68a97a8c42e79e8b849e48420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24415765ee34504ca7b84d3da8a7308b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a24ff80d4c93bd29193d6107bad5a0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5472c0d343ae219ae5ddcc9dd472cf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36560c22cf5284f12a47299ce2f5bf55424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39127724d2840c5cbb60a77a35194920425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e848bf23b67cc4ab92de44e5e77e8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899cfdb2b69a1554741a9d0d49217079427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae7c60f0661d37aea2a25547fa619f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2adc678ab15942bd4d7412c63df2b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d53bef2820d6be2bc5f94a493e3c3f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebfa21efc80df3ec9f7971d9246cc91431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d446fc6306876b149fc87a1477c041432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae013546debb40f2a99982d1b2b343433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5439dbde6a585c8b2dacb3a4a438b9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c048b0282639192cabd7003df95271435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6506b97ba89a948d2bc18a2051c5a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b567b8af8842bbfc23e7b621f7596f8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980e0699d044361fab7917b80fcaa0c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb7462acd264a7c73eac5d37c8f2f7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcbe55f4985ef4f0bc9a4a053ba1d49440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46bb1660786e4a8bdb012645b497a2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4894bdff05393e8c27531b8070f623442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0bc1526ebd67b189fc151b508f59bf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb399ae5e655289860d551b6a306ea5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d04aa102cd2c5a67472c54e891323bd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc657cf026325c357981deff0df88a98446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad23e9b66d5e9d98332307b5e238b9c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32797c589e4f4f7dfdfa3ef056e44d3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8b6ebdf4afc0d1c8f9eaf6d1fd720449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b26b68ed7c86d8bf7844c48b59cef450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94391a55458c09f6cf643699ca87df35451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c02ff1bd36369e78ff52184bf6986452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba95c8831b6c4385203125db18706f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca46b72fdb0926b140aa03deef439c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef926219a98ca55dd31164647fa3e3af455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2c7d3f63a916b89d0d7bba14f2179456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902fa87c469f10de5f688b206b42c77457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50b24966c506136dc22306231a5a7c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66390aae6c9f94fc14a9d0606d4d9c41459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5edc1d6865c81661eae97329d2ab8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b844120ffede32727f9da99d7a4e1a2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f238f9eaf8bde4492c07a156325ec462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a0630b1b149881229db3eb1bdf5fe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bba120cea3d67d7ab47b391a3a4024464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846027fb244f655525fa1cd6a647c91465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741e940b5ba55b0f17017d84d8b8671466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d2724df2993ed17b5d4e6199afb39467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ae3f2cc8a03ced6613ff52dfab01a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb07f7b52ae062161ef6a0b39c71f9a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640be0860a5319638114b5eb197827c8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2b2afded1958228c8b1464350f7a1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab8007dca14102bd83b901d73e1798472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90851ad9d966a64e677a6565a714e5f0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf3f17d3a3884d980e555958d8e4c9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1783441c948c224aaac08a084a993475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5236c0bb6a7980243cd0ff7a16ed71ac476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9a70c3064e657d102e14f9702069a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306b764ec3087439b2e9c14608a1b86478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926b4eda4bca942bb9da99cf5c4df68479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e737c2d228f18ce75f44eb02b863c04480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144f1189e029a87d1e22364b7233c23481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92846df35ef08817444f7725f0c7d959482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a49cdd82676b57ade2f024994ea8e3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0f2d73dcad209af92ff08e903f5c8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cdbbe0b8c755a6973056a76e64ab23485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b5f2bf28306c8e872b4fef25c1e50486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d395915f637e961a0db6f6d3f21fa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9adb7931299cc9532e0cc5d8d51f4b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44d0990a494b994f335cca88f4a596489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f00a2eef94060bee0b6703eaaa058490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e3eaa5b02417a89751b3bf50eed7a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb867f8025292f89a9d09c9ae0ab8cd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706346d2bf1684ad5e4e8e258355f3ec493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1aaccf9945e100243424eac1b42840494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225c041e53c73155dce44bb4c572dca495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b856dc8a35bbe76ad2e7754179a61b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fadc149cd58e996e40d45637de8ba48497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a26d6db23034fd118baabb737b964f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574098d03f4bc0cdfae6cfc11cfddf3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d024a891e61c788230fc9240f502acf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20da451552a02830236a7ac9e4d13a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de1ba6197a496995008ac0390c9ae4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422fc4f247587e29f678b023204632d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc239dff329487d17de9f6863a46f5b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3802d6fde80fe5d9d1a4e6330a16ae1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a6a8af827628b0a2d212967a77551506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3210f0a5acdcd3e70a18ae42ee830b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711180daf0611ac5dd86a06285e3a75a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536bf2541646c4c14714d13ef66ab99509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98266600e805f613294b524d4a681ba510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa32353c72499d436ea76d68a31faaf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdbaf68239faa5d786591561829be87512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070fcca2ac8f26b037755bd4da39dc7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e498dba298b21b36d991478eed8bcc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc81d3bd658ac08d6ea78d8a8302b0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3a7e9ff3f9b526eacf9556bd443ad516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691733228d05f2beca3889a41a999fd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3eadcf2256185ad0e40758b7b3308518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d419e4d7938a3a0a4e6fce800df3f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b763e4aeec237e950ecfb311c432d0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5560d55d89f0c0904735be1f68b48521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700273d22cc14b654be02ac1ac1dfd4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62c094b850c47621e47f5997bbb230523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945d7f07c4a1fdcb2e3845b6d18088d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd24bf0a62971020c485a5851c84ff525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c9a62a17e6c1bc6cc04087ee088f8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e29dcfb0e998d4a7865e940116680527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cdc6f95c4b0d98c3fd22a007839190528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1c8f9b33fca3e469fcfbcb2db7b0d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43353b4497fda93de5bfde267efecf0a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8493dd23adc3c48b2182eda41dd2a7e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b873b0bf70c5aff03cd0342ffca4ae6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8625044a9ec9b08e24e0bc41e4524533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da7f4612040341447a549fc5e71ced534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee070607c2be5ef3a910e74a712b95f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ee8d1a7cee6dcc506671c484d275c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509a997276396b2a5209beff1300d71537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae32a2adfaed44b37df9af34368ae6e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e67dd39f4ff040f80a53aabee11d3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69efdde3d6a28c066387a239970f8953540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264d985ec40f9e2ea66c92143df80f7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118aaab11c5878d50885be0ea2a98b4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0772eef5e759ff655cb4880d3681df543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287913f11c9cf5c32cf23696b7dfb89544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01b04c6c62a8f7f5db3720a9709c87545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8204a7341bd08f5a1ad67f2aedc9e22546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4710fa4887eacb6e659e15b3a6d0f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458c589cc9f634ab48a4090c1d54b0d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf5dd97583ee562b9130ed4cfede1e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4ec8b10754b71cb8b36f86a14756a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859ba2318041dae67fc1f16e4d6aad4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f4b1cd9dc69f6032fa000023b5adb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae406fb978141d2d33c2e3876c1639c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ed11850a86d190aa26f6f2636f934554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267edccdc53874b693bdaf383862e7fb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2906a548824cf777aa7d7ee5066b607556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359523c753c988d41c7476e608cb2fc2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df618c97cdc7ea357c2d8911eb10f5d2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b547af055349a5748a0c8380fb2ea559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e1435c5ffea12ebabb5c43cd38727560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4dd7247e12be620580e084d0424eba561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45640bfa04196ea8ee1b61b9ebf44f68562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb021e0ea4bffafcbdb65f1bebf1ab563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb190d8eaf0f1280b8d3367de223bc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa361102816ca3bc8e28b42969dd04f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b020c605e8656e170813b8f4dae76566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9734fb35381d0b269821ea067237ab567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9605d416690e5d855f04aa5db61ed4d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640a5f839aa03ddd645682acfb6aaf8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41adc8403d284cdcc11e4501e08503a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc2bb416b0bd234df04c2537fe7c8c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e4e55da4ecaf43750c20eb1147d8d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a688faf7759a8af1f93064c08eb88b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9163cfc27a0d8a01c20e37a1067b6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5e457854c8383d384ce9b188b35fa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c925358f9c68a1a6a27e0ecb0ca9c0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293931416055b717c03fb38eb8b042f3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3ef3de1ee460eae19901936f40e16578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d11fc883effb9bbbb80ec2d840bad579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc8900473d5d92365ac5e4267091f9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533723febbde69894dac7f0b28e64f8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cac723ddb268e9a60df15359365341582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa273c86cf6a318b784bdf622d352f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53549d2495f5be5b2deaaecab77f4dff584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecfb8f5fe48a685bcec02f2f2a9fbf7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b65458f1eb7a652b73462b8d596744586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165c16a1aac5eb46ddb32513b7fe527587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc0298a1623cc66c9d1101a758a3c1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8152141d719bbbbca8010e1f99deeee589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a64f3562c8e185657ead448c4235a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00563645b0a8d882b334b1d675e4caf6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df213bf1d4ac2daeeecd69fa6fa3fab592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4907c85e5578f198a3f78f64d4836593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c1fc9d2a5e3822c67e1d7a9e4ed90594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adcecbf4025e3f6b3a1a645a0c6aaa8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b6da597762fab870e34f8c3cc6b35596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99bf2ab376e1cabe9dd12abfc6b088b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494f908688eee93acc039cf097dfa33598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4f84ed16178cb7d42864a55127f0f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45bfa4c5e3777cc018d1280f8b3b42f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa332a7591b32fd70671c92537fbbcc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e8eb4ed46b21d03533ab6cafc5dea602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b179bc7d06de796360f913520347c09603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359335be79d9dfccb847661f8b8b7b08604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285cc226ba0093288a5284be03c270b0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70630fb88d4e946b45f43fb3b8c08c87606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32586c36e2c63b57a811292b5e3f87607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a617d65f19d272b92eb4737d036cae608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d21928449409f724f51b82115fe9fb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612aa8fb2b7a5eaec003f6930b33798610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f096ab64d65e65d99166dcc3fe61c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20685921fd14fff30adf677e4a54ff68612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7d197eaaf2b7eda45e1013beaafd7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00d22d0958439ee632bf2491b941b1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7f700a2f3d25a4a28684a860edc3a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75787014bb16c90aef0a3840c889b9c2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef7d7c97f1e8f98846c385594993bf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b75983b6f187a5a0260a06db2704e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4fe578a0799d03c273cb07eff72e5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c283a26513e602b43cc182d70009d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a26b6c3ee7542bfa473dbf5ae472e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ee6a1a49e5e1128cfa6cbacee93b5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb998d5b402f9b23023736755cb10b5d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9055c31e7676fe88189709da0c7af624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555ce143eb3aba4ebaf87037f3ad548625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f0823029e08c1c1d82ad9e13a2267626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd28a4d21e167a903b2ebaceaf0b57627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000cb5fb74e480a6d727acbe2a1ee3a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673aa6d0fac22cc8be7a5882efbd6ff629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f43c324b940e97dd0bfe0c832b6051630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707c308948cb59926f3a00bb30c8553631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f572c61fc4c57af989c5fcd3bce4ebb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf46e4c6ba5e5fd9d1fba88a18667fc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad8d79a86c5e974a1c6345693ed7e2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73512b1ef7c96020d4fb7ea329e001f0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c558699ae11dcd3a9e2e1b21f006247636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eeb8fe8940d73fd953c7a78ebc319f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5389a43a62917331446e71f34c160638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652e19b9deeec0aa14f8d96e46d8692639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd8cf6fb43c885c2bbcece52aa5a67640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8273a9856fb67e6fd3e674d23bacb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dca0079e19fc7c21393a7fbb69c93b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c842be125dbac5e82bd1b7f237310643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737568a394a54be56320a4eea3fdb33644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70135e9217c65ca0784bbb46c2e830645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c04819858659cbd4c929ff856a9a5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d5afbbbbcb3129cf8ab150f1c53db647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f38e5b3de0b4f5a5f212cc6dd259c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed6aa0af69227885e5c15b402c0cd4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0893c63491e868b03a63a958b6abbc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53148f79dcb74ad15afe0e3996a10a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26091343b217788fc4b6ce524ebb3eef652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eafb534e39b2caf36161e916dd89451653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf6dd87ae2341a1ea49b925d053e2f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0d9dcd1f053c351b27166e82f0475655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59149989f81bc5de2896f9f8119262656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc33f3c59b0b6e5aa30fea935ffa2d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00947b0d10854e029d97f57f98db94b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abe835a4f9114b408b881656529d06659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130346e4d6b0013d3292decf19b1f427660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf17b10ab3d531d5a3e02e6029d299d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36368de3116a53cc869280e6bdf5d0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a32fd1125054ec4c244ca70c7edee663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91f0774b4e28efc322382032977b5f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc97575a61a0bdfd033c53152e011a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f587ce31dd0108b40d91de48255bbe666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a9aa494f3bb3045c3029d165b7150667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc716acdb277e721060a6472862fa0f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078f76a64ee8ad95dcc01c9b522f941669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796bebea45fe6f321819776cd2920964670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523eb2312c705bc7b74235b9c8a0593671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc1059422ebccac2f7c5a1e76c8053672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992f2fe0f16c21faccfff33505707b8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68d8f9070b6dadd02daacab04d016c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f6a7f3c9ee777e6d873fd56b0be7f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7accf2129b4f9cddfc5388034a19bd23676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163f0af0e76b741fe96889a7a4cd675677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980b2176f6fee10d60d454c6b05adb9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1c405efe928391e4bba4018dbf311679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73dd4661d729bc9ecf9685eea20a1af680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961487bbf797928e966afb920ba37365681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93976d5882566717345ae06afda49bb9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e2fa1d9f6be3d4374b30a49594f94683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e35d2f7b6a424867ea3a86d14d8dbe684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03dbbeb34e633e191e75fdccd87112685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8034d7669c4c3dbf22a798678a7e6c9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0747f9e7ea727127dd44c306eeb5f0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ba81565bc997233a9f7e63fc6cff2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e192a0dd5b47b1661a1dd38f8681a3a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8c21e7bc9d4583d99f9cb4f0fcbe9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a1fa546c36820dc5e63d486970b35691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4713ec4b139ac3b774bb3e87619d69b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1c583a80d754a23992fec0af1a23b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2d8d3d41ba4556fed5016f4bcaf27694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e00c5ec4df1a85ad45cbc9973db54695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590f933b90012c782de85d86f03de05696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4823a5d21b300636df26797f3fccd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ef9eab7e3e18d722cd0fa65c1c99f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b78ee7591c98d50f9f5f9c12f0119699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76361c2c1e0776bbf8c1031377a6365700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d83128a8a714fddbcc0d853c662a7f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9e455bcfe362f56bbbb5d725207d7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de850e34b7f2ba4747349629bc4749f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2978c19b9def81d4a13327a933c2bd2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf42eeff4add3be4b5ce3091a2cce8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae791ebbbf143daea6a92290d2d9b5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b8842ae87636ae9b225fe2ba4446be707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319355eebd8a2bf5ba72cfcb2968314708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3104ae3b30d975f97b2eb5b2830b8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e097a57370893140d9f72c0b8e89a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4de296615eacfd5256ea74ecb65ad711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbbd19fb2f539bdc1a318b1f1397aca712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5651463b678e55c7af7f9addf7257a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88505eb20a02c20e113ece6d948c40d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb603c8fd4da166487a60a38aa4316715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129de86e4373b26afc0e13088d4c0a4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b8e446c24c7ac7432c4f424d836d0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df035cb983cc0d629a48333c2359d5fd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2826949e1f6a2337586ae3bb0cd3d26719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce10e0573bbbd6dba86edc424c2ad70720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aba81c15320af9ccd073274a2d5a09721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1064f5ecd5789d977442dd13056238d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d287063f4d2d101756fefe12662d772723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd9c3771f7db03fc30e27a6992a74b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0eacb3522d11df0fe7ebfe88b1795725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb254c2bdfc3e8b0264884bb8a80cb96726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0cbdd6e488854f847828ab7dbbc708727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53765370d9a75d2e213c646cf45aa20b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b323f9feae36a780ea0f051da93a89729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6cb509431b1853124aa89eb0115e73730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94252ea41bed5350d38d7144df0a0483731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a41c9b13e59c11af8ec19cfdc8514732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31e4b9e20f6ac0f4591b0acb15002a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2932dee37a4fcb1cf66405602a4221734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a00a23580cee4e026a26698e0cf84735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79cf3b21d7f3707c0f95b5871ca023a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf636aeeef9577e24dd00e788e6a16737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad480d2f0478c307a6f5c1e814e678c3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feeda776b031739aa660f7ba732450f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83e9401d3b52fdc3b3aa1d93b6a9fd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc19d6053a44ab695906165b7ef57be741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc224dfe87fb6c0a1d30a17bfb8eb32742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8117026ef9c8bd62d156e3a41988a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ba258d6c95943f9dd034910f5ee08744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89838954c4fa05ab9152f12e9b518ec0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c79dfe058d481cfacbef7d4f27f7b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7c7ac1aee1ac3c92cf40533f64d35747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133be548742316b5a5f83b8bd134c40748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555aba01b0fb84c6d2a122e9aef3792749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab930d61e5d3c037b27901caded37c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b161c62659219f66c4f34fd968c12f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420f5b7e576e256d4470ee3f2d82832752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc13b578e41e71333c378f17cad5d61753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>