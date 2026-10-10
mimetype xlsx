--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e34bd8f0e19624cbcc1d08c96e2971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be777c526272ae872ac70b44c772012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d2cb09ebeb5ad839458c16912fd1c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417e5e08720c6ccb71c37f6dcb500f14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d187b652efdf1799a2796b424d3af65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2584a8f105784a4181c44b4d221d92f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d17b91816af45df4a70965d80f55b27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c25b15115ee4797537105b56b59698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999565d777be66fb3719b2f8fc0f0df9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe749b70fd9fd4668484f9054b3c0ce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29a4673c90d07545d25b8a57542f9111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a46f69e6c78686e41af25d9990f61a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f52ae4fd144baf72c52a7ba171d7413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a1a3836969c8a0f56062170dd46be14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8713e3eb8c13b251b32a096f87aa15a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02adf7f48fefb66e3df38c57d485547716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4330a0ce7f8bc1a3f585ca463dbc717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ddfc936886cc54b64e2a9f46dd0ae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851d4163ffbddafc391d791095a809719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832feafc55b872ee3edac261a919ef320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54797094dec375f580a412ce64c9854d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8beb28a32a4555871961c807ee504b822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3664f95de379efd735d022663deef8923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7caa1e3237e62ff485fd6341f2e1e9e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6a855603f82313e57df4272e50aa225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642250235c0069705f1fce1c3e9da1626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7445af316923ef31c0b01d305bef127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50812c7d506190ae22385fd3eba806df28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216f36d2f2fce658b666fac4f472bf329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a950ab6d879e53f8f64f02c940e6630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aeeb5d2b8fe43c81768994e878c3cc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ce3aeb4df4a5463150d954d9409ee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121f1c1f839e6eb0dd5f0318b6beec233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf675563b6572967132dcb387040a4f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a028a433b0a65f359b59ed6ffb920b5f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce243c82e5ad90260cc940b5c497a3a636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad5c131e5dec88285dd7039084401e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49bbd54e94d6007ef9e6656afe7d23338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce423a134ed575041204a5f0118a528539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a8a559a1b279a4fd9688586dff6d340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4c6d5ce3a934ab8a36c451d622dd641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58ce081530e0359b112b6d8f1b914d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1973ff9bfcd66f6a0250d598288aa243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56bce8b66f65390cedbdddec632305444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84048cbef3e706a7f2d578d57b7cdf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904618710332f3633076d242eb166a4246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e196a7533f5c6a8932da0a2118eacc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c8464d07e8c86a23cd37dc7d5aacc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72066b898aac03eaf55854e443a4b249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6d3729d9fb28675ddcf4b0a7470d050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddad0abb53179348c5291bd878f8c4351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab46d33e35d93af2f2b7175cfeafcb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e48994bca6feea116a6b88dadddd1953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf87bc4da6c34d94bbdabe57f5217554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a793b1bf1531920b9f9cabbb66f0cdb755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8909ba501f6d41b4c618efdf6fd20d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37659e51ec435ed7ae5a031109393fc357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da8c1d0a29d03f9f827b4b6dc0760658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87f036bf605ae6e804974dcb2362cf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ae15ef187246876c9faa2371efb2560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f3544646a8e2911a3047557775ee361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41fe05690241acf244bdf8fdfe86ae262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8ca5b64bb4e4a434939eebc2f9e7b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766f13458e2808d1404cb385f592e3364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40bf4676745d740f839c902a6fc98b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dbc8eeee290df66723977861c9d70d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d681d9a0d6706cb4cc7e2ca339638767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f739405761608e192299742b7f127a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16451fcc0a9b8e011928eb4d569366ed69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29731b39fcf60200c4d50fe371967edb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d4bd6579380e1b8fcf8c55cd67d2471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f811ac6d728504231a38698b21c5072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee825594796b653bf433e2b8209633fa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13c87ffe1e35c0281fba3446f5d7c574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d586ede1d48ebb4a55d49e45a2651375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990a203a01bc79429e68449c5709dad76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecce2079ae522ae8f819e81316cbf1d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e1599fd1b960a97d286d01a65e36778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfbf95de45a84c9bb00e2b59df6bcd979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aea64091ece4e36252ef1bbb8e880f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ae8f19b0da3e2c1a30522774068ec81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3678a307f42c27008c0cb34dd5f545482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ccdeca317e4a7e3d694afabc0f3c1083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faeb33998397033ead5cce78feba78684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb33b4e27e2f70ff686e8863c8b5a12b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e3e40cf51477967b8c3637135b72286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852471c0937cbdb9378f23c0c6466a5187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164225f9e89adef3e5aa586c9af50f788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6bc954eb0e693e233606a86eaddf589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683e6267bcfb7935ca06981f0110b7590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082b29f30bf37d559de8ec9994728cc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f68f3eb5b1c211a4877d529e63076092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8f06cdee0f5d87d5d68389d27ff7a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0bc3620f189aa684eb141b517afc194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf860a3d832b429b36f7cdc2eea554195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4897678727599d832340ea4becf43996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646092ec943480bca9640e911fe83c297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff929ea626393b38500b1283aaead198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80801a6319b7784bd0526f08f1000f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f204b7b6fb962cb4c10fd49b6094d78100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43d22c164cb46835ef2558b0751700101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598e97881a0b1493b4bf1b065f9c014102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c29afea4909fbff2ba6f9bb8da300a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124871892464284e64eac86e5bf1bcf6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc67273ba39cb9270a67afb98721434105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d58023680cadcc012a4adecf9f025106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6b44e18cd50dee420b06ac5cf698b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf88855df793d6a15ee3aa5dc5436a0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654529001c1b41c0af50b939fd08fa4a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9ac5b8f4b02dd93488aa9ade36769110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd990082630b20cfdde1d29efbbb0f49111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bde5e621f41ee3e93e309c259d9691112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87af06a015e34081e050b437d89463113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaafc34296330aa5bb994b2d28c11d0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a643af70ca9343e227cc9c7bc1dfd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de6ef855b0d238d6feb0ddfba03688116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127c6fe54e21db272d535423dc5f5fd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac708699d4166624c6186321184b217118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528c6e01b9d4f814077671e3476b0cc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c842c246350a0a2d93527df7efba0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb162422f8658e06a6930466651b87121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240df851d47243a9ef9036142d9a487122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574330b0bbdab8bb97f3f3f15eb2f7a4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e27b896add7941be98f6ce598b3efa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9482fab897eeeb4bbcb2db0cba1a8c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2633cd9b75ab773c29d8e6f9a4a8dd7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775cc16fdbe63084090295f369d6f1d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa20f792f7227a7df54e5595361ccc4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138813656bab13928a12bf3fe0b21e9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fefca784b0da539234132412e74306130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e32b61f69128576f7427d1d12580b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c271f43106591944dce6677626907d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85225575af752e90e6067cc10cbbb691133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217344885330f0942bae628f5486855134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44bd70b772eb3303ce871e81995cf7d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e69d957cac636ab2815890391f1e01136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76efd2fe75b28c927bcdb55ebef2bce8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58713deb42e0c0f71796a51e70c641138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4abe116cf19aad2a46aecb3fabb850139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc9ff73a21a037e9b07a888c3455b0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95e315ffbc8694de43aa1e4f629200141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b232f86c67d6be939595f1a532514142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ca817adf643aa80ef9d8ba17b4996143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6db661c55efc5d9a5f55f919492b94144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010096db64f39344450c27d397830aee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5d7e981eb88ccc0b519e3844ee753146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1065c4d71b02960cccf35e714e5fbc2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890527a6550fc43e29e8e297d244ad7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a8a87015ac9fa5ddbe5ac91291449149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47107b87b9f5e07b1f4262477baa2c46150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc03c1c7048e22bfaf297cdf1830bf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970a219ad107ea98450b0da157a20c3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75463fb65175a524c8f43dc4712f040153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35721b287ef81f0dae8b527595e7a292154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9447e228481ac9059fed9aaa05928155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da152a98d828efc028ce4f62d400c8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b20d7d9be7a8d73cbe2aff813bdd56157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a3d1720ef6ab1de0441f2565a7df8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ffed943f9603f2ef539181f71f1b0e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cefe2333dd79d6be2f6aebe7d6e7394160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997ee291c701df02600869935cca23d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d69d3211e56e208ba481222301d8d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc509ceaab28d046bc1a340303e436163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4c8674578d194642e7b925f15c4c3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99290ed04e126d4d2aa860762bf58b02165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d019875fae045db4d881bb9caae5312166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed37f87b6f4340ead6ed9db6cb15bd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3909e03a31e146c1fd6a3910942d04168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a435e0d51962eafe49bdbeeced06783169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae8852c5bc00d3eb18f5236f9dbbbd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30680606905ee6cea789bfcd5dd711be171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa96685e4b740cd5c4027740841721172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99376e2b9a4e0389525992af53b33ead173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39311851fc2b6f1766039c6d387363174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71942d6cc504e1d208734b1b78487d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c6037c4aef4c8bddd6ecd3d8661a4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c631ac490733443e1af41cba1d04f4d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80273690956964b35fb5d31b85430ab4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913726be5d8145cefdf7a1fe1161c7f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21aaa60f19cf1fd09057b19361d8f9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32118d439945234abd9f3b1d00546d83181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d5f700899d09e90a903bd16e41752182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08637d84f126b59910b8695414777a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba13727b1e5a5e0f3c77beae78f8ca6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fce281caef98401d84cff00675380f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143163a457e2b4fcc2e8d011ea8dd64186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2be2eda06f65e693358d19c6191482187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721bfb7ddd412975d967a162d081d2b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d998d457b9fe824485e74b99678317189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933276ba8b1a264964ac81456e191a5e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d97ea3e212e143df7478db0427209a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928daf292e605587d6e37a950142cf0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814612de235ec33042e4e9e58a92a4a2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821e29a7801ea0c7ea687c0fcadddf0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3e6a802c9f0283a30d4056a3a3bf6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7b39ad03f0cbd1d2677907455bf69196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51fdddfecb7ab5034dff69360af6101197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9efe3ce5b24da60460366fdc845e0a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ddfd45931a29140cba071bba14b8ed199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c63ffee39a416f125fb5b591870ad200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e128d155e1e47bf7dd85560575f3f29201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe327b8b669545ca670548dce431d0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dce43d68f7445d0da5f557c09f78ba203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321dfa24c722cbb36817df45596a62fb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a53752e4a212b7bb1968d6b4291ae5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ace79e37a81711614c8af29458ce5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484671a5e04620f9da7016268ca21d74207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3673a507453548ecfdf8d193cbd16208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb448dc36598dc2ef90a815052bd1d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b30461b05b1e5bb0a83f4113488417210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb75e140e4fc31cb91e5408925db61211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d33107beb36163d8bcfb4b412f1ba71212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe06742678b76ad69e3edc2ec3c6473213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43932a59f3c098a926a7c2df799539cc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1923cfee18c5c514b8e91232e300ac4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650298e7344f53357c08766b05803bff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88514b89b2ea06edb6367ba6238848217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca1c9a06eb1e4a4596a0820295a309218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698bb79c677dd59f935a6433f53aa49219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2fa0477069d194c05def3e4e3c946e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe03c6be29cb1324b53f36a5f2a49b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14a884c58f4a5138920a58986e260e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791991039c422e69e108877e48aa76c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d743aecd0c2501bdb81f6b8f8fab3d0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e67f2f3e102b6a8512ed6a6ca481c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57cd8612170622cfa35e873ae312e8a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dcd5e88aa7e453b0a8eeee7b4acb9e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a86876ebd2f42ffa9828e16226907228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c18a743caa11c7fe1374e0306be679229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95a58d8d8d96381b02f58b74909643230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ba5ea41c7d52f2b1b798e3abbbb38231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796f335fcb7de0348bdd6da3475bbbf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa03cee24c46507ca14b56d4eaa652233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aacf7d089cf3e76aa391436338af4fb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba1673b14a198905b6e7c3c6ecfa21235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edbd2b1be0e2cb56f518a0433805dc6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db346222ed02059479a4c932c1ef111237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de288378bbd8624137ca9575542a9aaf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf4ca81819bb0487edaa3501b1365e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc36403f66f799ae4ae858a2496a4e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32f1870ea37c842264c89b7eda2629241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1be14901abbf92e2c80d3b29480d69242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae4790e314ba3b6afd4b055c388856243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766da0b8b415f4b4cfabf7404428ec39244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031f67f7b1afbcd73e849bdf9729869245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1dfe48cce85c3dde7846ff4d9695a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04839469b68cd31c542ac9db6389b79247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a998529da4d212476eb3f024be2bd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542775177203a4b26bb60e0e80eab55a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20dc026950ec7283da26e13d25444d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55326f6e7b25382f5aebcff2d3e27e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b76d8bb2146a1a435194b16a168cb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbefb01ff482065ffdd557ed6e2e71b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d699395ea0108edf114be203019007254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975df6e21b7ec935308e7a31f9b448c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b519a8e4f4fccdb6e411da9d38dcab256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de132b1622bde974d69c6f863698f0e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f10c5f2a7acf8d28fa3127dadace2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c679087bd5b8d6044247b493a3af24a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055fbf5b42884fd8842eeef7a37425c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4418c4dcb8f8c17c8dce2e70d6dc41261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99846d9b6b14b7cb4989568c760790b0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8d3eb16cdac2986e6bd830ea20901263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1c6fc6aa0d43e98c613f0337bb7b2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7681466d229147cbdd3713127e44736265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e8df909194620b92f3d38d0efe717266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af28fdd6db366951824e704c8e94c5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc07ddb948c2638581ce87e0034e0d6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2513f236e94260468142c5867367ca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6878904f6974065719ceab7a97daf2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098aeb9ef759c21f45c70002a0369d90271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267e0cae05818d400c7a550d74e99a6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611e25b6877b60555f041282f8c5d9f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aea64e7c3c2d77d8129a1c66a30e43274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11d78a29804d8d1bfaf8755b630827275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad36c8803f08346b193fa90ab7757be276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf57411b2ae7be2c3463f79d92242b5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee970b376c210824e0f9030a3bcd370278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de505a134b29e3398a69956808e645b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa70d6bdc3054852a8b40ae9f45910b0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008e6d4c8350ee335b63e2d1e0f2f0e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfccb94327c789c8bf65b15e944755a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc204e6493c9379b9b6d5e0a2f2fc4af283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141270c829bbcf74c4687982cda848ce284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e29a08b61576c1feaf15343567a22e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889dce69424ea1c704f5455390b3e65286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba19547684dfac46cbcd23c3eb4388287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c3de5b34d559c952d1974a3220b1e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c3e1cf5588d6405c3d258271d599a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcec04290e4b6edc3e04b1f436f50ee290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d41c95ca628f9aecabb60b3b66ba6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc890f3d91eeba18843a93b611033e8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e80c64f6aff6c73e67c73c50380eef293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021f5814daed2d5644cf339a06770b6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb46f905236c0d03d5b18dbc2a4d957295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddae6e856a176a60a5e349efc9a8a96296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019586d4e580537a8af817935d39dce297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d296f6ba699258ce2428224337acb5f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60a4dbf63f1cc33ce723336264cd9a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c4060397ee06cbc9a3293f1ec7412300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be7ccd55dcaf3ef578ed3dede3d8bd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259410489ba7e8050c7801ec1fe46d13302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a516a94f06839e6923650f036597f8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d49598fc2ef9b8d3a3ee132c7e38b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0053e0e12b06fa992e75f242e2dba305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78204f9f78c68a1f571b2867dc183fc7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01286fda1932f352a099b88c41bc27e6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb4511842770eeee828fb5d8391743308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246a1705b0f3a41faac81f8f17d8ceb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbdf3b196b23e89dc3f0b0381688bfa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3fc57f82876225c26526b69953914a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8264418f63a0876708be3cbab3c1ae0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba69b40f11c073b6d690ea4d2d88002313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe6c596d932401ea0194e29bf54bac314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b4912c18f3b77c7094dea40dcdcaa8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8502632626a2094d497b393c4718b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510328eaeb8bca4a69410deea92d663317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4964cac158303a34636a7c9b1e74082318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51344a5a8b80b38a6c4115368b07a515319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9c9cf834fedfbb67efd25714ff386320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba948594334696c9553e98b7019fe66321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd520373754a0ffeeffa05a82fff79b5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8defaa9dc4563d23b29feb2206a50d48323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2832d0df878c5a737c64a5724a4e5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054ccf540fc34495ee3d975140ac7d3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81f775705ae6881e8cf83cb74a04e6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bae04d6b477cb7798277a15a7040ed327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c97a5be508843836732687a8b69997328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb50f465a6ee25b32bc8353ed5e128329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83e509cd2c00f8bacd1dc7107e571e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d55c56e96bf6f616d574ceb23e5bb0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc15bece731a9fbd68ba1ffd62c778332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca861d52d4e55207848b31da131d2fe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2050cea2d10b81893c8de58fc52fe8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ddc8e0de6f8231aecd5277b3804e5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ac67c3625efcca5566d5f762b154f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b9476498b5ca6554cc13495d61ad6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56404b0992f00b96eab32d51f5c9113338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef421ebd0e7203deecd578445ac321f8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df51a5553c4e1f5061c57ade7399ffc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9901f1816b60ad4768aa4775d6f9e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3e9b36165c9bbd2aa4a5f8f4bc895342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23557883e518a16a4b9d700d431d28343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21806a82d9c62ba0da6e4dc8db7fd1f2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597f99020f641279fb51c8b5d13a20e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8baa77842d9490100fd2a16cc2c0734346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c5ff82d689586856c2f70c2ca3d60347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969515217ebf67054dd8c51fd0b1ffd8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb251cc0886afc850bfd8e0d11c7f3d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3f84bcca66d50a3370a81474ea352350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d1f6a4e3759881b5d2ee7d7b636e1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d2b92f0e683c9cd3a61c2b97d5aac352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33482080f5df8f81082cebf6694bc3e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3f3ce3cf37a3e44d3128775352f3e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03889b5caecb22bb58ef7f309642f6f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb50976c2ebbb2f0c9ab253a051a87356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a455f154a5646f057464b95c145c4a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47678c011ebe790b44bb1723d0921036358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424f56afec35b47282c64f2035d901b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57699994243a9b92456d6824bd2c1e9a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481802a299fab1cbc180d3d9c0faa5d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd64e530deccb7860b0d3d25a10e05362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622f4e5343cf9d207840421b0952b0c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f386564a13236067aad20ef3bed95364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe00e457332509818c81aea8c8a8e97365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a49142bece68515bb68f5b1b44daad366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba32078783d7d4f3bd537d4540af46367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bea4b1d4c5c5dd8b6669cec65caece368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a17a0f56747b60d5bba498bf853c6a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5128798bb8330e9163cb9d7fe79dc8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d0bb21feb86e0260e3f8b1f5e96e7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345439febcc7ef9b7c208f7750c2d78372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4854ff6d7fa747d6cc1f84f7860e4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7bd57af9b4d337a21a10489066c1b8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987b414a7782b2332360a086cb4b148375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c9f774ecc716a7cee9316de847e34376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac4ce42d3e200f772f64ca9523d72d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dcada84c1fa0564c8110e8e24a8551378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee09a61d1af88e7ee01d76f86d53c7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900940e98e3b1ac0ddb1d539b2e7fe2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc5fb223c1bc75c06029dd35e8737f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b3954366cccc681ec31455a52e83f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81368c1381415a5e5ec3d9800ec1ad97383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698b39620fdbc450f5d38b4fca3cbd9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d489da3fee9f625301e968d06b89bf9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1c5a33642c09f0f43b2da7a5a70c5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33a901f89c16dba93dc2a11022ce41387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23326358d500d8232243c007edc726388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefeab40f99c55aba8193d6f1ad5f6d3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864dc5e924e11cdc5a226cc6da0f3aed390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be98e27276e3c220b7119b4e665b70c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87435fa7671729841140b8a9e386d7b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1fc5b2a2b9b49821bb8153e8ab0d32393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e2ccf1e2a1f89c2d37a30162493b1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b92b549fa5a37410d80c5f474e312395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51965efc30df2867776572b6d78095f8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f70804de4453573ba7d9691e8b598a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a0fc738c8fd8d469bdfbfdedd9747398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b9e65eb4be124255f27b30c18e759399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031c15615d16fec0b1d9147e5f9e930400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4697dd1a754591e63a63781680a080401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736004a585faa7d7f4b791a920a9f203402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397c88e5e997ab1aa6968052ec7eb2f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c949c291984d0b85b71f13e00a88987404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b93fec2827a70c59bb51ab215b4e1f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52009088f92127eb5ec038b72a8e4de406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627e43f68cf450cea2bfc6a5a8505dc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ca94d5d27c29ca2d54c179e47fe91408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147d336aa3d246afa248c3f406f3159409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974ff4b1951da974ae29fa0c0828c70410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b3735b354172af027f24402532d63411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0fa62c14331d37533f369868f07d8c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9229aae6f91c983d3a5ef4534df714a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cede38537bd190ee2d5fa91b60581d4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b24b7a3a13e1c7986956ebc880525c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ecf519ee9f61f65ee5cc3b87106422416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af97882eb444215174a6aedb5607c3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306bb5959460f2f4a181f2f872a6380418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b6a42e82d544d8a566cf3dcb107c4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a9feb1602c9cc380b2705f4b72656420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8ba58d7bc3b5de7b82a5b196f8bbf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb6a872cd09378abe4597a0f88ea05422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb24e18bbaba5d8d38184a0df07b66b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449af25e573a15051e6a6eac5a0f615424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1206ae81a52e65b8ce201e41b22f547d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6ec4eed40b9e3023e4591c5938e4b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b227e2d657250ec3b683c06813cc13e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e769feeece5c8f8ce13f4399730a1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28072e5a2f8b07f27ea3815ed38d35a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed108819dc167000850dc11966a37e3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dbc77a888480272676c989387e3bac431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca14f69e3a1f65c1cb22021f274aa8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15bf5f02cc245e91b63d97e81898d0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab555c5231707cc9bfda7e18173b330434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac9258509165747f8753cd53393793435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf82adcd17c7789ae7fe498abdaf89436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702fb7d03f103c2c06eafd0cc7c64b58437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34fb774948b38cf74b64a6d689c5ea2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97421ccd5ba56b5d90e8f2cfd7c7c11439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824ade4c06c5de4d9edad2801fe8d0a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49da53e1810674459424388654b311441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f5d85f9fa6903b852022591ca4a71442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485158c98fcde4c65f57cd4421434f52443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f8d609c1ea42a78df20958edac930444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15bee2e802b76310d2127783d64370445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc296115ce878c84520d5f45256ef86446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c81bdff79f63af73f8d183226860ae447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915872a8701089acc3db9a5af91d42d8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c63764ad4ea62df51b380ead46a0f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6f448f5814e46bfe38f55d1a5d535450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435a8e9c1cb6ba870fc9016d82d4811451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd4b21880e42c7309da1e3b7482cc2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79bb0f6a040c039df5366e9a1037f93453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0c4ef724e23804e340e927223799a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2dc72ab108a2d26dce112ff938608455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfde2edbd983be9b613c1c02e46b38a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b966e6358d8cc84a8cb2159b4e3861457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ed4a90c48feaaf74f88de2cc89690458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf09cd01c19338e0fe706cc6da1738d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849a697c3c09eef9a2b010e018bb4ed460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f903d4b2709372bd88e26bb2507412d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb59e98d8d67bf5714e6c8c1449d61462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354fec37a8b2d87379048c6ec0e58ff8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d095fd7eb997c77ef563b924d99ed2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db2986f8625950aadc76a59fb9b1fa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0a08503d1af0efc396a87a3322ace466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd55c27b8b1e1f04eeafd10adb31000467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89ae73ae344e56c1c077366c800d01468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f3043841e641901881a7a579246fc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff68d3c413232cecf6f8c1c201e9960470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01a3690547b7e8c5371c28a634f76c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45a0a89e3b78dcfaac0703ac8aeafe472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c24b2ac4c5964afe1289406fb9b95473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb90b3ebfea36028b70e7b1be9c76d2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829a66c883cc41c3e17bd58acf8156f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7da9612086f5f9eb87b34d2893924476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5542b4650b21b50016c1733015390a7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032a91d3596e227cd5f5c29ead8a4a3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93b82ca434c8a0851d86b4891d3be7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac3bebb5d7da5bb10a4fcaa1a27721480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7bda9a1c4f0bc1adc7e50ccbac2c03481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9cb98d148fdde49041cc0e851c28f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959e6da176afe5a015b4db29dc5cd7c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa00833aa19e5842d523e4de2fc578484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d59ca4ce0006c3b89ef7e998c5ff6f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b481e0972f97463aa1f489a35a06fe9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a363d378e07368153792dba6330c11487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03330ea934445947fee8fce79ced47c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2199bfa1a0fc146681ee8f3645d1c6d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693120a824b681e72321cdc6dddbcc6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c191497787773f97ff7e065e17c84491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32856818ae914ed51a8f2a0ae99222ac492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c4876c3842f7bc929bcfd00fc7adb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e7ee923cbf930b16ae32f2040ca6b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b14d04c0429297591a92d99b28a7e0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934c34c45924fa6c4f1766810c8f3f6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c86a2a4a77645e3878b4ace19225ab497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba20246686a028400034d4a4bd4801498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa033c1d6b5a29c5389221b06ad600a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c66d6f3c7b6ef89d4ccdae8467f4f9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf184c32d00713ef221ca72438a0c5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91ef59a7abb634227949ecf444337a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165a19028bd054600bfefec227f6062503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8b894b587c1b5ef9de256ea54a332504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb735f5331a3fac1bcc0fde21bdf0e7c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64dd9b8f95322f1dd90465e067f9da506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a698b4e46198ba952481bf6145d922507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d03f9330ab416e6ba44515f5416bc2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2d62362a16a03f9f912376ac0a2ea509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601fc5289093a022230720ac88bf56e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cca2c4b19ebbc4e9e00fdc76a9e078511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578bd2d9c49585dfd45fe6144082f2c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d87e6829154835fdf744abea0e582513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5994759c78518958e29ccc199864ce4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140d95f87817884d58a0013bf038915515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08b7e3a767b561c9719f1ce8da4e1d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99284e2b4275aeaccdf43fa54a2d155c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d1c03c042d08c451bf47405c149ce518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617160a41fd8b396b655c74cc4b969d8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86791f46937eed803539ebb0f3e57a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cfd53896f642052edc428488312384521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ddfbd068d1c562b38b5ec8a981090522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad438419a6c91c8ee57eb362ca50b99e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094661cb5770ac775bab3cf5cb0ef6ca524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe0defae6a4211d0b71f1e505ca23f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081110d149d54151f144c42c80eea467526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67c87645e7f6b5fd3d1aa121d85ff6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c97711c6eae1791497f7c9c8b893f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068537f1b9a26a60a0c0f8d47798acb3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d826d54fcebd7c536897c51964929530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0affc4d4e654c431def482a3da2fa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76048350645946a121ae8bf0f2eb9853532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e1cc76ece391482557b7c32d9163b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b8ef7283e19f2eb8e0ac360c1b06eb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6dd6bff977f3d328822d98c31fb57535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967f757428b750872890346eb829a02536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b672182594420979c786610a54db9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0168bb40800b4bdb2693c0bab251c08538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f4ba751007f923efe7eab470da77c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa6d2cf5dce95ed1113f24e5796bd8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37c01c1e42fdb094103ced6158c89c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1f4cff9703fbb64798117d8fb6200542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb4b4e2ab90376f8fba87c873e21b5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9ae6eba71f4173d4c10c9ed1822a2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1a7a1e2251e28776d5d5e50c898d4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f022bfb2285e6f896a163d657dd01d9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131f54507216ba597429dd5a487679c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd49a9e3db2b94b7949dc050d32b8b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce3245cbae8a83cfdc2209b85ab4fa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee0b4abdc8ba564870acbba67f5c57550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc88e7005777e9a97afe0b003d0928551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bfbcb64de2052347ab438ea61a2f32552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e1d6b7349f7f307c52359bb2ce7964553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01251f4dd37280e3c01dfe8b7e4a17554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55e73b26400a274d1097616f0f7586555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525bc1808ecd13651967871676e3fe3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f88025f6b61bb430b73f805096dadc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4bfbc122c4ea0b03f371c023157b9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb17163818b1baa66dcdb6809986ff1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ccae91120ae9849d3b0fbba8f98415560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487650fde2ea8c19b8a748deb04bfbe4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88970ff9593931a319b3ac6ef6c63364562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede21ffd26e6d7e6fafacc9131f663e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b35980e41a12527c165530612ab2a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b610e48dd24e7412db25cae7ce6c22565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8c54fff29bd61bfecb1f8e979861f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cadb01636569a9e8786e2db1159d25567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310208d6f424d945446825ab84fa3a94568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec912dd42b2b5493dcb8e11e652bba4a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991cb5304bbbfcd0ff3d61e74ebe2bc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d76f0029e49acb5ff4921ebe08c593571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c996d4a322c9bbbb19205d02b98d0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930554603cec3670d92cc34286eb22a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c85a4aadb48a8ee03690276bea360574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371b398fabd83079b160217c647ddc9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d423387779f51500848a457d0166df0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7accd14a8e142a64b6bbaf0edce583f5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b182748793f8986e83493a0845127b0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f151126fa1140bb2b27b5503ff8a149579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dffb15b8432c350326dfc6959c12ad580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3807ef55541b0b835b5cdb1cf9e857581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c57320ac245b7810332caecdbd8b4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d908347b7646f542f8efde7a4d043583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ffeafa0d78796c5ea48e1b1f4f5e12584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61cff47080e4b6f4a786e344c4c7f7f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2736b39fffa19ae6166536431a99278586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3ab596d905b3fff7ba637b389ab4a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d60b1d4449282b57806ce21c102c6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de25677be3b5b44cb757a96f1763934589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f45091c420648f6d24021fa1e90a4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e777f5f199eb525668fae67cf549773591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb234bc0b89d031f28617d3d2c5891d5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dfdbd465107c8c8cf3be0de2fd8d34593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4b642079d36098523f9340ce28e14594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2561d434bbbe0f6049e92ff5efef068595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ef5a3b4bf76663f1f88b11d15c998596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5eba77fede1dea2ad94d6202234bb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b7585d566b1cf831a510038eb4c31598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596ca008f3b7123620b7948292c9acf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ee1122f61936886a8b87e21b7a847600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348820c04e9f2c49939f51543ea454d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d157ea53bb78d09131df8da9b2203602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e62bc9157d7e60511b2e0232b8636d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82083e60472ca180136c23df9bc12e95604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4a03a5b91188c6cede6479d363e8f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69801cf5cb2a91d3168de1ea5147ac1c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e00b4dc0afa5932d0d802314792a3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba1d71359bc576db5b2fd9d249c91b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529bca37cd7f3716951bfd32c950c19609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705bdf4df4de036654303d22e2cba19d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec5f3b942d12b32be7a99955935dbd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc8d9e4e17adb0cdf9be09aa74cfa3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849fb520ee37201fc7e7dc086158e371613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c3b69891c81259d19436f614c88af614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55fc4380677cb8ec087097d34300947615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf287d23ad5335ad097cd34f926cb1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcbfb885858fe50d4802f8e564197ee617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f861976af3e458098176b5cddd137618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e169b4f40f51d72864fb6194a590e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e06a35dc793e722cfd83fabfa888e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6b8697b037c3338f2b1eb0e4e635c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950d6e90d1ceb5dd6d7f60939a5c634622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41e760e84d4f43adfb6fb1245ca50d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f72b1a0a9f936116c05e466adc6d96624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ba7f64e46f879a62faea5c281ad60625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262d7f6f432677f03ec31bdd1fea7e8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c90e6d68ec56d726043ccff34fbaa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1d4ba044d7207db40d2fda942a66d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1fafdcbbe5333edeac79371ef3b67629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677bc38e44f488194c39ac1eacc795b8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67be58683415be2ad46d31d6946fef1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0133803bef9637a4f3aa4cbeb8d76632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f17598aab444583a6665371a736ae633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9345dd02e1b64f1db15c8cf0ca6fc87634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd3b3771a67c5ec583abdbaa4345b1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd50deacf57496ddf1994dc591a4ca636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36759fb527695d0fbff75aabc99376637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b222d99391876b127159f3bbdb89aa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de06554792b682e4807f284edd9954639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44622a1ce631dfd8a02ae5d122160a54640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85a9de71dc65d5bfaf4661dbea8cfd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6389d139fae95d97abaadf1fa8bf2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709ea61e2ee5b7d9845305069a9e326643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b22f8871e22a45d500a5884da7ca08644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e0ba74fce215763d7f498a869946d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff07a3049be52cc973350c70e15f014646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d0ece40f2f35e8aea76bd6f2afea9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434931ed6b48078267de70c6a8fc66e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc90dcfda48fefc6fad8bd1f279529b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8348e59dc24b0423cc2421f0bdcefee650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1708d0d85530a4065c134dd5b771b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68540fb1d07ebf327814157c988cef6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d5d79b03d6e01285236aa44893491653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b0c7c3bba62432f200553c3e1f2c1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94b9a9772522a7c5b63b6f3ff2baf8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6e0f198b3a3bdffbb223539910ba4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67630f506802b55477261382ab45c1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce51d061df6f73c177aaac569810e0b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a943b3dc60fc099495a28ce25a7c0b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8bc90520b72cca02c58817e351bc3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e3716448db1195cff94e99394b5e3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb9db8f187a1b1f2905b2d4f470ca6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a823d78519389c7c60557b394828bf3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2339468f3e83de9691228dfea76f90664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512848721e8ac3cbb8ae65a63ad839f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affdb64444300f1786d9738b319546a3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5f873e030cd60dd183c2e4c7ddf2f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99241377f82a3e4bddb64f77a8e4d59c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2a6156fed425d13ff67619961ed98669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55955e5761a058dc7a877f67d8db162a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e082b079ab3dd68955190170d85d370671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27481014b2e1682b2bb6c033e9498664672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c804e894ad1635f739ce1a6a27a1d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0eb945c9d36732315fbc2d5c9404b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4321a83b65c2ccb7a3b8ad239ee7587675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef605aba70008abb537bb69cf2809823676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6bebe8543f8b0e9cc8bcfc75ef78b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6639aa3ef765503a17bdbd9c0340bf4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed7ef707862cf76b6f08894883e723679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abedb630389710dbaa0cfbdfa2efe6f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf921ad4529367bc09e0bc5690330d2d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8496a822806abb756cf5c6cb590650682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e9bee1572d9c5bd2a528da9e62722683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05ccf0a6ddd6e9d5cbbac85c5d90ef684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcda93b1b6033287444e4022d9a2b3a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737fee850b67e3f95f187c09bd21af9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f3704e58737d2dfce7a38ed1a461d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695a45f6195514582a0c34508a9e201688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15b4f46142f7b3d6a7f1661e99cf1b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3749f84c7e7d55cabe90100407f87690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d63fe1beb117e813feb74cbdbddecf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304d8883b61cb536c4219c2d33cd327692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e3cf5de24257f8c9a64c42329acd0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f14fa29a40288b2fb096083fc955d5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42abbc9e62e49206a76e56ff6c0e7bf8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651aae553f16a6a0f2a5a57356289e13696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d3ada59608ee06d6d5fda735f2480697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c10548fed9d770bc28f31db5e675ca698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d27a5ff050d035042f5cb820ea967b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46586a67ad5071e7b88644e9dffba7b1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785884444886f8a82cc3f200c6e1869701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845d0418789a1ecc795eb92b945497f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37774bca28f19e569acd9f294c7a7a0a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7899d6cc5f1e6a67888790301ad2e0a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57243e987d36a29144ba5f3a1aee2515705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6cf10789da17562168836a2e646c5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a909df59e361b3ec996fb4965a4fa6a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e420d011f14d0e621483637698f98a2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d29557909e9f0996744a0c6e3e5597709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dfb4c6fca4ceba79de6866242cbd36710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6148932770d81639e9790bee049ab711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96bf9c301c8ed44bbcd0a9aafff56d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22353d86d63d3421843cf1bf9740137e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc707955304a9710cbc07e6a942545714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17865e24e0cc8c2cc5bcede6f688538715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37a6672ffaf2a6ac74008a71ab8bef716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda027a9db8bde1863d986119607e36717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedbe65dcf0d66cd5005d38dc8ae5555718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0400af8f52c07191b5110adefa5f2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268db94520d53b551b63d3b39720fb2c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11260d60e32f290bc2c91c40fc14dfb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972528f68c843f809bc417ec4f98eb1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa2980c299c3345a7fc9c354f6be52723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6708f049bce9f72485f05028a05314f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8efb0d8806b65b94554170f20ed56b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c23803b996df8f2658bfa707479358726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeebaed85f3d3118d57a828257d043fb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee753fe53ba0865fa0711a88a1d5d8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7ea6df36de32bef73e918a5639c39729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a97c2b9304879ef99647fa2f8bc885730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b8818933c6dc25c8703d08982dbd1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac8ddaa3a9aa9a047e3d9054c874f7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd76ab7b2b1dafae38a16dbf074d5e1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff66999b509f011570b2e9b092b03ab734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf824298f0b75e836154e041c89cb68735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb2baf1eed92b8b0f573b646fa0b25736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d171984ee0af11522fc75378dc9518737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853a291219e1b3e7620454d89a6d934738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da217d43147925535cbf094e3bbd8fc3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711f3efa07a092e1ab7871d3e3abdaa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e41a47e18c5d8497b47c238fe1acc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53f587359b8bce81325b97e6206e6b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480211c3c16dacea8e720200fc6e8de743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef81c475a4dabe85b2688b3a4969f6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526043756117abb5feed153412744017745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65fcafb4f1461132027e51dbddefcb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b7a3f14a0766511da84b48d815178747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0195dff570257840b1be51b29a74479748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35859d9b12d927bf556bf8aa5c3c1634749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc84225cfdafbc16449524e4fe9a66750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f6bcdfa8cef421dcca1728c487fde751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb713b1d9cc093562ca137b3312b70b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ee18be8adac6a016c847a8159e0d0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85b570c12b9e51a665acf10969b8e2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134c405790f97023e52f151ac1676f2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e9467a2608bb2f64b45ccbce8175a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746660a4b4d7cc476f1e46bf437f933757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892f61852e53a0c002f55d74ed0446c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac744f3ee040cface4b4d8f99d686d7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648a072edd47036498004c6907eaa8b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c98a3ce75ab477a34301c9b78eb402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327aba6bfc7aa99614390f8517f19763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22407b7ee7487579a8e5e6ad9243412d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab38157d6e8bae479f79fcbffe9ede5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92ce9f0356ff3756c8a764bac1d0ac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f78fcf2596f17ab396c7e1b5f8f5687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aece21e8dd164c06db7b4406e98a2018.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48bc197e96a1896f4dab8ac2d24b119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243098a41a8e1df1eef5ed42e7254d5010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c079ace5d1e120bc41686494b02a79d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53f126b16efb38de0eb9ffb4f1578a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847ace1be30836930a16e2b826fde9913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e2cabfda4e9b7f194ad7fb2ec3cc614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432fb23491fe8eb7ffbd3363ca2d9bcf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432c6b996f1352dda495848a46f41b916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d27b411fd78eabcb563bd953ae7fa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c1e2aaf5d67752de2c42107f6010b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540beda78727fc56a4d3df1d73e8814219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cee130ce3d1c369327ac8ac918fb7820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c6a6f33ad925c7559576fa8adde4b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7aa287e75a661c8b54b21dd6b65d2822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d83815fa8df8ef2c68c724140e52b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb7932690ef386474c0334c2e6b76124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec6892c046a8f8fefba60ce650b4f525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06799491a7b6037017068520878f777626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85871068bc3f8e70da00eb940e02bb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1543cb6ae36f3d3fbce2d96300e830d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad81c40bfb9a576f4b920643fb197029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad159c9a0b2880e8a6aeb014811ebcb430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e64c348e87efdb31fba4da162af0931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a034f88dd295f66572de13ed92e53d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97f45989bc16bf39a4e5e68a9e7bf533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5586b8f604ce873c056eb7f524663534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f662775b5f288f29ee5e26e4aca2bc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7885d218f2b5ec47a49ceb2cc07b336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa104fb3673a714db0b3a5b1b8c5273a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721469de727afc38733310b5dcfd71b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce35f8f2709f31387d20c5a9cb03a139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b000a7ae86748625caa5e05c8bd3e1940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a60233d16646b36373d2a9c923fae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0128fdf3115d47f78bbc5ed4f8f1eba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920207efd14b93b5f486ae3156b977143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b91983a28a5227deb377751dcea9344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2b46e71a0883eec40197fdbcaee6545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820058effaec28566901e5e1fa9acbc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49cf56b714c4d2a05c7ffff6a4238347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6dcf1c8737eb7375ad379043baf1048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b45238258be9ad72b55274a8681d249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46496f64a686603dd9ac7524f3bb534850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a0981423d75a546eff293135c4a9f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ff2a9359751144581ba5dd67ca1e552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81921cfcfdb038f1c875155cf8e31353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07d5e5de66099b01e87863c12aea4954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8d67fecf7cf3a90964c5e3165b11d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af84d1eaa761a079bb006bc77782bad56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b462e685eeb81720954bf876d057f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574a43d0ca1ff7283913fa943e1d93958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b276fc5329b986c5ef3277bd2e5877659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd640435b8fa926e8e5e44d05390b1360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c805136ba349b17ea82fa0ce7fda261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4cfffb441f025eefa81278b7423ef62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c464108b7465eff59dccd3f8269ddd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5805e12bebbf57ea61cd6534a06d264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd128db3b71ca4cfb3e9e9997e21464265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271f44f16f2662b99eec356b950928866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4567105dfc6e5647a5306cb97c4773267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e234f08ae0b74d154a7960bd62fce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd928ea892a1f735e7734ef449a254969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6740fb608dfa575770121152fb43770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2076d2d8976757d9c336b7ad84740e071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02bd3f860a8182d1277f373f3776da72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b466f5731958298f5287eba9ef65f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca62ea39a98c2f4ae36bc7d8e5ff2474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c481d24f1e682bbd8217963e19800dc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2122290c6baabc476e780ce64382c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1038b8be6280febfdba0d5c3d82ba377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29b8b9599a2a016e30cfd3ec2aa33e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300e1006f34e48ceb4a7bf81f75e9ad79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb6733a055630e1a1c2e8aa2dddf4480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eae713061bfc66ab0110de88a8d8fa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2d870fc61626a8b63ebb9acbb4fcf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bae3b163161aefd9dd420d798605d883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d19d50e45abfab65a99a60b1bb163384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf21c9f89acfc45a1a028e8724a44c185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae504e33105b3b905659a67f6279404686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229d4aed8944f67eef99beba7e5869187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ffc201f57baf7a975b5109f197156088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c74a9676cef06a271cacf0cc9a769089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c8d2d1e16938640c37fde7f381c3b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d59f17d72213b86eb040ae156ed55391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947207afbfef21dc920d6b8dfc75e1092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb54880f834d4351a4b6a857e174dc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64e7224c9a10bfaf6e9d1ce548c83c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68036b52ea54a8f2b08e50b5723d89295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ca7a4d5623668de3c60610c93b9bd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a27dda31f5081f2988e5e5aa4f1e0f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ebc9a99f8a1dadadf41a5fad2975e498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f126e6eb165329cb83d8aa519365f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2954cdb7599fa33fe73022ccdc1b191100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adfc4d1d6561bbdb25a1c755ca87a64101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77af2b5cbd0be4d7d406eefebec9e8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab0ace94cbe28ab484084f8bb97796103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d2cd1fea6a7e5bef9805c6a6af695104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f627c63591ea49da1bbe31458e3f26105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9099d08b7f7d03adfd3f7541aa75f01106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c5bc941de0eaae4076e1528f6c485107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65f7f23d12cb2b7d6a4cb1402411cc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71440d58e7d7abfb90ab9e1cf63d67109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848aba5c6652dd02d60d654fe8e9e2e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08624a3c2d1788deb39eff67c5a8f760111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8350e8eef9a934e7921bf3ef148d00112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d54b4dc8e37569e55760bbb68b9b61113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1571d2fdb83eacbf1dffe25ef111e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9f677b1b58c6de0f446f348704f17115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dcfa49be81f5b4af86591663b2aa65116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be4c6abf934515acf75db4dc6228e7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052491b99fa0abb71b012d42710ce67a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4b4c7d6d08baa77f930d061d03467119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77172d3dc93fc4f8708da698a84e60120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c336b6416175fd01c22dbf650d364c7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336cfba360850ba67ec84499708dcf5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042434b8b872b9844c4fd0e5032455e7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9abfba6ca85c34562e5a03a0263252124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab4394f90b3665cc2c44f7d456176c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f0a1aaf285d2fce87d9597e894ea2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651597dc6fd27c838788e5808612215127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2895647b9e635f374ad7ff270f7f2f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f641bd2a369a98c9da20e1e392aaa0b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71dba36fe088c9dfd88bb48a9dcba44130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e3e5e5607dfbe33b1af2c38fa9a2f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94985e5eb8b47ff753306ce83ae882132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f4d1223b963d530ad427550fa619c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4550f7a8a7e8fa09f13747211e3096d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709778601b17ce759cc4edbaa752057135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972bd1ea8deeca5177ee9086ea6b7c74136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9fcf783baf46ebc239f0ad508be9fe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8aa919bda80d0bc5d0eeea513c4eb2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f526dd7851c235972b108cfbf9c91139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2fc92bb4391f3400defc43fce121a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bddf50db66b787f0f3eb81d380973c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddee0f2df7c5a18886d49fb6258c887142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5475ef0443d771d347eba034ffc6332143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dda518200be3f27a813579cad58073144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0395eed8645f8068cc86c4ccd2dfe08145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e263f0e5a99454b7d38e5e212a557146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84804c3897be2278fb21ed5f584e54ec147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53d38bf092f1aed88dd4bdca4eac9f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb7fad6d1f78403e6390f4c486521b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f90ebacb812a2f2d0abad1c0fbbd0d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0c468d32a9d2b5f17c6af77a62ffb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e807fac154a893c5d7d2d6cb633e8472152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009eaea2cc9adc49f67856603a2c24b2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd10b61390e665a8fb8603daee7ded0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ee48c61e73bd566381ca7c0514d1c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa3bd0164aacce106195aa31b48e4d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1381d295a47d0ea0336a9ad6176d42157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72387b4b89f620f8aa937dc5da3a361158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d811cfd08fb9a1e26ca4f7f06893705159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9168380eb7dab210071784384476f4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea8be1825e94098283efaa9ef9f21f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371ce4e840febe08ab76fa5cedc569e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f850c7bf30b1469a216cc4f8173a73163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9de3c14397dc7f37b506ee4f5b7978164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f216c5bccabe414ec3e58a34e37a46e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42fad4a1c877062a3e5b647ad65a86166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94078c671385406d3b2a103add92254167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171687654829abb39e56af9977db168168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0becf6e0fbd081f718138a3ba26580e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e91d03468829b7a00b69e50a869907170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61bce27b78b2d8a57fbeb5e8bcf076171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749f485d9f5c7280523ecfd65c15224172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b582817dd24c1a34b109a91b4ea85173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4eddeba29c93e88285f2c99a554867174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894cb595b36e8f0e8c40103f5235c11175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d499627e2e54bdcaa7df65b0556cd9f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec149a6bf989909c19327c0107730ca177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77c0b876d48bdec379b03badfd1abf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b00523aaa6fbeaa8f819a6fd33dc8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00add96412cdf1942dbd0abceba4f36180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03edf1905b8d8bb90cc009b8972ca9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83cd68635958c725d54c95f0a6c8d74182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698302eed9c2de9435840aa4eba2330183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5f331c4aae635689257ee19b51378184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0cbf04ca09fabfd1ce9cbc04d64aa3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb11ffa3fb362ffa743da695c949deb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684945ca6d46160fe2bfd28de0d93ab9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbec1e3201cf7b010d7dc47a71e7929188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2e3151b6dc2198b11d49eb651d7f1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f5467d3c869f270d3fdaf421f0ca6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023973cfa630ba707bf8c639471b88a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd79622f25897d5c232be6eefe93377192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe9fed5f699fd1673b09383f2ae9e7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda1bdb09b5b1804122dde9a15409be194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8198cc3ec88a3951d0a0b09161a183c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb32eb44e8b8453a6f72a5c00922f87196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08baa7de7db7d5a6b112516e92b846197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06741c5342248f5ef360e2bf91b3c74198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc30aa2fb5046ab0bac9b9ebcd6f980199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844533feacba23710013b35d65ca007f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a7ae8413f31c722f7d10347fa7a13201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2493a39211f310f26ef2b2ef45a33202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98c770d92b1b3d1f1081fed19b8cbc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13924b692039af9daec8dd3d36ce8835204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bacb86b8a18d1e27fd25d735b5afb34205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc0f98f8312153d0b8d1644dbfc33e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c828411e121e033f361167ba5840c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d299a5afb32d7cf88a10998ea444dc9e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b4ca716212b0b4b6320d41ed7f5ea209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94b8a5ea9b264a01353544a0046afc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ffcc1efe3674d2a050514c8355202211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ff2054eea9923f3af3d0c441cd2b9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1382151d0ccc606d55e8d32390baac9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5251de7c98c111710ff4db2d30708b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe123bc0aebed400c02a2077db7c55215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0082ae5e1fa500cf068770370a84ae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a099eb4a93187f2c21b2c4c28ed36217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eafefc8cf1bc6fd95997cfc31a82980218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d508bf4c2964568b2a0daef58b3da46219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882dbacec5631663cc678094816dc0f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814afb64f3fb22e2069e6cbb4fd7714221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed4ce454a7a8cfb3977fb22223aa76222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bef1b90fa461eb93f54b6c3ceb0c41223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc2c94dcb919dde7acdc4076bac796224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895738503ea28a0037cca05a02e52eae225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde57ca67f9c1ac49c42828dc4a9e1b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293cf7e1c1d23726575689a43c436ff227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131ae6ce6a9cd59da5f6ce7d502200e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880260c161ad7a2fb8793befccf708c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5186cb03f02405b0e368e9c75ede45e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18829ecb86e5961487e1152f55d5dea0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4aa9e5ef804cb7ade6149b4f471d2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531d8b8476008e1fbf86b091d8416c3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d830648e3a3a5a3b97f214f971c4f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d84d8b6d1337c814a35d8cd4762fd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef79e64b0c33810521703684f1dcf34236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb066e28f2b1eaa54a733137a336aaf8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1919fa6eb112e27897495c9dfef9d4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f785018383ddf0b7ee9e03fb88a1d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab51324d6dfe202808dd80a1d7cd65240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e9ec5c4a378da9309d80b86c31e18241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f870a81023d24f3964ac1c31dc8e30242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda645a06a5acca3477a93c089fc287243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164f15a9e0d468ba4ab8bacd7361a51244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa96b0cff75412b624c0e30d7517ed7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9156f3390ba3f5ce015080c788c6bd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f99827c87d636140403e9ea402a224247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167e2cf48a84094189588be00f0bab0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046f8734c23f149ed870ee020a0f912249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711414693d75eccca6ef921cdb91b21250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96903105f58d697ecfff60562e9b7ee4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec74778b11713d06797fdcc2b5d53c1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2f81a78f58d7140d051cfda2dc548253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff0d7ee2d793b2d9b240501c3b8a0e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6ec365c5d81f0f7c289d8df9431ad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c544b5a6ebfc77c61d0686915605c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ab9ea3e2fba2454f26f474993c1fa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d136c2e05f5df14ffc9c16d2680177258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce3b1f73d1c7f5270b02fb406ce7ef259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d86b741bf215b2b261e48e5b42370260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c341a134ccbe5a86a8fc05033fb570261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309bafa2f27cc75f730469a7048dddeb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835f1aaffaae1ca653eb523d9b3651e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63496e046ab6700876f74508b99e1e57264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9fdf518ff6e3dcbc147d711df9ef8e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce170b11e59bb9294fe57883ae97210266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3befa3d40c68e545063433becba4d1d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca6d1bf0368495ee5a85e7979ad05f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ef386085271b84a73c865e38c3e60269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893cc17539f373504e9c27726df758f7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3459a5718f91622d3ebc73e105f8d2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b97084e5a76a6274bb9ee230ea4a1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f32462964410af2f4cd3904d7e8ec273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360703d1890c29cfb235965004050780274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02b237da92e01947f9f7f0307ad964275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296452aa7541571543972ab231ee7374276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879649e1d9f86350f48eae53ea5c040c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca21d9457a10b29f857ef2ac28e07a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68982c8c18d11893f81a8a672380d45d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b979c15f6d2de6ebdfa9dfed490b5e2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725dc8a0da1f7e5b71aeb0830a1128d1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ccf8b22ed49c8f796ece430b994454282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5bf3669d0496908e1957dea519e52283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ebf38969e4b7fb7058707a34b8b7b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4ea3e498a779ec787a9f9f7583321285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe168f3ea01893ab715403f5ffd318c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1da105a1a2121ce30ad926137cf213287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd63d808306b4d75e56f2b7cf81aa79288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80164cca3e52d85fb141912cff09bbe289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33001994e4b20184829c11e765df10f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a8d12c61c3ecc87107d5a2bc05d7c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b3c84c1cf8ab5d7cb8b8a92369b98292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd48cfd0cd670ea6cd1a99934b63e5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0fdc586b4e246eae8a5bb59eb6ff2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0f315421666a50ff860c8a2ede960295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab99f2ace48ac3ea450028add7ef39296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e063c17f8ead3b9b77146767501129297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c5441a0055e6b96f21cb0f22caa99298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a00eb66786aba7a18ee80339a077ee299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea1d0af66410c6d729d5cb245d0d0d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4abcb4693abd3c597af953c557566301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51921a733210956447765f3b6899ec302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692eaca5148468f694e5e057a10abf16303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2c74f7c927c5cde07671cbc67b0f8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7d7c1dd16e90a3c3a90a30538d667305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81204707b42c5933ed56cbdf3349af22306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2255bcdad084bd3e58372171cdc88e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f137f2ce8c5da8b1fb19953e1d1136308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593543a27d39740b806018a645d27af309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826bc5ebdbff875c0aee5f29bcffdce0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162932de137bb5a1197a4269216f441c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8116201582df6b6a75ab773e521fbe312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03551167fc64a1e2938c3f18506c18313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a768825c219622a2c4dc84decd59f1d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd23c6d31786b6c98562f645f296229315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c046a780b66fe9ad09e21ed862c91316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278762c0d3dd57ce17fef75af5970a10317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de48c3fea7d69f46f1b9a512b7c8dd1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c835e60a79802410fabb033a9a359e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefaa475789b0b0f2f85449e67cf4b90320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a1cb3a0d78fb7a0dad9fc822ac52c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d97e2c79e38abe610d806b5982c26322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d8a0510d4b01ee3e859d6bafdb046323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f02f6f5a26671af3500979885998f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5b048e73d3287c807a538324f1b14325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431f171ddd7c0a2ea3e53824c8d4861326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47eab5a0194e27bc98ba61f9e5994fe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593f5b97266ae781ca86cefd170a7ed328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814733f66b9e8807657e13d9d945df9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c52f2b2a260faf2e33721e37067b37330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8998dcc0069adc03ef28483f6ca03f7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc0e3bf52d2e5653c3ef4d1ccf5af1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1c80c16b25f5745c10ad48cf31f30333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3648366677322550737be73a49dc783334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3493310375c4f64fbbdbe96127475ea335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8192f85edfb2a5efac1bf2a105e6f3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e772fe458964103bff1da4d8aaef6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad95d2690f1070237569bbc1ab54bb6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea7dc044665f092132eb26037465f0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ccfa78beaee7fb68a4eba381666dd1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223787d2c2fd09092edcadc605492ad341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450187149f73e2dbf639598dd1eb1a2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220aa324e6a8aa4c51e9c32c7afb7f6a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79644c71f1ef9e939054bb69ed74733d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33aa84515fc563d47b0430ffc45a4e3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2c1c7877aea75acf40a5770841db2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751ef36f0970c40dbcded1c29c43270347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c941496ffbf785dd10d40eb6bc14cdab348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf5a27aefdf3eda2dbddfcdd783651349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77946f3cb5651203e07c403fe5cbb22e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f1d06eacefca76451b635a1fe9b83351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3a336a44b5e307e83b29ccc1cbf57352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1800193f338cfe0cc4d417e02ff67353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de64b5e0c3da43bd4137cf80223e3dc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df440d480c127b2f0d55281087509a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f531af31dd8913195a318b7140318356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e926791a4d194a2a0c571db317376357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db621245b597839bbb62be697cc7508358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79953de2e635b52c1da72410edc410e7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d236fb16dc765e0ae893777aadf21360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1bc34b7f74d7318090aa1eaebf614a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6bb45fe6168d3c8a9c9704e6d2df34362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be55f10f9d119ba45f9b7cdeb136dbb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a06cfbaa02f4ae8d38018854ca55f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8682001f84dfc6351a3d20965155a34365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b79e7ad51af35926246375c0f37087366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f6d09d704d1d8b3e43ed27476958b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d0b443ff8f0df22924bbbf8780c14368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3639986eb847987b102e4e390a280e1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1408c2b83693da986539e30b3f4da84370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d031422a16ad8a984b9131bd6b5c61b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471cd15627392179230295a07a8de394372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d92922c56a0cbe8f07d11f7512402373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233df5d5182a4fbfcb51b89489889f1a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ac55e25dacd24d736ff14bd257823375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eff62bec18911df0ada5c1cc33a153376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adbd92e75f71c8c77e53509929ad72f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5fff6169edadfd4c4b97e64a82173378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a674d08197dd71205e2a8390165883379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f7aa3edc2075f7da4446547cd009d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e975ab71148d0acf977511869f40ea4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1a8493fc1972d656f1230fa2b6265382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09899e232f6ec9e64e1a04ae1a9b56d0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6827a5f95ef20f64f61a1d90d29d49384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83612901d983269a1ef19a7451d20c7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20548027a5a7c3a7dce04c8bf9ec564c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaebb65abfc557536362556be33039bc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5be2f807eed6bada0fbba58750c69388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe108059de1029c0677736a3d7a3f1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d9ebda4931d12772f337c24a76b3d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff5c3f8021725f23155528f4a45ba1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178fc8c1601f08b9d9b605a4fb6fbd66392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e09479402cd67935d928e2d1c34b2f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd10f12b3bc2a0268d55d9f17a5a3fe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619631b5a6d4ad379c9535b7b4c76c99395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961654795faa4af533e0e74772c87d4a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d387513f82d79af30dc8b01215dabeb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d21cf4759a2a2a997aedc0b6e78291398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4271addf40c88d0287a75b449214c9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a08e9f08dcf923dfe206b0d4b887b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603f49f1b7148c3b4bbeffdf85f1bdb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d70988aca1042442091119e5e1fa0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60d877dc3af65539ae058796179caa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcde6721eac8c4098be206fd67a40cf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c8e68498e4ae93d44feb0f7ecd76a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb349cd3bdc21c687a922202dd449316406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9860d71bfb7849cbdc166756b5921407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf63fc4b5e1335094838ad34646e98408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa4b591600a1cb22fb434052851004409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502c11beadd8d67d60bac7da4787b4f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c1521f5b50ca7f639acf461aea1b4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f4ae72c3208d2caf3c9a8844977a0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e4c4cd9c186ae7ad17e2e8b6f65e5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f767371dec5e90ab47bd1a534f6a05c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2940f6696e5a62956c42263eecc614c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506cf34f71791cd86d453e671b1434d9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272246f42cb9629686bc4cf947ea7a2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19088174f6a351e3536122ff3bbc50f9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45bb5a3f0e44eba87a14f11c5fcce00419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37778a5c9467bd316ef54cb6a088d2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e13e7b41d82cf4261228d625a6b4e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02fa28648effd58c9983eaa2aae2c50422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f514dda39f9055a9c13c356b9018df0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0123403eb8586197e26ffd48aa91d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dee3daa4c48a44aa1d05a7c6a31788425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc28ec95b09d426f4ca3a1a4bd9a4b1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3b676932443f1bd99f821f2b3bae7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5474a0bb01af557f9c0b977b7d2389428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbdd2fbed916b953aa07b0dfcfb8e96429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa92874b0548a64a0ed8b5629a25bc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf45b98c44913593d38d281cf1c017431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad461d35563ad78331c86aa721782b7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ca029d871bbbc4f8bf74d8694131b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0e421d7c3d455efcbc6ea558e8d08434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b5df72a4b428fcbd5f2bdfc2dfba7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b266658a8ad8843c03ed0141bdb0d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90e928cd7ea91840c024390c90bcb9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047336b72f771e0695a951b761e5539438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a81ae3c2aaef4247eeca1ba6f94672439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61981ce49b9e32331a339ea41cd9529e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41a0c36dae23a8a718b705fa0d86f3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a08a803295c7e1626a5870bf266db442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e4938d3b2c1c50b88cf6b77d58614443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0a8475cbeea5f481a90727eab0548444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fcfbd52db33126f07305b28d88fdac445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4071b3a70a84b7b1ae28976f0920ce446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe0ae6695e8bb6be6f41a6e76e01eb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e737f88c55ad69a1f72cd37ecbeea5d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c1f3de5c31e57b80bb6d82dc7ad8f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db264de9aefd9ea40e7e113023c37286450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32e7080c46660329ba3c380eb6fba1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b725e4a09a0f5d37c36cc9f4ee9d3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae254397232fc824a621682b72f9738453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d66a619a1dbe210014f211a5602e59454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc16c5cc699609e7fa651d3d97e35fa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409c415ac188a230bec1a8b9a45ed3f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58765cb4b3a1071e90f8512623d31b5f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557a6ab8320902cbee6e8464e9f8ede458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f087f4f266b3cf4879c8f296956b1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfcdb8922b41774b60f527c05b61179460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c509efab16fc77e35ed92b2bd2246461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c2b0ad5eb1aad74d5efc9dbe54023462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badca2462789cc282ee7c8dd219a055a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc867e515eab9e8d8429a051a6524bf7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a64684ac1a2e791cf9c24a4f9411f9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae96ab8a384808e108150641088d87466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103a5e7d9663a652a1c4526bceec0ba467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741056f882720d437849f35e4feafdab468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5068c5450733f8fcd458b73b4769827469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43969308f1bc4459722c752f5ed265470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649a1dc9409fafc78a06e4435bfbfc6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb950f8973cce0d589a224a1e9f5bec2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74835dc366c52f96ddfbdc6b6a6c208473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1e4b878d096621316eebdc7056ec8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138e07f6d4223397fac356739422d2a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ebf12d34e495cd01e9926f748bb15476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991aa9370e5d493717ebbe9f4f812c0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5234bcd86d3e7b688576ecd251168aa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d8571d66832d8824b6793ceeb3924479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c14689d06648bf960b65b5cd17609480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa321f2cfa934f1a7815bcf0edf788481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fbffd361fde6a904208419d58a4328482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df9d4a4ee545fd2a0d4eebdb595355483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf21605205a00d1a6dfec20d54ec93484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db252f808a6884a815f1b222284c472485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee3b222b7e1b67f6ba904d99ff3636486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a5d477e009250b8ed688c841371d8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed95b59ad92627294b22547c46b609488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f246efa7b9ad94802a4c480acad463a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593d06850b8f988aa7b8f68f4f9050f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dff94207025aa5531a5d0d7979b816491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9889fc58bb3a7d619b0215f003612492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb5c9ebfd331bb27d335399d2a3962493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce534ff02bb29868f80c91bef07b9d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289e322a66ebdcccc5f81df72c5316d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab80f0170264f31c651093d0ecc2ff496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532783b8aebe703d924ad60648cb343d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb88a976304d1a154c5a379673cda0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2bc222cc8ed2aa3f34820371c406c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa716eb87b12ffbc34a940a53199ba3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bbfd57aabe83f71c33494c178f8b5d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b79dbb08871aae698a4c53b90e640502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9dad821a6a2d9390a6b20710344a8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461abb156244058055a9f086bcce995a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b95b4943e0401f8796187cbafe3fc8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d6991c2c8e67313f0cc07d7779b03506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0d6ff6c47282e8f64b95eb7d14d1c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ff0ed9871d1b1111affa8351f53af508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9c0f7622f2be815646e858f5f1b18509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8827ee01d08d7dc7dc1d4a0cfe9f23510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c6b7f5272567c5751e686c12bb7de511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32a5c4ceac1b74fb069573c305755d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e7e416bb34db7c587ecab6a7deb77513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ecc3c5ca6e0075f61450388b221435514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009dd9e2d9229b3f27f24e522f3958f0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544cb0817e816a943cfb71131d1ff13516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea26eb00145f8fea4ad17a59a298c51517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f42dff419a3d690bbd5d8a672c59b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336017ee57178315d80ab6219107a7ca519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636b8fa6d50824637387fbac313b271520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b85a2c617b198c300625ba049cc2a0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b76f8a36cb4583aee325e4a331d164522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393ac50f17b91a1254821c35d6bfadc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6197d3e947b857f36e127169560e33524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1455d398843a24011ef50ef39da6b00525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d719fd601ceb6793b5f68f96fa61902526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6fff0632cc5e2dbd3ba14b0472065527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4a32f622f02a125b3f386d3aad15a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8a412780c3afe62ca51ba721b7c9d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5d734592fc0e3531f3cc90bbc764a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de56bf1586f59dad1e9d9ffeaefa4dc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207662196e28c2fd62f392bd81754cb8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84075f9a00a607af404f7501ae0fa087533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feffc779208cfa4220e329c4311aa51c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727fa04b1860f85e612598321c20d7b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0208699b028baecd1f9fcaed444cb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751dcd1c566e3f627f97ebb89403179e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96828d039a81d4423d4217087fded54b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbebd9a9906a20f785806689af5d80a2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434c50a73af34b21f32c9ec421303f6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c5d886626fb33dfd1b0e9bf2a3424541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d637990588ee3b9673327ff34d29b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910b92482669dbc2021931be6a6f4fe543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8a535385712c48bc1b2a3d9ca5f61544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d19c991f7df76200a4181762f69be545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77d39517951cc909aebc691f181b2e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7490390d517292148026635833b5c4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd72361cc717e479c3ab8cdb462cfe4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e2e2aa09a526e7e92d515a9befbd1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07370bc470a1d640c2585f4c31174282550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec76468574bdad101498855a2a927e3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565ccdd156ce349f787d059952f32e2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3372b1a5264fb502c0597ced5739b7d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ab3ee826e1661568421cdf3829c21554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ad1913c1aaa04eeab709b5ee65554555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0674e9748260c832d203bdf2125146e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc577c2324879d7423c80ef561395b2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87fa2f85d59e90a208ae9267ff14aee558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd39da3be31e0f6d844e1b99c12ada7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c8a06fa6e83f6a1f12cf848de0a5f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0207e09489a616df5f6daa8451627561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44510694486584737a60d49c2015125562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a4a1152df733589808b883bae3423563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77370a5cf55a1c398d9f6c2cea7edfc0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b557dc881f4fcc65fd44f9f7994a1e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b88164a8e4e80b4c6396be74f000fc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89346098fe4e73542f4d0d125f2252567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4b9cbf040fe44d66835248de2c091568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e012a08257e5731fe91334cfefd352569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca05c8d72352adcd936bc675a33e0a00570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f2e6aed35f8cb7c9fb73264cebd4f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b1caa47052551cbef6e5a67e2d652572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed636f8cea7411f2c51ca9a33a353af573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358cf104ac2f8874e44c5ea8dad3925574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7603db789356f6b00dc76f9287559575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8756ea25589be8cbcc25b1f54fb3516576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d3b241c3add0da49c80291f473f28577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712cf1cfa6b5c7f14922c850fbf4f29578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18da0924aeecb70cfdc6163cd60681579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb242c2488cea27636a5f00386cf53580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad14bcb980ba8820a24d88386b689ff581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e574590bc327dc7516eb78f6fced73ee582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab662660f6d07c4e3124d79dbba4f3c0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee519d1b867958337bc24d74a89964584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be937c9395cb1c3f226a3237d8df36585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50169350171652db30d8f83b189cd67586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58516303daa373d0eb5bbb55029e448f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094768ef8159fb0bb7359dd99ca6d71588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c4f6e2f6d303ea8aee2ee705736fe589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761708aa5adf6023a3e8b926ee9366c6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224aa1ac65d40510a19dc571cfe044a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4a0ffd43115f3ea7681fa5332ed8d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a7a6f0b470ed98dcd551ccb489ec8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdbb36ffba7edc3889e9c62126f41ec594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04afff1915586ceebf6855ced34bb2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8380c130c64d73c3f4622dd11422844596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5e07da528be9904997193754642ea597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b275af65e811c9afd098e24966d6e25598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291189793b1f09216bcb66c28e8e02da599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945f0b312b7498b88f6f275f22cc48b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b73feaf437dc93385f043b134fbc7a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1183fbe28a4f083310d14b9b2fa678602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e510443932ad79da096b566341dee4e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22fa4d82f6fda910499e109c32136db604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24a7df787dc5929bb334c0ba114864605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46dae7c6bcdb628f84971a619c3382c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff1758edf24602f45ed101641d0509607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d25b8b757d19c5164c107b25d6793b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556bea866b77f3bb13c5cebeafaaf066609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a68a23081b8905a2f53184124b5fbf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b73f77c182578f659842b0931732e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1bc214ab51f8924ed36755e2461335612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d93efa4c8d5bd5ecbf5f5622c30cddb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d153fafb498dc170bb87bdc3c1655614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeccfc7a5497aa2d768640cc4b56484615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e042447525d4175aa499ce369ba74616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73daab6a61066393bc2343d47e37b4c9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446640800b3672d6bfd3557b46cac014618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6939183dc58829ab698cacf2cf515db0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ab1c7e4e455cd3cfee1c36b449a33620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563097ba361f3da239b4cc593fc1d4d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c169f48ff08f83bbbdd434e45b4669e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea2da9dbd76d1afd75436ec17af611623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194455f88ad492ab7443dfd59ef645b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152ca31b7ca096b0a2d57fe5205c5de625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4e69d96e5f2a2ca26dbae9d18174d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d594229192b897a4d72dec0ee8607627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675ffd1c817579080c3f25d82e89c74628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5154b7358b7809316cdecdef02725a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ceaab5f2cb6e4d02587a04e67e3af4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e54f540fac8cd9aea8b7e52110c7d3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38de65e26ec8f9fda451fbabdb5f73632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da4a6f56008d4f3d2f89d5e824afe1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893781e840d00b2dbbc4e31c8af2c45d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa42edc3635d3ff70886bc5a76ca7f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3e10b32ddc1eb4cc7079f3f7b555f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84a3a2c38500a739556a6533820e7a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1d5f0b428521fa7529356dbda3ef5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d10fbc1fd1e8166407b9f683bda78639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669e342b39be23bd7e0ef007afaaaca640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a3916d2c9f06db121a68052fec1c0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937920b2f8911c34948d3cc29e07a7f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20279d9a464cf870ad42777a7bdaf31643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1508ff547911315224c82faa97c8bf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ab6d4b215e7e88e366781a395f66e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4fdcbcc0ca506209e6d83922acb06b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34924f963cdb371f9825b57df1f350fc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d156e916b4b14f3c3c8002ba9d540c3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d17a29d2790b729ed676aa27ce2511649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0878781595247ba95f8788fbdfffe7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220c443a358b1ab6be7519f85b6cc59651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152ea8641b0c4ee837e14aaaf010628652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7687bbbbb599e7221875094667492d6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1b779dd45d45942ff606890b9487f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74035a67ffd4cc73fc25c04fdbda08655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad461d4a57534e64b3ea6ffab411b40656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181b7808bb85df894c495d928fdcaf2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8734110dcbcf350524c73e4f22d265658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2a4d51c45b00e3d0c27e1d4a44e8c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c38c0aee0de0e085e26252b9561c2a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33534700341b89be8b0cf381a166381a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e59eae95947042f7d8cdb94a8f6020662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b1889cb3e158ed08a701ca7fd8785663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edba30330ae23e76b32a635375a6328664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa0fc49e7f0e24efffc8de466e3e79665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37849a487a9299f2af7f59a4a6a295666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ce0f8ff2818930556913de9408279667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3bbdb5a3e1064be23361cd7f2f01a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b9ebbf1aa291847719d9ca588d272669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc35eb6c84259526d8afff5e34771f0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64d4935cef307952139c2e868096a2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831466139e530ab22d2c11469dd8e4aa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2b6ad980fc75ae8a9a25b251ab3c7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33573dcee57c5843f631f80fead680a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a77a20f9e6f3ecafdeb2acc5a3fab2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1cc6424a0850fe1326b1fb260e624676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec3795b7c6d43d4a1c1cb8ad6d7520677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8afe70e0f0f74a0b80f391e00a195b3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1ab2b7ecc0d2cf80b6adf5357f593679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4a9c71f6fad16b9685f5f8b37f698680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee88ddffca58045a94b7810d5043c0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab32985260c6f2ee67119dab12bbe8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a701c9fd49455a2c954472964d8d28a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4881876f313a6576699ec5b53ef0f2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13431d7f8d07164851614375d48cb16f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be9325f953b0a2b347918da9ba6a33686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c8650e5d31e4c6997a936c5e0f59f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288cef9a3ca3313ec6bd48d943510d4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d774dbe43ef9e482c1f7cf7f79d12be689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e005b348be9383af33e3c6343c5fc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a54e756e8d6362407fbf9d9251482a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd929ae691e263bf9524579d76649c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8e1662be814d83f7407afbc00185e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a942f6bfa3dff17c301b20720ffc4d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906471a0460c91f69361d7b9542bc446695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dfb7f11aff652cdf8aa9decddc3176696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6319b60d6091452083b747a1308540697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbf29b882ca83f8cc9c0dc0a9abd24698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba967cbd11abb40feadcbafb820dede699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787816284fbdfdc812e6eb88e8e344a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c501bee32877f2f684f9de0f18e42b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307be88b4a0d816f4df7db1099fe75a8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50caf3b3d4dcf293569479388ec1b9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90333b0d9ca5ce35458f6167c9535ea0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042208fa436220726bdc0b78fbf39445705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff57562f0e455bc15b767c84009bf36706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dea215666638815bf835f6a629e9f5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532cf6dfb11c0b84797b667fc1016578708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c119c76d44c8bc4545416b2d253cd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039cac419f2d8938c7a7d00a067faa84710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c82b1659f3d82e41e2c1145b2aebed711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2a60b93adc23799ae80ae4eeb68d3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d97e8750fc4ea4a8a7613af7ed126c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514ffa36ba8fb84663d5043d08977a9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d13ec767e520ff5d37f22a92388d3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f8d4d6d7cd53f06b766c5e9f26fbb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b66b271e2f7802ef075728f041fcb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1c2677dbab0f70872c656e7c3d9e8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5d047a0c6d1f890b8b3d459fd2fe4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad89bb209671b0d32a3e7f281df2922720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d9c9270a9ee8644dd97afcc843b57721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026a8681eb79bd7c20c313eaf748e28722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235eed29f317246c7681b57db1a373b3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87095c88ff663cb6c53752627a0ef250724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5e8341d94dd7ec1ad63f9488251f8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b90072c87c11b90805e1a0392f2ac8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bdc35d5ff36567ac0d0a6804ba3152727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e87bfa5d62fadf78f1773489ee021728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676be473ab2e2cefd3d8fa4cdbf2320b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4244ccf7d23a44554f46dcd8b735f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c311b7b45d3b883c2762bb4fa9e2d33731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d437f8f29c21f9f81d5b3c407151a28732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba555fb45e7dc174f551f1a101c52df733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f9634ec5954f3c4b9ecc1c8074417734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e63d6ec760d55a18d7873986a52be735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e797026586aa75d1d075525fe2f359736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882bbaa822663c4e84c4e21292df9c5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105f7d423fcd49863f1cb579a4950fb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4015f62dc55c4d6aab805e2d6712e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c3b7f8e5b6a0874906fb9387c6fe7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83690911561209ea77706b853e1079f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1fc636d7a2d216abf383d5c8734dc3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21808d6d1c3b73a0dd182063074c253c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54fae158467ea0328c7c81cb6d35d7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c2b2ad493f44b081e2a163ad8c2b1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93283888298cfb245816437474e5cc35746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8470cbbd4f472b47bc09600fbc069747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc3d3c2a4978018c1a1204acb82382748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43966ba143105d5890e907f901da593c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92f3e68613957540ceadc8c1928e78750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0c17e8a5468ae2b283f10ca62144f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483daf976832392ecdd33311d638bb3b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877d1362e1e4cbe670af0a672e57336753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510cc816071960d783ebefaf7d4e12f7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d9afd4144060eda8c90fabbe686a6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938a195cc33271b0f20c2b6b153258c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a1958dae6f8f95017242f014e1600757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f20331eb3834ff0fa9d268ea2373da758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96b644c612ff2e170b62a89912c776759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>