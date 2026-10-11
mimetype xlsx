--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0b8a55c85f3739ecc248298ba2de41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4cbd693044d40ea003d1a66a140972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72e367ea6dc5cb5d90453cc15aad7a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1c0c85d802cecd1dd50f18d9592ac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636bc89326f43971ad810f9371c6ca95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b480bd9a071fc822faea2404d5b8e46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f45b686919ec619a05764fa1c998e47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70ac05bd81d90549429531f2f7c25b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f4d3298539e1fcedd84d9ac3314b39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d33c01a22087bc879581712f5893fa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff522bd6b5ee8281ee2c18ff9e402c811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94088d04f89268eff1d09e5453b83512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c21892523eb6d8260c0b813fc1399613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc983c1a65005f23d818d817dead41814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141e257812d4e69e5fc1768695cf6ee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07b826ef143f7a2e8a5adad59d094016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0615cc550cae7e6eb34f17ce1e338b317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163f4945177a3b4364431d03738f12718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc603e29180050e299964d78ff8ea1d319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f566ed77d1694c9350caef24d271120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e07aeede2304b2f872508518c02b621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0eae2a84a8e4dfacd9ba98066cece22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2dd3999a07964c2d3bdf2d40d124ea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51d258b741f531e7c2f79a7e56a02424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e83711267c5f376775f62de56d5fd125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf902ca4c8a63998b2983cc686bfbd626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86d851d2fb81b36c69cba3350b7dbf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24592eb76ef0b7c23f3abe3cdfabf94828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779913ff248c29f7567447c8e31658b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562e2e156b174dc3e99ffe8756439ae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997df1ffe08c53553926023e082e1f831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613259eb6e664611300a6bd2cf781ed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c32472714794d3d16f7c88145e97633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54c15c876e33649ca27f6f2495271c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d45877054558f60bc56dc7ffa3c9835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612063738737df5513d3823d3450f14d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f95dbd3f793ce1d49927df6b1a7bd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3358cad4d1f366a412314563d1c95e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb1221dfce3c4034d3fd9ddf9c3e4239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ab832fe1beab16cfa576641e5f5af40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c075ebc053a856267012c5ddbd59341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb8652b81850947fb8eca0f284406d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359190b045d6dbaecc3c9262f0b4038e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd9df0fae0e2d45a3a546250e6950e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa0eca954de996020a20b51794d64345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff64a5032eec0d47b5ec3681b983c546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05747982cfc878bd9c5924a7f4964b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38597975ab9cf85bee0dfb33fbe695148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b37cc00350967bc73323c80823163e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7cccf797d9f93d7f1061de82df52b750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ba8748acc4df7303ff9b5783d419d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513be0fc9a2245c2a465e46f0c3701452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa673ccceb43a50406a10ca0cbeec7653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487b9da41af4b3697837b9325a194f154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c634a5a4ca623d827ce08772f217955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14e2bd2504f43bc75ba9a24d479d4656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab5d3a6063a2f2e58d0dabb031ac0a957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11dc193d62f74461331ff25c24ac3ea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b8e07c280d9a0fbf20a64e3a2859d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af43c817882c132b1e11d1e7e7b45260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b73e1d42b96d1e94af64eb4da769ea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da769f8ddda7f4fa15144999b85af0f462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f270c87a0d5337805cfd6767c23ac1763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1900e8f7333db9ac40e79fb40078764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec165f1281b1ec58d8eb4fade07783565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793421c3d72c94f881b8ad2ae4e86bb366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c302fc88d48190bc6b8b74be9fb09d567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb4baba00addd247c74f8881666e8c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3f202f6775a4b8cb227b4ad9b565c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9993d58365c53abf15f510c0fd8f870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad83e5c58eda5d947a9a2f715a2e54071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86df732ee91ee7b99eea25027117de72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44bbfc46e1dae4c862135695671a45173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327aab9362ec35e3b8e450cbb54804b374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca36d8abc781a0159c9cfcb5e6f4b7975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f160d1f430da9c78141e14a630e2476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90338d0e75f8e9f87041eb311092f30277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f68ffa0aab85a091b44c1163dcf6a778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41eefa840a09eaaea2b1f4f648260c879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83594d9450eaba4adb0223b94b2bf71480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd538f4084e921be8f12e3ae905e0be81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce761410332ff0710b088ce829fa4e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21059cec3016a0920f0eca9f33a273be83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191b96f7edc1963c264d193ec9d5f7384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722dd2dd6004263595463bceda50503a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b887a63e4cbd457457eac34e961db386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf6723cddee7b7422ef1ab4bece82887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f899052ba66849354490cdb7af430da88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790db566ee1cefdd2b359eb2c1432f589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133a83324c42a5d3278aeaf9020c87090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2fc00f9d54e3344b1cc2aafac106e491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a7e84f5243c2f51a5007f3593909f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d489dbc99a53cf3dc949099974cb993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2152e88228ab61b34c02446419a7ccf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ad3106c787eb13f14e6829997384a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0944d3ca1cb4a95c2d173c8d42c24ba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ae64a9a330d389267dc481fbf8a6397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5dc02d1d0811d033622913ed71ec198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7974e6c9d175785d8311db283ebb9df199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad8b236a1d80c20c1592c9e5bb161a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4470c766cdcc994b709843f52d13eb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a997b4f5730e87cc4d444062c70581102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc02f6bdb713fa738b2179c01c0a1c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52601aa15312e3245b807a55c872c883104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08b4c409c81b1f11558549f4d2d047105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5152d1e14474f088574248f75c9e5f1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b6e5924833d9d293c345369878205107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3858a241f7616276ac77eb8ba45c897108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db87a12e3462b1ae884877782fff61109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f6148f601002d924d4e994b1f2113110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bafe464d9c035b09c2e5b6974af9f09111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180f285e372c61404fb6e0f9734d9c6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6de781c32740b1b254d2402122f01113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e27a643dcbacb4babce21f48ee3b40114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af253da9e76fd817728208768735c1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d08d1b912e821e31e95421919a33c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d3e9502601892dcdd29b0633c6506117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8a764b5ec8d4c7c62d4a86a49b8ad118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d03d09c94bab9b2fbf6e1938fb6009119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5933b612148aae5f43407fbfcf277e8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad51d2a8ed65608aec3e554687102d5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc8186277d7bcd099006d01a985771122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ebbaf4cf2680f2c2610dd005b20c3b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b04b12006331dd4721e53e25e8cdcd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801632c70862ff3db2d2291dd99416d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a9dadbe3d1257833bf9b7db381668f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58226550c967c511d6460efb66bf0e9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd355ec77fa868c20738f9fc2221565128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ba4cbc721019e78d7c2605481f29b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28529232da09c74d844e510899072cc7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf35b64117aaebc5f0c67861a1a3fe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69fcbe65f4ba642ffdb359ddfe4a56e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0bbb1b9222d7505fa70f65de1f7e2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9bbbaf4e30ccc8cbdca767b011461134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2418a5d3582325e0a55b070e16e59b0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a31d0048babe34cb533222381dfda7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f1313005d85591c044cc1ad47eedd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb40bd75bf5a9c253df66294d8f148b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0315ba565ef5a1b36a8cce58b7baa2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5de74980f53bafb6964ae93a30fd2c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1f47b550730f7120f549a575a7c92141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81475ab58cafc286dfe0504d32ff2b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b24adb3a071b850d54fdf264e9c5d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2bce6bf43a10c9d3031bfb1bd00fc3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3122c4b08a18cbda7e3b171f6e6d205145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a33afe1dd50e50a5ab5f14799925e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6073cccd0b5555c6fa3b5a6cb2a99a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525c3a7c6deba02ad08cd50480934c4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37e27c6fce8c05e18aaecd8c8f420c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d64e08770cb1bc31a2588cecec348150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132654822127c9b8b11e845072fb90c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1027e8df4b08228006fca3a18a7c2e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6623c6db3ed05507894624187b5b043153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa9d919ae1a31b3a28422c03feec8f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe66b77dca823e5c8d4b2e4428725aa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e29d02e2d7b3180a0e9e59b50306b3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8f747f06b76e943666c51ba9bc2e3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e287871b52c13f0c27f926a585ecd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef7a447f57d83d6e2d4222d41fa322159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448ccd0b75c5b3ca06cc6d655f8a380160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3ba6444b2966f2f494090afad7a61161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac6eba18cdf5f924c343c42c797acf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245188b323e0a34d964fb964b412e14163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4279874c9ba7d902cb306588a69e2b6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f6d5dfda046bc8747b064865740ef165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f61b3b55d5ea44fbaddc4a36a081ba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7e7acfa88a264e3158409b195086c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16a3834bb238889f764c363f3d46b2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926de50d5766fe5673aa46e3e0a4ee88169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38cf6be3171dfe1e86833be535467a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869415578f559fd16341b8d16db37ba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0578e3aeeb439187cb89aba2b0ed920172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d486f84ac8cad530ee5b368f9c6515173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f51ce1761e25ea7773bdb458572a1c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6596e442f034a81a8bea48146580c60175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b316169c701e737f6a5baa300433f90176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90698b59b5a15693cdab9dac5f081e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758bf942788e6f505682fee25bc0d4cd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4187f8327eb5faa648070369a73fbe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90049d11f80904e104f2eef282a4d17f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc5cbcdf50573a738fa28aa1cfce58181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05701352a49988cd3b7cccc3bddf763f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799850b81255865b6a6fdeca95a30290183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1c6985c17cd7170b1741c3fe5c8d1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb31bce0e7746a6aa0f395336e47071185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666f6016acb81c3e5d3799dfb78d02b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf64b794e6e133ca2f05d1e19c5e67187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1092b8b0f107ff4ff6adbf08a23ef7e8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b5c8bb62128939905c58eb48232cf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50784b674de65608fe639cfdd9a0e83b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c46699817a7fbce4d4688a25606730191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb15d8929674e4c2391b1a9146a7b07192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c57fc1f282403f7afc3b143451571193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4e0b803897a38da00b9004c065a2c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7a00e15a1eaaa59ddd95e54860bce195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2aeaf852e6ac2645452b75c22039d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b029aabb9fa1584cf7553b04cb72d0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71008eeb89812a070b783d8d99030382198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d518cfa6131fe07102ff29f4a13e0a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d921bd56e9a02cb1088be834d8ed1a1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007e2dcf23136a29a04935bf4b629e3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580c37f4df2b521c69db2bfbd2e96fe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd093cbf817fdd68af43e5507a94d4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e17dc9e34aa999e0db254b6566e58204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f4835fee8d576de9f4b341ae2a016205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4654e0b6debd94b5b687f3fdd485297206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1012f8cdfd2d00ed1cc7f038b7b94207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8f0529d1df172f2b9d0a062155e04208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2eb19c2e022b906b8327484409f86209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de890eff5056b99df7c9948abe0a801f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e58019a6ba8b8e9a55c441a9b0563bf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842cd2d959bc4705088ee9021d81ba4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac23e511f8cf73c775cc0650c40303213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693691bd80952d5dccab815a8fac72c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c73950df1c8202f1232532030260a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7893cecd58c06083fe7bd0256d127216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f6d44118cebe234eb3619deef7634217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f805b40a190dc7064531e7ea576221218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1a916608470318b374da0524887e5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5cef69a642d1c31ffaeb356628b22220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a99caf73d6d1c497c79ac00628c72221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79711779ac9e3ebd201645b28b5798d4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4afcb6532fde56e4a2f64f9ab88df223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d533d4052e83b261a1bce93aec88a3e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db43c1b2c1279b0942acdbb97554a63225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093027e8b07ed677ba31092f8e222c4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca271d98c4a09632f6b2a5325fc4cd4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a73bc7c11a15f10f64109b7cd61962228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897a59928f67a5fde2afa460c2b61c9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b71f67b435f0b32a65ab89cc3820ad230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147223c2a5675004dc7e11241b90629231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744068931214033bf5695e8d6fe9b68232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf45094698e60fe6a32ce735790657233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc005f6a9684898011ad7b1ecdaf24234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe98db3129ca8d9faf5319a8f16fa7d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade883a638f51f216dc0168499bb5f6a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76280ece93267461bf00d668b5be902237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803b179d22f734f4c90920250ff7c26238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c94b77f8968ad6b7c85e4ca44e74b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610afb276b495ce7bf11a96af0e2a5e4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca00594cccf496d720ddfc6411862c6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4281445ed84a4c8bb193188d82a0f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c7cd374f3cc5a27993b072eae7419243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec07488927234ed782354f713528b3f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643775538211881e5d164e6c75bcd8d6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90b588679b3d13354e2b951a97bcd9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39d13c168c99d33efcbe24e6bd0aa7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b173da33d0e66b1f06b0f1df60ef0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4feccdb9250bb98f03a21e9f7c190249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c28364ce4fa2300573e797c934e55a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0b0f593b8fc3bba8264b35a0effba251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963766452a785c3187d52151f6034234252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e8e2d2599059ff90eafc9e4f245b8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506900b2727f84749a94ef32cd608eb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98dae11fd1a9a522e3d2b14feeed3bb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45713ba38f6403b166956750c974b5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90373dcc137b19fe50d341dc8fd71e14257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f629788c17a079089eb6dd75abc0ad258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e807f7985d18a4ccd6f905fb377b49e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b94527450878ee5f3c0ebdc0ecb6f8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15964c18685af856cc578c35c1f7367261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d299a9c8718984fc29894c5f18cd981b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46471905fde78f0d9b34b11fe2ae63263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bebb35754542ef6a43e338e8bdd5ab8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c721e7214e8fa2d2e7410864b7e8c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d0db01f74279dc10db3b4d2cf2c5c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7be42e4025906cdaa254d8b25c733267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f40925b863915b1ffae54ae8035cfe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f29ac5e7a2083f9c05c082233615b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb61947f0621431b38910d9a6806cdd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f487d49c45585843f18da0898504150271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2df3c4c79a6f4ad141a5607807813272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7b1ddf2e808174910f1bb61f95aba273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e146358b0f49af38821e8b8048d3f74274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d8d3cbbe8cda5aa562da089d0b7dc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238506373cf2a54f5c4acdfc400e75b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4fe7bb75d3304f7229debb3716bd57277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed54ce07e57404502490186b1c2187278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b08919edcb274ab3fd07e29f216b6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1942f84e7407a7d864077adcd8bf0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4847b533b2c188965094b4aae2cfeb2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0009873935f1948fdbe4612237a6f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e45f604d7dae3f99bc7eb9e61e23c3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da4d9a45a53c167fbdf07b87e40d37284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6582c2087c0500b301cce477b48b61285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17764705b010c4ade7b0d0a1cab7ead286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db39d7b990cc129a15f2cc59475754287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8737d6e2d34ee0caac11a796ca047b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b89cc037ab07b6664558ed1fe24f89289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448abe3a943bc3f3679307c3efd3bd86290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd01578742c382053098083001e2648291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd25c0080f802ac37d8bfebf071483292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aae05fd300abb727053fa32906ff7b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d1cbf7a0fb6f3f1052620fd4c22fb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e399a68a3173b5e43d24a958da85f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc6dc9d669d4eac4e6b9bc4c56dd36296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b03ad83622ea7643bfdd093b0e881a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114834e6850bf67e483a7897e10a281e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85f6fea4c73ea10a0d120dced557a8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da198a8b8a8018be08e2eea4b8bb3547300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646f51761e178863787dbc950e04dff301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5332db9eacdc0beb7334f873cf19c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a59bfd1cf5efcbd9c530f7d73b390e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5b6a797d362e9e13d396c0940fce1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9dbc44d63c329017fa8f800a5da5d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404c17075ae977275335abc6400a39b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b56a525369969a881291fdd9edbd1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57282ea86cf66ef7416eceea3aceb6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbee02f8400afaada51713fcf973d9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439f3033d0058308cc2b3d36029f97e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949c826c8e537ede4f76c083525bf3e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b4fa89a043942a8832113299282fb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42d056ff844c278d24e13f9bffd2c5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42794012efbb2e3ccf0ea9a7bc877c3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6dda3d04da5d8a37c6f7b88a96289315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d46c959dc2bac81f879fd3d6dfe8a2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b72744565d35597b0d51e6834e4cc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f8e7b69718c7d9db4df7a6c068942318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0bbc0133455d3dc8d04fbb09b54fa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3595204c7f6fc144f98880fd48d93320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b37a3763136ebb7499c6f1c255f0c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc023b52c998db3880a5d823132fe73322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be87d11ce0bf043f07f672e2628c1d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fdb795deded22245a08b5e23f75b67324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69527a7c27a2e3ff084abf40d0968769325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ef0135358fa46074d565a00fdd275326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44110fb2dc22d109e6be5ca7dea9fe0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2758934870b9e017df6160bc91a724a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa295e14f94dfaf9b7a78d11d0442da329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016ce4853d78123d1413d10cbd82f81330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ffb9ec289c5bd99ee99a07b0aeafc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2f7d218e0a60f54992f4a37d3c04b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6cb517bfa1df8d171bded1f1a549bb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f367d72a7c9633bf7e8d71cd18021334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1ea649e8cd02fa29e0d3cb4899ae1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f679deac0676750a824b2665115f7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e0f7321cc278d497c2d6f71511694337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7cfa775d021821425091aa46e67a33338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4748c8ce66211579ba5ad4fc7e097339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c201875fd1bebb3efce60fbc1b191ea340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6ab80a64a42bdc1a2cc16ba325c90341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504b120dd24880eabe36914ff60415f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b7accfa5c698ce69072e0ad7f981d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c56eb798ca728e600cfb6059b479fd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a2f064caaea5e5c053c92558bcde2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be894bd7b6bc53b5eb6f0be321682a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd1a0ae5450954b20e0e0c1653ba48347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667de210b07f1ae718f3aaa7b07c92a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9f16da094f9100af037a693be4313349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3655c0e6f03e4d725ee674c4b05733a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25737fdbb96efb1d684b15c501cbf31f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b01bc25d4223f56d9f70e30eae6cb4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83be841398fa2b924687e7538ffe3a0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0dfa25ba6c69356a48c5f28402a7cb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b07bb43ff31bd43a36bdd33714939355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d9ee8aaa3dd52bd1a16f4dd6c2c8e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31bdd8cee9b1199bd40897a5c901002357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e655168464a3a6b644c38656f6480358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f58c34c5c9404923e800b5dd0bcd64359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127092a73e78e996b786a457e04f9eec360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849de4c77fa10edfaee72b58d13bf589361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c07a66b2a9185026438dbd88b12a9c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b378780b378a8b624b6372c39f0d81c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430d27df63fdb3f7c98968166727835364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ec08229cbb14cc3d2924aa6b786e2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e93e1b8b6b3c7c0a2101128f67e4a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6e58c40598c56c3560f31c9b4411c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eaaaee0f23dab46e4fee76ab3df2e7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd708e9fba095a15ff2e097bdc6e38369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d689a73c8df10f480186cb6b4510e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7cd0aeac35b884379410dde96abec3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a7055f27c479f587f8ff6a12e92a8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806af2e4a0670f53162e3cb8fca08299373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a59ac2524ea870fe837a69a322ceaa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98905c310b2c1c6bc5cc3268be280b96375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2aa263c291f0edadbd933d19a91b98376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734bf5cbd71c5c84928c641ac3f4f8d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3a0c453caaf22e2e84a4d0301a6c1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d42bf300245f33b825b9fa5369f49379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3efc8b669791a9b413d5f8dac54b1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579e28cc42f2e40dfdd0d1b8297c1a0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d1c4a5942024661884db65f5e12bd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45502aec371d3b6a3083f9c83b4870ac383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfffbf2534a0090b08ddf74ceba350d6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8ae7f69322b98b218dfdd08bc2deb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7404d7fca6604a966159f12c62449386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e65135b070aa62b5ec5f1b8a9d52c0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba03a85afb0502fe1aa791161172858388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d52cf690b008235a41fa082df6957389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00aee38684938a6f1bd24f7dca08997390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c6aae13421dcdbf087e2c4e5c440e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c06ee9bd00238d13dcf34a1e271ddb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac790df21fa87dae9f398e5887041f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96295a41427a73934a156128a0eef75b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39c93feb036e8665abe255b0d2beda395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64d7f3abdf058e0978581cf2c629fd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91cf033d30affe3f6f50a83da05fef7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584ea047c4064516ac32dda185e197b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6175b1e83cb87ae6b12691e84e97af399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124f3d7282a1749e804f82654e2744f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437bd7ebfe950808a47334276ec43342401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1f76b038c1b014a560def2cfed5fd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ccf2123d74562df35a0d39c2e6d50403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248b7e5724a3bd5a5d510ea405bf466404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0672afd721399660cd20dceec3d27405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09927381c96bb8327724ac13486a42c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bdbec4391d3590c90048d23b31781407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837c2d75767af3bcb56d2c59a44f5e9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e59928b8e360a785002bf008c68793409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8769a3e9bea62e4a61201a44f8c1303410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9246faafc0a4842285e58d3c6f871ef411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576e785ce4a35637c47c08b21bd4651412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ab316814cc40dbe9ab55652d7bd71413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d768eec06edbcde159dc74741fe98c9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf17632aaa9ecbeac01629fdfb3a55415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b3ff95106cd071eec2ac519f4b31a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5c341dbefec147e971cb5986f0cec417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b826df66cd2eb93b5227febc6191e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b846e09e31f09ffa39aceafec488c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60a0a20d288916bada2be141f6dbae420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e3dc6c9b43d59d2ec7f9c99005b31421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0041b7ad8316f721ff37980832cbec422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd3f22cf411994a0fb506621c3dc08423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5a2b9abd3e74f8213634be7750602424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db336e6960b8a818b52268c27ff313425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6760a2ee9b283bfb827c2698d43e1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb89788331b925b3704367e967846c3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bfaa50f033d145bf28ca6ee9f2e003428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac2e11a4f000b5a16b68a14fc5412b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5b085dbadd9f0b0f0d85d0628ecf4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2c0957b7faa81435382108e644c75431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319c926404c4cb212e089645f4fb785432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c755898758b7aecc8e003c1ec28e8c9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66931e8316e87595cfdf1a43be2baf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14d7e14dc929fe239096023be1bda4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c374bc4d16d2e447b3f509a44f6a70436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38066ae31eebb074b3e198cc327a62af437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb01433b456e74b6dc1931e76aff26438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455532b68aeed953a1c505349364503439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42996d90223ec13a44a29296e8190c88440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d39641a1b6c7c159d520d83d6c4153441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f1165151579a3c5fd5eb7870cb7e50442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056f3747d3bc30a140ac5c6a44d97fd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e18d5e0bb9adc98234368aee6e09a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f1472016e883b92d4fe3c131aea25445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b2a6596b33aef09c540085762de81446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae501c4f66829c7e487d6d3025d0f4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0179be02a25bb27ace41247c094b0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c16cfdd326676f1656094fcb25940449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765fd63271a08486cdb64dc6c37c0fc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19a71528d6ef29e5d415c4b6aaaf6d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84950ec57272d846324997cd66bf38f3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e2d83c1728af24920a82660a64231453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189ae650e44ac41d4e9f07a8db62317454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7290a4b0ab6f9210d8ebc90d390a7d9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58fbdfc05b66660c21140a5e2a1004456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36850d81d59eacfd7713ff09bbea8244457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08422c44737c72f1c271092a2fed7a4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ca01c5659a0a53a5b2413baf21266459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91bcc6be09e1eaa185161118890f4bb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dda803967f12f059a0af4f3ec2d4c6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2fe011ac2d794c0a634578ba424ab9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522adb08c72f6bf4a8e399a78a26b707463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b32a0565f0b43dbc7d8b0085bccbac464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb132894008679f59e6c840f6c2420d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770fa7397601576a68b447ff83529e68466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d21766543a2fb2b49271f57b0e6d7a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3e68802b24ca1570be60ee9da63d4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4bc360e4978101eb68fe5f08748d71469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0f975565661c1230621786345ec1f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5b34abaa9b7b7497289a2383b3085471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3560a439300ceb029187cf4db2eec472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242558134884a20f3201bebc48e7353473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9b244b5291ce85cab2088e6b06837474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b6ba89a041a0af5707d9a531e02a0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c647566c73ddd09d90b3c80b69e4a18476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31637d0e5ff2c5c8399efb8d49cec7d7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ab6faa4bf64b8fbbd2c7472f43d12478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6798776ffd51a7ff0e93ce29ce903479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0202d034c7eea0a83117b6f270499e1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540119374337ed4fd726cd49bd99ff2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc164c39e27e982b67f172843efdf63482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053da166b0b36ea0170c0641ae0d068483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777b978aea846d5cfd90129e9ea7d66484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5785b6f8f5f70b57dca91b51b5c8f2d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942939aa48e2e5263d8baeb3635e1aec486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d425df259835c018cfdbca7cb6592e1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56836149cfa00000c83fc9eba5affc5a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566ec47dac126e8a82aad87611e0a5a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80edba9a16b7c73b6efade1dca6e7ea490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91147c7491675fcc841d4c54c62adba9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b279cc43d4a2bcfea5e89a0f25862492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338de19e9800afe85824f65154549ae2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45200e666628d2b24ef0993560a7fdea494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14ccf9cdc9321d12bf0c0dbd0dfcb3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0a644c2b7466b753bd06c228ff7d6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563e5d54fefcb3cc65b4b8f3a35c156497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cee65da0c39844bc6976904755e635498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb3dc74fa6d25dd183e8bb3727e234499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3a612dbc8914dcae0ff8558147ac3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef87ffff192148417cfffa3807a1185501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bca13c92f299d7361d6d702fefae1c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e0667b657d906c650367ee78ef3a2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9f130d280943f98b94e176ccb07f1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa12e05c9d8cada09f9050a411223ce505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962539cde44679d82179ddc1946b300f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee6dd74bd89d19788102ac833f9fac507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d32f94c31bbb34d66951f9b8228ce9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05334ad63085f0ce70adb20f8c178850509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f0e8dc2521ac5737d1e59ba64aa62510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879c18df4c2ad0e663998a6a024e242511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f934bd1502ad653bdeff4aada2abfe0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9731e32823130a8d08e1a8bac21662513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462666498b8515e7172010f0a64209e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd177965db92123098df05376ae79f07515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2374ae50158be25e0d784977cd55f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7e9004a3ec4beea70efc0eb749608517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c52082263917ea8ae4f87ba28f3ae518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3498d30323a25d86fdaf1088b975ad1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642306dc0d6e8b2529ad26d7add18df0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c79699a2c7eca1359547d19ecae42a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac3a8d1dc83e0ff29145fe5e7485b7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e29e31c1ec8933ce8f138b3d64df33523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe286b51c47325e3e831efad6c3bc8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a42f281e91bbd684d7ebb403a7775525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97083d5e015afed5bfa0c855a2587499526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acafc60c632200c4a5618b63c461b0e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db607c0f5e62ff395dd0e74e439182528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bccaf334ef998884dcf459535b38c9c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409cfa8814997ef09196891cf40ba63530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80e0a69050be4e7fe214b67c26adf7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbcebe5bd8ca068a4f3c3f6db67f922532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55200ba3254eae87b4176041605a7146533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6296cd6bff953164ddbb2bec829c94534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c743fcdf1573d3404f2ecc0e42921535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea49d87bd88b508c5bc87f25519204536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5e5a3addd7e8c0ca720b6cfa8e396537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba77df9dfc94de2036139bc2a1ec5f4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5e32ee9c6e4bd160a3dcbc526193e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f9aba9417d54862ff19ab50b80f5e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f11ae3074257928ec35add94e83854541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa028ee123d676e98b887e048b09f74542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c23ed77f869da977382cf7deda700543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1806db015600e77d325c4254d2acf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761fd6faf6374f6c92ddc8a7ecc2f0a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea9b68187bb1821574308d47dec4f4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f865f66b5d83c61531d276907684780547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba7889112b6737e014c95b31ef37e5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07134b8b7a70cda3cd005ca76380b5bd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174740a36218d5abffcb62347d48009550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc333d08cd17b290b24cc82f50f70ff7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deda1e180185f7bcfd16edd875f2f6c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c6741bc3ec42e3b725308413a9dfd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda8bd99d7fb51d5dcd699831430cab554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ff9efd0d0a016099317c4fb95afa4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49fa0b0ec93137a9c963b73a4d52516556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227186fd4b313633a77d40d9334e1c17557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa146bd40e75b5c57eaef592bd56cb0d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9139be3a3d5831a85648ba3182b05559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e546723fdd22f7a0e37821688bccc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ead19bad86db38dfcf0831bd10ecd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc08026ffeb0d4944d5c845bdc4a2e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864ee7287dc1957c89db435ca77fe1d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57e93e2631276421f5d9179a2853bd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4486595588995dfcbfdf501b5719e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9e62ead7fe164ef8363e0b1303a7a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a7bfe85d691bfeaa776dd66b2eb86567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5ba9a379a50159ecb0effafb45cf3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d315d73f833db6ee6acc1e9a26d237569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c90a6094471bd0b1e222ead63eef6c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f4b312eafb4e969fe9c262e20ed73571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560bb230a5b278a7e25fbb8ec14f9c2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26ec801b690de1a1638238d269d445573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de796810574da885947eaeb4990945f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d3928834fb5d44b5695b88259d64b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69198bd1d5a9257c5724be4b63fc7dbe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26bfe5f723cd99bea2ab2d6ab2cdae577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20359faf65781b9e5186b91570613935578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486117ba13074aafb1231ad88aef74a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e8f42554d2c34f2018ed2e157e0c9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ae082ba59daa1aefdf0891b1831c4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2485771addaa0acd397a785f0c313ac582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9672d2efac79041c2d4406db8c7b78a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49156c8cfb8fda16d1c6a74d742bde71584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4b9f974080adcd7b5812d1aba2e3c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf679c34bd9978e6d333b0c61b4f9ee586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9e0ba14c59c21c3cbf08787c30da0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c3aaeb3741885484cad291d630515588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440964ebfb6fd8dbda83e9c62dd9fc6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6185ca34d8dcb91c568cbaafb668b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b551c62a154e795ac3a6b6d4dfec0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a3ab308638a76a5b54abb4938771f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27089e87df748d034fefeba691d81e60593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b72d8fe2f7b42ff89153b8b32834a7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38772beee7c2d10532b6422938e1d718595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eca61a261afdf401cb8cc0c950d88d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde5d3ac9ad19f46e3a6a23e9f12d8d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41413ef66787b7446dc6a520084f44598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed825702e7f13bd7408570cd55ee12599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa606a61921c789775766f53177b17600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354189d7bd37f458de47362b31b5b294601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e6f325d357dab4bb4406093c6e441602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07730e2b50e4cdec0a5d6478af7c504603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ce043fefa7d89d14d53c132c1d476604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2125e8cd896d5da241217a82d58688605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7cad4f392d9fd6345d57110d6d2e7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d5e8e6b0a425a5fff5275d1264821607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b556830f37389148f8de8d1831207608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933ca3f285f1102302a322966958acd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4655b974fe286e07b21c7e32d79c577610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3f61d0b2057b924584203b421e459611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3d6bc0d20e30a25ce09d627bf32e4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b6b679c9caa9fc104ebc525e7bc0c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624c92fc581e6ca362fff1b77625f82614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fdc38c4d732ad790989bdce05eaa50615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cec41e48e0fe6ea4dccfc76d86e416616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a82f301084785207749eb1acb240a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa64692b42b24190b98dac96d127a1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8af121fe8eaba864aa22158fd1560619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c83e7b9ca7704c2471c120215883b6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad050751387e716c2b82d4976b846f2b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b96fc951b516c5c674a608cff4351b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078845226a441ac08521014d602a7fa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc66057900b2f0f352ecd545f0e86f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b2561a76f3e67d9c057b01d0585e64625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d6a0d44d4592ab1309687962ce62e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e094725eaff3f88afb1f272399475627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd6a82903c3ec823d100ac691b8abb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a78d08dd8eb4f48d98554ab2f09779629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08517262675c42e4d65fc3297beed1f0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334a1728690478e7521af9c2153f1f6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74374272165fe89344afc5d85fa2d32c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8c7a36784d9e71bde43e115f09f1c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49b057432dfb3d4d30a9bf4688d65a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377824c095b62bd74a7ab275678a2c6f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363d8e976f426d961362bdee7bc40b7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897bb5591cb0300fb28084da79452ce8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94c2169b079a50b6e69374bfb428be638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540d32ec91a63b48ed41557dcb2f30a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29c5de5abbc0b0f21c9a0c496e2ceb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677815855a51132fbe1cbd5860ac07c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be72e71b20363ea66702eb5750c8d3a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb22ec70046194fe3e1b0d74effcc98643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49c3fb3ac399421a3e8ed239d744ef644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80efe2e093a820beab673798eec775645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636986f0739a862bc2c6ae51990371f0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9be3c4a47b3adb05518cb19732362647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5aaba5820c3f861b5fd3b93ff944ca648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1083352f968b71dd551a3d7b94f6844649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a728a4e6a5105398759eb99f42a66ec650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31abef5a208e97ec2a653a5c13e4ed32651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5861c5da148bb786c99de69ea3a41652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa797d882a66c23ee395a58556d3c6e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce5709c579efd6447061a6ea8423c7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923e16fcfe1a763020f0ca8cfafd97b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4cf8806b4eb69b473f67a2e0d1ef5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72a011bf2607ef455637b1babf2841657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81542067fc66cfb07e9777deff5ca785658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927537527c970e7142986972296a15f0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b4bdb6b7ef4df5799389da85c33f9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8eafad835f68d5a7a2e67c985d3178661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75071abceb9c27ee243a54337b54bd6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c57305d5b36d951307c269705124c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec2c6d349608d0006a7c49d4e455f0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1dc2e16b13546c31c820440a0c79f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb73f0eb6ae19fe89a60c9b0aef668c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56329343c7b7c3ddd200f6a8ca86a0b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26e0edf41bb45d3f559a5c2a7e3768668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605da156f9813b62d51d29c18baf885669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8507efeb0e0ddb1c2831f286babcb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50ba6ea90ff8b4564955e79d3bdca0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347ccec73d0d3aa5e8e4d094dee9717672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16f842576e250b352d7d99a4cffdcd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2358d981b364aa9b89521735daab75674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e770c0793ed380c937910edac02e04675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36773fc16aff160fb6bb5bb769a465fd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467cb95811ce7d4b2f4b321b013b041677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47ecedb5a879799057d56bf3092ac0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f3b6c20ea09e8b3db1d57c610d625679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822784402fe65f005f98eea3fc8affc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c75b22a9ef927836a6dbfe77a1b9d9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12fab29f2582b398560dcdfe6a5c1d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e23f8586ee69a17a074480d2f745ce683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952bcbce59559133a060760584618f45684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47f583543f7b20531cc876ec73d490685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6631a327bfa4297824dcf9d43dbe9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603c51886973b20ded8c4ad3c284ee6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5a94812ecb5529b3f418552c114b7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b276bc6583f72430d7e42cf7b8bab63689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa62ff3ea7f2ee9ea889824af11e7f4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5fde3a8812464eea980ed62506c5a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b2c630b98d5ae21f9a549ff4669cb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b098433e3f30fb80be1cd242b99d6d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e57ddd44b4d642b4e03cadbbdc4d2a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de519d20de047c80ca58aecdc7bc249695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd49e565a677e47137306da8033cc16696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389a72ccd534209ae53dbb25cf20440697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad33060268a45f7913736d48b8e8467698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655f38971757e7c47699961fe4d5c08699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76e0302cb679b78e8d1fc25cc4596d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24937b104a94ab39785ce1427221941c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f300c4d804a6231365a646358410cd2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284bbc54c12c56aedf203df73783ad4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210cf17d1e78e8efd8de4c57a5c790c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ad6bf77c5b6eeb875a2b2442ce916705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432bf0cfae6e506d2799d76eac0c9d70706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff9bf40396c16b737fe9c97e91bf3f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b147bf54d5b393ef0cd3c0cf1a78e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786f42de59c0e184f8f489c00b93605709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7f0f5e9b7c594e8b5a85e7c10d57b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0f3b1db1b754be2c53cce6e0e6097711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eae110b09b9b502129a69ccc52f422712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336aca24bf9b2c576c279fa1f31ff8a5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca2d37fd28c4176866023e00b33037714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139de1b26feb97e0b84a6ff015bd542715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a900c41ac3ddbafc7ed3f93c165e23716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beae99a42c7fd67549967a38b873eba717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442efa63ce87964be9777881da344a1f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52257487aade15c1d7d352364146cbc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85804ddaf88b1bcb1a523ecbf3b2cc5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2855324fc525f8748eaf9bc4d7ef1ae721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83efe571cfbf95cbe510a37c44b35916722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8169b9df97dadae7b10c273a512c83a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fbc718729c15fc02c898560411fb22724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa5bd74e463a074fe985719336e0f9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab26780c4b2d814a124c14a4203943b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc59b31af80eb87a2ee6c24e5a1fbfe727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9597bc049c6be605256886128cec44728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d4f6be21a2334c9fa8575d58116d0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc14a25020ac05f04fc1ddfd356c8f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c8c6821c458d9c6360d869194f48e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178aa525d2b2ebfdb22b4c73b2d3b9f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e4e06e82918abaf5657bb8853cb52733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8fff16f62c16847c27e066aa52006734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82fcbb08b55bf924ee28941ca02b11735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8637306651c8143485b951eee676925736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572d138cb0e87f379710ca80f37feb4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cadf52f6669d5c7d6dcdcf6fff0b0a4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb03a9fd83d853ef9890d12b809f5c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe0fb41897cadc859b79867c02fe72740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688676dfa8e61a05f30496a1ea6e2d1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ebdc326af45073b236203d6cfc69fa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d8e1464c240393b0c4b8a86c5a5cd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ae190ea17b90cc69f9ba8c156a096744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953e7cca945a6f897b8890c425deceb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce87a5fbc479ef3ccbb2c28ffc8e5e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4ed72d6aa3c121816e4daaa775fc3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea88bcbf59bb21322efa32cc855cb6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3d178e7f7676b2eb057229fe8100e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed8aeb29520a87eabc1a2136aaf4b5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865a9b185c9160b2e19486a5917e66e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4352187c297433655d5e0e8dd53c8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568f86c8ff1a1bb8df7d3e31a58f236753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d497db4dfd2d3dfbfd28f6f7a304b91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8469ff8e79e47976ec9b3be105af02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9027c26d5a341ce35f159c160973bd23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78d17703fed1659da19a112d7d5a844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7371a75dd4b195b09a6ad03e9589f0d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dedfa37c1b0c4a90dafd66a9cd2e3446.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ce9682e1fd409bd685401212f22bd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db1daabf4fd9f06ec51b989a9e9b7a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab45acd2b748ab502cf52b5f22107439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c164e144ecb5a85c4f31300d4073d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcfba36b33b0095085c4fef2b4642e011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b510f74cea22afcbbb0896ef11586f712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3e39a8d254b6c4365a0a6c378601213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b267d98c9c8640fd51276286028fbef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e002cf209c2d4f1e73b469334c7482815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9987d54e3cd110d1d29b88395590416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612afd7d6fcfe06b62638bc7ba1a6c3617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f6494a32d754d806b86dbd622201518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530fbb6704f46f0591664d674e0e99c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215ba1dc4df72e8aaa82186d1e4abb520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575372ae7beb9f3fa07ec05c0c8cea221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1800fba0c947926ab248401646dacd122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152fb46f151f071206f1f2d97fe97be23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b676778accd9c4c2d09eb4b710f35724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1396b1214ad887a2dce43d34e4ca6d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f845c4fc846b0b2a83bac6db51eb94b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f55ab7846c77ed5134459914cc29827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3593ad2f0b761500f20877c99220f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8722db9a09dcd1fb18c6e3f1b422529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d16a3b12f80050bcc7b730692fdf5e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023adf2ff91530e30de0c0f95d6c07e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67635bc94eabe47262e40c9a6a74359332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5166fedde2daccc154e0b035b5b6d0833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a917d7200af0fe090243701d44a05cb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba946e76418633cf5bfafe4a0b1f3035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a5630e62ca19dc9773ee30126e17e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf56227b559ab0671fd97d7d4eacaad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c80ea4acfcedb87953aa6100122ac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c79ac440fc93fe90df6f945bc476139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76d33542abddb84791db870b3c110540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735d4b140c92a5aa72bf267fe3fe8cd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b91e1eaddb8b87adc14809877551b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6cc7f0d972504a648da23b1a45f2c443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5844cc85162c25c485d9fb7c40ce544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03372672b0331c2295573af48f73505445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc593e204728d001ef0f809c0abae846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68dede6cd3e7d94a882422c387de45f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e4cc2e7968987a3086fa983b7214048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f47ab97cec517c0b1a1b315ae742549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3674f0ce8f586289de13974c15d0850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373b4ac40a4bb8456188384b1a351bf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7595e7bb28d48dc6e5e6a193fecb3b452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1de69da6cad10455fa707aedffc7553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfcbd1031347ba50f6e0722f86f974354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356fc5f4c121046f212a18a1c920eb2155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5338781209b6689f68bbf4f143b2caa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae7632157ba09e624b454f8dcf06f257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f06308e30333cb36e3e3897d4810d858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dea58539fd5f2f1d7dfd09f876cc2959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70689349f85a5b310508b30dfb323b9a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0c516a15896b062f49f5fc44acbc361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6bc64ebf49f46efcef0b4e7312459762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979963a85caa1250f729fdc2695befe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238305cf5ac3de947c59bbe082a2210c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5679792fabdc6863103666fa1659c7e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35538f524c0b773bd78c8e3718d974cf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4faa9d200fc54ed9c7d9a554d138c267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834a7de2f9007a4b94cdf2f6e3cc24868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243fe878c31adf57c4e71cf66412526e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806deda58640e2627760e248d9156cb970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8162984f423ac98dc3af0d3926cebf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a47afa67c44a7ed3dd6faea7e8d6572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a7143be3eed10709630ff5edd57d173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee739aded2504c859af08ce3c763e474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8a8dcd8c723b82ffe008d25ea17c475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7fa1736c8f7a3194697d842ebb84976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77294aa5bf4b55ff3bd69bba80ee75477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a16d7b2c19958e8454a878f60555778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925ac5aca045e25bdcc09067abf8b0479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0da66d16d2ed3fe9a8a6db36bfca880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96134998259349a2097a7fb28b3c10981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18c9a1c329c06d5e2d7edfe0e821b282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ec58933e95d7ed58741c97d06c70c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2423276e9d70e8a401b09d9041977884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fede9fe9cb66f0e2e156a62494c6d885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f65fbe50263b544f26675087d631286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d7417861915260bf5468ee283dd2987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6600f0ef788116045711231c219f43188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae944c159ab2ea37740ade1370bddea89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b475dca8b38b7efa2ba1a88729932c290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10837b36a3f7b0a94e9db498f2c72c7291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e1a04bde539c048410bb370c4cd3e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc06761aefecc76da703ce64e3254293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd84a280538085e982a5a005ed43ad94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc79fdac12b6af5fa4e5432573a4d595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf98475087ed9b33353220d6648eb596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f6d516b2dbc7c141e261770c00e5897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dcc99a6703c72204d13f29885f4a3a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c7fca380f70a076f4c8c3159bbf1a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041d9f8c145eb6dd2c6a16d46350163100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce1cad32929908f7df8b27cdcae5c1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785986bb7328c0cec837d71f45669b8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414fee3c78500549f1459fc570ecb207103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826465b674f48bd17b4b4e4c2e5068c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f46d217b1ce693f8155f17435de55105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a2d5d0bf1c1fc722006446b3b20d7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daace2eee45a0f8afc1f1d2d156a62e6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec90b59ffa5544aeaa0d8af17fd5240108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ea72a7b66d1e3a3f28f693829538a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c100f942baaf5bec6ea2de5ea6fc9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba86f9d1b92e315e49937f821090a47111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18529504552dd5d67c716032220c644112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9763e20253c41f4eb6eb2cccc9173c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d1f5eb41940d70dc72c9f7c6baafd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba028327c933daf4a548e73ef8dd92b1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4abdec4af4553a7f68a51038fd9c08116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa1f837ac26e7ad51b55a7c4cae948117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03bcedfdd81f1b1fb53d045b4e835b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77aea7b2ad6271670b5af3dab43440119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cfb41765ed3e8cfecfc8a21b168b4f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd60bde68bc2de15222ef91c13ac443121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1fd1bcd76c41291bdefc4d82c4d10b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cef91cfc966a26226faef57eb09e15123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077055dab01032a10d371076f0937069124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a09efa65c3a3a0248c7d95ace9b52125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6f092fb220b7c2d75102f549d758e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec92020b92d082406ac4dd4b4b57424127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09e584eca30e8e2b60dda74891d480128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49320a7c6439e1799c59467408fc17f3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78587ad8ada2f0cb058cd9ad0529afcf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7b18719dba7c4a23f29c2fb3ff1ac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f8e0ee117a087362a9a7d552395a3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff1f2d46706f8dde5887073c8adcb7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281eaf5b94028a8b948d81e3b52f3fdd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a39e2468d3e578c6328ec1ac699d3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23bc575c0138bc4e6653c51a40f3ab4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbda45b9441ae467dd88072e22f5916137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03df4c83be3c54605af341a18acc82138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996debf10ecaa8e85ae194edeb0fb31d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96784cd5a79ab8dc8e5b55b88294c49f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163d703f810c4ade19ad6e6c6cbe261141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef73c745db005ce2cf96e84a31c3db3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb0b0730d3771d1f0149357e527d01143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece69d95fe198bf374de3d51b08e3fa1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a235d79cbd53cbaa7d1b2cd85c8fb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e1a4f0aab28739b30c7d659ebcd06146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae91ef174200bdcd5747ac020c356b1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74c5baeffbe57c1859fada94bcb7ff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e7fcf7823e01d0d4b6ecb53581c44149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2926780fc8dab4ab195b414ec7c2d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15a2c06f90e6483617a8eb3f1ddab2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517a626a7e8b4e4fb9a4998cf5a1238152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b362e208b7287ce53ac237061601d5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d805e820014a76edb187071245ce7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f242e59c2fae1f645fa36c9cd9079cb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893c3a54f658544ca1fdfe116caa4fd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503a475bac0ccc553e52ad193e104ac157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0afa9489b23785d0063727244033e7c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63055b244fc2951291e1e12180341ec9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2c0110401361a059b6a7e554043c1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c60fbb295cf9dc4a74bcad41835333161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638ab688ed621b10bf1c8290950e7e9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5425be927d2ec3494a66420f65f7c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2abcca18229286d054dde7ebbc68bc2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f55488f82c1291c76cb05e476b0eb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9487284419072e3ea9f928c96e1c382166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f47e7b6b55446266257f04ed0c6ec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb98a57f567bc09d5aab9e849fca2b7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce215b02ad9c419100aaef869db1ce169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f52d6cfb8625754a3f125143b82bdf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce1a7f72e95e50fdaf348663184de1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01022ea67b58e0b8632affa71d42007172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e470a33bf8bdb422e1d355345a05b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eee49cde06baec77f9cb9b63b3dc57174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0f656631bc8be3f6555b2ab814970175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94387e28612e18d443605fe22322bc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65cd6bbeb96b99919d2085177e43c1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349138f77754c89225105c09590131d4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d49ac01602e2ebcf681bf1a70af82179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0898c2fb918d86d565a09670e82d1a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41a8fa97023a5f7b0344e7d4133eb4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195f4a4134c7dcbcfd2cff858e3d48b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bbda88f918f5be69d31ffdd73f8d46183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f00d6fc36f3d9999c53f8adfb76bf4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77050d68f34c707bc6d0a1aa9f584a0d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1b2c75ddebe1db038178e56a7a5f1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54bd552422ea4f922bcda54b83d3bd9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0fa8464c2c04463ca6a441e911c4e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb16f1f7b013ca3bfda039091442af189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea727f55da79f8a27c32feb14705833190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ffdc9aacd56670fbf7519e18f4ca74191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291dabd1f900ff754325ab08878bf9c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ba139f23bb3fc96392d617146ee3e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814a82aa099ef1190cdf948d99054c0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027935acb13e925788649735397419d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71712f8bfcdc0c5bcb87b2e59b09112a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d1978a0c5541183b4632267cdf53d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1cb2eb83873d84a354c607d565093198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668a0f6cc79ccda0d6548e78306ca06199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43e93a27e83e3011b6fd017d15ee60200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460f9ce4ad824862b171019658a58fb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53815a772ec6c1b8441a3fc2b83933af202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54b5b8f92bd914f473fea03944d84b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05624f63a544d492f475c1afbe48ee7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5ba0084ab78017f273af8fb6db214205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8e6b0bca7e49d6388c1f594262997206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81292487bd2c4191dd49a1aba519a6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf16b2c3c71cd3115f616cb9713c21e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50fab525e91e8142255db6a58c7f5f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af384bb9aa9e44e3ab6f1c218af577210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c462ac3a14a38982e50f6c33469f6a4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb7b110a86ef16ccab19ba24a378e6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe4f8338cb3fea93fd1c6204ccea83213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c20f1312f4a6bbd437ab08e8ad42ac214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d81f0ee27ee69075184bc10d8d362215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cdb97ba3a560e7f48aa4ccc5c6e3dd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16c7494017be7c2bb6d75d82f59490217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2183f4066864bd433e23784163766218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc20c788234d67ac51c3e0495f1a5b0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb28343d0181a53422819471d82c2d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d4951b0ce5b9ab200849ba08b9731221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac048a5381900ce49b2c06a789273e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6786466bc793dba834b9ab71071e7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dddbe76c377cf466613bcec63a5041b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c66d21de4d5c3a28be0c8eb906d2b0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f329a56daca62151e4edd1e405ff309226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0be21e936a722405c342fc63d408bf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1340904ef77d502def1b529e643647228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee6373a0a6eac267ceba1b3da8a8271229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd3396d610ffd6eac72475033d84194230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded2783f55301dfaf7e796672e6ab5c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07aebfe4b97c06beee6b99a4474812f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5fd42b32969cc1d8e83589ee1dc13233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1af5bf5456a83a59f83bf9cba47e9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f0a121ef93e56b5fbf689121bbf9c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50457e61eecd017052e3e598e58664d1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b649b1987d8d32efb0bba50509e2b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3876edfd9eee183fdd8ba5c857dd59238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ef765e1774234e412f01d3025ac34239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71706345969252cf3d7d23ce9f7e50240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9d59b7b978f6cdb4022c280be6bae241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee528bf4079fa9c4ee34cf51b8ae9ba9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b292fb4401d85b300f096f8f8fee04243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba790a4a27251fb7b21b37268c3b968244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f049763f1359b448bb12e7b8def0fd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778ffe0210864c5af00bc587a399c1e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42a53fa9277253ea150f2087f2dd59247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478cf2c6fb670921cf495aec26cf5013248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363615bb6c1254cfa76816154c65297249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a332d7118217b026c3b70b3668c0708250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89497cf602161a5ce882e67ac312a2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f1e9cd51196e526e9690b58da5ea0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bdea988cd76389c0cca78de661a053253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fdb13bdef4ce6a6f96b4fbed05665f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd8dc430609d8933f2feb74c797f0b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e0e6f0440d7351ce7155fd722d74f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81fee0429b482819b479152140dc40257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92571dcdd932cbc84d8a438ee2b2fd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6acd73971191d10c0148b097513e70259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9a5c5d658c9bf27a650e0a083fbd3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f52376f110a2bef385e643e388b40261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a41f82baff6f6b434ad4dc34d1f53262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065ff1ca3131cc651d7e72ef3d8fe4b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faae9d47b7869d654813b29523553d8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408341cb7817c9226f5262b2bc7bcefb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9c7ddc0c2c6c7444c54f5676d1c02266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17351110d281fcecd36885de6fcc3a1d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaaf847caf83d4ade045d304e2c6d2e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae424fb97d27a33984e612ca4db40c9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb65c51facdf4d229260d7170622770270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc570a66f9e1d4ab076587e58cf55068271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091fb37c93dbfd7d2c1adc57d9aef6e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c83b11bf46d798879a4d7c70ceea8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71fe2b28fe24a5a795d12557a9d2e82274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40d0d393c4c6f76c848ba317c854e5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6307a745a799f4d1cd1d02a849f3e0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e13f83193272469a8ec1833967cea5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64abf7c6788f52796c818792f81c2ff3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1290139dfde8a3754c73719bb39ab2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52fc9c3f0b7d6d2e7cc3982e72c612280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ea200b46491ecff52485f22617bb2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a7e3842fb71fbd71e96bc2d5bcd03282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07844389af68e3fc3c561cc08204822a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e9970c66c53db8f8584e940a09d37284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baaf18cf3a83cad996d5299cd007215285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ea2a43e9b915abf7ef1f841ef6665286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631cd442e6790fb05f133752ee795212287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea85a812d211d592fb7472e41b5b934288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589aadb6aa282a6fbb8d03e9bd8bed24289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a010d6ed1fe62d0a1aaa6b6d99961e7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e4948fbfe22242da8634d71d15e98291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeedf1713c10e276d66aa4362aa9384a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b90736f3a708628779004b7d1103b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46454ace3662fedc12bf25a18fb008294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45afd9678a4409dab0f9e27fedff094295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be61f5944eaa9e49b68bee5890a1755296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e92440eccd502b1cbd2d786bbd9dc5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff920a99abe7709ce414bd9e655554d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34623b0759e306588ebceca99dd674b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22002173a0eaf2bef9a054a875436ca7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f5cd1f39668ea9abd1dd10cd43b53301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28bc4508da48f5fb93423255f75924302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783267846d9de79194eab577bf02934a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6baa2d8d1fcb4613c6193b19477ca304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de1cb5f7fdc31cf0ab6fe9f7b8912a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171bca75d7a334fc5f5eb044ebc59e7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92946e08d82b1a88c8f3060322ac6c3a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96e7266b910774b8463439d35fddd5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4694d0c5c7035948dc5ebfe67c607309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28d7a31ed952ce0bd8aa5c95f31438310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182c9ca77b557d8085141d34d2599b7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144359fd7fbbdac2a8c5b49c1b19a6f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704b8747bdf296de88d75824dc6dc09313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36a706cd99fdc5869c3a17abaf8a10314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b8a4a14b0aa8653c298e4e47ed425315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf37911abc0067c8a5f85e6a042c4a2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c8f8156f85cf95e73aef4b83609f7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1556a523211e26544c047ae1406be1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c0909fde905fadb4593381caefc30319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3be3b2a1fdca3677d52db086eb86a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64709f7f51b8d196ec785964594ecf3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1fb1b793ebf6e7e65db4535e5cf0e8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7785cbca9e91a6343abe15ea242da323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019adb4af7a48acaa3ccaeffb0742d3c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a94bdf5e8fa49778180b15b66e63e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3112cdba5b20a72ea34c83b1363c1e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a97a417d0d6d2dd97531d656261c39327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807fa82bb8f1498f110d1c713e34d65e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dbe0304ca26a64914bea4ce8d8c59c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc62b045dfb5ae8befb212b9b606d0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1d6d7cff107baa9905eaa976bd6c3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c1c04c7aa42f58fc9de5d07f3d346332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea963af453eef745d00092034179a9c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff6f0f09b7dbe876cfe9216b181583334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b19de5b62e567340bd49063ce2954335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae355f02fadc87654cddad66a0bdd83336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d9e8fd299b034106086f46cb15c26337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e545b119a23bc5e3f8c11de29b35f5a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f146c314a9341fb8255749ede5b1deb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85241dbf96c59d14c15b2ca26def4898340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c44bff2dc45811c932cf0e8040c08341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1406c9336a50d52c0cf7122c48e24342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2379911fdb581b91e3467090eadd6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902d66581c883498bdb8336ac3faf40344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81873c125a2e4752a30bf9d9fcf6ba345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce9abe66b00c894fd13287bd00d952346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b3510c4949cfa214a89ea409fc9c0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62fb841f4c72784962a3f50aad60d3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b7f445f6187f89386b1a48a386784349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9ea2febb73b20cbb9d685f02c4fa5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5481c045650042981d75190d46564351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ddb04f7181960d5803c6e12b3e988352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a29282e4ab4533de7729fc90e9b73353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc93a2011ef0618eb8bfb64dd45f9ef1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec7bf5ae998eeeb2fdebac6438f53a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89769730b6811ecf9e2be359aeb16a72356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527543880b88264562791e43a76f7981357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5b0ec16f412b9a409f0d579087b1b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14895581f0827ae8fd6478759094e4f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844ae19e30285f4fc795ce934936080360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f04cc20aac397820f75199cf1df225361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feba61812a7064dd878fc4a5c5a0e59362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baaefbcbe6df19c718c9065abaaed7a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1e78fc854ca6fba56dc3a2d629d5b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10616aaad0848bfdb26ff3c50b4fad56365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908360aa9aa65df4e6c6652981d2a8a9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f688bc1fe753a5c91aced0652aa3838367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd732931f648c60651e9e76e2366d2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060648ca61abaa1becc3c11014278f0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2b96a34e7fd296ba130b91c33c5c7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032767a6ec19323fc550f8cb9dfd31a0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091deeb894d4cbfaff718204ef2d4781372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba1fa0d3c90f057cdba3b386a89b18373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485065b90502f46cebf894b6c99e6d9b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef79d933d5c3314cda5b20f1e4ea31375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e29c9cbdd7cb16ec5f4e3ec3645098376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ecb1a420a8443a1474cd9911669f35377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdaacb08c8e2f00b9526837d1886f0c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec42d7d74f6f870ae2849ab974e3c3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923a2c6b4ede6f2694295c24284e524380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499cd9eb84d17faa628e3e47c69180b1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49135553b797e6125ea2fa82fc033404382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99725c10259e41d3b48d28f49431ab5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d813879efbf093d816bee458562230a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38126ed78ef47f698060edaf71a4fbc4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef744af4e8753ca24bcdbd2b3cf7fd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f101488e0ba37dbab0682f805ad2af387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c472dfde6502021b1f0334e68c8457b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4ac7a93c1c5c881b4a0324aa9f63e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a874b4eedc6887cb3449194c43dd2d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1909f4d95937977a9abcdd65d6971eb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35944809e409616b89281ac85cf156f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4c46a8aa2e7516186a3a3b08f660d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa4fcc8bade5cc252cda868ad3d79d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ba110a3742da11d529ff3d0ae915a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ce25b70c08ac9f34827f17cbe575e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d959b55893aca6f791190e8d0ab445397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ccf0b77809ebae3b57e3be4a28a706398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f6be2ce4b662e19f7c953adc856c3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280c1243d9fc93106edc3c7cfafa49c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d796bbec41872eadf46b2beaaea7f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4afba3e37301c1388c58b3add297555402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2bde36e6a5fcb70dbc95f8446ddfc5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322aa0087e3b91d4f1e8d2de3af42b14404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9c7ef9b757e9459d08be91daf033b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8e64a5eb6b275101636d757ff54e4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3096accdcc1152b80951a2469608454407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace2351b20890d9e95212f9592fd72b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a979d0a4e18a0a5587a4d90d23ba2d7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d3058b3b498b6ea944be6af085d10410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd74e6119e567af24fa349f3aed1a67411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f50709f727f56be5cba17e1dd3d07412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e85f76fa1e1d288158d3b43c9f90d6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ffb38cf0b4484ec6fcb19bc0f77619414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449e25168a0e4511aa07ee137c006d2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdbcbf64092d0d1d46437247246904d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5a62425d61a3ced14d3c905a1a199417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64781803a5ce2a536917949c87a8296418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750a2dd1254352e6c5f01baf1feee89419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d94bcb81533b4ab1f75e29fb4fb270420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d27bedd694bc8fb0aefbbb1f4ff86421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b740844925d013231a01c7741a79f6e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46708470c04293fb4f77f9cbccebe8a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2c8852ea7e47c71bc35b67e60ac94424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c058a25af38c49ab98fcdf6e666400f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17939d7c03d199c6106a843a10cf43426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44688a9bc8492443bad1480de3fb76427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90f75850a6b8d6ef153d9b3a37d6cd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95026b371c9671eb773d7214614a2042429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aab7b475974dd2a2a29c9af8676892430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a55d07004180aaad1c153c9485d7d3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e128fbc86d195bc7f839cb70c2f5a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da686861f39adfcfbdb96ad5846b884c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2cbe4ab4909802a186ec43cfbca4c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395201d98ec48c4d0c5f197bef2b4ec435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4881f2071c23e1a3d2b26707fd6db436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00e97fd9918b2865a0cbd2fbf48684437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d89bebc024d55a151faecab4649bfe438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08a71555ffa3f7c398ee4a6e1bccf8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311191040468eed4374143a7f53c40c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c4ac0ca4f8bb3886d120c25330454441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571d40fcee145fb6cfd19e936dc07d5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055751a7b4d3bf33e20ab1ab4e8290e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bebe344de1d5b9810789dc36539df44444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc22ac81d7e7f1be8dc53cba487a303445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbca2ee5a2f9f8a13d22952fc8c76bf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0fc0f12d799c09d65b016fd582804a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774d7577dda5d26b676946b16ae67af448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0b1b32becd916066076037a6c0bcb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70fa735fbcd59af04edae5ad5ef269450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348ad76d6556f689e439acdbac47a72451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aee953c32b9dbbb841d3de92af2a74452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4eaf0adfe71e41f6b66ce49d5a34ba453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b92b8ddf00d59c512596411736817d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229b2dfc11c14d521f8698d9fded0cd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00cadf888a8a2d8481b972c0fb9ddf1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd09c50fd63900b119ca0190e81237457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95170d26e234e5f9a17004bafb51e494458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1759c696cddea49f8089dc9eaa12e46459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7bb57a3bb15b025a357fbb1e1c7546460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299261178d35028efd887b1e81f83a4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b164892a0438290b9c867b9d9ded6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4f2e9ebb036221c91504fed413582463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d94e87b719aa4212867ad0dfcb0fd8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ec758c3c8eafbd1a7f0cad521ae47465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969668f86a6c7623b0f3fa580b2ef3a9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3c6f121c9e229706f05717ee30787467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc10d37b2ea6fa570376d1b9ea97e7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293e42785e4ef8a769afcbab188ff1e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44ac3c661c237d44b7becdc460858d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae542e74f741a367e7b2042e117a2c93471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7418599b454f47977cfbb9f30c1c17e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f4aad1e1df942443c669f63886667473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066cc481d26267b41409a462e3fc0854474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e989aa257a3953f839521054b900b10475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50fe90c40ab53a4cfd3894baf5f00a9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e45333498f603a37a29e181a62a0e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c645864be8334d523f56e2176eb50478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b8c084cd38a87c6d06ba54c3c66fe479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422d5398509c8ef9b31677109f5cb39480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415c9960845b6718f2173b32fca4782481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706553fa4693b4b2306d07af2b656ae482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a02b0194ef02a164fcee04348e673b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22b25b981ec5a865c631cce4437145484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a212b58f853014f35550dc69820a68485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e65e3e665995c405536e290b8d645486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3733b17536f326f7364fcfff662c309487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abdb64bfdd2f1c96d3bbb69d040a30a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee48af8301d7acf3f135a2e581cc552489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f427c845a26d9ede9397f8c4f2d9cfa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be583e77c1bca369de0b8313feddb25e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c503e0b465b56f509517f34e5ebe05492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79644589b2b98e2ee62e8658ef256606493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e8fb65a63bdcbf7b77679482ef1a1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09c7c77f757085bd3de034ce99ceee495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd82f14f8bd2ce8a42bc3e5c7b04a16496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b880c837bf182978d06e22b1bf1771497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1e7f82d7224995008f28cde9371a0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b6f4980e5e10bf0a596eccc0caaf8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c8890941a4946779f808edcc8cf8f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b5a852156ef4b2bfe1174e69d8d9d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668aefd9b8f29a09dc328d4364fcc44e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db5bb90053a7120a6692abd60e23e2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173fc758b716e3ddb13937ae1cd0700b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d854f89c455b6d039ac4711f9e6ac505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9053846fc2fec1e0994f3311ef026506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421df1bbd64b0c5ee90719857062ca1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2da00c3634b05ed560b9a62f18045508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cfbde071fa6a7762111c71cae14407509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15657a59b4928a9f7e9da03f0f2e55a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb91f4b110b38f8daac7e1dac874ae511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8980b35abbe865d9abc16c5c1527191512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0f134d26aa3a91cf2f35311aa8689513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01301c63c69e5504c5ae952b252321de514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61693d0b6b0b4233812da47eb01ad1aa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f5ce30fc44dcdcd505f3cfe7b35be516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c86cb50b21469b74956ff773bee874517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93bf78dea0b21d12cdf0c16da7d24d1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63da469981979d1832a7e8645a06723519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f45ef28bd2f22a9619d365b95d8edb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc6a2a91e22acf06243d774343a9b7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5613d1e518b6aec526d097f39a0671a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56107be37f8700d14fa361af20912f7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c31277a879b49906150484c88e413524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0332a9591b9c57d0447f2f6efd76d7c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94edecf73f69b1fc1f50afb6d7edb4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4762e5314f6271ddae4b043dea1e31f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f837a107a7c1689d753d7877d9e58528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174727fe6ae0be2fd066ec5a89660541529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e127de0f640824340e30ec0f4b04c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d986ec79b0fa590c320a7e49d1b55b1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2684ebb8bddf2cad5d8adc8ba077d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aaf6a567de9d792b0588f27309f54b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e71ea97e059a267a03513ae9b2b82534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a11210893f05b080f88e639e637cc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96151546b6a61016421375df0543eb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0afbe74c41a6b4a3d31cc3767a39e7a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba688c7a17f303e075f4babb1589c0e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787db9380722426fbb63ec7dd37fcc8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613012a8f02bfd8add7717cd93990643540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967d3bd1cb75c910a4192a54d188eeb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6fc45d2525df642174430e2487ccd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb02fddbf1bc8665fe903750e7c2e62543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d3a762a6386a00412f0d699e33437544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46bf068abdcd128ec718c656228a19545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ee23147459cd47bf27ef77918a007546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431a49260774c3f5e2996162ca3d3ce547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d945186788a56f3f9f31c7e0ed82e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e3a13d976695d9fde255f8c7786a8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e7b1945bf27545a5e2df414d649838550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010670c481832842190696ffca9cc922551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0521d0310e39af56e24caa6b6a73933552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63863a9a491595bc8903815c640774ed553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7098926fde72666d8776423bd51cbf9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c356a476f8db41a18448bfd3bd27361555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d044c3d6c9bb81220fc11a215af7f9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf812281338004a51107b0e44d5833557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b5bc097d00a9386595058d9c70b69558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379edf1d762ff1b2a1f103fc016fbc2a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc7ff9321e6dc23ae18eee9bd39c9e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20bb9fa8b2c2188f515d8b6831ffd1d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05219589f60cfaeb9c504968aa03ed8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63370f3e5563c0bf8f62a2541667b40c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b4d18ae8b57b6d87de6373e929e95564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e3c0b1ed9662caceec9f1cb30e317565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98736f8855382bc27d2cd8b52c94cc7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55732ebdb2e4e1de369773d164844aed567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02bb94f6896a4e69d5f88c567cf305568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cba3ac1e19ed75f7f5f20f876da436569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f2dd323fd5bd4cd4f670be3dcf774570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d19d16ca5ae40d03c884944c4f5e87571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441da9c86d3599602105b9f8b7e1372572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a4923d1c30faa0c1b5732b1d0297c4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a3b527247bf4878c8587b403e57eb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2255b4891b8322fda6efc237db6461575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddae6ab4a2c9bab2acea3fc77e00a7f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db26750756a8a32f2bc197f1a393e3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd1b063c94fc3c5759c72bb32b9902578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54c36339458f7db5c85c02bb1f8bb3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4fe7f0c18c50ef098e18158404a60a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6ff4ec1416734587019e9cbf2203d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b508a7c69490416d4093da8ddca33582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8e6aabbcf74d3984428147400fd5f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff98805629541690ccb719830c47649584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a90a6f7b73a8407265807aded0d8fc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072c4604e8924a29e71a1ee5064d00d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820ca67307c8346635182a537c889ae587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0acfc4fefddc58f5e421c12e4390b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc036406f41d9607366f163977c914589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9d0519f33eca48439b4c9eec86e3d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d607b72006d1b797e363f9011526847591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a206fb9b62c571382ad96fdbe9d57592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a848a49b65056488c26771fcd6620593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8c1f4d95cbeda5f6c26ab89dcfbd9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3b95cb4293803cb8bb382a87bb5b7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1ea64669e37066d2473b1d528f718596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496fdcb27bb8521892f4a61b32280696597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515c15692ca11c5ebb2a5ff46cbc3bc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c9fc318b5990ba08e360862a9fd67599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48667abdd69b398a9e865ae935ce0931600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3632707fb77c69d476036be43e6e591601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de12a329d269ee0cb189f2d88f8837b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f0f83dc5b47185738263cfac09fc1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac1d02ca000661696d8ef5fd254afe604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bcfe3f86b0f55765779dcaa7f9f7db605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528f38d75105601cfb78ce5de3bedc7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4b1ec37da6996f59122d79b715870607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54bc772d52923f607f0d9768e0841b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd82704656daa2107d7072f2c23c854609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314dc97cd603e68ffc978ff30e523bc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133e28288021a3702f7694188c688f0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9551dc4d20d2fc76c05ce7a827390472612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d2d950f2d3b3870565f4d2b3b2388613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03adfdc7979f23ae08a967166c72e43614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f57fd5f13455bd3512ddbe9a70f4b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d2d8c8a1d6cac671131188ca89a33616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad62bc9f346c8738df322ab874f63a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b4806aeaae4fb32f1d052ce91b5fa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be825f50d136b8b008e7fcbafb6b2209619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0504e718ccbcd293a183dcf2e9c9684620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16063213b2d90c3f90cec4c1df6017dd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58cce6a949baae620af752703a54b4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca7a7cd501f2d71bb99d515995d4e9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caebc58f384e9e23d623e0e89b3aedc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447adbc344e33e7fd4466302d3038b6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48171af14aa8ef2e07277f7ca761fd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5bd20b3d25557c82873ba619d80d1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119cdfa5a81f457b0809b7c699a40a3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381822ac63e1754dc12bb7f4aaee799629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06faf8820fb1d32746406d7823ae90c8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16c1ad3e9a8886e700f87930218a26631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb368bc33f627d6f3a24d88f6f07990a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635d8e5d8639d2e5e0b007453147ba4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228a3d676a88b452a35dd4e343ddeea634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ecf2dd34f3788519a58236852553a6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aad94ba4e1f0131e4fe429c045f0db636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc525e3e6dee0575ecd3e3b38d39f80637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330ef3a0f7ce6781236a44fa0467c3c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21816cd4ac406e34a1cb796293a86d5a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327524af314a0a2e4c09b76e88ddffc8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720d39fd26e457db42b3ae32f84af9f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827fb620c0cc992a2654414879576d6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428586b263b9a52e2483f69bf6671e3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c621de97e9b8a9cc279ba51a21be0d2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e130417b762aa569c8115deb9c2bda645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c948a431104a7ae04113c0bc57d0c3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a469e37e0821728dddc28afd728064a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b069705dde387534a90a911149816648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b425594936d959e3451cb38110423e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94763b90b970a4523def1a1442b8f7a7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f425c3a454703761281a59429f0e16651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bec9952f0a28ae8b446d19dd432052652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e238d0ac58f101738fb934a2cbc3b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96b7c483102515d5b53d69b1cc851a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52aa39d3a7eb40497658cc00a5e7838655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3ad89af3f79594422efcac02d6ceb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02f46d93d35cd91919666b7b803ff2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de0490203069328434f721b2a58352658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1edbb26460dcce6ee413e4c2f05163f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b717a02aa462dcebff917f852e6687660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb332266188fe107c1ee63f53b6e86bf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e67e66e1188d4966d0e216f136992662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10862f7607b4c6160c06ea02673dbbfd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b32946bf0bd838b40f40803b5cb8e0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53ba7f0b32d0d92ff94bce5f718ce9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280da0fdf18921508542d1a9c22d86b8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab63e33bbb34fb79d337b1714ec502667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b71f51dd944c5d873572e73f787d5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d71ab581c4501408c7fef5947f8e07669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0e8091a736fdee86a927a62a0c8de670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e59c8680b7e79997a250f7270c3d9b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0ef9c408770b2a5ded2c5651569a1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca3cfbcb23493032401d53d63df3db673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32296959e135ae4aef7f73d13143f56b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2002fd28d812fa4573566fcbac70810675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59781ed3dd893176c2d3c84c3df794676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace14e69986a587c8535877aaa16ac81677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9707977b723176a47487bbfa5f4dc7b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e09811a5fec8bf4e157cf9d5cfed9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118c30e8984866eaa0c142e9125b645680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351937391ba108e24c37aa4098beb845681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668ae995a130a2c91bf0544052b507c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1708c39b226ebccee0e0245d3b8ce683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53421dfcdc4d20142db6ef078419f2b7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7842a8dac30c0a42e56a78ccc5b41f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f5bcb35eddcd13d003d8692ff863f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024c43f62d05d9ed08432cc4b881a03687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8045a55730f04205488fa833023e26688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c465044896fa655eb58175bf0811eab689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640aa862d483bab7c2fdf3309579dee690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee67b1ba04513f687fa6738ffd2b86691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e63cc007db3d2c4858553d96f16af692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c7b82f26ff406faf97372804d0957693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4affa8b47a3c15da652da7c44f910d93694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dec9a9e356520370b57e85a1dd0e99695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1044bd5549a7328dbd7fc11f8b5085696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed98d2ab741daa90408799907f0ee71697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483dac344e1019d3d51a05d152e8a5c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75dee9c1c9831b1ea3d06d4295fa48699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c0ce2d11d00c7c94123029ecb3834700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18159c4d12cf1a61f9eaf5e8dd2ec672701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613d18948b29e9824be3ee1d4b29a31702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b80aff2e206299e922060093867cb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b448d967056ce23e4fcd1a734d2fd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b3797392881180b5136bd4e10cc3a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49995d9b610b1235193829f10e668e00706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b9b93a7b888eb53f475b15103c61f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04108941c49af6ced6a00e73b3abfa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54c5bb8b1ecbcba78c299a0534da67709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9b6431193b12dbcd715cfb9d65a27710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6193cf7ae4946dd521ee16511819a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9532676155638f3ae0754707eeb7e41712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496287008968f969d9033b4c3040b21713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc40d35e6fc907f526382b519e8223714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d747efe570335af9ddad1a9391472715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30298efa9ac97c7e2cc48268a5363a3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac60b09a10d3273a011d8739abfbac0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b6cb4c0eae81fb04152535f0d8d56718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7c21e32be8e367fdc2b20ce306a5f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31056952406fed4967713f39b150befd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409bc7d7f0606d7e07b3bc6e7dda816e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c86401a220c3e51358a17104b3981722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828056d08f44a24c5a41fc0b626457d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de31801436e3ced7ece7a94a41b7c5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d369306b8f7476cc0ecfcd593565f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc168f71784305a40d1e00de8123809f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7f0dfdcb632c25c8b21ad8a4855b5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453801cdab319acc43147f0430d1703d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc23a1720369a25ad5852fe959192d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb7d49455fba470461eeafc4002862730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af26ac2211d31ab1872939de402a5b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292c4eae86b774d9d280584953579d9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e05317362f14d10266c092663a21a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1146514c0f847d32ba5e976ca0c84734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf2c0563cf1c80d833ec91955bca49735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2b43a596fe79013f498970d8eb1a8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dde984cd705e032c78420a426dba43737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea44cad9d181f1bf7da3242539975a3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2c457a934b7b8a2052af6af2d64f0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6cf650008b83b936c370332184038e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828213298f95362874eabc3d7ad9631741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d101c4a234c7de705644ce0400eec742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8cff215476bf56762b5e35478818f5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0df4ad34b55d3780810878a0e4455a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e286c6a8068d2f516a8637f968f32ce745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e30f1593b35ec55e2287d6eaf0eea746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b896562681a62e0c544253458c0c92747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023c3bc55e290f0fa5521130f770d44748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfcc278f58eab3d41b05a61cde4c90a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f99ed01781d6a862e2a305f9b2ab5f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331887c37707ae0726718ef44b32ab8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813fa00696be1c7678ba70f9f62a42e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1268a8bfb3c55595dbf0811e333c86bb753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>