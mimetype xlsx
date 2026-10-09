--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f25643a152359ec9eef1e32f73daa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447a14e412bb9d48dfe4b4b02ba79b52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcae255aaffd3ec6878fc5f52811cc63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da7af8ea0f47917e367da4e6948fbb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121e2453ecac64de50ecf30408499995.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ad680d544fdda9f2b71aa1a558a756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626a8df7ad94f820fa116563cc521147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48056e5cee6118050bd06b80001e09e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef098fd5408a7e671af9cd1d8612789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502f3ea7984f1db0319d8e149b127ed10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d701ff79b1cd4528ff70186276dc311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1df786c5eb887c3778017d9a5722212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1bac1e589389492da2be987af59d0d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7b0cdc3f8bb039d39add2e223779614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218968f6d92ee819feb074c1d097c9ef15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3764201f88b0bf1b7346b64a8e6082316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4ce507a299a4a6747bdec6a4a0f6217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f26d15c5de9ee9121df485f4b248fa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82156acc55aedf9805899cb32cb8094619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b3a282547aa6200a6a9dfb07db24220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50c5973032463a7556a50ea8b8b0dc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba3df04603eecb2212cd716eabaf9822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1f151ce26319bdc63155aa540b5ca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f47d8225a18ec7fe3dfdcd771b0f824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be228174c48497f7e360553e9dd4b75625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182e649a560a48d2b832f0c5394ec1326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9302a6d0cbc8ee38bc89bc0f6e414e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668bce0a6244ad195f340455f01877bb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0322bdc6d67f79b9b08b5c232b21a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a917e92a0928c8a82871698128cc930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f40b9a996800079dec6abd68581d4331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b34701e8e7524473bf3731e4867e0632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ddc3495ff4f75be99aa71cfa6a097533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf08d50c7b4a05859ea3b96000455b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d811e32801445c0b9dd8b60617ae535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78535c9a839699ca64c5b9bdaed92736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930e5db1bb4e0b51f2e09c62ae685cd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecef301df6c05eb7c4d98683bf8782138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d63a02fc15ca015d0a5aac1b195b6b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65e100e53732701aeb2ef3d881075840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81395c6bdd81cbc27cda967697fbd67041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0ee74a9b36ab06c62524d1dc4042142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd22995fa3df10dc0f6c0d06efc0efcc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1ca8ab8d97a066d709ee5130228c844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c181e745e826645e4aa9c620e162be45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34154c825c6d0c0557689342fb2690d046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b3d0318dc3dbbd07c3fb786090e0b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6dc62e47627989971b262963a4cec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370c673308a42a48cc85b1bb1038c3749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d0b531a0e48c4e7524793078d6c9250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff38e6a2c35174ead19193b73a949f351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a0102eaf6f7d6164e9f2529a17c3b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ff332261faab524c624d9a0e6064d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28ec52ed13caaf466ad45a5a7c4aed54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e15acfcaaf1cba82d13022307f53e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b073ed2c95bf52a681b01afd31c663856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff960e86a220080961f9e4dbb5003c1557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959fb5c40a6b416d6c236cfeca41d04558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534a29126ebcaa1dcf83c6fe96b09a959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436391353f4b2fb077045db4374571660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30d9abd140b66579c000082b33fe4b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160094c79bdf01b2a517d4fd8b6c892c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25811cea0653c84a09ea1e3a2bb462263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f501040f26d0ab5da2b93620ab10064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352924077525fbf2741801756163aabe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48f84881db5f76b442326ad603c61f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221ed3e19c52023af0c93bfc4c2db7167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfcf306346d16ad889094c166201a4268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5463f5d0832a8c4d8a434f58eb370569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82119cd1a760b6e9108d9ab93da26e970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668579aabb0b20175ac08690d9827d4d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea773acc6cc49a93650f4a81b341bb572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665378fccecb3f820e67bd938fd0283b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f814e3a30a034e64b19c7ac2dd73a974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ccc09a9406f51f289645bd557ea8275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad471dcf074def07e3b4380db9d178e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88988573325b35af9c489bc1781a386477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a2fd63274752b12b1514d0e32d7d678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fefa5a6e6226132ce937ec04d8e1e7179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9beb0199a6d308ece3745ced8fa63180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40959d1da62d92058f15adb9ff1ec4f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242e5cae95d7aae1efda252f998f7ac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a866c2713ad95e150088de5d6245583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa9c8e1f1c04e51153193d4661eadf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8289f16905b678509be2cfe90560d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea342303c9da9b14732489a2198b2a2e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f181c094ab6869feea9a416c93c30287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef916ad943201b31375a2be28c93a388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b06a0a578eaf6a21b07d582b38e11e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263a90ff1da2e3f4ca40835ae15bed290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e739f6d54da3c101c3bb393bbf28391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198659fcce5fcec56c74c76dcad314f592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2103ce5487c7b95714f8691ba672d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fff3b53fa5a4c325a0e06d87719f4294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b83af6008e3bf583f5fcb1df0538e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d29370e8b3ef6c96c401b8d6cabe2b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827ec0ce8ef001c9c5ea7e146890d8c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1b8138be7fa404b90543d39f65c2498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f55adf2c9804678f69e236cfe1210a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a61b46d35e4fa8dd04b6a7634d6dbd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0bdbdb130bc6aa83c7da8ad7ff631101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad85a06afec73781db47d868553589102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25384664dadfbadfebc1359bb5f41d2d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad5fc3d73a2c89c0706d129b129dbc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587cc4592ec3580715c564403f75c0b9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ad7d0ef8518bfda5d37604af22987106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226b4a2872d1f3062babc7405a8cddf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ac4779d01b0bf28576d7928300888108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea458f5d978ddf7442f28c8d410a1f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349bcba4af7e12197d25ce639c91d15d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4656fd2b155c52c897ce12a10a1de39111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7cee6919a121d53f704f3ffe63ae8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29680405ace71e74af409022de8ad5a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5eff8a231e2c4998d3d9180a08d4f4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed330379f384b7f03312da43a0eddd8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf194f64fb84dda8c3a4205c7492353116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b716a3ab84430746e3fb7555e7da65a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430c2e06554cdc2d0ba0576594adb58118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e191704c18085f3441c937354abb82119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad6fcc8323d18800037a5cc55f3af6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96788d72c6c617bdc0b39bdf25854545121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb318a60ae4fad9b16442fd71a000dd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e9a07861083736acc7fd96dbefdcc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ccf1d19670b00650704fc8a95c166124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5367c7cbefd063bd0465e4b68a3ee4a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347a8c9423d8c57d7605b7f26d87bea126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea477ee565663e10084401e249e886a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3f6157e8d0391c7928d8f29df8087128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953c458a19728c1efb40afdf15c54dd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722e9a11803e6b697582426613d6a16130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad10217d7ce7ce406b52da735037dd4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d98d9e0743c481b31d641178f5adb8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5cbaa859712e54bbcabfb3cd16f3a4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af9bfbac3383861def630b35b75d01134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825444d070b51d73c1e19ddcb5ad0982135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a9beae9283dfa975f3901d48ad550136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1a099dd03bfa180a88fa62f00154d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e6ee54417cd6ff55767ae04bb38c4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626b5a0da48eaf2f232e3d56f4deb69139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf33a8e26b9202504df61d1d7c3fa80140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447dea4b4829162c71ab820a6af0da9f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5673f0af74701d4b1c44836339c3a35142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b839bd2c7b17ad6166750998a773878143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12877a42cf01fbc57250ea375d9caa72144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3470b13bde196febcb21be9a8a9ae145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389aca381debab9ab903a4ac223c3f13146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467dc2b4051544f87850a07fce85a4a7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba846a2649950f084cef6c2f4107ec5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302b66cc3e0503a3bd08d9b03796609149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396bf31cda0949eee25eb1d38f63cb89150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abfe616e5c3394fbd8f5e1bc78d4a94151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13131b8cff31ec24bd979b1139f3ee53152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f246270898732489ead0398d3f15cf7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802d5d6f8cd1354cb0a5c9fca7ef670154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc598e733bae8f6f00180f03c30d222a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb8f86c5848c525d54ad21ebb47550156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd39010a4043ffcef1c428237da8f97157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5317ad541ed0e1a41cd6ca6f24336d8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177a4f1209df8b869dd850d7f31ec1f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477c89b00972dfd410e2508234fc725160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f986110e61a7e430ff152b289f140161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c26a705dfd92971e93a41b3028c1ff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6265b7b7268fac35a4801a41a4d3589163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380e6d66084bb7365004f11f2d80beb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38c71832e06c6796f22583bf4c0a41165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731befbccc874f37fe9e922ba77980e0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507bfb816e3db5fe48a3e194c2cc1085167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29acb8af19214b6e327c95cc9b63b5c1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1fb94bb6fc7993856d3572b36696c6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782ee1b730be56f5b987ada67405fea170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03d7c1ffc3eb3bf201663e63e559f4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e756c522350aa22707fb4c8ef6109172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fabf21f3665f2f1dc9a6f21cdee9bc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e889457cb5c225e365b9704f361348174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89b283aa5c565c6e7dc86c38c54e28175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907f25c96f6dd21a70b098ed0b958bd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267f3d5cbc750ae331cddfa41ab70d4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b6577a6f1ed421dfed35f52d51720178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a78ee43bcad15e21c1bd3c41ed089179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9fce50060d53072be7e393b4b15e52180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8635999c05ed95e4b803c2d318b13dd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869cbb159e8256974cac0f376cbae464182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9e6a849e4da8e323a3a4cf619429f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228ac05cd2cb0363dd61eb7686d5f9c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6e4a5db852cd3c10ab0333f1efc80185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc6261c590eeb5bdf3aab38ba12069186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214a20b0fb132d5242c5ee5799792fe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c7cd5c0d6d57ff23941e4f23d879c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf614ad2aee00941d25e159eeade244a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe380deb87f3fb094fc62ce7137878f5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5d43589d0480ab322632ddf86d86a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8d296f39b154cbb65f165878f512e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ad473ec78fc2c16645183c950c125193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6e025e16c4ab2e99c571707a09bd7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a24d447257a6d911857fee7ccb8d1b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b39c3a7ae6ccde07c39981867c40d0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdfd7abed0e0835c5d86beaf3548569197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697743b5ab5d968d136acdce025b10e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0950e25b13bebc9c99c1ad12b87b72b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb527852035e4544e32279e44c5277c0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00762ec42af10864d23e10e3bb611664201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f11d933b023389f84abd96f1277d3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12647b44f21509bfc69b1974ec444cda203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e536779c91b0ea158f90bdcdeecb698204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7a5f5d967c4a0dae489cd200c8839205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76600ceb49c21805a37a54695248bc8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68004366d42b2993f4dce4b89c601f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685be2c471d3c254c84b0dd79b45cd2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253fece1a722cf2dde7791fa319a9c2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367705ea7c4c67681e27f1a103a13a5f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f9eb31674b1e17b1afe3c0657b5a5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44431e1ab869e28b44c2554c2c816329212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe336756c49449cf68a05e462885663213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df71d7a0e7d7fc172c24b705c631da214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9d4b8764f10d40da4417c9d3e76e0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c117c459f602215650c5e3a075646f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18cd7d224bd5d3590bbb5bad54d6432217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5092ee063bbfac48cc42ef3acb51a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02975b6fcae4881badef65e68befaa65219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e333deeae4877a04cd6fe6c42a021b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a27756ad5aebef46bdf333f7180ef221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54791f9a8fbe6b4e25a3133bf9178c7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a863e82e4def70661f8474e12c307223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a7fb8382eb42fef2b9bdc8cfc22fb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac13a3c7752f285f17f3ffbb9a75c33225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c754d2bfdd09cdf517ba84d5b084ed226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceda152b1481abb32ee6956795d5a89227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ec0a1b05a6aabb08021a55f6beb2a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b61653484fd267c2e72fd6dd8d73b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0167092e73c039e8828c65f3f93bb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30015a1218e86415444910100280df231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b34726cb6253ef57317f5a61f5470232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619abe6de305ddb116376d1babb655c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821944bf856f71175b7abb7a4f3123c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024f79143c8ebeb97b908de6c8f3022235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1adad1044526168eac8dd29b029cce236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4f63b34e33dc4a5d756a721728a61237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8932e4cfb0076d1b107f684ac24bb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380ee4709c1aeb8b47e239fcceebf26239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505102795160dc587a4344ff5bab2b0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a8d864c420e00820e6442d7da677d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9c7ef3d2c00c1cc7f14c28f0ef7fb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7bc640f61539e6bd00d443a39e84ec243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10bcc7192c53452e3a055e51f7db561244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769c86de0ab6a01207868ff8efb68a1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6153b05353777b0c36f6f83920e81246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83362cc114cd7a71bba43ecbd1762a6d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5389c9c2e033d0c9d01684f3b7437248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5dad25b43fa7a10a861710fe13938249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75168974a1b136d0362c4b08ab4ec613250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1caf7f37fa02fee48b2b0dcc420163e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a0522c48c790134c6f33683cbc324252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7daeea32ffaccc640dde7011ec6a1b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586264746ee8110523c20dad607ba5c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2d853b893b7a4f13ab53a71f4b67d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf180814ec4079166284b76b1fa07bf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297522ed80e6f27dbe448410e7c8a7c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b95455bda88e77c4a0c82bf98d571258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a625624a5d6c0baab3ddf37b610e90259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ddc69fedc92ccc6488018e76079a0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2fb8ec462255bc2b84c342abebb9a8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b0d69c64d58096d02fc377cf20512262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2dade1d55c477c96c7a560b6458ddd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5614e8546c98192d82a0e2fbe44e6b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d1a215f0981c6096350a075001115265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a3e5386e920972b4b43ba408fcd63266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a186bc524b8a1e48fc6fa4beadfa3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcfe277a6ff64e1d6540892b7fc67ff268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa29a8f2d6d00cc41a110289c4baa9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353fdc079789a964d98abd03eac46313270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca675c7a3385911d2b8754615a46da4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0a17b09812666b276e9c1e7fdc6ff272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fee14252e44305073f45ffd2df7cd3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa29ca8ad856b48a48f93db6047e16274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77ca59fbf64b6bf9192552b3e5c3fe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03c9c0f881b4a220a9cc946279f54d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42568342af086b5f0e43915cfb8556b2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77a56b8fa569560827e1b50c3245bc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a81bf7b3cb143a61079b988e263a2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eeefece4b5e8939107c2c818050538280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23148a788c7ef9b6ad66f5f21e5b26281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e0af7dc3420d2ad8e61d076803fae282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ab0143a9a761afe3852d8d013700b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503b9d54f7c603ab4950f2ef0d68366284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370f651136afb25f63eb1d5a44617cc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a343a3ef73c34bf30fb262a02ab91286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68bd3f7fb747be522d059dce38f61d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520d84fa1d58cd9d2bc7af098038845288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0d6516cefbee32f45d5e4779f5ccc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1f5b7e72b2047b3c906a14e86be1c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447adb9024e6244b972ebc3d03ac052291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f321b0515459ecdcd1a32dd1aed80292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2471279deddfa414497fe8a2bcd33293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394faf8f82c9015f346833755ffa2b7f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db660bc12ac6e814ade21d50cd7429295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c067a62c655c3dd87e75303d82867b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47d3d79f1fd4124b4918cc0bb2791b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100efd9d1054bb7f23313693f33dbb38298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b8e239dce46e9b6e5448d7f45c7e7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882075bcce70294d342940d5eda5d3b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322546004244cd266ded3e7f3d968c7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a63aaa5df62b048dcd2a3fec8b62e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeff75db1bcabcfae52b0f6ea07ed27303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132fe0d472ad1daf7ac95ff07ca48e7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d1e49a7a7277a589fa8e6efa288c0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b1ffaa2cfb1a1f2c86dd9a2635ccd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871657abbfaf8fe06c939f601fca09d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5587730a55913286b2bd4eda35f2c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded36a07803bc243876df700a34da09309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc07a492fc35bb69a4b2b56cf3c034310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78ccab7d9acc13bad0a0c88e0be4d7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223912b6aa474082504d28828c6bdc7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b906c58d16fffab4b62af63a5009757313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea62223b2babf3cab7a87d2e4bb144314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8cd0b0ce05532497ae24ee93495e0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0e0521f687b4e385357b0a2c14d44316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e1162add6eb60f2c915844404cbee317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e5beea094c2d61c348cbcbef0639d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2f8efed4e874e0cccc7fce6235f6c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945dddc9d7bd6757c958500fad87d053320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513cad3717a5639101533ab5fe99af33321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422cd0c83d45aebfe701320b192bad0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f3594ab0b8e313b77fe748df55694323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6336bd270aa08115e2a299f7d5b26324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097712bc97fc32cf5e5513ca80eae97325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f97f6acbaa0809e4d7805d47456391326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943964f794d25446e986ca2c2982a362327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f70692f8fdbf12503c850edb14694c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a27e129427956c246d6318ccc5c47329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac245242184f72ba57c8058cd9dc3f5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501dd68e51611f4bed438a308eda245f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12221b9d7de697570cd51fe60e3f2ad2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9df4ccae5fb5f1f62f2902473ce0c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db97c114b1d00c774d7a71f3dfc36a8c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357603897efa10cefab2840bea0de9a0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613aaf16473682aa2442069d3103ba2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6744a4c7570cc9ea081d62d54d2be337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783499bb81c93b476f5eb453549ddbd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba41449dbb68faaef69fccfca419d5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d96cc187891e77434da333edb59cff340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738dd7a0d68ba94e640f77ad742c3e64341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e9f0d49c86d7170dff339d470d690342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd177890a0c6cbad47e6625590c96824343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5456b0b67c4ebdf4092c4a7e6e0de344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f45e3e94efed384e749768ef99db3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5fb2bd90bdd063e208e8fb9a289643346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f80cf6f3ab7c98fd943edd9245d829347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7293a8351545e8c222481b6a5ade21c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634580a49b72b9f5dc6c7da66ba340d1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078c95dafe2ab9fed88aade62772812350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad8c9f075a8ef26977dd55a807ee2b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce93920f885e7728982edb05bf3556352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1f17a30c1934a45a6287a58bdc33b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05e29b17b06e41c9cf670d94f2732c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4deff12228917f814dbd61700642e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ddfdff887c6e9298bc3dc160a213e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7d4249a73c8359cee1ed2f53169e0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481638eb71125887feab57bf45694ce3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43611fcf9ec88f0008e9f6e151270690359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba829bbbf4729146f6ba3f83c0de74360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a76eb75c3c3c18b7371c1f53c6d62361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148726a19d0feb3ee490dea0aecb5fe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a204bb274a542126ddc5e0f340357cbb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c75d58f93d04ffb1fab0be0c51d86a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89596f687455c6b76bc2103fd03f0803365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac51b42ed0f315d119efadbd4e3554e6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59635ee04ecb95ab4398cd7f425e3b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006cdf7035eb6df1ebae7e91765b293368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bfac878ab48222c162e4188fd96de3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab45a04b2d2305452ae55168d15a34d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2156d0eff0c254154feba31a9d486e6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55a58bffa2b832e1ec013c27cb8c87372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a5a6c44e6282ef593360226d4ac74373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216855824299f276c0d45aa2ed8c8d1a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784a58a2deeb9a7c3aa3f81fbe9a8dc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca5437a7b4401093431de180a47b3d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21019355654a6434055f7a7ffa8c78f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f92ba2f816abf3a384362cd6bd0b1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b4003fe1f695ac540bd209df264c2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6e227320189db3a30ee8b9d3f8357380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79031d72ae2218fdb39f95e05c7f677f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d897d7e3f2f9d9012ce3605795c6a05382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576b4ea323807121876edaafccab006383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3100378f39f9a9669493238c98cf2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7fc626aa9b9f7ecfc24dad747eff85385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce282c2221aebb30f4b0ff143efffc5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df9c63e18438b4cb67f264e7d0e7a2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395dab135ed7f58ea05e91f854c439ec388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddce1007d2702d36ebac050970ec13d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc7b4e765031e281a13110af6111fb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519465f79f9af721de9d681282444808391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d2aee50d8a3a9a854461ae86c8a0a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3142d9eb7af1ad85b31cc9a4d874ef393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea489963a1c274e7f8a49f5813985c5b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59a679cd8d33dcd63f8e0325c9d855395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599389be4ffbf006d34f048451b0dc1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a003aa1330d75aca89e022df20becf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9302d6ab9bfb0b1ed41482e0019b6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d84a669ed896b1d7fee690fbc64ff399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e230cd5e5bcd0b905b5c237b5b9e7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275dd15342958f53adba9f78b13ebd35401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0ab0ae5bbaa1c9ddb86294a2d6391402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36453375386fcacd666efcdd49d12cc1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294648ffdf54ef398ddb676f91bc479404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087807286831c1bbf718cc6632ba88df405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a533a0f82f65ca2720a1d426f7ef98406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcdf2cb7f13bfeb5e6ee91ad36d1a3d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8b3512ade87cdb9cd069a56d40c2d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e463d07771baaed1c8e06533b89b25e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c78e5951c0c97fd5b14fe360b68b5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b157fcc27783cd1c8a1f43f2d477ac411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558cf459067ad5bbeff788c1b3c4152b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa093feddbba7d6d7c3a84caec2d18e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e82e924d5743063a7fa57f15880f57414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d53fec259dd7af4499dc42c951945415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0176508859419c594c05f85770918416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081dd59e658b8e5e1172038ee49620c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7bf3192526d4f59f0350633a9f0158418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f82d8fae6422743e9cada96c2d679b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845be429005c9551619999bd21b593a2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc47325ae0098ee653ab8b45833c348421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c3bc59819b799cc91c71ea01e646d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65e788da0ac7054e96ee5740e02195423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4245b59c0a56cf628793fc7a5af2bf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd65425466e3711ad397b9042b75f3d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26890aa4f32229b64b41e7bc3be8b266426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f3430ced4fcdc49ad17811c5b9ff4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9571a46d47418f472fc5f41cd85b5bb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf72daad1919fbfa7577b17e91fae1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f27fba8acf379f9ee798b141ebbea4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55a155fd9440d09cc42dd55b54ff3a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3a4ed75d78f68e2e5fc84d1f37414432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231d61459855d0383f1d1788cce5b83433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5570219711988ad76312dc3bc8a77b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd679d39033374c7e6980c79c44154435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067b7999ddc10d4cb9b4a55585a8861436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864cc228e240cbb47f9522dc983e077e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d12442b747558ee868dbff9f497e03438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7408e5589b322283010ade947bbfa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e76a2ea2ab7ab6bb03aebf1cd60ee440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249b474468a2c8d892370f03a41a224441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f9a32f3b2ec2922034893722aab6e2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4700d194aa3510cc4c647421f0f9baa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a6beb9d81196b5a04403810fca836444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436e16769fb4427da8eab7f9c46b2e4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc80c713272309382321bf919b6e997446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5e64bf77b4a3959da2d2b035efa45447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04a656b82fc2e9bc277ded1b15587f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bade0ccbae2c6d49eb3c822ce713631449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016471858e6b7c344105849bc9943b8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4a9b78b5ad8cd8dbc22fbfe10cc11451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ebc9ed4354890fd1b226b685bc284452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf27dfba9f5737e295c9579a92db16453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bdb460fe6dfa5383145f57a8c032b5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f90bb2d2ea13e4ac08e7759db7d11455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e26e759913f1c4ae2a201d5737636b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740fe2349b53268df446498a980bbc10457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870bc71963d594ac6e51306d940f336458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b8791f2b4f2acffe14516e1b5b5da459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf92665a7d2364e0ce0b4b5f2a886f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8ccb1f693ec9ea369c9ef3c9b6f46461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117db5b01227d119ab85ce035a4121e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04694ae82fddd4a651f1269056b77524463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b670736f9dd514933794f58687c1d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70dceb6673921bd04ba1d55e6a03b1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40ff5d35fb904bc3896ecb6666639b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1ab95aa6945d0ac58d9e1dcf63959467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1b8769e1a68b8a20fad6bab168361468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be16104bf8837ebe9ec6e31d990149469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa0f1e210441f3b74d5594b96fbe46470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182e5191c5c8648f0508ee08601d120471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a755935e8a57c052c42d2113f4e04b5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000da79ad858fade88132bc1ddeab32473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e9b329b3fd209a95eb4a5f1641ea1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a16516e1d86b0f952cc49d2e8eb9d3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ace3dc1693a619b8a8988ab60da82476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cdeed4cdc628815bd308d993768d24477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde63b593c8535e5d0bfe6850a056c42478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a9fcbb02900d82e8bb5bad30fef8d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b4851c6c563ad412f17fa1d759421480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab0f6b3e6b02708771490fe697e86a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e669aa08807f2f24af2d6e74d2b10482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7ca1a650abb67830dfaf47213596b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99d77ad5502a7de3feea5597367ae6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943b60e974ecb3dd64401b6433957bd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abbccdf9bf8b0f14b81599ea5f39ceb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79602ee3d0bd7ae83ac3f19713b48d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64e2409f12ebfb82d2fc1615e32c22488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0e7e5abcc5497d18ad2fde5774952489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece9e7ad626b65e5ffdde3a8a8d1f97490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6bd941df96aa1ed960e50648689334491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddee29db05ba2d4e3853277f41f6417492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a143a541af73c877ac4dff85261309493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d850aef9abda6269fce0e9aa5fc15494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aec4df299e727c329195e258b17848495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a698020225dc5a4363f8b68462b0ea6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb0b2c1026b638b1059ac122dfda0f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd83bb158c65375adb6648f98e6ce6b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc1f17ef9942d49de385993e06313db499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa29eb923a531354fd8b2f594e50a8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a622d4d2d2466814c6005b6a2599550501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553b1f7fafb113feb5a1ff15e9ffda8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37f8c070db2f8e4e312d842873d66d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890302e849a74c4016e36fe3279941e0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fbf4277d19915eeaf0177a4a779d58505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9bca4e32bcabab089bbce16ef4ccee506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce23e64920f4847a199ad2785e7f3ea507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff1a247d59fd64019b870d876ca965508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0e39fdacdb1f6d48036ae1b363d5c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abae2fed664c24d6f0211e9b2d0c366510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6b4b9880a41244f6508a3a60cd3bd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8ff4a1c0064336143ff0a9a5da7f4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2b4bbb0fc4ead1701774a6014f746513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118a22fac9a7e41b59ccf5abe80bd72514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933d42bbcfabc272e3e242ed646e433515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b94dc45fb0f2dac9a95cef9a0563b2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8bcf3272afcd1292fc91bf3970dac517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfde03167e36503fa796a79a70c284a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef57e4f050a04f513a41b34be558e3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a69d22622f79a4f890e5987a0606c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde32dfad5f93444fcc56a6a71fbb73c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f3743c822c3beb16809b67baf2c77522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bae0798ca25eeca42233ca46fd7534523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa608dc27bbc0bdad16aa53278dd9bf6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3185cd1b096c0eee3cd75442e2a520e6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ce4223b2df3adc86da5fd1960d8a3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2b604074b2824b56135955a4e96b1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa6093660a424c2f96c7739447d828528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30393d449bb2cc055c7254a257e6c9d1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3b7ebe85131e16f214d700b4b3c66530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e742aefd435c00e8077dadd1fd3f47531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439cedfa260d6ef7a3bdb44a9b26a8e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b919e7c609c6d5a58ccf903ae7459533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfea93e2ef9c4d530bde67f4e8a6238534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbefcd24347396d33eddfed9a020726a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ebfcbb5206684d35b7c411c29d260e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891cc8e1d3884fa5b57b3c7e85320a75537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3524932d859b926b104226008d89a5f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1cd888ac317fc56b2ea79b43a0665539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703faa56b38010fc7420afb278915f03540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c4eac8a16af852a12155652b91454541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb083bce09a9671163e6deac454d770542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa05ee58ba38f130a08497f7264641543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85013806d3a93cdd5cc07306a3c47a05544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521daad17a9724bd0269b04f9f53d83c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e3d3ddfc498c7140a6538b07b4b0c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd7e750778509d3d42f56e646275dc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c409f87c038283374c1b51683befe1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62bc499d5cb8f4abf6e972cae67d6c5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03eb1c6ff0c86abc9fc3ad27b01609550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc6c8f423c869afa9d56ef2fd68d3e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59df3ff61dffd48b2865480571cffd1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946745d1585ca4bb1d4c18a9c8a7b5d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9eb38368caea231c25ebcf8e98db2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d802cd06974a5cfd6a2039af95c195555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558fc51c0ebca7e554c42e92d9141b1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31b878cafea5693bafd0121e2636ce557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13465a7fbcd5abbeeb630c1a4e37d52558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d767cb185b5dfbe46e74afa347093d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54b888534c08a04cc1e056b780df3d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae507bcd08c667c034b4fe20054c109561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938b07298b1b04227c6e5ce90e82291562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c084c074e85f014975d6d22c85d335563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f688364668beb8077a657267609ab5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a6112f73d1a78168845ae32a73170565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a3b76fecef89bd70840ec6f050b2c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8fe620b12c59b6a0f05321ff6cd924567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725e6913793c31246deb3ef78cf59b5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf51682a48affe73ce4306fa3d8ce8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e875ffeb7a46a03d22b0346efc0e36a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6cf8d60d48917237317b80f352c4e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0491b1b57186c9ab09a8394fb3676572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3915ffa1ea663c7ab25a5dca7d5bb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ebd7c56e27be256f107b4ad2f9f92574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d944bd21ced4556f2132d78fe8cb1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51686e88fb70a2b5dd7369c92a42fccf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cab55cfca919a331b2ff6a44ecd8ae577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3538157bb7817ea04d9b1cbec9890ed578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec422a427ba3911fa84cbd63bc51449579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce2f38e8ddc32a23dde9dae95f02e1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c0e5052b57b3453be1ac03c01435c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d312206c104be5191667ec66e53c512582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2cac20328ccc35edb1b9b5b80f80e2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9c13ff8c6665183f48a433f63bcee584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c777aa13ff2dff9979d4802f19639a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ac27118b5df1ff8d3209c2978ce7f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1dc9237f361c784ed6a891312e405587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695dc55ae5d732c5d10e411f04d031ed588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ab17fbf728e6bd3eb428110ddafd7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b23bc54ea2ac94745a3a61d9cac69590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefcde4819a4f925038a0ef49f4a7dd6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9104757d34ce29bbb786d13ac140a87592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa8083fbeb61c6980357960d18c501593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe00e90709278d25c0b2411c7d0190594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6aa0990fe3cae4e4f102d84a7abdd9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be9f236f52b50af2959dc3f88ec82b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60047e702038d51d4ea2feb10c8c2f9a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4429e2ba1bdee0bd35163ecd20145b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b8c4b240e664b0f8c73f7d5a30a41599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b803362e03c6d1ad56e3cbf3dccf9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3d90e59c3d540179f121376a4dbf7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07eda9a1099eeb3d5175b5f53e7cf06602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ffddc9276bf878b0559d23bfdf9d8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6daf7be80f23b4f7ab392ba4fb6e106604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72a10942f722f6536cb1a31192220d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a7e8dce169f06b62d7ca12d90bc27606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb41e2b41246082439d2d1bbbb7d7e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a563a52d379b6d013f69aab593b3d32608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326991a56ff9ac9a3bb4cc2981ccddc1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7bea4fd5b92d2e02d291e797e7c337610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332979508f3fe705198359c2b7f895ca611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15f777ac0f74f720d846ca422b9e0f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b6f4ab61edf16e5f7fcee4618c38a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcbc3598ed53e338adc6502a0309b38614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b413165a52876ddf0f2a1c1604af10615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e5861c75f4db9b88e9beb5b30031e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337220df3d3b3f859462609b192ad7c9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e23feab2ee3f6086854f265c9111ea6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc260a99e342f5e685869f81510351619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf822aeeb4605a68e3020d102645d0e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85ae0be7fc7c22bd4d61cba27d6bd5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5bf3b014a94d4f425e7569917bda94622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837fa0ffe96ea9ef8d659057640de885623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389662843fdfc082ed88c198e03f4c7b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828cec6496cc3a46151d2ae67165027a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493548c35e327fad79e8e00047139da626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44679c0e331e07155dacfccecae0ad627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114d32b4a916e60e21a67104c2f4606628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357c2e67fa6e68f372a8f4c6ba4608e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b420c50fa0b033c1895b253e0e3d140630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722e152846c1f5fa2f1e693a8fbd919631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0da3451c2d2ae1feb1b9deec3e063e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cafd510a69e1a02925ef50d54ce475f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e727a16dfcb3b6a0b92e8cf711d3a7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b470482879daa80733189509c92e37635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d3b446b6bd245a88134ae9575f625636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987939f11b09eb9e296d702266846ef637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453336b77df7a1d6ffe6706677bec8d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938125aca1de0097eb95547e97ad604639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ff894fbda36b1732966358bd64b83640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b008c16202a28bcc4872cbdc27d86b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b33bf01bc441356c6456166538341642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b78a034aa131874e436f57e3a6d58643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314347fe7469d9325ccb494f4256f4c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828e11295e07013494c750c4d2e2492645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5547eb4c1ea81ded541ce0035b87259646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48201d36b60f3f3f0836f12973a78a38647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5216c57d3cdb7fc59c2642e18df35c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d625859af64e05ac6f4fc01abeb4330649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c845ffd46234c836087e9a6314125f6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d0e5c457ce532db604c55daf14dce651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2decb3f1482789e3c4a14e61d567a76e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b96bbcd0986e47092bb6ed83d4e77653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d199f779503e574a0ce47d33161f5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14cad8a0ed582cb3a1eee5fbd47857655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cfb4e81c64286522286e081ccab315656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559514e2050027a4a90db214f3ca850657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a923cfdeb9e2d98508245dd872c9aae658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96ab5877bfd19217a8aed105fa6a88659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d6a7cb1f7bad142a508574b561dbb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b867996085756ecdff076c159099a1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a338adff7bcb7bd96307729cf073514662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3496800e9d8477a82164116ef12f79663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e54dd514813aff672a035a1b32c86664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733dc20f2cd9fb0ff801a02d0cff280665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9f8f61be3145934d7141408237237666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fabf87d8875a190feeb8343bd992cfd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7b1721e7c016089544c97798a93fb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78f7e2c2f6d1e3b99493d2f2b8d690669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8a7376bac351835fb6ddee0e267fa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d72f8e7342794cc39577595a316920671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a24062d8dc36b283b16b894d27f90672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5fe15566fca6c456b3d4cf0240caf0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34c1b97fb3d004c7ec3a113abf0329674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5b6bd4736fd14255ad2829f3ebfce675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbad1f0aea8ad7bddc42cfd7a379256676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f103b2ee5d869c841be6f72f7b3e18e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17e55d28ce7a4588bda599fa443386678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb9f3c4e1694736f4355e3c469e366679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5274f1e7735aae3681f11ec233e7e8b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f32ce56c53f0929bd759e141fe52ce681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccbe196f3d3c0d181fbaea1f48b2086682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a377bb43bed2c04495f9609f2b0d5e0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998608dcfc6da9228dc020da052a76b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5a62e6d6ef7b5f25962381b0db7fc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad68b026f464eba5c46c64a51dae8c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81efd800080bfb5f6474df6330b1ef687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1274a6e212a4b512f39e230010039688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af612fb10eeb0cfd4b4dda65630d8e0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adad9a43480db7e08091227faafcd13690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4be0922179b2e8ae6588b2ba9732a8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30967144d9075a65f507bceecf2f5f34692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616976f01598496e4cc2621e761fc84693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3281e91654ad4653137bc1668e17e21694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd71e43d88c36a9a03d784c640076ce695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81973e0fdfb74e3977be0968689444bd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624e4df3f1f3d921451cbb96c0251f4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13205e01974c34e2c3e0695b189b580c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae196d31c1db748ff453b3067b8e19699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb9f159e46211137279543a3a9758c5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61202b87a2b513d84570ba0fbbada65f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc26d6940722e6d139886d4bda0906702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69207f3201ca742337c17dddc89f124703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bac8da1b105ae6b09ad9fb3f219ce8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aafcfffa1b564b58c02cfd50a2d6cf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5c5f3ef5e7afe7fa36d0c72fbe43c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5507702523994c4cf716103ca67c0b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47bbd2bb8bbcc1657f18e2d7bac4c50708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bbf3ae1bbf601e4ef4ca25ed6d5033709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14f85d09179c2bff7a2dd24c5fa2ec710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45cf48985c7bbd83bf7e9c659d0fd2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e4e52981d0416a78787a43c9f36cd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27471ebddf29571bff65d4a0d88f062713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8fba8330048553641eb20d1e5157f1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be87b08ef4e3027796562d13667f41715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb33418e95f46dbc5779153097bc9d0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dbb6e2252b86a9ca5e26ca85e01e62717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230981735cd457d77c1c209333c4c04718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035555ba24125990246c750fb0fdac6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288d5f99c0c49752782157b586af875720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf860b05ac0e8516657ae47a0c65d11721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac055f46959e4eedcceb2da672bc652722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b91ada336ba0ee2735ec44e7d9d61a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b678c87facfde9e57efa34013c6d02e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418a3a0e5aa9f56731a0c6be06a504e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515508c2c2402bf2196c186e3687320726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a297bd74e91ffc55b1752907913c6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1772ab891e68a37d5420f9998e3b294728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862fbfbc60305c2301406be538eb667729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c1719a61ae3ef559085aa449e4eb6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5491560e7c30b61fbecb5ab6f688280731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e83637b6fda6e44f68b3e8fbdcdc0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e026936c8ba54ed21829642dcc2a6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac9d8a72a914a4dd889d73ff756a20734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d730c624b2f843f7729abd5115544735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83130a6c64a1a11401e18d31267644b4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdee82e9a373381aba223376c12a0f5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6ffdcba3918253c1a4652a79f575d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093fd2b6c965bdd3f3862918963a3df0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103a45b7d2c82f7ba6b722c9fda88a2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115587361b35421f8509f340108812bd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c4e75b3b622c02b93889453629a33742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede086ecd5306f74aa42a21d56007a6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4bfece54636c10c5101b76195f112744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355e6b03f722e28e1cfb9ddfeb73a11745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20fd68d4496e4e5323b5fa2ad76a8ef746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd23bd6f7bd4fb7853e3c5805e32f9f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26b08fc3ac57d2e84bc259e367bfa6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca635b855325fa50f8d7cfd85c9adb1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6a3881fce8b9f3fc682c33d59f27a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47afcd01e64d36a9d964e41af300254a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc6bc5c68115185fac5491428b4f09752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6efe4e57b0736f723c14bc0978907bd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b1269d873830e188f5fc3dbe345f6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0321be1a9aac6645e31757fec208a0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a32c8cbc94c8eafece9b00f5684c2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb8cb0760264d736ec4925ba67710e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206791215a32e7872d683b64333afa75758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290690bf934e47c64352deb89decc30759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9d6caf3d0fad87943a04f04853c041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c4ad50624ce895bd28fe3f00e81e12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e4988ad42b3d2eed9c1eac366bc333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea6174a4668706ab0780fe971734f84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdadde636e6fa3693912d15842ee2835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9264999bd0b5107a360007e0f01e22526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17bc8f86da54bc92a706d4498032f437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44830ffc37a18faec9fc9a709d705aa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab241a25f4c55af300039d276a1eea69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d54d889dfd5869a2d8a8d781bbb6f210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c3bd020850198b737041ea0afea2a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104b69e27cc0dc2b936d81d9123d8f012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac8b722311fb3a16c882d3af5c129113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6c8c80d2880b98e80218ea5352c1114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8b39cefd81431c7fc8cfc7c84d2d315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1f6eb1299336ae260e258549629a516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6a35a737ff617187b1b0a58dcff9417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8032f8e1d4b8ea1de0908f3e1a1a42e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231495ab987c97dcb3ac1bb58af207d819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596583044663e64d2b88d32c2126672220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8676e60f005179718823f39792778d121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a64d5c80dce368639fccfbfd7c533822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255c9f778ee76c2133cb1dc4aef8f8123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2d1caf1352f1ff8004fcbff0dd09724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf22a84c010f13a06720de1bd427abd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25133caf5ee299d10a68fc0775fa9f0226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0ef010c86e498aa01fb43a70c77e927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921873ac456aba872615f49695b0b2428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a64d8b0d69a7835b4e66a2d7ce84729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e748ee3e2ff1053961a8f7dc138ac430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62421a5d0883f110ca0e8f6e535e68a231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1a0e946f75acb378946221d3b3f8432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5adbf858b42d12aa421d12d67e303933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb694f827748c5f10455646f0318756734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136914b5738e765f2fefb295fca5b4035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b24cf038b37ffef9831f149e41b9936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf13280ee968c0326cf55327d9e4efe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ea62deb25557b3244fc2eb3a2d32238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808330dada3b15ef3b407a506b6de9f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3f4a84a642163cea6c843ae9513ba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ea71f595fa284e70666e12008091e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff090e2568e8a236e80e1288d8cb9042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19f13f41c2fd2e8ff23743540ec3b943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91afbfabbc8805cedc370f795c9e740544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c746d4a1028531b1c10188ba0c8ae145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb016f9bdb4f461b55650c816e150f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0556cc10c20fc3a03b140fc93a5840847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a116d1caed7fde476c45ce4c6c13c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bcd2a03d4ffbf75bfed3d51230652949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57fee65b4f42e80cc478cf2f02cbc550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c7375f157763a38365a21e1f3366f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e353d4fa9287aba0fa941cd03cd1052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3498ec38b51b4c8d166809dfbce102153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7eeaf93c677b70cbf8611c08e012654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe69c6efffd376193769a9727edf4955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d0fa0faaaf8fc49ad30d1409adde856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c21047ef1800ce49aca31515e121257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56868cb33cdadfd4675281df2332ab8858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0703e2bbddb8973cab7d3000ee80059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895a963eb712dbcbc1392942ca633ae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48c491848584dcce8cd2fde4254ab861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8fea3c997e6b46861aa8976e49fa462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd599108d8664c55f859c38038c1e9763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f0b7de79e31d49a3c777a13a9b33964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291873938f3c811cadf70e437fd609b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6c7d3a7e18bb6817f127058fdf27f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba67cd131707916d39ef5e862e69ba67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd608d63ca489b68bd823a2e6012f39d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8851de358d8aaa5c813c83d422957069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dff3dfab4f4b25ef6462015b84a23c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b5c44066f904a767cf2567976d0a671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4167bfeb3067c2f22a6beddda514972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13650d667f3f4c339f58712fe2beb973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094067d065e446c70dc2ac7f2c71f2b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68649c919864ea7a68b6b39d5fc70275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910e95ab4acf431d4db7e27b291480976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77370d02bb7cca9c708b4a8f253df177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e26c5f2e04c463412de414dd124231878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe57cb35769b0d5502942c70fbf4d5579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356578e5d3f0ad8224add10af71f5bbf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b11d6882a6791e4cd7b4256be70c2781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc5f8e7d3fa4a81cf962d93208801e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb5d71eec874831fb64e8bc5cc1caa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3f6581fbcc025168de1b4a7630c9b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe18f606d9a0506c02743aec9ea9c2385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d41396d567e6be0a80123bb13127f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc408f73afea7f4acce23a4fdd528ae187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419007b1f0a020c5da960144f577f28f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950920682b55de63036d8ba06db5b3089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee360928e3b5a05b49ce11fc372cf0b390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb9d12f5810c6968cf75e91a7e0aaf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c8a9d129a35ab572f56a4fe1d411092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599dc0a0915a0f7bbfc0eb0c6810ecb993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1645b60ee1dd9ad67b4ec97ed0b9abc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a15ab6784cf8921c7dfd6b67c11d0d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387bb4e1286174f4160ca7cbb7c38ea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb02362832b5475b3f8282e750d95ff97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c021f66242029863d394cd32d043cb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c0855461624a73c71badb714888f099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd46325ed6429192a17ee6cbb02f119100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823fa6d2d30b26fef90430f880c43493101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3723fa984077c3da28db34aa65a36c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2f6a899b9bd6c3b03f0bd01e61709103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aaa5724f2041db0f50477ddad5adbe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227a9b41f8122ba99a9f0a3bfe51b12105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30b974591dc124140ebe8dc4611e81106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64240f70db93e28e619a4a345f0385c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62595b140323f787cdd37ee0cfc9a78c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a6e06c8f78431b074d244e038b172109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3310c49d70c144b62c3edec95b820110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c250dfb1ad927492716f0d2b8e98b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d6618d1d25afaa4bebbda3d653b78112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c17980233497495a50467d3f931f8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5b564cccdf0e99dda2483addf533b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c468a9abb9896ef893d7506e574ae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfee2b8f5c49c89ad857ad0d6a51b01116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90729cac32cb7787067075e27b611b4b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3a63aa827735498d1d25e4d1d2b70118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8342d49d27c3ed45d5a917d3b2c7a07119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09edd0e4168e0aed9992ea533fddb1b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c91c067609d310c111ef5bc6fe86e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460bc67340de94ac93476c0a0c1654fb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7953789be0b2d459c2d30fa9d63a9d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e366f924c330fd5f67585799d326fb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5e8de73818ce28dc66eb0cff14c84125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d8ffffb7c1d06299ba689ca2cd9f7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a325d78464458a81bf95c7e83d4dea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72b5feb0466f37099c840913ed3d34128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58234d57bc171a7953ca25d15ce5a7b5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242f8251d22fe30f5374361be085097130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b0a84d1f55692fe54cf239d517777131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde66559a735db46b1b599113fe9148132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9239e4c13f8ad1571d4837e2d6cee1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff06dd7eb55a42e072c6067c37acaa7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae4627d27a25deed2b3e0844ad7817135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738a3153d3431e1964c660fab323b5b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52a4ec7ac1a4e381982dd27fc95f5e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b6a81808f8c6f2cec25de04ee4751138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63ddc1b98e325f2c24bd58d5d382be139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373f7a173c05409fb95df22719ca7c8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49cfb7e064f2f88273aab0b991e4b77141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88871a7d619d41da2032e21ef95055142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afef9188efce644e39c341fd43a436d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec3707380796ca83c9e49adfe2b601144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c8ca1978482e89b32fff057411b66145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84e7a86ba2d2c5e9d5db99ae23ec37146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77fd3f5fe2a8be799b5160955d296d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8154fede759b42935eb86a0179645f0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f1b3c7b4dabcbdcbf64730a23ea06149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01203fa61095d77f650fdbc392c9ed150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c41c73b8a643f66ce1dbfde3bdf98b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1fc25395f7ea9112c35b9894b1567152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23781f76220d84d53e9940f84193473153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651ade749b2dcd331113d5836cf166f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b834aa84108186be1fc7da6380baa9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb53d0f052e13c97d7c392da6206216156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a30e2db6a7bdc80c18063154136f0c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c239470b90dbd0f207d9d4ba1619c6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c99f8ef7522a6c55e049cbbce7b45159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a55fee6a60a6dde1fbec0027d83b7e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6195b9392171d61776ab43e9b7ef6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1271259b83b623979f7efab06d0f50162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dacb66a371762bd64bc425a97cfa8c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a20d57bccc90aeec723b130922c3d1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7bdf663e4b32eab6bdc55cefbe9d5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de37448eb7c03aa8510513fba93c7d7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0fd8e7a9324a038136b7c556498e8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ff8ba23cb7d7af2d9a57df5524d48168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4a676c9364c511e9dfbc406f658f2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713631b768dc3add5cf76a64d2b4705f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d811aae2f2add52941ff80421d40c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918d5666b3023cf8e3d3e1c25bfc164172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea951258af137b87fdcc50b13306da173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14261a559f9d08edfd2071099585687174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21a9e49a870417d1b655f473057210175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27fa731a89c96513f1149dfda7af2b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edeb24ba48379b78512093d42bc2a5f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15336026f256811117e38e70c818195d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85db27e002378f2e4d3acd945fb85b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71214f6bf21184e80e577ee080b6e73180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0b96e43ec13a7da879dbb468e88a5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e05ebef35b908ee93d5fe8fed2e101182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ce9bde221dc9555da1d1527702f67183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4af531b5cf0cdac4fb133b1c397bc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094a4dc49f47e2801d82327c21f2738185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c9f0a59921261193fae366d470a0c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29c529d3c4746dbc3ca6a5eb520a47187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c63b11f80c05ace980221a22870d5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330db13e9e4dfa09ba719c29b165037189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39e13488be356a47255b8d5dea10ed190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4455475de8528354fb4e29b2f636b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9fa8acac23775cf0bafb6e32c52a3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b2c50c036caf181f0470699f47411193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f201049e2178b2f4ccb0e5e83957ed194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461e7839e6a839dabcc937340520d1a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2d9364f0da923f47602de09d120f0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c231b11161dfcbd3dea4fcf5839b5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1e471936f283e253928a1b73e5f61198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2e1408a7bcfc1bfc930dbf831fa56199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dddd8dfad23e50f2e90ff11c340deb0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd67dbd499ab1e3aa17a72aef981c21201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ff662fcc0f46617835a02ec3013f3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08683c0cd910fc5406bd2cbc8eff0ba0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad497fd2580caaa1943e72f0ad0f588f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d6a3a61ce4b30f685c498f724fc21205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d19b48fb25d5bf09b1095f77b8a66206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ac92a1355f739c444d8f123258bc0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418189af392cf999b5edff42a8f6fb6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723497d3aa604fd60bbdfbaad00e0e1a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e658ed356be564952733337190087c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ebfd67de5aeea846c019a6c022988211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb513224ef9f924bc450ba12b8004e3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1ab7f3fc55d8d54e5f80baa652c3e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f349e568a32ed00a9b9a1159685549214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52347534be819ee44928a2490756ee35215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329b0db9f3cbea42d0e914269ffc91c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889ff084c8b05da5bb0ad0e4fbabd07217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4437c37c9e9415742d194a47630a37218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb35fc5c6da0293db3a52d406ad1e94219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db4283b09e077fc56872dd73ae9d7a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e3ed263b17c847b41da6f2d3052bb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d8fb63651ad79c5034f389ec964bd0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3507fcf5c6a49b60c9a79dad94431c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e572a666193c7e6d840f5e8aad381224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dace225b8d7a61546f3ccc887187da225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c183a5a1d99fd8c57a5141e7a8aa600226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb94e6ed6b14529b8bd83af41cba6ee227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75e757d32942b17a533c2ec4455f6d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2f5f5d24a98da0e08b604eb34eb8c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bdd15ef1ff954c9ac8c832de89751a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803707e956906ac17dfa7d79e5fdbbb3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fcb200ab14f0263113d6eddecf0137232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd28e1ae1cfec24dd68c4c1452ef5e9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e75b7beb2d67ea5846e013b8f9044e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040cea754073dd6d927ff13a4a82ee3d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c111f10f4340d9d13ed5e3ed48f3f12236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f786c6a8230cfd461cac3b2c32c92b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f92846da8b7b2718dd816892dae5e1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb79478b6b008ef961ccdd552ef745239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c431cc4589275cb137ecdd445ecb7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3b40d01933e7fafe71e059f3f98b3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b06080bd0e22ab23711d98765798c4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ccb70acb6be0aec46fd2aa0d6c62a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb00ccb1b95440ca72a776e3b9849b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70709f91f8de09d2670b5407c716f7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f025500675ecfc4965d1184e0948d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73532edf0e9bad0ae9b2ba70388b6f40247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807609779571877afaa8c5a358eecc8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0bac704423a93ce24fbd7bbe4e54d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c6d901d6f765d69327f0bb0301bd82250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98108b35976803294dbbec1b2e2bacff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a37a7e8a7da85885b999b93d113a0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169efc657b28d72cc5794d09ff689fe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4dd48665592c169943b2717e687930254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5bcf9ec01943d637dbdb74d4678d6b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0cc6ad7f6b8810deb8dd5a6e481699256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64632ead4723d343ba7978669d6746f2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89e895664aaef37250a735403ed78e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5f54a1e11e81a1eb2ca22720a0c56259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d3a6ddc7599cb9c1e1f7ce9dd26db260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4fb1138a0d6b5812310881ed870fa3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594497ae39fd3d01edffce95ecdfadb0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493da3e8290743513265531990c93d3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9831d33ee3e9fc489d2abd27bb3898f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640304465b618cf4ed038f4265c6bde265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20bb298a636f581134290068b58aec266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ce031ad4cf5c244a3f6c7b5d3e390267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c6254aeb8c2ea101b602b5d9fe1d7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542cf8aa52c32eef9b7e227e7dd20191269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2fcb40bb728073635da46bebcd987270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f1b4d4a79aa336b2a0104a1ec7be7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cffa48ccdaeab0eff6306e1ae42788272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806582bfb68566647709fbb8647f731b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566c9a9ad78c3198aec9501c29d6f58274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63cc7f48904a44c00107cf8541ae97e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c41e21a39df60989506db1f5fdeb3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ceb80517d6a971bf7efc17457a7cb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057c49fe8a567684bf25abcebabffa6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7c26edec757c16fa1dba177271dbb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b937de787658e1175218f5cc19a2ea280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c7546b63d68003793a2a8a2eedf57281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2918e3265dc47bb726a777d474572f6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f786cc1cb0af8b7827a5309df339928283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19894bc44039714f33c3f46895cf080c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07b90b7573243a052157cdd7836a6b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b106d612b24adab5c4d7a52518bcb5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680aaac8966fe1a710480fe8e5b28173287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316a8c2ef9c0549229079ba4733686e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c80907cb5caed58a25c14faa5286bf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ddb1c31824db9eceafca3da59891f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156305d77c77e7b97299a8e329abbe61291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f34e05681b44b5e3d3deec42ce1fe3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eca138a170f882893d3bf165d93890293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c622a35ee8a61d98fe7f30ead4e7a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d610c315f280597562e91d27a7066d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e96a89572a68b7b64613cd472c28d3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4082a7dbf2bd572704daf042547a16297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869582b64336f35a0f431a621588cc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101028e517fd018776cfc5670d3576c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ef669bb167199b7f5a35c6375e68d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca980afc9140b17e0bca85e43616eeb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa98db016ea370894ed686347feaa0d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559711297ce560eb118bf3dc2b0dfea303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8a2958077f2ff1ed599319da54323304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab4e88873e03236ce3c25932a13ea4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4e5afc4d9660274a6fe81723a18ff306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ea9fb11391b8d377943aa585e60d4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03be53758c5c40196bc46cfd72054d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8edb21749d1f49f2dda4b7ebfe0926a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1804bebbac326721085e9856247cef310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad0b8c55581908b6077803b515e0d2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6d3caae39e0196844f29f4cceeced312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8602a58e0eaa4a76a05e505543cb7e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756a059eec07666dd734034e97a9569314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018eeb123b76677eb1f2504e7cb8e64315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f755b45d48dddd7d9093268d9c35cc7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a08b1eebaefdaec4b22e8be7e5604e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636e3accadea63e052cb6a0cbe3746e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c05b36849f6306c3da3beaf60655e3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0fd1686b51a2695f834450949a10c4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f5d7a62d3f2a6f63da41f8be244d5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd398151656ce69b17f92ece11ae42322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b5774ed112a7e55b2d6077e61c46c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aabcd6e7466a403549a9a4c129c69b5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ef93ec1342f3fb0d78e7275ead65a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978cd241026e6953beede3410812dd0c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe9b9d067723aa2fc4ec87fb311d11327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d799d2f3b41478f17603113c023735328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3185c3ca5554a397e9c9ecb1a322f53c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29fe7059847e9843128bd1ec9672927330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef55b093a903d27b20d0b1a688d323331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25366e2e4aeb55232e7eb36803822c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3d3985ca01dc03020f3dffbc5593c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113d27f97bc5e927dd1dbb5193d77dd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792e7af780df6130ce7712ba70b4105335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25414fd925333ed59b596a45788dc72d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a664bf061a25e8816aebc288febb7a6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef0f09165cd363c2884fb32702d57e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe32b5d3685c8212e058f6ec3c408e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae7c29496f592527deb3177797d1ca340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51fe56c73e34f4fcfc8bed0fb7be2a7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af77e014b1d61404fd63ac5c5a04c62342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212e499383a7280f92e0aa14ed51af2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecbf482b97fc1ce4acf7256459f8834344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84090382d225a944bd3de9cbf8f03159345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d27ba4f1bba721108f33a501c58c1f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac6c62e76746efa45bffc5d2365f2b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af787ee998dc16e20510167ceb0cbd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c15553b43aa4dd6ed0f2b4e7d7100349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2df5bf4a33c876325d3136040342c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fed1ddb68aceb255ea797d60c55948351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a06f76c412758b2e1a44acc00185bf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc3d08c96b7bded0e3ed0ff2f63459353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7313881bd1cebce86c9c81e912f095a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103513d7c2cf61a5ec2cf60c1a84f933355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8d8d027b7b9ece8b7b03954bb9b96356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17968cd4f39e00b722a152a240f6f646357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf05de523495bae75b8a15106600c06358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ffcfc0350898e81b600c447de761e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898891762a11f9ed9305aadbd2dcf94a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d5b82f92d18fdb6698acea927975d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5063355dec1646a8f985d8576007c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5aac887c2f8e953369629b7a097c1a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd060b643ead373d174859d1e930f9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d02dd8c49f5993e92130feac20b33365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3a5e732ec9e7f64400a00b567a321366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c5213977fdaf1d01c41d4c44057b0f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98890c7aa6df9d6b7e4f13a86355f6d6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbdb1ea30ff1a3f5e1ae084d5cbd444369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6e639f3a21b02e5ebed5ddd85fd2b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad0107ea0f833b2d454fa498679d71371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb45a93f87aecea25f61d9ef55e925372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b09c318f3d194c70a970c29f145f3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2ddd4b4f6f9efcefd9f088f9e3f47374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34663b32c19b36e90af6cbf0a7bb8e1a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fda6a015233c34f870d345f4ca81bb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706939fb6df050cbf99e15c10e9498a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d564725c6f61212f37e56daf22468378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292086c0f28f6fd23ea75d4c76b278d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4189719636472a74f333eee6241272e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6d52a9fa9a82832109883a6b60dba381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306196b3e4688966cd5f32bdd3246ff382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a8ddc44230616ced4d2f2a5abd7bd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48ff526f237347042b94bb2d2da940384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686ba2fa20d5c71db4fcf4eecd6e1e4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aac437ccd1e441b1b037781a55f7ba386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a693c242ff12c72fb3e1abebb00d819387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a5e017b08d06672d6bde0eaa09a4b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac249baa8777fea84f1d9b51036b74bd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f107475bb6d9c692f94efe45c19ea8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c613bc9fefb02ebcdb0714cabae0de391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef653f915e462d57a9ea1091854fa1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0646617cd26b714afef279697d52d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644b1f8c3e9eb112bfadf7d8728df5f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2db8b6826af4a7bbc20c0d2b79ede395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7d382719f97cbd79f4c564bd40b48396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f620f1db1cf8bc38b6fc9e17cf1cad397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18ed9437bdc3bc1d183fcf40bdd3f9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1a4379927a17629790d3d348d64e1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311078492023b0a3abdba55eb04a780400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc98c06e09c9097a677384eeb255d0c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b19ccbbca4945c74487e8bf1137d4a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38487f6eb379c1e9c1cef85478128b9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133f7ba8dd5721cc08190bc8cbb895c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1510f95f49655f25472bc7aca15a3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0040bff361d0e6b6e838bff3135e91b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cce09221e7979e6f5ff5dcf28d787b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa82c55bf323233f0138fab77d4043408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe179b80f03d5efc86c64abd22115a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795592302f5fe079577cc53d44f8546410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46b410e47a4ca368b51b41a8b13932411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2e6c627571077c27ef501c007a04e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a89717f01fed5f484ab36349ff900b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eddc022e5faedaa458f093f5d8aa1d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d864100ca52982d8420518bc30e843415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2c35bc843e982f05bb4f33a249758416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9d8cfe2703eb536afa0254ed297b1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee785680a2e658967aeb628c386861c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4430f2e3611b36ea675c0df152c31e2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c65e03bc00228c449a2527b29bbfd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f53544edb61a15ee0c734f97c7cf1f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974ed963d6c6b00bf1dbce983ee68d5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c69ea72d9b4bddf8952f0a5ad3f8e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c465fe0b71364554fe03214f9676b9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14a7e72305aa3f141f0d0bcd7c22b9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d1e21e0c35338081787443a186e65426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe5dc9a5ff94512baed333a00cf7d5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa1a9a26f6eb64d6387eace7c6cd1f7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44557b64b12873fc62b15882cf0e6b79429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9f770ea04610097c3d23331ad730c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1a5b525ceacb92516dffe0be8f4b1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a43bc39d66360cc42a4fcc84c4018432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eada0f44fd2ea62160cedba79cfedf7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae2c78a45a96094a14c7d2b9ea9ab3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2740488d4b6069013c62e8d6e3022c2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc096489dfdbe30867c83462a7552e3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7c0af78526e6e9855697b03460696437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7bdbbc6b29e98864b825c6ceb5d9bf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb91c4edf68d21cf6b01abb680c2557439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a1d50313a163e13a0ba478276daf5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399eda9e74f6f1ef8ad6bb4ba59ea5d2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afbfe7be06307c367dfaea4d54e1eb9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23888759f398f9304445fcb3e03e7b31443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787d66251eed1c474b34d22e791029b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668330d43988a0d964ed729fc837a63f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9442eab145898ac4b3a9fe69779a9b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e468fd915cdbf4ee0f3de003c2782447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772282f3b50d70a2f45ad367d5078d2e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821fd513846c4c7e8b5ecd0df2fdbbb3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d7ab3fbe4833fa4cc4fbab9c96f25450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f8316c76abdc0c609182906a31cb1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55bbc12f3a91381b7800372062e5d51452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043cc150c8e6e2b09f7d54594c95a982453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ddbf4c0a217029b4842e87e780eac454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a8ab4a680afa0609fe1dc8c718d5f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24289f89e302e76287fe69d43e03c5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed715503fa133b20c9d756b8f73c339457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37f9f567458e7977c57d762a49807f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2532382b9aa382c627c7494f9ff25459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30d049a9dc0457914ddd21ac9bea10460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af77d7d5f96e51b4fcc28c49a8350c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f9f641d978b4a3647423aca335f24462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd410e415bc7bace4b2ef313cb4a28463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a28dfc51f50c14d89ad6e72600d78464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca07d7039d2c3807e9651704aa6df5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf06650d643a049808a7046cc29aa80466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01eee8c13e313c78c9935513518318467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ddee2c707f8fa21691bac49b6905f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c558ebdb57c10efe4284c0abac273f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda65466a070d5ac81012bb2faef1299470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1bcdc1af4b025584377a6982022ee471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8bfb5f84f0b4f2257b8425c736957472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2f62833839281dd644e4bfe22aa79473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3dadb318d12d70868b438ecd3528cc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258731cba1f0a2a943ac69f07a871be475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bdd918ca259a87a02174cd81100818476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290999fc8ac97f18912d628e493b1411477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d75e45a1bffd15355b92439824a23478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998aa3fe7a1a3868200f481d55f6027479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f7995f211bf509a20e62a6420e111480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20022634f7b0f26544869e684b27cc80481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43fbbbe2d8bd4ec3131a24738274fae482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868e9ec4f4152a14c21bbf258b01995483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87439f4215e1904214d4bd70b92cd09e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7c40ec533f7e43a79d58fc736773f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b069a21bfac7ab20f25093569a079ee486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90e4a6e3ecc7197af8fae96fafab91487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3210a177bb50a147b43c48aaeab5c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216aec6daab0ee02fe47067a3740be68489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b49d37f62d5bc664e1e65bf538642490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71290d638418b605707455d3972983d0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ac2edeb9ab90d6720bb337f5a6200492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7489b8c1cfcb3ac270e7a6cf21307a8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f6c3890aa9b5778f5cdd5b14fddff494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037ca73870a7d78ec6ae46310129743495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c4b68e9e02fa43cadd130d27bb091496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a2d2662e53e53f908e535deb5b2de497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da441ea580daed5fbbfcc81485a6b74a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c25a0c90f227c2f0105d82b562925499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cab96a663f50875004641605027543500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e71c25245830b32c07f3f87d2a32b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f83879ebd3ae5ed2eb1cd953bd9bb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8fa133b67e6dd34bae85ac23d618ee503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae321e326b1e5ba542cb4a42338563504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa20833867324d52aa8d3e283ef72c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3cc739cd87d7b7d4154b39af67a30a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4580a7d2ad66323a59152f20372e5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e9e1f66862fa01d4443837ed0011c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dad29303d44d6954e74d203a565283509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47580f2afa8801530d1e4ceb68ab5673510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578b331109c4c5b9a5dbf76ff53c210511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272bd72fd9ba2fca330a4d1335f5e531512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce81e2bd9d719313b3a1ea9dafa0f6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aff839792621d5ebed514a9049ac23514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99602ce9e474d0b59c990ccbd247008a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396294449d45918b612eafd1dab73ac516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa146bc953fd879d1f62cac6ce8607517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab7efa4866158de603335f2a3b0f26518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32848a85389774bdc783222aad60b0a0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31037fd614a76cbedbbd8ba060a8a4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd159dbe09d72108c90e24e536fc249521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d792c5c4275b14fdd837d252649288c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d56ec8b852ce5c7957cbd4b6c9bfe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee275b7f836fc538e48a9e09b7861fb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb87cae2b3b5b9b1a2c6e35c90b6d10525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121654afa3efb7c8ac1e0110a1ce3530526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a4d5d9e47fa3f996a3af3c85db5dd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ce4a143cd77a6a5d7f8787e2c3b64528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b888afde660d3542eb1f1f50ace84529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0d13470f0d7c78db55f56cdd20948530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41526c41ddf20f584c4d2f671f22ff531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68017f5c3159275dd2a9459db7fcbf44532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09567a14ce273a817bd92f454fb4e645533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f16cc1e3a85c7a8f0820f1ca2e2cb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e0599b651c91036d84bf45cb4aa42535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210422bb198395ef94cd2c7e9e01e2fd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cac675166113df6154294d61a9e924537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a9b2fba48e53373b43ef9357900ff538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9883b5e7da0d71b1c16334cdb353a4d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15458c2b7b4cc5132cee7fef26384c4d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50618c12dc82e9600879f7879c8dd0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d053ee90c8b8e31ce3276b08eb3662e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f7ada61ee952ec0b393a1b96e815d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457cb53ef201a8c5eec854504924039544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17c0dd78601a87225077e7270a51f6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801951d2b74092719eccc8b0d91481d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20780f78e24a9b2633cce5fc47ac7104547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb31c926b936577cd943a4f30e52d5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd40013bd5801f55418951c975d8943549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87ad5d1f354dc9cb56879b6ce9ba0d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc840795df349adb917cbd35d3df90551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893eff0e7e6f256b341672f08412d3a0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af40e78b5e2f024a4ace95eecedfc83553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd19378f496b4f6f66800498f7fc2ec554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74035a9e1d96c2081acb6cb6a36303a0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d31bd0a296b5b98605bf2a6e82854e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78caab6be76d8a28e75fae07f88840557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d90edb86d460718219464dc230872558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42839a5491fa8267998bafd62bf93d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542dca395a157b0cb284ffb46a98acd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356dbc600f87ba12e0a084a58e3b6ee561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027a357f626a422c560ed2ed5d1570f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfcdfd438c74e1661fe3fff2aaf7b20563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d093678f542b652d6da99832dc1c84564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1c43b69244be7eba64b4e248fb0fd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6795f13118189616a3f9d07b5a5f53566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da3388ca7cfc76c51d400568736e5a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736385287081153a2fce493fb8ed3f8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a747dc1fa80a6ed49d46abbd8c8668569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf628ad3ed1201b7e7008a85269ca5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1d677713e2825c7ec643332fd2779571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccbe5cd70c1ec7570b86ed6fc24b5ce572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c8b06be323ec913bc69f6213b4101573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43fba11dc95a9bcc6bfa8c243b9438b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec9dce1eb9ed3944cc525284751651575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892d86ed1fcf5b7668f5d54047372c7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e848e11c73d043b209a9202b526a6e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e2b30fb5c0919d4c4bd5df8e7f835578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49148d954b50a105448ebdae29b0b2f3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5135d0ec4423895d2dc1699a03b3d3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e4128153d039361e76efb39823891581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703ec8e9d8a810747e9673944474f2d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7bd519dffe2ca074c9996adaf0524583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7851d06522554c20fa660cf35ddce9a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7953072807c48e4c6d3c67d4640ac85585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c1fbf73c1fa0d8b4b7c8661133378586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae85357dab5cbbb18704cb2c7efbdc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32750da85bdd2e524cb9ca0ac16b74588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0d05dfa135f5abcb30f138272284f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd366dbbeb1b347bdf0a986c07917f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f8f3df3ecd3e4cb2f7d2e27da6559591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09200deffcc4fc067cb2475252d1c8d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb776f75b5293c638e89cb2597e59a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4befb34c255b633f79ebc02b757ad8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485314080bf492775a1d3bdab3c4825e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4fe8418c1e29a7244615206b80e03596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019252cb17bb4760810458bd4f39baed597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18476fe677c929505f4ee4c59e7ba41f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798dc4287912cb6a9c500d84c8cbe1d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2adda2300af91098d4b63186807cc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d560deb3f83be63d62c39cd261fbb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49697d205a9a21b7f8eb0f7cb6c64925602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67305e2339dee5fa56d8d2326987fe7d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0866d43067d3604e36f0dfbb54f4fb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745de12dd8c7ce606affaea700253ee605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3daf4d3ebcbb7ac971718346f5e5e11606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0acb77d50d3401230d3efa00a79eff607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6a0f80c4813f41ae8d1d2dd5c90a6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1a82003465f80957085da32c232a9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a39522344fab301fd5c56bd9045e96610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a18df706e6ab9a61067cca7aac4d6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3bd1e0487b3fb91f52d6bb52f2692612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ac0f9d3d8624a82ad02953fb99c39613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2fb3c0c59924aa0043acbf58a26b5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936e0980ec41ccad1da0d095091acea615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37e77030c95e9e0c01327c3f1072a2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815b1e5e3c776aaf37c080605b30e90617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3d1d16ff512424dc3f94c19a06dd0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1e45a053ba61c1235139d4b36dbdc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c9bb76416c3c8aa05c2e85a3c0184620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc44e759ec5caef00c3cb1d880c262621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec816f5bdd6b8ecfef612dff790a307622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528451a8dbd63d07be767f4ca6345ac623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc53f62fd3b010469d0c213ab77d97c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f8f72bb4f0b96d1e241c5a366789f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a083cde0bbaf6b4dd53acca57671e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d74fdfa2c9d2e2ebabb6cdfd64e4c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3382298ec261ccbf19d3da056dc595d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89abc411539e311ff2ad44bef1e5b7d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c3039ec5fd216a4366b5ec06d25e7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d771e9817c9b2291bed2ad152a02f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a837b99b10c8fbdc1fe129f95b8da632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250872d0628bf506f25c59756e1187ab633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ab14444cd1fc12e9101652b8768ee634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb78aea8261959eceed7e2b40db519635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217fd5dae1dd875b37eceb69e2c3b3e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39bf6f89d73e56416e1d30a9410c327637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a650573aa5ea76eb974a6c4b5ce0b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa509f4c880435bc8227102937f96f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac5f3a94b8919cff0b4a99cb618872640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa0105ecd3f9ed196fa80f984d4206641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f27abb0fae3b7c35a637ac86bc892642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715a126917ccfb88d8254a8964fa20e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5f28eff101cbfdd1e1dc4c0acb7b6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39019254e9dae25ee10021fc2cdd298f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41939061154be428c5702cce72093f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac13a1af1f9ee1d842c349b1c1c3568647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d6cdf34c614b3f5f727e6abc90255648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d01064170294b201ecb0bc2748f19649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad504917aa79f40672f2c7fda5be6b0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072673c9b9195b643c5fa564fe71afb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da190429fc958639469ebdede1db6d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7b266a12c6d5d4a1c9c32b248b43c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72882e6c5622190182fcdb312c403be1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d8be380fb4f55ded36e127af9376d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205d168b53e21744355e10cd878958d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369ea635a5079bcb3fc11b29d0f78e3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9074facaf48d15d6148c62c191d7381658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bdfca3d58cff41420204d785854f39659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47210b009c1413a8d8a09512b897a1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db10dfb2ccfaee2602f7c120ad42a6b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dda600ebe41d9fac847a38b11149b9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71bae5d2226573c2a95b7e315edd74663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecaa689cc9176abc201ab55228584ce664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991fc1e23181bf73ff82c950c1081e9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ca971105263d55baeed427def7215666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6adeba88e106ca5dd3b7a262ed02d02667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16754f85eb3f7c00236b58dbdbc7e7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd171e4fa400fc264eff337f369f6af669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd150851f5b7d45574d05b1dad71b7a4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a73f1e055ff8e42758ed8efa925e6d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956e2d5ece33c99cedc3c5c3343959c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb1b93db4a138f8eb297bf42b41bd6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47bd9d09ab7e40302c51b3156b56138674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551c1c01f9669f73c06d07caf4632a2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d9152d295a286821210cfcd85c89f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe1b525163c80adb9308b57da4627a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bca89834db9d46c29a530775fa0f58678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab68732b5d901bb1d8b40ae5679d31679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc92d29e80e6e1c1ac667ecf3d26bf4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecbe8f00bf47012e4ac0ec5c35feb15681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403a47cdd4372eab39623721694fa92682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a74b88a93fcbb8ffaef4201ac8151683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d0b3f7fe6c8776211ca78d0d1facb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a99814d02bb2ca7e29c26ee45c08d4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a341d368eb3237401ead7ef6ad104686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e727c2417a73b7ce88d9f30fbc445f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87e6d80b30ebd47f280e9c5da14bea688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e6fe462c68a51e843e9a5c861386d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d34da03adb77d14f90e3a9791273e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed57c35563cc54eb42005a4b2eb77b7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2048df409e3c16ceda205a81b66dc1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8492e7872b7d55ed85d5e64f6f3254693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec7c4c77707eda281c17cd965071f4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5bcf81e881a1f0b28278b3db9b02e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735bc5d87abb8b2faf146d124cbac428696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727de2f5b88d59e7fe52db6a841bbb5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a412ce75e9827c35986eddb4f4d1189698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ab79ad50ed0f6f6ee27c8b505bbee699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6c7669805befa0f2f2794b7b097df700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4a4c9e084d0dfbcd6f028f6769ec0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a178daff79e92382365d21a8ad007702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29184cdd56f0d9ff2067f9b6fb84aaa8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa807b5044ee70566244225dfbe93dec704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb6b39d54a1a9f1c52c9e95830798a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f6272211e10e93041115a05e6d055706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96bf1bc59e774548bed03d742a5ddd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834b08929842470e920b19992eb36fd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eca0c110f022356520398bb2f73e23709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6207b586e9d2b73f9eed83748e38d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09197ce723a9c0c078f9cac7bc685ca711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39e1c151e27574e2a2df5ffaf7018f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095203323936e66663946329b225b5c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e168b0ef360bdfb85d58a5082bff37f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e14fbe12244276a4fb432baaa7d8a7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b088f4847005a3b9f06e30efb9945f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741226eae6fed20fd01e15fc28846e7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904fc3d8afed12de4a7284fd85cf4f9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b17ebc3fa28bf08969bce345aecff1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8e8368e00be1ae4a2da87f7aa237c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cdaf2cbbaf43ad83e999422c7408ee721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3c472f84de2f741f6838624782380722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9740511f7043e96e3ecfb2a4c30bf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae422696092e09982f11115c504eefb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abbd6cb2e68cf3d2bf3302cedb5005b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f3226685c6c70ea2495eefdf9879d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763af4047a979cce94aab15ea0ceea8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7e91dca94484244ccd9b4e8b71e05728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3337b4b84b8bc2655b0b5fec0ff9d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff335ccc6e26481fde4948519abe05a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b5071a12d0e2ef4c49efe2a6af662731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f2e1a520a308a73fa0bec9c68d09f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f089532301901b7285fabc8db213401733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313343c2a6be824dc2e168fa72c8c30734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e7656bf7dbfc07da2a436fda5cb33735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ea986e5c709472e0515384ece3db1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64584b02cbf718c4fa9dffc03382cdf6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5122eece78f839b50d62619e9810b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04bed7fd2cc42146069d14a5b48456c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434681726c7d44f3e487e8478d0d245740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f703467e2c6c5a0f2b4f80ac1a64a6e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41d377ec14f832c0d526d6fd8e60dc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357939a95e83742ec9475baa44af6f8f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d27dcb027720125be410a0f61ddd04744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00611ccb7708a9360a6f8ecc361256d7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01a5a5c6ba23c0ce3d5e9cd65d625c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30545f24c70ffaa4502b5dc74705a26747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeaa45066e617514ec90f6ed4ff103f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544883c0cc9642dd3a3edbc6db99dad749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed816348aa48000fff66ea407539d6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a49e0da5386f4972a74a91606c190751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d509de672a1d45e7fa982bfc13cfc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a33c0df4bd4bdf0a440c1414fffba753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e68e4fd6953a2a1519b099138543bd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70b3ef210e0d6fbdb8138144a3e89f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d9d593f3729302287ffb0a0c71685756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed86a37a5d75a9965fd79520546e13757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e3e0d506ded4c8fe3a6cbf6ca77b3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f20a44efddc8a4b0e3edc216803e9759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>