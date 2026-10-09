--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfba34a2a0d123807317d4da38cf3ba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e4945568289e3c59633a7a68d532c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c73d42139b66a45bffe25948b9afb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eaee8cab2570618bfb4524ff2d4cc64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4aacf9cfa07d6dc322f756f84afc7e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34874ab3060aea2b5711d6c4c396fc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ad3ab218fee689e6af740fd2531b17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b93078d89e7e13beaf4266d4fe55ba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069fa4fc706ff851db683526c5d91979.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b66bf2f72edc0daf4bb629d2906cba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb062bfe8346806d4bbda6f2faa0603811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738fbb4dcc944bc079e976e047b017e512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc0fd32d6dbd46f98341ea4fa540fa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c9fdc95784a6ea4d62ac017b50ade14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7ccca8132b0aaa3149ef7bc0307b315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854a48afd246037daf8d3a35114025616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccad6abe7f3ce2f5fcd6aca67aef8ea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76574f3463e3188e0170e72df84ec7fb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34c50c36cfea4cc8caf7c5488b4ea419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b629bb1178fa11a681e7847e61dd39620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10cfe6a10d15364c99361c60f06ec4621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60bd24fdf80c355008bc59569fbd1e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10810b6c03b343ef21e51e448be81e323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96831412a8ed016430292e101162538924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2ce20194e48e3f4aa457a1668374425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f21be1b0f26be1ba70709f0ac35ef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f5c5e0e45e9896c8eb7c4dd8b6f6027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd38093d770a45cd57b182e46e659428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472d01170d8f04afb5e12d1545b7ad929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e22378286053f57ba5e06a140c9bb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4387e249b8ead2e3c7996e036362a9e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa709183f800730b0ec853eb3562cc1632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d226c3a07716f3bc708db08bb4a525d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532af815779902250477e10d672276f634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9ea45db9c99a18942f1c2cf9c923735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4a1c4952d38ef2b4dd1b2e5c4b79636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279cc42ae3110e1a3df8bf84d847c5137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c6c4ed14f76172583de5fe13ca85038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1ee5ce2d0a15d0fab6ce2d0e42cfd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c37ea488cc5b5061875ac6dc65e75240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7828d5befed43476bbead6f90453a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9468828273dfd4e70491e341e553b0642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd946b0c2a4a0c9297413f3b84f63543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656648395e4508fcefcfaf88f270a8b544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a495a942bc65f1bee0d9c08a6b59845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d0da7f79fd235e8ec1309962a582d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f131ced0c9362b3f6b903687e9385747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05528e8e8493a531ae048485f2fabb7148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dcf96fb1225fc57196d35b8d81185d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a8a27df29e602836c3fb3998b988650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c5ba51e420ee07b3f6a8e25e7678751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a66946903a7676d822908ce97d18ff52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fdbda85eb5a15f34fac8d60e53025053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247714de5260d2d92c054a3c52dece054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42caf12840794c80f44a2197d83ad99855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e1f0789a6795ae24f02ff40596e0a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800bfcf61a68cea0e043f0c33a1a27c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e608e75630abd4408ad11ab9c144458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8c3edc67e1c2b54d41cc0305a96d859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185bb608186c00e541118969363b8c0b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b32ae83a3c391e6acd3d00978748e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29730ac96d120b1e128ea1c27e6b4e6762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa241ce549a2f10c2e11984f9f0b59e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232085fccb602775d9fd8deb456015e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7112f70f3bf5cb02de5e8c1b39b602265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356376fc336d4ea259baf299ee3355066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda058bd2bcd7d71d224f496021ddd8b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4bc03766a0794bb36f3537cc0449f468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41089b789a99d71fabe7fc9b1d35388969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea9e3df996e4bc2233894df468056a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab2d7a26c3f48b93acff75d9d723f071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93642f3ec101978cbeedd6c4cb68e08e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f55b169e4aec6b60f18f71fcff6a4d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c83a039a4b2774220a18424efbf12e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6aef42b768ed718c52ee07c7d150775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4885b5010db40761d0fc67a063d334776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d64fcead5a6b5c06a7baca7432f5db77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0fc4f8ff76aeedbe2cfaf0e86f3c4f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529fa549266f5d66aba1d398c6d7d7c379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dca610355cec69b4102bad16dfb9be80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574282922773d91e6bfc3d93d25028e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3afaf87568af9fdf81a6e52816e2c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89706deb5fcd41e619bf1176143f47f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585301fdaff27ccf776df494333b307b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248a78baf5dabdfcaa9884c073d587985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb4d7d91db7ad2bb119a34a13e55a386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964dbcbad26c4e506e6bf4400e7c696287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771732bb992f4e9c2e55824464b34a2788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28dc4de129362ade62174748a3e41d089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4637232ae455da656319e5d4b38742490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da870ba11436ce1bda311a22788e1d791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e540850b6a4ad26770be0e169bf0592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114983f5c1edb8cfeea00cb9d02812c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f045de61c7cb7c5a40376b7ec232ae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2d9c68b8f12cb67212ace7664c04095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c3467d4d9ccac34fb8447746d502596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d4711ee4601d538f84762be06572597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8baf8e84d8fde475343878500d32598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ae350fcca03a58046204fa09b5b8999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e61d76c668d2dae29e6502f22606d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f0edaf56abe8503c55a2a0673a522101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb569e48dbac44d6301a866662a30fd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208b350d7fef159f3335d88db85679f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff06931013370a4eee30f82b2d2f22104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8065d53092a7f4df1b22da30abd202c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7fe2a479e577a306fb2c58664a2672106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff4990f24a1f66c81377882cf0f4e8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ca12421ee7b2f4961bb84b2d43604108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a413370e187c69582a92f34c698562109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30be09763c4169d09582d843ae96804110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b63600eaf8cedef730db9856951890111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c19b993356b7c89df31e92be02437112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff1584dabbb1847ad2bd2d68733b5c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035224d9b71e3a76c55788cce5758af114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c500d9f768e77423e5f006217aad8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1084b8094462433370e6742d96dbe3dc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c162d5346cf880f72ae9363cdf461117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7f4fd19311471b59aa06ec9b645a6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93561cc4593937772f9e725dc37fc70c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15905684213cd81731e68ee5aca20686120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e393202ccd89c493f7aa96d953278121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1793e1eacfde7921f8be57d9eb6f240122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462ac2eef5ee542821aa9a2f58df70f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d77638794ee4a1eb117f2e248a6b7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761c831a8af89ae7f99f5e0c35dc6ee125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38cb7e863c197b58dd97e7cb26bbb89126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00772cb58aed138280ced54300b87568127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3362e5b1ce464e5d86aa871c3aaf3af128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee2fb5d038b8a5260b7d59275dae23129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a12f42b104dd596846fadc5e43f0d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7fc90a800b6a7b88d36922653a4fa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f37a01028e3cbd6287d515ea8b40b3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea11946c2d74875cb5647e53fbebf0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395323d192cb9c719eb48e068a28727134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5143078d074a0fcfb87cbe0a8c55306135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ffba2422faaf7f8d3c2c7e011fc087136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fcc2b002b5894e7eb8d73c40df237b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536edb81bfc115a590117b8ca48843ea138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d59d11d35b23fcdfa9ed5546e5c92139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5cb8433991e9b39cf9e270953cebdc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe44835888a17e9ad27558bf10ddfd1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0190ba58d3f1d8d15bc5990aac544af142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fdb0dfbc08ddf54aaa080f47b68feb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816645fd5cde231bcd42acf94dbbaa99144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18986552f2e82a461b8476ab914f851c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b739e274dd2f79a8b0156d5d12d261146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cecfeb8cf00805a29be17735f5697c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7e23070a4f7c475d9ce96ef886666148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e9b5b8358fb71130a0cfd186c50ba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954b2b70620a537b6362cfe2a45be3e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249eb1f3d037738cb94668aee07fed8e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b07704f8f106a07626305d8d1ff8ae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c979637729fa9d894b71f984c9a1295153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4d5e5391743da98956af4b30d7baf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47318cd7725e5fd27d5e490f5593ff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52fe164075a3b193901c78f8ddbeac2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f77a9fd5ed631256c670f628e21c18157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4199400a66613ff912f771d4179ec158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306a5d38b6079542e6dd7c4c4f49d7b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0ca861f136b77a8e142aad4c079c6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476adc08b5f7ec118b2aec0713e6b77e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b9dc83bd4e6bf774fd89dd2593dd3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1a6cdbcc54126f2c40645c4ef67d3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1691fba35994d92b73d452a1972a4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83056e4d928eb0bbca3e72de8fe95c36165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d038b3d5b39d66730b2166aea5a6fa9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12cd90ae8152b2df28a1ca5e4ee3a03167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d551101576af138d4d3765ca03bdb7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4897431026c98032071a173279f8230169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a4152dfd5864d6079ca9a32665e01170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d9008ffc5049cfc43ce399a7e4c2b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7078af9235f085e40b42e4090617bd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1b5cb584c5f9d24f64b1addea4695173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473d4b61463cfb85f3596bc5608a3a9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f0facf21a3eb9fc20717a92794459175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad89404783c31a51919bf3a67f867f4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0464036faf8b4a41afafef1041e0b8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6d5df3b1b501304878779581e8e48178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f969172d224d9bc7ec3b9fedffb1d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5847187f163da79c39f29d5d2a36e9f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497df827bc697eca40c1be4bed99856181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbb201ef1616b636fcb96a82e9f97d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbbf391b61cb6df748f88727d37fbb2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acff25bd479129349492084de09407c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fbf6b10063004c57df72a979ea65d5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c852490fb12e3040c6f26382c014edf5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad8309ea0141806f35ea0e3f69738a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad593abf7ffceb1750c58a66af18da188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d4eec9999e4ce44030473bd498923189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1806770d3a47389911574c0d90762190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0ef9abe7cc25efe22a85d047b4ca1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d14de9d34411afed989754a6cd3f73192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25123d50ff9a1c94b13a1af26004f33a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edbe3c94911178867bebc15d6f0428e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d737819731a0378f8b984800d08949195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e1eefd3ceafdc8acff5c6e055de2a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926d2df350716b41a3dd579e9bd3f2a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad03dfe5a78dfa73b23edcefb28903198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d2313a22a185ad1d272d8cd60a7ac199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45200c65e38757512b857eb9961a2a8d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085eb3b02295fce241545ac0074438f1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a637fad366d69cb0f8a4dd68b26ea202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07b3c0dd6770517a098e1ea5156349203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc3e0a2616794e1776620806724045204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855b84624439f5ab0394bf9272fb68c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4acec724329cf77aadde043314a527206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f0fafb505a6beebc2c0d0f3c9309b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0375d098a0ab76768d979181702e6c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49eded7a8c3f759ce446c73a37aa10209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827ed75352ab1c410380586304177c0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8155adbc73bdda1f0dfb5b507cc6d17211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02361ff42ec5e51b2d4eeec5b7b34310212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8a7559c178ee92037dcdcdca0c081213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e54f396a5ce904aa0de5828a309783214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb088b1b780044980b0a467a6a18f19215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491632c8e9cf391c2572b2c1c5d5f692216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943903505c30216411e7b03893134c6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd5412ad89e827f338962d73e18ad2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8244d7ec32e070f120065496da3d9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee496c6839b6ff5457a74e7ba445ae0c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c00d24c770b932d9fa0be43e8a7ef221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03863f3804f7871d4df6ce765b2136b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c4814d6ddb83918ed86e73f3793f3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a706426fa856054a716124d969ed3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89052d8117c4187dced0593e9ceaaf3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484030fba8377c9619630077eaff0184226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a0743fc7327787f902d75de958cf7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98aa1996af11734cb5ea9008ead3c4a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b705a0ea03775aee94799d1d5024d0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94c72014baef3543f667cb1043c01b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b12c574dbc779a250b153fb138451e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f9c07503ffee051e2e492caf7b73b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b7dbb54b2ac017f33b35d0418fdae233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb455d5816fed93bc6882414517bca234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da6d81b09f612e9bde3aee620e3f3e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad98deee775623e97e0e090108892c3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b977e3b58a804a1a2b622b4442390c8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb03edf5bd257fccbc462393ff76e90238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81b5a10bd779a6444a763a46577f45239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1eecea1ba0bdab4b35d20ff19b24a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf28f037058e978f92366badb353c6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeef184695b97d8df61ade770757407242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c26280019017e8988d5a70afd7d7f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e07f295c3f391fa901fbdce7f5aa3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb13222e91c608eb316889932b7395e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10684824955579c4b3fff933fa27e85246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf45e3fc1db76b323436867d706303d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2e67d760b9d4d2934031b6ffdc505248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac531c832ee8b1c2cacf505fb3b40f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685491158c53b30163fafe13e4a52d3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bbf042829e3de477ce5a52a69044b8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24cc0d5e95f109be9c82e1acb5c56f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0861d8781f9f8c9557b02307710e755253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127973aa5e43568f6fc9d12af33d6498254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d07f3b85be0150ccc8f349ea53030b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3caa7e934ed3277efabbc47145b2c11256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d69292277ad8f9270158b55afcab11257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b387a4c4114a998c08d53cfef7e1c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4ab528fe87050fff11dc2ce018c6e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed1218379d4653a64a627ddb7b64d8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c733befef4b846de2bad11e95908b07261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348796a402855caac9f556b668959752262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beade2dcc85c844764184c8af403bbb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029df2dc99602884cf68c5deadb17d6d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce498ea985b3dd72a55591d5b1c41eb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887dc3f9567bbe6151335f6a2e99e2f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd226e17f2ea66f8b5a2007e4419f9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ebf330be78be9e30237dbc05ac790f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc873f3b690e54e939b601c957d27d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07e3e3966a94eaba4e2866d7fb9079270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537e6cbbe3066c18b97c68e4247ec74271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc343687b1c85e32bd1955cc2ea0516272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24335b03838acdd73d77634a1908ae89273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda08b8ac0c827f3e2d8d8c6d182f7b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75ccd1ac28a18bf339d9066436090b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392ecc8ae82f571fe874babf742df33276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332785d94f1aa8c331336a1d969a7a8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c14ae37044d956b026697c717d664278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c86b9285a31cd47c0a24b138c453e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f275eb562754d72f6c90814081ea3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874e443ea03dd57c093639c1740b664281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7e18a4ca19cdc7e740127a845a250282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc343559816ada65c21603032719fd8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434ed2cbac7cefb182f9e6924f99407284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a890e0614b46ecacf13db5dbef364d4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6637d368eaf1fdbb638f63d7696c1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a0719a29a6cf2411fa74f199ba5ec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ceaab41d09d27b648c9c21231d1034288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0220276b7b30b2295a74b36eb527d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b663dec2c37c1e533e3a1012c6c32290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3523a63255e3cf1feca425bbbbc9e5b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72dbae65ad590f01083ba595e80d26292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743c378f8b10361d8404f5172350798293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b5e346656b0a9f949b3c86bda61b3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb0ea9a42f76c4497cb6e3d0fe628b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb1120c788ea036acc1b85ab9385cf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d73d76159fae844884e974fd485ca297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb0d94b027d4df6f98b03b8544615b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73851aa2455d56a05f3014828d6762c6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a00755891d6d576eda473e47bb2fc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3881cba2ed4ebb32daf3233b6ca5f7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223eb0b3a4baf1b4ab9ac108b86367e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441eb345db6a7f9b965e43429a11f68303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4c264e4ea883e3c80a59f23df2916304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c47949a8b2d50154d4211bde6b49bd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ede213102fc0086f4ceb37d2c6b060306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57963f88acdf7ff42bbe60d77b0f305c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9aaa4b5f9126f4e2d48227e223b4a4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553ee5e6296fed25dc17f6631c8b70e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e0959c11c199b3e7c5896d0b99cf5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac8fe6fc8da193dfb3f9e4d29b9474311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6cd9c83620497a91c1d8aa8d4b3e7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56052feff6874164d19ba3e93f988c7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c3aada07431c1eebb6892e3448827314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677e4b061a3c8ba523c6393492893ad315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ff7c07bdb56ef9f523e2e35b259c0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684e0db71884a3c89fafde540d122e0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09575155540fb9ebf1acc117324cde66318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0701e03d347885ce2252c927b7ee2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42cef0d1ecb29854584b4a4e3c9b5dc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332c2979a0dd687d1d21fd41beba048321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7fad34838391c7dae895ea6358149322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6fe4e5365c1eaa3ca8815540be5054323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33082b50891cc4478f47394d996e488324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf2661ba33db25240c60c34182ca7a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6b9b851a82f27f21281b2a2e9b032326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89891fd47b2a1f9051d78397028f9354327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e302b47650bebed6c424f2dc8bf04a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b0131b249946ce91a08ed637cb93d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655554c99ec3de913d4fd6ea2de26145330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a61f7aa0e4a90f628d30941d67244331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c918db58dc3c2c74bb396649b5eac1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b115f253f95d94f30c57505c96d091333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d22c68c6114a3905e9d525668fdc1a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4415dbd4a3898a5fe71de8a8336ed6c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822cae3774f431cdc040017a652816f9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c6c5644e8e22f2879663d9e391300337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1555f3e112beb4fb45d1dad9dd3fe9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46bbfa20ac3b19d3dec1e5116d37ee339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52f21918d8f487794547da7bf6fd07340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa1d2bc9945f55ee8b34686143a481341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab86e4fee74baae1dfa2fa3c83603b0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f8f12ed144916677e7a472fad1cf3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ac09c2609392a9069b5c871862617344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e7a1bbae5edfa75b1980c00dde55a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30676229af0363aa949e8e8d5655d7a6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591d9c868f562524dc9b568629deca8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c068069735153e1a7a674605fb5075348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d0f6e4867db69fb38776e03a20aa5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5045b575e47dcbbd778654f8558951350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d740f66dd8cc8ba82c3f605de053e90351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29e88657791adf0f159930c23f3d5a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842ee5582eea81d22c42b8328e549f1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c445181981ce8567b1360f0f9ba33354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79fef95f240068fe8092300208b63f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02fc70d0ee93d8840f6a63815555728356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01615a75713a9aa86ca29efbb339cb41357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e980c321d50a776f8451c0c0ad2b3e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86b72012b708e566063246a6c7fc25359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128ea40c5824ffbc68616be5bdf9dbc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306cd3fb32e5cb292f8beb2b5c04325361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8724697d1540199fce3f986d9a50cf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472154a6f17013f47a3e2de66964b23363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb8399a1f9dc6d9b0c7e8c30e2d961364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59ab56077ec58fbafd6db03bc7346c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c62b558edbcbfe89e476b888a5f6c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da64f50ab1bd76dcfe27a7fb195e01f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc13c1d0a8d68e269e6b0438d107621368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3cf42d34da260b1baa35c12094f814369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e94b11d65731751b46470b5c7bd29e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f3ca70803e7c3096593f3c3b62bab371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83985ba027407c4c6d35142f4ce16332372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d4e30bbac82c925a3030881ad2011373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e7d4edfbba333b7778a0ba2e6b5ba374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73ae9c3e7a9932ef5c613afaf88c1f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a56da8b782fc8d22cee081a684aa8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb99936f5268d7b0de7ede2be32fe4e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ec6829f05e1b3895933abfcc2feef378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361bcbd81e02790b72e537c79c55e5ca379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdab8b122fdaabc955b675af5792626380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4fac031ceebdb1d03d4c5397b2a7a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0ca777563ebbb72738402bde36397382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f09c3ca5b9e4e3808261ad775ac926383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96052cd5e3055485e19d2568b6e1f5e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92f40a95c0676aebb88be3cf31f398385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d8e9c005902629d97138d83552a38386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3aa7833fc446fc36e46712c27def5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3d7819a550b4ac7d09bc3daf8e0a1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95a87653f21a591e60da65318ca50b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3e75ed15c93c3a7986fc532fc2821390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05418dc0e16b5ab66ee10af08340db8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457475ab0b813822ec32a03a85e1f079392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0e5e2fac2b0686fe533ff5e8c831a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a174058b439ff0cfe8c7b4509a09f9a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767083b2dce51765a4386c32709a70c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e487c32104944990c5a852ddc076ffd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd7faf7b5cb8fc894c03ae3f59b41d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29afe6216e6a2fd42e3cee3d9c23d354398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0320118a527b8e31692b2ecc69b44e6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425375e8105c5a3910ff568bf00df76400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc15b9f58cd49d3b838ce4962eea209401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8341758927e4a6d9e032ccfeab0cf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09af658d7d5cc11f01f845dc02c9a93403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70606c4ac9bc6e198030e47895b0ef45404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174bd7fc91085194851f3c11076dcbe405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a604025b11ec0694f570d69a682460406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba46719497d78c3d93b28103fc4942a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ecf497bf4f1344b92e78b2ccdb9bb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eea571691e80b6ac2bc2601ff3e779409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e7f1900380c40a412140343bfbd6a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6d266f015aa9f4fd78a3d073c168f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02655063b5e0b9e77f93ff8d1d86b5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978e98c944578d458c366d842b2e5c7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c64adafe8eec518b8c02afaffa3016414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dfab1bdeea72cff6e8b4b46c58a6c7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92caa4965716f549afa347ec48d3a189416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2b1ee48d42d59ac741397c29b61a3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c669e2d5b085b379d2b1a8c9fa39c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5befbc1c5e70ce0fcc9113aecf3c497b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208089089885823dbc62867aae016cc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184a403ba0d78cf92bb9fd059fe2af4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d46722b2e1d3dd91ab56ae62c1e6a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856e22101a2626d8fd5c41a221841ce423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fafd0fe25a2da2cf137e7a81b5ad3be424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803c61c18806fde428363a2cd0dd378425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934f24e8ac2a3e310b6d56fec843dc9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727e8ab4a320c00b3bf8aa2c5959581427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e83b8e0fa9d89b52c57c3c1d41f3fe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee119f5459b00e30a18c0b6ccbadc3a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa11b70cc4e81b57c51f8c3c54fe065430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b0533e31a2f22d5610bda62fab9ae431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9dd1dd04d9bda6e03fcb70a53a2e01432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb0d9667972431079ff686a30aed09433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46c99d59deee8fd3a154bc87a60fa4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c4b86429d4d33009bacd3ae605824435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64cc5d80200e780e46eff6165599bb5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2dcd5b7bcd51d59953a015fa66c3ab437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b4e384191212d9b95727e0e31e9c8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b528a6175a272a74c6417f331c2a66439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29fe144eac1240084016090656a738440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505db888e15c01d7aaca1801da8c06b4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142477c700c921f0bb0d647b854f0783442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009b1e45f6c4a059f93285e1e2a87ba443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef089aee42ac56106d368bfa19d4c6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fdd8ef87a7e35f6bb9647aff03cef2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4d2a255a528ad9023b32b35d0d31d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec289533747f95bbb4929f5fb3d7640a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20521fa0e5372030f83faa7734e7f8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec239e32902d833dc8986524fd1edce449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf71886b34b9cd4e19087bd86c5d10450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5258503f69907b90a7c9d19fac6c1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c49f0bc9f2b94e83a65dc0ab6e2be0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507fcbb5f7e19fedf0ab5d3fb48a90c1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75475e860460ed1b40076fb046da97454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0139617860fc254e73c7ae334df7dc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f10f870149a2dd05b87bf4093382b0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712816ce392b67cdef5b38f7d61fb4f3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c62e643328b7e030e4ce5fd62441e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264a7c734dd89aed71c4e3a132a47e2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c95a34d86c1f74e7176a794c37bfa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d3fa8f4baae0c8b6bb1eb0c7681ab461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b594e23e12fb42ea66c94997e3a52462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4da715239a41f656864eeb8746255c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8b8d475e3da2478a924f594debab6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e742e2f5ab43e2a235bf212d91db1f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719fa660624e8eaa385a661c0c386a60466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd224ca1a2b345b9e056b0aa9c4be4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce308d02bb5dfb664d51813cf9872c5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f4723239d183ce4978ffed74d62bd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8b9774c1b3c6b35c6f93f1e741b0a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a08cbde3697c28b44dd2419f4301c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76225595e069ac34ff250b453bfe376e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce3b57e37c3bc0aee953fefa732df3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274ab12372da6430fd5f98bacf0c7fa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca61ee764c8e17e130154195e396e9a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b7a5e8811420cf76ae91883210578476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff857f71fc39a32b23319f3c1be05ee9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e043226d744fc2625333aa6d64288b8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b92101f77e1bb83928cbeaa146554479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c377fc3165c007c4e345a47d315a532480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6caf6ca52409a333cad72325e3630481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930389ca421f2b8099b410d69dc9279482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280666da22d51754dc82592c5e05564483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786563bbc0ce04a341d19b7d0cd486fe484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014cce0748c536bebf3635ddc93e5eb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a4435b02f9cd46d84522098984928486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5f50aff6bf1334501209cacfd746f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d50a9c081d50c69387665beceb6045488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c70aba9db0fed29a51f7a7178399c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb9f7c8182ad5de69c0890ad80d1d2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141efc9b4c738351d9e64e162beb7520491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db33920f5978fb495341b9cbb2906d4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e365fcd361c4ed3e8af3d1554d744f4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca145f9ca31497440e8a1abce6621ca3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456477259264ff5c07b42402446ddc23495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ba1c9498a4352323ea3a244a4baf1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43f3c21baf3ddd2093f1f15461682f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe4fc6e5b7eb62898a06ad2d296863498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436178f4099e1eea4b8c80b4483e3fa0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7e57f535cbfa4f7e09ab9d0fb724d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e796a35373044f6901ee51bde24d80501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba0ca46b5f771252eec7aa9a88ecea502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81973a67189c68de0cd47b1896d1a0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69134ed99441b7588428b766160bed07504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37063bc8c9b15e6594ecbe948a6056505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f03893ae417fc6a3ae56538cd4bc21506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563f1f5c6e2a73a0f1a7720330ba146507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861a43278a6c852e4a4d5e15191ff0a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63626109d56b5edb8cdf9120cffe967b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c75c208f12eadcaf15631a01ed318d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43670f09f3bc1f58b7549da88cf4ac27511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846578a1b647c9e5fdcee651f8b39f7e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c01d47763a64f0906f9d2e6291939513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c2302494b104dab1376b46d8f3d90514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c214ce662a828f0119bb0f91fe01b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14021b62aa040cf45303e2fdc72887e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88abe512e899e21a6f12cd0efa36fe9f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f5b3a0c0bd89bb6c92b479564d5b9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77607bf33f00f40df0f38998ca8ba4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799838e5a2b8c7a24d322da32bbec42520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224450a6836e8621b906033ff50623a4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525b6412e1ce59e631ee60ff057a180522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715b6e6c63da885e82da4645806e917523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb9c5d7c2ea417898fa6b91abe7085524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83591f6b906e89b5cc12ad60979c41525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f2cb73ada9d7604e5c0f4ef44df49526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328fac69476d77cf8fcc98d7cc442889527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2883135172833f14a08345d2e478f52528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864720c6594b720e489104025eda8e12529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44bb69d9094c7cc375d4b9ddc945d6d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db417feac7cde5e9b90519a747b81736531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebac0759245ef2748ec307d3818208a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4095337f5625ae3dc6ddde71df0c6d0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fef5b0dcdacadca9f7a3b70bc47680534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381ba16c667ef96b59990f92d9f6d2f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f04823bad3c4ab751f66b940844e9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62624f680ee3de6cec49f4d17bec9f36537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ebd54c9f01aea5d065f6373ed402e4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805b7d2146fef35e9147460423fa443539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa3b9177994c25769997c1cecb15c9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd3d6c525df771ac75606a093da4f3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e35e9bacaaa3d820b2449e3935161d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c994ce4eafb4206f291573b31b0765a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d43c7b9d0a0e35a71d2f2a2a4d968c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f51fc872311e2c95745ecf5bf5afb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46998f46396b3d0085674a3764a8e0d6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49607848de2a04e3ea74814f0d989451547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758f03cd81f32180994179c1da1bc7b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab557bda53e2de535f17b06bef294ba1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e6e3afd5e2055c95ab8ac63f6e278550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120ef74cff90942e0640210f9b1fe2a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e92ad42a6cd128be52e4328f7c0ef552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a37baad132a79bd430907ae7bc3da553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0d1fc978e05d576de598b6a6bf10e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13aec61d3b550820c3987b3873e7be4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18635d4e84d0374cc6ae38588dd6b7e1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f1f11749ab5538570b45ce314c981557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ee8e1bd38969083b1c8bdb7a6d39f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3244aae587a24e781b3f82bc05c67c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954fb9c36a4ff779f331f01f2eb544b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a7160b78ad454e40216d2065da1ecb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79461076a472d9dcdff923cd66dd4a4c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9dff7c064f3f1a97722f65e31ba2d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0561e2eb0636c1185919be82a3a9e4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fec8c896e41a2fe313af43dd2138ae565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ca3b7747f4ff7d7e45d508fb7cf8d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23bde2f1fa6095ddad6ebd8119fb16b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e93eac188539286cad4ad5c715cd36568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea4e16ec283ac0b4a5a561c625eeae569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d5035f2b85a8f0aad661f5ece44b5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a38ed21f8cbb3519e480dbfa1be9a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8449818400de8d07fbda9738a773e3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951602bad94d78e112fea0a7695ca821573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294be91e85060abfb12573bbc76fa6b1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de2fea09516f69ef622ca8bf111b23575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e704aef8712d388772f3c16b521e071576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24943623b7829967e64e277631d15904577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a800b5128d52c78aacbb6a30caa9785578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aca5fa4f6f724737cc4026e419adfe579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790c5142f601ab79b510c3b51dece61580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3cc60e48d14effcb51df2cbf58e5f4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee190a328219c330030acf63ce6ebfe582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf90c0fca5bef8ca58c7545717f8117583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f63f304c78181a07922d956572059584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013960ba7e8a6a55fdf4d4c189407053585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29242db85de69df93382d9e3c744895586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfef739edaf52e35a6798fa85bae119587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7af50aaf5eee1d9007dbc742d2911588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aef4851977d55c4b0e842d90542297589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87914964cc85215fa35635dde438e9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170834ea00049f03819feaded2e7e18591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df6d59ee7043119de06f48e5f0eb13592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f8e71bc50149f218cdba60ced26c3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4be5f8ef30ddca1ac6f3eeb4f0986f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9dc4deffe095ee34e0e32f6156d13595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba0791c811ce026eea5977c9265e10596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159c59ec214adcdec8e0f7070ef3942597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9349afba0d9572e13e2da7e6f7a4883598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b3436a2965f555b1f5f1da2678806599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322beed50ce7abc178b1faed0c44048600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1ec2d445f428613fe3ff43bebaa8a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eae7f5656ff892ee22b508561af347602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37504492360108d363fc6e0df4f931603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197010b63bcbf073b2dcae20754fc382604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0e072f9dbe567c725dc4c1d10f1cb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cfb3cde43941345aecf6f2d9af7f4d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98cc0cd703c61f6ceaf61e57622ae5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ffb06bc3198fdfb0e263f46c7d35f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9876a2cc223a317a64cf2435357ec609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889363171710a60901b1b46f05d7ecf3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2b3641b822947ff9bcae6b2239775611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5d39799304271cdbed42076d5afd9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d27106af066fdb7ab9beb4d1279c8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8c9ea9cb67754a798237606fc60b2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867d0d94edd125effc44ad88b4fb270615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2d2e2142f411f86bf6e48d763f423616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003426682f30c548b27b67be2defbc84617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b2a32dfab0549fcb98c1837872989618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f539b15c55812672b97aa58a8418998619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1022ec47e7efae3e0c0052ae9dd11d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec4b5023afefd8ac4170b7eecd3e22621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c52c8106d145fc3eb43c7082abb47622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c69e3125bbbd2185676d52fa4f1530623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2c13fff00d403a704001b252b7dfb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6caf780acd8c8931c4364be50270ce5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31205cf52248cfbcaa47c5f3ab87cb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d61473eeb4df0c6221fb68785c161627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49a88dc6d40f4f2cb42a2c09b337ad628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c77840e4efd52901a12483789614f5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236a9fa6cbc3bdd8314be89983f8906630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9140ce9c663bb91f33f3c5ce30f9d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2331bac888a997c8b6b15de0bf2bb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768e2d93bed6efafad773f5cec3a7d9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447234dcb0cc8565610d97efde932067634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5d2f7b7bc9c45b1064f60693c1387635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06aceb4d7730292821a5375f71d2ca636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f963509ae94b225047e1cda1eac7eb5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bab4294d0988e1f20caee86a5fd58b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52104a9ff046a21cd7a34fee6bdacaf9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710e1b035969fff2145fabd8083c94a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ab9a43557778bef0c76dd1ffd283b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf102e614fd84741a927850c70919ae642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8992c8d980a4e6d369320e8e5e914b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604aa8e515bd8724350aeaec4d77831644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c123bbc1c63b3fd40f820989b7e443645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7960474b1e418ba8733c21069ecc9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20eb22e0e239bd4f765c992fa83968647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579135c52e704191c014e899f826c57c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08cd3ee017c9bb2e42690759cf9968649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810df6a019dcc57e331e987f66e4847650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c810b6837d7aaabe0b2690237fef9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d1831aacfef61f9a89737f01aa26c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1485b0fb431f3be34dd6f82b4b82e9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8eeaa5be141507e7781a5f7116441654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9f38c31e049ad12e7bcd40cba660f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebfdd17187ff7b5aec4ac2ea3ada254656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187fca5001f576b3d5bdd0211dc25795657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ab044eb82801b19490e53a2745daf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16f4c8871054577a8cd3a00917771c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb973f78ae74e2d007616eed475769c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04194f19d781e29a09a5bc7b123165ac661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7023c7b2b3078baba453f6d7c60520662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf4e6824a4f05ffdb8edd05614804f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9e150f9052dfd8b6474e3ddfcb8c6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf91ce0a040bc633c0eb2d49ac932f6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79222b908e04a566d7a73cda247c6e9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2a7277c4fd6d126090648b8da3f04667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9543aab90f7be2399b4e3cde02301668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767705b958bc9f4dc8851680996a0e7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0cd6e0ccd2aaf91e0fc1db908c41ae670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536fc3f1af81f1145194c97de764117671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba65fc9afee0dba300aebbd29cbb2b8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7ec78f4f0b0515abdb3ab84439e22673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77c7713227eefa41b09cbfc4a519c2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064860ba1c270005106ae71b74f14c6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2b267950dfc4830b090a70aa453f4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8a8bc4eedf702c34560fdcc879b59677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379f349867cfc3629f5b42e454667ec678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702139d210734057efd010366b397f63679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6919d39916ef2373fce369648df9a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16317d3f0db92bbc11655e7b181c44b9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114785a315129f1da31bc55c3032f387682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be91adfeb3bbb38d363bc3ba24a253e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45633448c2847d566a41bee8da820e2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade05c4b7a9ddb2296bb2a25d2b0d85d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3766d72c019ca2b81e8e5230fcf211686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10408a81ceabf16ad30f983d276424fb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c8608133e294ef45d6bbd5fd5d798688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4aaa38f77ae03cd2fc4ea5ce0fc824689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a6318244584062c8a939446a7c921690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6932a6f9a34fc9c56671f14855ac05b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63c4ce81ad88c612f7eaa1eff52aaf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc740f4ae3e7e84c3751e9e2137c8e0b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb3a258f01ac28766f00a6babbaa1f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c344fc48f6c3ebf766d7e106c795d1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906ca36648e68107804380116cf2de3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a01b2161d60a52b5a5096a875c741c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aebb3b5a3ee7f0b4a1a1f364a8fdbd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c97a2a45c2f520633d49995eb7909a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44ea3baf020db9123e67448a59df4b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4100e2586a268144287e27632e58d7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ad1964e627cf06350fcdeb3330eae702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977dac60cefe6317873c468e5fac9969703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678ef579d163cfd410cbf74e410eb64704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8a0c008ea3f98fd2948734d44d9ad705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960702e70739943214d9a96bf340455706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a477bfdef510eb66a1afe2e9f1ea6dc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1684f7bde5394c0191bd6ee435ddd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27706b5dcdaa2dd2bd36b0492048f00d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b63fd0e52318785ad94818d08ef60710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42ecd6dbbf28d654e1179e4d58d5ee711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b1714ac16a4fab12673216d66a24b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214927c423a99c8bbfb0bdd8732a9e7b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed47a5b5e131ec8261f643c605b7a24c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1ef9bfdb0f6218d4467f352c3063a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0103e9fdb217a0a630c06ec9aac083716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea7259057b90d488b415376c40c906717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c48ac67b1150cbaafdfe31705a6726718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fce6f77ff6629244499feed5fb77ad719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826d9f69e1cefc29422b09114b3c85b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0f11483531420530f905ce28f37d7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097f79a5a13406a48bc28575bb41e96722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef6653b5937a3d47b0be7fdc1a8bfe723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda068469b9b218807ed074da5f5ea0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d9f6096611fed428a84b44d0ed2ab725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4caf9bdc101f4a0ae400712360e6c5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476068d5018c4d96a68fe8cfca9ac23727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e88a2edde526279990ac5611050ca7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c09d03d7baad2caf22a3531f7568ca729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff580dd731da185d39c9d3f5dfc23d45730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0f13868d33ab4333f7561b6aabf7d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c54dfbbace800ead24bfc00d8b2d8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995727afc3dded376498da852ab091b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7af347f0d8bd30fd5650f34b8ad033734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a829e87440e1806bf586028a29810735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb9fc5b897935589a7cdc4feac41f6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cfea3646722983d8c05dd152a0bdd9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59580fa3c5499b71241422abb607a272738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bcb7fe224fc7dcb6a5c6813a7c0b27739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace5b462b0402e8adc056ff6720a99a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f913727a63430091dfc4e968da3e1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5cdbe71ad78516399a208bcabb6e1b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012abbdd03fb8d7973af10c7b1693a31743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c17763f05921f6166240f5e22a1d618744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70f4bf070e5ec7d0417662039ecdaf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9b7ca43261f2a723b1f0f9649901b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450752d73ee1b8948a0af770003454a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9427225a6485f6ea6c8d225c4348fa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64789a4e3045bb0df4e91e8285575725749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c464f99a1dbffb02ea1a1b9cec462b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a32380c8ee7b0adf16546af0c3b286751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d9a984b0b41c622e9db2c9f220064752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9f98e0861600e4fbcac6f83e313b9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8352d872f7a4475af2f3be91b88847754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909409867fc4c89d73b23fd19f89679755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2c4900a1c09bea2d4607bad3d008e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24956cf96967b650aeff71da351829757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6dca8d2c11ad85f8f089ad22017889758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52f4c4a775c1cb6de030374448b007759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41586e76c1ac12358035728881fece751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2a46d7c6ed328562944469a3258da2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73475a30c2b0a6779335bfc19fd9283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf80dbe02eecc86f0f6c9155f80667e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746dc5d396fc836b2c1e0969497ef185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2dbd3ae6cf85865796d8fa7d1838e16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0dbeff3c6eaf6ebb45f2d2c598cad77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df4085651a7559f684cf5ec9625ae48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e2bd4b9d279e11d0f0293b5d082e39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628fd8485c6c04dd7eef66160ec8d0a410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28657644fe64c7ec67369d7d49ebcf211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45dc09af1d1076ff11e0add9e3a0e5f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497430d0b24e71bf93d3ba7bd5d4ad013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf19cb981c64a954bcd37743cede3214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745c7c97402e60ebb1f4c1155700ae015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84722f15043be304e19c7ef103d37a9216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efeb1b2962f8c16fcc5adb55ecdb0bd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae74e6207fac73f88e525c0b94dcd018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f47238c2461d8d16ca4a231d1a79719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946e2f06940be5cc0b54ce25bf3a2ea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b0ff56ffc848253d91a528800829121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969abf74c7ca5905ee9e8e7de1b58b7722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c947b0be29fb1032afd16969d05fd623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85aae5208dc6da9d5454e03f74ee78124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582018d34b5359dad8453f05fb4f9e725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f411d5517601756c10fe94264d0ec626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74b93b59fcdd5f15b30164b0c9ac7427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072c8c95ecc273bb9fa4b9b5e4f490c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136dd42979ea2e6df67ebb9cd99447929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02d856fad0c8ace3f9a53bfe756a3c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca55a5130a0c37e2f78f1e7990ef4bb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5464831941321c9cbd007cb19121e532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7dcb20d8470ed70ea1cf08a6d17b8033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbc69e92021c4df0e526db17007e0834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07cc7e3cbf6893eb49ec8c52fee679735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158e876dfe1bed360d98834b67aca1c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692f6e53f6f043d382087c6344ed94337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992042db0181d848e4754e011ab6ac538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8847ab5c34bc3fbe32be7c025cf3539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bdeb9e8dce7897e9850f4c9112a69d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18596931b4aeec3224e5fa62b87618aa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3face221b629e92903f2b53445ab8342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e676f0c09b7db6efad64b49814d28543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789fba3ed9fb3caf1f9e58b196af803e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03bed98e340c83fd2be1a2f5194c00c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3311dbbf336d0b8f81a6ff0dfed5e4246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d6478406cc55e02a2713a6e84a5c147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c63a50f88861f08e039f7dbf0daf748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d27d8365dc4383d9782058c9afa2df49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3e7cc51275f00428e4bc8f35be69e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9a67a50b6ba8d08e996365a5902e251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2569c99ca63f0b6e432b53804f5524a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d226678eb2b7acae0d2dc972fe4bbab53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b4471959b68e591be881be3764897854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa5fa7c9691fbe766b473a2958911955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e768836a354a349651f95617d4b0f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331fb391bbc63ce5eec7e84dba60ab957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9090862ab52b2d860a06460db9a788858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899a0e00753656586a243df37044a7659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f17ef2ac94f44288c7da7f1700e6360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1cade720b2dc100554595d6f0ba03761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d44fe6b6e528b3f700ffa42c59120a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230970247fabe3abeeed6f99f0690c2563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e075846619201e0e927b257427718e664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486673963b756893fd9f4956b3812be865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b2bf39e637ff29fa7058a839eda6f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced943b237c9880d20c3be5f9aa1a33a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507f69a76ea9d9b7283787891eca85268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13d011b47abd39873a480c498e3ace69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb140c185c2982f9811ec1da70a93f770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd17714292f0cc177263704ea6f6ed71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0df590b4d20dd290d36a90c1388a7372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a396ad5c1216d8a1062609ece065da73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed366fa675d909cbca0695cd85c53974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948be1545658f1a91652d89b5bfaead75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1abfba230983a8a80e79a901e1d2876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdbf328b016170083c33f47cb605bd277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6957752a8bf691d709cc0635958330878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39eda851ea2373a1a4a175b1df6fbcb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba52cc07ad264908a47cc78f6733d0580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806883e8350dbd69a3d42335995646481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170b3f719f9f72ac2d748e047f1683c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e106bd5bec56c503e26afabf0d5c683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f64459b5b16b4b5f04766dd1d472884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa861ba6d2423a975278a72cd81c38e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407a397f97025d5460108c5bb47c23186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321b60c156f51439ae759b6fcb8410187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123189a70ae7a13f69bb34b7d4b18cd388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f296f5fb86ba44f171b2c1c7664a689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794fcbda1f337413d5a98c8871f3183d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b732279025ebc1acf70290055a66a1291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7920f44a7738a083397ba9c3518fbf092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34128d1abce840a21c6d81c42b48b66493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767ac70cad0b5e167177aa439e267ae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f74757a0bc7eca3f3e105c1f014aa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75296dfdb08d425b13cd855a461cba5496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d868feb2a41fd82a339b5db87b60697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53804af39bb77a9d4d56175c3f5c2a498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef869e2a4587cbec87e2095ac2c4743699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbfc240a73e60b1ace87633a41cb534100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2470d98ff0fa1c4dcec935c8eab06b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa861afcf8c067a3c91c943eed1b08ef102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048274711f3063efb94e2efc944c009103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455d4f964b9b4257e88ea4a720c5bf1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632168c60bdc5bc401733df2e4c7a2b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9de410b5cb8de14e339337e30d8ef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02fcb8ee63ab077b229a4ed9516c736107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170d145ee91c7ce24a76fc4836b5b4f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc31a27a5e7c814fd4c347c1392999109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e997aa9908002a7c13d81c2f8ff6c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd8f4b7977cf9888ab14f8d455e193111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33ddbb7893f4355e4653ae73739662112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f430c5e3bc0ea447a6c65a7d202f86113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f883ccb5006044c47a97fd79395d716114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076169242f1ec6fec3eb85158ebc4f0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832892b3e49e6b16ff21e58fd3bbcc2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e00a7a0210b6c19d47f226168efef4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77cf51d5331d6f92c2f818a59f1053118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329b7561fce7d4722c82f18affff661119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94d547c3aea6587d055b16dc14abb5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01edaba4430d6c3bd7eba8683e97c35f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe79ddaf298afc6e99c4fc317b125c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982060e21f0e5e81de9570bdb2b19f0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fccec9d39410ebf3513f65cb5e3104124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a846cc69b959c12725891d3d84401f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15bd58645c114b0469e0ad10e0bb28126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2cb6a8b2d555050ecab9d2222fb73127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552168f1c1c00a3dd62b7c4ce097dfa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34364cb83528c1f51f32df11a1348b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45defb69bd267922270307b878b562a2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a677d98236e928570c0847d11e890d7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af56ba42c0e7fc3236d2b2d49bad8f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8ff697fb6c78e5c21ed3c3d5b0536133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96734e132dbe837517af14128077bb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b7d8c4e5eaffe1c94f3f19b58fbd7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52db85a7992e26825003ad82acdbe9f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f43b55710a9d1cc6beae352e5dfd58137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7773b54aad137786c7a15410d08a8a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc6391b808f4b49f5e809a08833948139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054dd3358887c3db928cec200dc0087140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb1e7dbf6bd8de6547810d80b2523f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6604dc49c2cf24690479ffa32964c9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb5e31c16e79ace848567ee354b2b1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640808145e8656f516745818dba39292144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8d0726399ac40cb75d19a0366cfde145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7480d0536e6262c5633eea45ce5ba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a8e53a559112a6672e9aea1ce42df147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcab939c2021b52d5b3ff732a72dd79148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c778c573d4d62685b169ff63c71da9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f237c5b0ce21ef243cd467250525f9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0a6528c86171fe6ad71e436e1bde1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f77d3aa46b006e692f058475a0f73152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ae3a88f3bc4388c6614cc5d353bab153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7f06acef3815654b3ee5f1f971ff3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea798812bb47a166cd9305c50407cd3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ea6cc797ccce44a6f91fe29d8304e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a133c171c035fe5bbd54b5754a9859b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24c1f62781a59704413882b23c3d83158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c05b353a185b422710a31a046e811159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d6ea5767148d90bcd3008251fad6b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728d3ac527057ff5ad428bf27c493a5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed8e679ae232190eeac1a051528c21162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f904668093d3cb9b24d1045ca83cf16163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1fc2a863c9c87077103d2a28b6a182164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d5f32b1ab3bc4850f516e52dea096165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a8d0a5534d057eef1f42a8ef03dd2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04141a15236e69fc7b80acfd7ab782a6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5308e972e3dfc37a8b84a7a02fadc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2369eba222b445ac7beb319a95db7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f651366e4652e4f12a577eb227f82d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eec4381dcdd0b4ddf0931ec1e2fbff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2106ed5a940d745736c76083a6d32e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe20b04246fca3780eadca9f6d45da173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d00ce33352a742aa3f57c3d8a83bd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3a0041de23e09b2757202b2c84ab8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d2c9c24a747b28f8e131d87c5b64c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb94855939408a573affede930a91e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeacab756cf7e71122b9da70d88844a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45648f007871b8af58f24e5784cbf8c9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924b5204b16902991d2111399d31b69180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd9422dc10d9e89197599e13fc1596181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1a5418a65cc5d1f4e7705b0c96fad182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc9a9f37e565ca88687e732829c8c6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609f8927001a94f07e931167d4a83f0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed962c0aad196e96cb1b75ffd056969185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3fa494390e62c280a7ec7a3d9b7d6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9bdd0ed6a39f4d2cf32a358b15fa1a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3569845781c95554c7e8220493586188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08177f6ddad573bd0823555c633e91189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64fd7ffc33de0e482959d84b7d077b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240cb6dae289640d3b00c7618139031e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57885265b60cf76ffeedc341bf04dc8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce7875df3302f438d07bfbf60b4ca7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a0e319393bd8b5faf92ed8f5e2ce0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2e46e7e0543052838ef60c2826642195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a1206b5cfe457ece1f43d0cbe7b38196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb542262cf88f8a8f40443959cd746197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c874be324f42c7dc471697f0963c9cf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a235c38390d8e8624e3c7607cc7703199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe2c870c1f909e7afd3d14e8ca06eb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26267f7f91981c3ab241d8848178f049201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325424803ce190f3df8946e773f907fe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a0c6ee7312c7c8b35aa11378adade203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850aa2176a9d1ca3dad2c6cfa6f5ce3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf1310c70202f2cfd5a02e9cca208c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b81fb0ccb6b73ad0651ac1cc8a7bea206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1a2d587dabc8e251a4aef8261f873207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a9019e4b245aa7c08479573deefa1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710614cac16f814d9e9442165d28e80c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73035a441883e0e5b5ff8d9db221433a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc32741be7ab7a29a1849decb42e8f7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362cbf505da4ae0ac54cbc656001a8c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f061d35ba9b710bb2bd1bbeb8f70a1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f3cff5dea9b69606992956d86a1b4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ef1355db960428da75bbaeb990338215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84658ca1a8d59650ca1607b3739800d3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a62b2b562574f339fa3fd789672843217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0e20b26419140382c6c6a90047b73218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58d65f945e7a7a35b2e4a6c9d7c399219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a985ebeb999c617bc6c7524df7f4e7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998e1c4869285b3523e1dca69253df9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d6aff7eb90b74c3c0b5643ee655f7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb52a63f49681a18355d306ee7cd8bb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b2f3c408917aaa4521ad2c77112ac224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340a85bc36155ba3552db9ad08593e7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1826fe422b2add8053546ee68ecd630226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c951ddd68722efc7f72d681b5ab6c2e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da5fd27f746c92b90cc4c107286702228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880493656c7e21d6044f4ef71f15222229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cfcf0a4a742c9f7cba20461e336e27230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ea167897f28828fcb266e92f1bd7d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98989fca17c606a5b58c161d5b543c4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9447ac010d31301174a64d45d5e32ab233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1d5a9db337663e6ad7bd8b8695924234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45418f6d37e91f7f8669307dfac68e0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da129fd68b0ca8ef13c955f5ea794fe0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0423401a8a500053daa5cc7a30b7c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e61de35c0e3e5181610cc546b4cef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af0a270052507b898ecf7ca344c11b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998437610fb042d674538b1c71c82c8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe7f500a2bee6979596591bebe1c76241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a18ca7540cf71e1c16c0b9d8429427242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ee9b3d13eaf5203b7ff2d37dcf5e9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d81b3c63aebd7309f2ed7474f943f5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784d928d0f9a0dfae32aa382d2487e4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8781d0e200e802df998d53e0a34c9be246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058cf9beaa73f9048819c16117b79aac247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135bb458f5243bc052e92a834b60223a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a4ff1125ee5d75604d4d8fb2e4a58249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521d3ed50ebfab37dd8918f605834bd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba70b92dc05bfeef51560dd0c1d889251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f288f07fdd0b12a9e60b23bbb98e6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520a52509588cee762ce1d6d43b9d7d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023782b3be1655a258323fe62a462f6e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6ca0b85db225b79860a84933f38a8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6e4a1774966e8e325983502ff1463256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04299a022a8b1dd1f0ecbb61acb41a0b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bba617fe8f3dd5f6a638f445be0cbc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547b14e86c13a3e530f258da3c49ac7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1feca765e51aa4f146397963fad76260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7753db162ed7135e83ad790e0e5bd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd549fba4aaf9ff5a8457060b950f777262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43bb3eb0f01f7594e270a2169e4a531263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6e96d84dc9c1a31786d9725de294f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e703a7fef186001e0587c7d66238781265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d32dc9b438debab06d1f6e2defeb3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc8144b25328ef1fc274587d03c4d5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550fe9b7145c2979537f05e3f0365ca268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8378f99c4efc93dfda67c7dc3796f27269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894033808272dfe5e9dd8d37bed3e04b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9fbc199263d4f8e1432d4d9eac39f1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249d64430d9b79caa124b12f539070d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c235fcbf38f8eedd5cac065162f01ec273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af741b574ab94841f6f2250d4b283060274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53985abea21e534b0545d424ef296c52275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414969f693f80ab778a732112e3f0203276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b54b2a0c8e2fb34d96a29b210e54f2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83087d1628ecbae45dd7a22d1fb678278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8eb014526548a014748bd4d7c581d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c2932f95317064651fd7badc4eb2c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a317f0d647520587c87af0adf928b4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8f425e09efc6d27492742f60717d6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b1b116f70d86791899947d13217c4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee58deeebf2970ddb95e5f47f1cd01284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6844b3c0222e6e72db932fa281179cd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0e7447742dcd572f7d2300b19b786286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f123bf98de1e3fefdec3ad890b74aef287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37169e0278f9fd2fab2a53c52aa6810288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6dbe666dd9c89132f1fb22f1c7635289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569b0e315fafe99991485f54a767f53290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d127c35b15e22c51708191cdf2095b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade60854cbddad9392ce100b746e8590292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54a0bae5e85c808abbac4d87612039293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51077b9bbafcbe26e8403607f92bc615294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da40855f2a8f697a73df496d5a96f0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448ebe1c55c20a5153114749b1ed0ab296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814da9f0726711dbc585563d10da08e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8aad325b4f5cbf7010752a0309386298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da3e717815c9aa813528879291ad60299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29a384ad0cbc68007f15be77102543300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9abccc83d9be74d0b30f015879a1b1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc736674aa7e08a4c977e3eb3af2138302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e649b616e73133bb440644d9da43a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a464d74f640527799ffa7a9faf35b7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2268a20821337289d78c92eb1a93ec7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f4120ac2a69036a836a31977d87820306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb23d33d817d9d99ffbb7d12bdd898307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421abeae218312dc207e26556209fe14308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909d06c589193609f01a4c30cef7087309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40731c6634a910dee26740b2dad40fc7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2efcc33a87d62c565e92812d0343a48311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde289a2ef0953a2df3b2ec3a8658f8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23cc830c09df3a1d1df3978d6678a1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f81105f561523c09b9f5d72858f466314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30973d5124dbc39fa51cce961739761315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1bc3fc48f764b7b71f00ce1648487b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472f43f34bbac4ef8aebbe1067ba1c0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584cde39f7238fc6fd5a8f5963360e31318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d7c614493ae61189cd1cd67725184319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201eba8acbf2e2bcc507fcd2bbd6b94a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e035c8740bea17ae58b2e10982ed36321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eba380d6e4f6ce97d739486159fdb8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ca1efc314a23a5445bc117f3da809323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5e2129bd5111ad576e611dcdda141324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6d44e94310e96a68ef39a15b3f46f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc4708c65681187db17e20bba5451d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72982757812410bd3c3eb0151fef25eb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6dec3b4a32bc9188a9f24c4cb78f7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872301d2f459f834022f14ee2fdfca2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f36ac345dcbbd0590334e5fa156d61330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba3cefefc45d016a26fb6c3f106e5f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e0197307eb3c5b958c59402541e5a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0fc87cb9c7e253491269d6b25ed250333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82c25113128f5702158c920f73ba5b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9df81224716b04174d4798a53c7880335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704257f07a6fad71966d2c826104b371336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63baebdab7d62ecb40f7ed867728bd97337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb773cc714770e3b53197c115a44951338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e9ccd11aa7a2d92d68fd38a7d7dba339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b19cd7b12b709c8aa667ddb2dd186c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99387ad5ec69f3df0e6c5e12b7211294341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a429f3fa814379834ef58ddd40636342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91205feab711c5b8deec70b209c9ed37343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53df9eea2ca3c2c73e19ef44f93219344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67701dde80d6922759897863521dd3cb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4337cc6f45739de8fb0d3080e469d36346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1ab8e9c466d446d59298095110579347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d6847dbf2f1df452c5240b19a4ae5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94422d71c825e74a9c4193ea7998c198349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6f2371975acf389352f5c3cf24142350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d84001142e9cfac40df7ada3a797a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041e2933069264da063c03183ed57eb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0fe94f923e58ad3c428b19aa9a2d5c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd29e2b75c5b356eae605b41775c64354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3339f48e17eec02af0d7729139b67b3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc874cae5926e062ae9e1629a1e9d1a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0cdc435e857c4cb7b76ff90d2db49357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265f0daf6c3ac043b4c3d0c9a057af9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06848a9f9b1b8e4d59db6f04d5a6be3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364f0f25a76020881ce0ea7766a481e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50597b482da5412319f8bbe5cce0a779361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988b28ce82108be0d7a45b13dbb5643362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a555c082686f307afd7ad85168098b2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d950e7e2716f3d96cca595b593e3a8e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971eb985d715018e240c18453fd2c614365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aecfb8aea670db70cc2f52b344effb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa678ce81bbf4a03c524aee3cce8af367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba76a926039c74c7ca5293f709c26d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde9009694755b41eb2e75deb2ec026369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b712b4f801970176f40a627e0e70a4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7140bb9e6b4f8ad242937063939b47371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e6ff92d61d3c0adae3c4794b276a35372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739da99f33c552faba6d4d4447ba695373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c820a299bf30e3ec8b369bd653bc95374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177683d236e63a2d49b6936e54cb990375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfabf160828305931c9967ba89490cc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e261be10cc50be81c7a176fba1df22377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74117bde635fa8b1b4de0769d7f8d8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2574093273d0308c574e44077a3483379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224768432a92200ea13743e3f456f992380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d883d5e96c7e57784cb6649887dc21aa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e3b5cccbf05e8af1040bd9ecc34b0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0eaed494ef52fcd8ea82fdce947898383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a7b345095f805a1d812a9d636bc28384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e2271cd2c9b6eb6d0ec0b0fe1a653385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa03cb01b56a376b93ff416374409c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9cc6ba630e793f210cda2cd428cbf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dda613bf8a7139eddf8b2a9d612611388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf71243c3230a2d25336399e3e45a8a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471d8347a6a3c22bb192f4215972dec390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c267d44205a903a08d66896a50b668d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d04b35bda35f18bd7207870d571e01392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3116dff316c145ec1901f9e6db99876393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9cdc6574e4687f19d32ef71ad70a48394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f143fd0e6037d7af1e036a3eebfb9dd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a3a9f6ad9f2dd949a897012c1e938396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb598729f6cd77d978a903ad4eb10a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db00ed4427cf6b94cf4287f2be0080398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764649609864dad0f090d61e1f3ad99399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83c1c615e398947309118ebab62ab6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f351eee207934aa4369a121f60f6914401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e029a8acce05ab1f65e60a5fdcd76fa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af5f75d2e9db3e4c42cce8b14f5677403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b793dc5f28fa76fb55c597f19fff996404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689cfbae74071f0865bb086f96a55b7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01677d3816b0402891e159eaeb649a92406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f45f2ea57da786daeab7355c949957407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19544454d99460aeb413e9662663b64408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9abebb87093f3b918c6d6946ef658c9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d2490e198aa3fbe954e496b4714bc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153285732bbc73a0bc8d8b53268cb3ae411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e56d4d001445f4c8e122296ff28e2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6ae109d4df589736fe77eb8844fd4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409cf984988575ed2bf045cb530aa6e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31096a670cc2ae89a4af7945418fc7e1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca98c273bbc9fe734bb665a59c986bf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdaa9cd06b38657443df0caf27f98c4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e2ca881821c961d8fdb2eff8025ed418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3437ae6f5b8443abaa7724f7bd530419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb34526059a2afa623b9fb773fb916420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf14028548e905d8cea4d58b0fdedb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00662fc5cc29219d5874f0f07b7f120422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7bd8dfeb7fe3ada293ab3c01b1d49423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7c5b648f59f8bfd93b451e000e4dd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e58e7159d07a71b0f6c5b9df8cd3c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ae6368008e78f7953e265ae215914426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c6d4a23bfe0f47b8dfb3048fe20a41427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43cbc7d4fad4949e8b303c541431c2c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45dae0f517f2e9552483cf0eba7051429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a97ce7a60eef7d9c3b814109c9db5c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d781eff3b27af29269d7aaa4170991431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ba026b5be69ee154aba73eca61daa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512595784efb28c3da652bd78e4153cd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12b13f8e846bcf18f78025b53fd2c0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e45ecd1c08f4b01d214ab0eea78ea435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73f11c06f82012e2f3e9b89e35fa12436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf70767a7f5fe21956856722f765069437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f5e69b4ead1e7c76782a86c2960b9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a90bca52e81d26988244864854e3e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3501ccf01c3ed32222b15d74a57c0c3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c15da115a1a50d77d8b60ef3febae441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466eced5a8812cba476565e10f60f082442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7796ac629dc5713a55f261cfe673af3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0009e4ce67843810e924bbdc9fa6d4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119d51accf735ec9ee095538a066241445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721eda27bb35755b90c0deff830025a1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189d532028d23a523bfd82cc40cfc42447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74c3d2293fad61dcb0a6e6ef486da3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43659ee1e95a7e9393307025f732ce82449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456fe3921d63809494704065ad366b83450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9940aa113031ae8d7bd4ae519b01e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8a928ca472b4dbbc8cb3016f0680c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebeb996599b315f333e16e12b36ab84453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef004f156ff7e96b52fae12d09ba78c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5b229b525596cac1cae93d3c5f258455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6135ff096b1d6bdfb2b0d87e4548bd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e3bcbc1f968848788e14350bd063a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45d7d3f59f2f1c4a13fa6ff759b309458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54bb43aa36098307390ad70a6793cc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32cab42aecdc16b4f478cf1e134644460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a93de7b777b2447a42e8d6d484773461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf0a435dc8d2c0e32a7de41461b114462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef76d01c82923103776407745159ba463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93cec635196f3bdae1f8f873cdb0c6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884566d36be6680e72d180583a18b3e3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39782ee6466869e518cbdc716a268521466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea7d6e64f623ea29a6d53899f7bfdf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7edfb2c0fd64fd0f788113618c53390468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645fdd6fc06a73e6edaa6c83cf02d0d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14beccbe853106408afd3f45ad5b242470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742b207c61a75d35c179632385bd832471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c0ca56dec979a1359cdcbb43b49b7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a72b83f6568cf0b28731a965563d3a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a525ea0b422220a99b33725ba95fd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a230a315a63c3fff482d1c2a52bb19475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc257e77db30df2b6af879dd054a8bec476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847aa3ea9ddbaef5702181a9a026f40477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d5a92ef81a0e0e66a8b1c9315a0fd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213472419f248cb27cabd1c5ce9990b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27fa5945506eba1e2c2a7851331ff2b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9a38aefb8815366fea2905c2c9200481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3495d868e0e8ab02d2806d5b850cdb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b158225a82c774b7d2d66f8ea7d4bf4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e8b79f6fb25a9cc56453e36aadfa8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08e7a691dda43acf1fdec57527d9da485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4519f69a5a36e894bdc1b8958d4bc28486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d1cc267c0c00fd33467f235449d12487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95137adcd4bd5ef7d272553d681d1e7e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2fbb60a69e913b147f50cb96cc7539489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1e0446d277d093b4be23835cddda8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a523d8444724c635cac2f50012040b1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d930db5b9aa5549a984e8754a269423492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05054129e1733ddc3397e756bac470f9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef84eb6ba4cf31e364dbf425108551494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606fdd4cad80e502eea0b099f4b2c402495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053d56125c30bd9fb5bd3f17c4b6eb4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b50d8aaca3b200ab13d85fda5deea497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c88976b539af6cf266a03b1f2d2d3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267a1f02b5e7f052aa539bc5c0fb695499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ffebf1afd29de381d5f5ab3b097ec500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7be0557e9aa50baee41f73c66db32d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e53ca69868899d010fc661cdffda8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167426e72ed1d6af214f43083e19629503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99e2e935bee73d933b9851408aeec8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35851e082b2db2bed8f6d75b0f0b6d28505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ebe2f7520f9bf025a560be365442b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681776ddc6c531b73f5529f3f0f55de3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47031758b19d2bf66ba1f95973c9ba508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4c6fc86b9569e0b0ed4ff33851a7a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157556b3bf87af8bd4bec13577f2b43510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14beb858b8d295ca9807149e023e02511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8fc43f278fa9a2e94c6a354a516bc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc999ef02e9dd52cb8c2918d83265a1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637d38843699f94ba00607cda45acca514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9d92d7bea25769c55440837907abd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a09d380bce94e9b6b360148222425516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b4215c5ae6661a6fdd757bdf8d6fb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001bc4843cec3c1268be3810dd70c77a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71fd3f04d02848e4cf499fe0a23b55f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2546c3375f37c395e77d16b14ff42520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea038b8b18ace8531b0f72cb2afd2f6c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2cce648c0c4b61b7ef3906b18c8fc6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9d3571e371d9a884f6db134a3068f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538babfccec9354838c9f0ab7906db2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3c9d9c490256f07091133c3923102525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309339532f9d081eb1b473180981434526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63243d9a629aa8680b2c68d8884f2ec527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b000ea508d7ec8392444bc01104bdf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8eb9276cf31ccd08b615012bc8c22529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fdfc9f594d0433b4273f1888ef7145530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f08a39390616bee5f49e8f295e61d7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f0f212dceaeba5d3ba47477cf1655532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc853f5788a2098fce335aa7e997d48e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976e7a791792bd2157bd4bf7ad2b8a3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88544402b543721e9cce8c432d9ff2ba535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91472d077a29741c99ebef7418120690536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a53c37d7fcd8ef4b62825007efff61537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f38b8efc0701c5d15688085b54e941538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944fab723ecb8929e98b61d63b29a86539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e499d2eaa7736cf9c392b34f8664d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce71a6cf63c98537a708e26497884d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a283cac7eaa7a903b805f54985ddb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497d92d98eafd30f232aacfda7cdcaf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8855efe57815d35bf2a775cdef3ba544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56c18b508cead4aebcf37b3f460f4b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde43746d05fcb4b45417064ff12582b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac2666868308425c952b5274247310547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8e4a2b8994bed2c39086a88e89c28548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb789fe0af57cfe7b16685050431cdf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ef05eed75c193e142224f3f1dfc7d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdfa84bfbc4aad92ec11f07e27a7fce551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a3f44f1552a1c9ff74d8843a0382c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c860f3cfca7cbed38d0314ecc84adb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7203ed822cf203a4c7aef7f0accfff0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c9172242e17ee519b20ffbb1365a5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561cfe7364568d48986fcc2612d2136556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb68fc854a05f0572313fbdd8524c1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734880b409ce30a96880bd234cd78a5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ec10fbc410e520db919f099143c5b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f20111ee8ec9995342b53a95a6c570560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692ff0cdf404df7f0f14778bd332bde561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5ec20f45d89398d9e54cee6a425f1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f6fff2d5ae9378c32912d1c04c7d3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d649432d36ce3361332ded46c15998564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb50a0430dd66dae5cd0a58ccdfebd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a1db309d2f7127c7d42d8e8410756566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902a36d8a7b3f7212bd794c197c2ea8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b8998787255442f94dabd36e8ac6f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8a5e8f98313536a274dd2589b37f6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4fe77f680b3db5aed778bfcb059b6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc062490e03dd5aafdb8b7073f5a82c2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839b261ffad40e0e9675cbe5ada49c2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2bf78b52784a32e95cf1c16bad93f4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8b6c321cdd662c4b33b303fb68038574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4425790fa83caa6378d4bad8aabac7f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3c5fef169b5103d6f9e632b4aff77576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97736d99cf7732081580dab3c7b767b6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb7e762297056c30802f699ffae87b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb3dacdae2b4a570159201c482a7ca579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c29b340272fc57b54f217106c6388580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611fb85822eb9be5cd130ac6e0f1fa6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93fbf73f375efcd496d22a9ed8267b3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef185e201d678472eed8e9044fc91654583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526b07aea5bacc9ac76e0ea3977240d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b759f212d95cc723101a48e407575bb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a28997c169413c58030c8550bada72586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5debf50c3b596a763c370f74d09b76587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6b92b348493ade128c2073a7b02d8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc1ee46c4a8c36a0629b3dc9e4c3c0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17952a66c641d844197db6f8bca479e2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4551c3fd8ddfbff37f00ceed5a9db591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f1b0071e5c88c8f7182d4afe66e9d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ce35c50003a5cf85c8940162ceca0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891b140db45f9932263f5f2c7e33429594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0520e11f82c817eab3dd6ce4d902df3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025ceb298523e3c0562d8bbed323852596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d4731d94a50d058bc2f13232e6598597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fface232f2be69fcbe37e0ec4bdbc8b6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12e611678786fc21fc211eb8e4a1ac599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40967c0fc0891eef7bd1fc0de4dbec7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668f4b0d9fc7b78403786ae4abe77e1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c959bb3f6d60a43962ddb16c214b4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64480fcef6a0c61c7dd06c7b0798f4d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9077caf4ef2b02f52e8856732ff1b1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56717a6887eb620c8332da9d5dcb1be605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc824527a73b4cf552bfe171f2a281e3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7fccbe7b17ccdc5681379afe3a9a05607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a5ee8c2ab5cb6a477cba91d2e4d49608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f02f60737c8f68d79d4b07a7af862609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22571d709f9f7f9f92cd7f70f222e848610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da815881d0a2d68caa8a115285c12f89611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b513fef0fcabd1feab5114fce17f77612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5805103d84e5e056b4ce327ec6d2b38613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0db05a4907cd6d71458d51a359e92d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757ae62a1df0ac93302960bbca7e3f0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc71a9d417e21460a4da0d7c0735c47616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929b6e30e372ee78245dbf9e87b791d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8cdc092e5d65009839482793c433fd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a1354f44528ddb163c870eaf3d7ca619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f43407d44a6882a0fc76882cc464bd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a365a8e4ef67317c7c1e4cb5f9b4a8b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b309a3046327cd8aef9f7568b757f7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc72063decd3dbc40eaa1ba61285b1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372180fea49e4cc99611c56df1902699624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948ef2b424e4880e90965b597e11b46625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edaed0eaaa9f8e7d2edfca7a2f922ba626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf8f6e6ce22f1663807f7188a9d33f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be51d8466db8228f24caa6c5972222628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31acb9232210cf5f492bccf0cdf9d62c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c8a2eba79545e5bf7e69f06c84fa7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303f2bea66eeb1905840c54f00eabf8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93809d04e2bade7e6b189a23fd13fa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b53ea6e998d79103ae3a34ad5812cc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a2b1dde280d843805130af8a88878634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b582b35215031ae774923ef51244b9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8b88a6a19884dde5450eb9ae69776636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca9ea2315b9f9571e6bdb12d1e2fbf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac206a4d87e1e6bbaa8056aab2d9ef638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21384e7a8501a1fcef3b5d26cdfd47d1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f342c74c690f25fd7c02a1f32cea2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3ad645a8cb8af4b12c983571ccbc2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ecc59ad62ee31e01d24bc060f98cc0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f6e08232797b0336ace3359f088ea643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1398f6df226d00951d5a03be75d356b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74101939520bbe2e22cdbfedb6436bdc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007209859cb521d112b4630291145821646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eeb4d1425a91ed7ea9214841da43f3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c572c1557e422ba6780a0c5dc643a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a390cacfad09b54d523ab39d73738a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e5f37bb73943017357a8defd0d14a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c451f7813f2ebdd1903d965cf88a3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faba2be42d20a8d370de0224926128f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e07081479fa854d641b07869510c0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5e2a71cb3b03041e51451aed3f4e6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc2c7821104b8e42c5d8e5ff5487ef655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758298a90a209c02a64e1bb575a3b95656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e73ce2f8c902385e7d680c50a47bd5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d58aaed030a525e1d6a13e5a40fdf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40fd2bbf67ce9904c6e2f151176bd80659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be90c2fec7747764de7ca1c67651fa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adadcef00bec24697d5dee7424cb9444661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f411a2e9d9c4c171861104e2f1e7ae662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6a527c6fa4c95951d7d14edcf8c21663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7bd7bb19acd16a596f603cab690feb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc1783a293aad0d6efc155d269cdff665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf748381f1ef2b2450dd567d950bb4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc41f5caba810fa4bad9eb5657a3cea667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c316357386104ba56f8e803256e8d62668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43884178cda59e127d5a702953bb19e7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4024f536a27605e235c2c8a775b80c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470224908ae008cc3ca356ae9375032d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923eeaa5031210bcc55549bc700c4f7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4cacecc5bee8fb078bdf9c2f399fb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd54b3b8866f2f89d128291666792d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929bc808f5575ff14b38fee90f4b738675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097bc98ceb79234b64725b2ebd0a202676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e1b7ae759ae80f72537009975b72d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6f7c15ac4d6ae650bae3bcccef71f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b4185909a20d503f48c419d27410df679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1caa434c3e35c0f1c4bbeb667496ecb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b42614d9eb1ce833a68ac6a53d6b1d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761a43ea663ea5884f66ceeed27a2ac682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eef05558f8eefb8e00b655b6fde107683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103c75fb38271261d94a5be32311a37684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9ad56c33dcba114914aa38d558ea5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015539e099d5598f5430ce67969e227686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d42b86a154e7f27f0dff5d19e57f4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c37ef40d87009618053b477ef3d41688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09563ed6d669ca99b1f0d698477ffc86689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d2dbec9e3f7f684691f789a2e05be690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b4bf63f847ecc8957f92fad351098691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88844d8f9fa412918f23042d67513d6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd516788f51b909d8a22c680a8725c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba0ef702a62c963481e29f960ddf61694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46dd68f7afbdadbb960684dc863bc49695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2cf313c02d9f316eb5f7c933ea0c3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f8a62174ac0ba0333cae50e8defd1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419d43d827362976a08eaea5dc3533f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c257b2cfe905679a199047ae4ad849e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b4b3e0c5088aefc13ee5356904809700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c79a05e8b220f8a02f2deb1a52efc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a9c7a4a8227bcb4368056c260ba80702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4fe5a09ac3e79c7cce78b032268e8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a512acf6e02d498283c42aab108c179704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891e9d4ce777db5fe514230448b546c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9acf671ca5643fd2b17af5f975fdbb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645178913a45a138a38ba5e6e0db4d2e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e090e5c0fdfae43b7282534797cb0e4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc010f4d9d8a1f982d54bf15d3e064709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daebc784f954db6937ec58e5a0754e2e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5559decef314c7449c7fd6935f72e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef93d2c60e1a50279a58029bbe9420712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488df58db310b112c07c41f82e3694e3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2a96882e416728abbc2c549d20c18714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7de39bd7fcdca756d9aacc1725abd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442229756f6087fff01e1b5281cbe0ad716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41118ede5cfecae88c868dd6280099e4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae1ced634f6dc5ecaeb165db3a7069718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef3e39367647efa45fb125c06f18ff719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d641418a6c92dfc0d592f775c19365720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a95f8e47cc6e0aa2a8f4423528c185721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244bfb001cde5fbf90dd50e2fd1e557722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8033cb4a1fbfa75f481c5bd874f10c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca0a04a32b444321a437d41f1b9cbd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694d847ef0ba974ba333d7aaad39b3c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0267630789f04f73393806bf1d869d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7a3daf56e6587ba0360b9836b9e58727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28ed88d07bc81674e2193d3cfba045728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ce5cbde873e9ea17d47bd9751c506729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97d3b7b8ad7fbb3673803a3176ac81730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1fc52463fe1c8617f9976a9b4a54c1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb02dab272702182be377c96280f928732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf82745d87e4a728d30756abf841472733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289c8dd8c87afa66be95ae0ee5ab13b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329194c0babd74bbca05d94c2931576735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d20a12c75b4e4dd2a556fe235ee0e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd727ea5cc4c49bdacd107951a81a8ab737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462eabec555baf0e98d811b09ddbea4e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bcd3148bfc1d5347aa563eef18cf52739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03f64a13598d972473a78df58507e8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea87f615ebb5408b85c2952b55deba741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e639997ae27cf2f96f2f4420bbb4f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b050ad40298a589f5836bc97d7213743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89cbed41b6a842f87eb6a338ea6d795744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3191f1222155a053d5b2f280dac135745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293842696d27011c59f329f642da0ac746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0c123285d225910697ecd606d6802747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdbe7d90d9f746d3dd5954e65604e02748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73e49f7007bf8bdbfaea9ea50a16ee749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9a36a6b4e59f6325ddc5fb3d37492750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be3d230d0445a0161a4ef28e70cf80751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d0c05d38b11373cb433b7de9a28ecc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd12810102d1a01f69467840e5ffd0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1cfaadac2621b5948981f4c124416754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a29be37eed83f2afd16e0d7d9345c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9080be3b2158f9df9618e3c6cf7bccc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b0e0bf40cd26d450c38ee0849183bf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d052fc45818f81ff37b1b3bf4b580b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564eb4230987d97f10228d1fdaabebdc759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>