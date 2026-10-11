--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a12a3bc1edc16c496299877014a39a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d903b0946df706eae1910f258d297f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3e6a37b652a4e793ec0b8296180473.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371d080538e2db9885fdaf16c15955d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290efb88e24c71aeff5164db4b635ed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8172a7141a327189fdd4ab24d424b376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44124f1b32c4613e37cf0681b8d22a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b212ad702f07991d66406c9d7941a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85603b7393ee8caec5e0134731a9459c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64abe54ac7d6cdcee95d0f17e673894010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098f86bde224f47e52fd29770e12dfe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ff89303fb7ac81253385f2d02558e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f28d3d52bfe28e9bdb7e786c11e2513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa76ba6a7978007200743a281c96b4114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea5bf397070c2c56ae38c32a94a08b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f81ba27a5b88ba0912c17ec3829d9f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae653c44955f1c2f337b1d5a86d2e9517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853920032e672d8eb85208b8df97c32d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c54ea81a16dadb585902a7ff2d17d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1008b1a3d97d82e81a202122ddfc1220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ebd16b0469357f7311e2aeac89ffe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd49d062d09f88d97a035427091f9522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa348c96cbe98ed3f3488e8f41d88d1623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372d83272841e8623685265f1f42fae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272cfb2ed80f096a1df7dfd166b143a325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048f21f6d065ecef92cfc6e2dd8b25526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6b04cb15ee14558eb2210ab713ef327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d7b862031126408b1e5fb0cb9e64728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4d5e0715e90ef80ede8edaa85e02b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d928241f24a59481daa0043aa4ce90030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a07c7e1ca678a107eb1b7c8b47dde131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b92bad81ab6f03552329598986bc832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64658f13ebfea30ccf53703f9da1b6f433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155b97933044382e2bdd3376b57a4d634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e391058ff5568eb6dd2b6427203e8735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58cbea5c4325f9fc8bd25e6803e3e4f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd1c69b51170687965f2b2e777698537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a4af67d954a0ea8e040e11792353838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f85de40734f5917505525d8cea7a939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4acd6c08c3cb806fcbac4c83a26f0a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de711e25435694f6e4e26442574039441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7b9f55fbae0ee0aacaabcc0a6b79c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221396a0b03611ec53589fdea57cfe143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f10796ba0b5c6a04b23492b3e958ec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769edcb6466d33ac7c2249390d9347c745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19beffd3d29dbd2d0591e083435ef23446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b64a2f409ea4967e67df2658bf202847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926bd0c6974da7cb7f9b0e7228b8aa7c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949ff3d25d4a7d905ea67611d5056b249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67b8566c498c384997398b6416a68550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eed605e9bd94a311d5e9d6185dc44751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2633589b868b4de37c84953d598110d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d6b0378ce128962f051617ca41b2353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f314d748d204a59e80675aa3f8072de54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c04b536278e48d10232c730f672be55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a96ac924105a2d7be8987f323d386256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08235490c43ddf4c41a946c10aee8257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898d3f6bc9d9e9fb2544d2f8cf94e4458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01bea8dd28c183378f6a53d31b0216859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed348816e30afc8c609f999a1ba1da60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819bc430a54ff944685e5152a2a1c0c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a84a8375ff9b22efcec398efb05d7762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876dba63acda3c634e4aaa11ed2e760d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341dd35181696e5345d7a3693b1f337c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2fde6376c6c44863689aca613f50a265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265faf15920ab3c100d22f41549b11c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638888ca94eec8f04e0e14a5f88fe5f867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27bd3571085b930d761ddbdaaa7e76e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e08352cfc142795db0cf902fac09f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc208908bc5bba2caab080cf3093cb870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b031886dc8f9330165f15f6fdbfcf2671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59f02596e185a210ab0be03c3e857072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43233c1c4a4a11216eea4d8675381ec073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d104f5db647e97b8231715105847374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1dd23820b83cc2f2a0eb0e26acc9b475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ca767e178b724106652ff70e0d2cb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9891adb8cb8dedf1de95a7dc7500f977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200178da501f6ebe914234274b12b5b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e43fabda5c7f366a8c3ca526bcbd579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1960ba364bd0d5d2acabf085edb5ab380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390be7eaab30205152943ca9dbf027781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a5acce142603d61beb20071ceff83d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac4a81fe800a7bb0ecdb414669370083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811d17dc28e3863d1603f35508b8e6984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a856047201d64666239dfeeae3d2c4e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592265a8099beb9b655f9efb3878f7e386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814f6f41b57ccb6508411f0e869c76087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b682f1e6afdcb4a827ae242882465188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4985524977f7e6c465364f7e3e0b9789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df12ede5171d213267f705ff1dd41fb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184ac9e1c33885eb79c8ca51954b5b691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef775c6e9e3e0aa0e5cecbbc3c178cfe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c395726cd7c3b9c1a848b9ccec8ee293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256c4b9d2762d3dc5fe64d0cc77726a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954f6df7974b899f8bc0f1e8473a80f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4996c1d894ff98dda7cfd6dc1487896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3d025bd84b2395c7a22b71448d3dd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0f616a41ef091a8ea21e202d3bd6698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a62692ca50243ae3b012f78d877c6b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f872b22effcfdd3df1fc028b1f2fac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416493fba810bb1961d1a9b558a44535101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1cdd2e58b94bcc97f850e400c0f35102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687fc120aff04fd647155ad960ba701103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb3e437eb038ffb5981d35b304e87c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161e0bb21135ee5f3ba1443c0cebebf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5c440f366fe24e6b271b2cfe39e36106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c87de934228d26c2693d77649c4fd1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89794998d4cd32723d3c6eb6a981cd68108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a96c4fd509b56e4ba418cb1bd6bb3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bec0b4f9ffb9872fb033a8f52721ad110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974724b9b4894a99fe9a91705b32b4c5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf59298bf662e52586a0703319cd368112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb0f0d43eab10aaa9a81fed45ba139113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f3827c62cff4a305b83bab53ba97d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6b0795408bbda8da8465e9f6fd8b7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e8d89259111a4a6294ffa9de83745116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f3f7e7906e7320710720bb1ad8852117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19935b6678d60327151a9f565e195515118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e2c756717e4e5197aa303e64c221a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df6ad0a305cbb5ef84418ca2cee5db120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f18f004fc8ce81ad4ecf95aee7f06f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd181794742bba6b9e6223ac0e1a12b4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b0d0c14018f2e647eb2582e0f244c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b055a39405545bdef40586888ba9957124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22876195125fdb9c512854f9a053aa5c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3df6adc893965f16443616fec6123126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64028a9c4497b0905770c27c641abb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5a693cdc9ee1d91b8e714512881f5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30517bf4f0d65556bb6dc4770c553bd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2d442f6c62a180641b901b6c420c4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43494407f0c1dc70f526161c63a0ce2f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82b2738424196395274aff6290bd26132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ab0738c6469e200452cbce9fe5dfd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746f4bd87ebc78f5d95b3887be002b7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20eb8607322ccf46dc9ff02c2d88fc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8582d633998051150bab074dbaaf1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e080d18e0b6f7d31c9b27ac53726fc2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473cff824daed15fb28592034bf1087c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8648b04120fb069b95ca8e1a9fb5fda139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df672c980ecde67c1e6896311a4506140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ab337178a38242a64aacb7718a9fa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0697810da82481fbcf15f64d7ecc7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d7b0123f799519d100c0f9b8d750f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f294d9993bf31c99524a86f5e59c2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f1dc3e3b020f65176ebf0c2709f7c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0ea17a28ffee5c70ae02a26a6f65a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90a4a56b091c396def04742287720c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633931843fbe5c59226967198b6aab90148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297da08ee96ee05656139f76cb77e2b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e060b25b00d52b470471eeb0aa52d5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc105ee035e7f29f2535dba55087bf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619500a045baa4ecb09ef3ee1528af0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169af1e09cac4cc19095e6d7eee76ea153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527bca9352c5cf9d1ac07c3fdca32da154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00784f876ee42f70a8911bb3295d3244155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ef457ad61e078b5c4aeb322fc059b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78c16e9f772243b7c9569e17c96006157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f28fdb1c6904da477f3d63d574dc1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56b058b92dd16d36418f18a79f1cbb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ea18c75664db3d2d58b4ebe62b70b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef200e0f5fa97805d29234fe7f581f6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1453acd0a09dff268727702c814c4d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4328575f50580791178929022f48f1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a8769944e00e2f0118aab4b2b5ba1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192b09bad750680c7427ecfba8312b5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea13256668ff4dd291d9f43f5b7cdb8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13774301d4dad0a21ca8cf667609f483167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944369df76a0d5e561ae5fe93f5efae168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624553fa1bc6f777f8f279f8ecd99f3a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43887768810998bd45b350d25f6a9b95170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214085294fefa1931c997df1ff7b56da171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea977c4d2aa3ca062a609207e8d7a994172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0410604ad8996a283dda5846236d06f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06805c395fa5a8f802255a05deb28424174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad79f6b7a919e06fe79595ba1a70313175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f356a929cb2b64bc549687eacbbead176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30dad1de570b57d0170249fc30502ad177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14bdcfeff0bc4b99f9214af9d61729178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655db2e6db5b9762e06bd008d945f33179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4255e2687cc9bb0daae7e41f286b0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe05279eeecbd59ed1ac9041c8e73b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631352602d8a3dcad26a8dab198de688182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28157e98871fc04b5361afbc776414b3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd18c6fb4e0900df3c63dd39d9bf7d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d23e2c0962615997863dec1a26513185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df28f3608131af97210648ce999022186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb519c696803a34f6e1c5d427d7d49187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175d60d295e5b80066a23e256457f97188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96251cae650e6e193f04235ca80ac99c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99aab65d02a0da4a57ab6a4c0ff2318190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c387545b1752a1152dc745959752b8f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255ce50a4f5863937d79da49a7314ab192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e75ec249025af9c50e6d2a5ff2a1db193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb8fd92f284297ea22cc01a2833851194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4cbb77f606dfb11903527342a16cd6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8704fbf7d3bdf4b449b376cbf6cc266196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40c9e9196859024cad48b6a8d3aa7b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402c51900e6c3dcacc01823272a5aea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059fc5346fcee51a35f9a104c5a95f9f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5f453c2c47b9fa8f1f54bf04052c3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ca8f2f0bfa930320cbf51d02b1805201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007bc88ac527ddf68912a83e04797d4a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0fd2711522cdf393f3c37f5c688ac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171f1ba8ee66272df2ede39e22f6b13204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36803e8be2f1c483ac6201741a18ea5e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fecd9e63c703a875b98e15bbbe2b46a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378bc9f9188eb64c257d152179ec295207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c722926020566e4be8d2202efdf067208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3041db4711e1b123bbe3d694a562e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252eb090b82e1e7c9f1a47c043f9b97210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2e4e701033be89ba524cb88985c1c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92217e41066dcf3ea1aa07afa67bf59b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519fe0e5e9997ae9e24223d5af607d3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e40c2e472fb821f9310ee593135dc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7c79dad6e89deff501c37379b08f1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadcdeba4d6f8274dc70a440c749df5e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807549d6efe46b8360db44accdc9eb8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771bd4998304adf026d6295822b9ad21218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35f555172977f0e6725db4aebd7163219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb933e4af1a19ca1368cafa855b9fc4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787ee6ff0ffc6208037ff088bbf5af4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53786f0108308c9b51a59578bf08a9ec222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b83c7b3552147d20a789d2a55a56c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72dd7aa56731ba0475b1f67658c4c78224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb48af7138ca5077b2d7272306577c4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a33220480310e24244ae1c8f23f27226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ee7bb6b2fd7160a4937f2f23db17d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367082e6192e9c445422e7bc5e2db79e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c761b1b06102912d9731b9d951fbfce229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5c674049db69bf2f599deeb2a1101230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6ebfd63e4b3886da0016c40071aca231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1a2113cd48fafd89cd96ca509e9f3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f387c3623a86ea22a5d742c202b6b2b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c5360683222fa7ae3e228ab753f62234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f186ccdc2f3f1d83a5c5b7b633935235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf081343d1a145e794a6a519da153d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c7c4f72d916ba17a8fe9b7e266de2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f470f5f5de352af9cf4886879efd276238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913fef95492ef35ab926a60d4dcd6fc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed23e710308d99721df93f4685fd6a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dae42008ee824e0c06f242a114ad8b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbcc234327765884fa585c9004e387242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c35554f6eb838726b4641a275d6252243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39e3fd85f6b4e087ffb7a21da2aeb3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17954c0e37d77d76a3e56c6ff0d55499245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7eba02b77c3ed98be9f87d1bdcea1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab0b340af565f68d475696cc967385247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f08c87893e2070867a3522c9f2d55248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284d51fd35a26dc285fe114f8391d25249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764b1311e99490196610ed26b0d9da8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0b1f2ab00e74f81ca9ce2455e7936251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a26aa88f84816604da364800f11cd6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88717f9f9cd4f94b56585c509df432253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd7d1d6c0faf2432e3cabb4dae5d24254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437cdbb73c0fd7f35cf561812731b7a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3bbe6b40f52a70e2b113871dcc476c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f67ab3fd8ba74449d85b876f73da57257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6b24d978e066ec2861d2302e1ef01258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff6e10191dca65898804714e33c3af259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3371f81e5c6b6954e3f384523819994260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dccf1bb923d445a28f265dea4f96834261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117050925976f70618f28a9165d390a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b280607d9d65c729eb910e4dcef987a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed274bc5754140b7ec9de5df7c979a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb939e36c7ea8feb55aa2ca93db5fb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bbbdca114a9dbe9a11accd64956c49266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0cdf4f94776e588df75849a52b5f2d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fbe6896d5b7ff2e05be60b6df24a16268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e5b24f9cea021dc62126b1bbc677f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5223fe8d36ed28519415e618867638270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb808ef40678e0e8df6fc2f5ea9b9d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13511fabd202b896f4c3fa559cacf9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f38f2014e78c4344895c71eaf6fdd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9e7407ab8c2d0c4f4ed1c04729682274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0002a8a9aa28a431da30c889dcb20ce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127fc5476d8f34f24739f60ae098bf11276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf317c863d3550aaf5979ed797ec8497277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea1a1d951bdcf722475777fc74316c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc05608b3489c648d5b464e4e6794f9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98562d0d9e35a0d84aabd7727c6c2a46280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a82a930ae2cf2359aa2fdfc9970d17281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21e6f4ede54e3e2a65480fdb677e25282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20239365476e01376b76dcc94d2a064283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761fd3a4bc0eaa512801d5e1f9278a92284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725954ffd72b2c168b54da5e3f138807285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b651ebb14e51e4f76ac4de61d611282286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfee3cc2b220142082190e27a4d10a3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e3cf333326f5ebb1accc2f54da6cd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64824e3e94e8caa59740f459040cdaf7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940503ee06490124c2130431d8848e0d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56680a3b22ced226bba8a5d4ae3446291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb3208b069ac7d1e300058402a8261292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc6ee327ed788a3261002beb5dc07e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d347a53658e379e782499da839e52a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf95bc866da2d6157057a829602553295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddade9f3b41f602bf22461a7d47f7e45296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360df190f40fdec29071a2b591d65037297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985837328655ad19444c854b953f0497298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127f7124a2a8db5e4bdc71c7703b198299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714578f31600f7506cf61ff43043b07300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143234342f19ca3ab71eb7196593df43301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dba384de00c70f45dd6dccb0605211302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c72a7179b6b17f7f0c521ab4165127303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aaa50354878d13877da90bfae581f3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c53e3bf37567eba75514c394bcd6d4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a83e26cab361be5241d3c527bda05306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd7dff245a9ec1fbf85dd4c78e4ad2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85eae63484efc3a5c811fda980cc27308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4147e83b021f327c51ab5dd427570e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f37682ad2da22218c8796e5e94c554310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7627af31e5e336e536b95932ad1f545311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eece2dc75a921b9c75a31159ccabca312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0395175befae007bd3826760c755f87313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0995534ee0518c79971d2b80dd6e9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b3b41d4b7e2a46360ed9b2849ffe2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2a199579153ff9132af48faec4741316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2bb107dc8d8662c7bdad0abd93e689317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95470e0fed782b33a8fd82d5cef44885318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5d3b9b198fb8334e6a492bf280607319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6b171adc981eccf6689abca4392fd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f74560453aa30dc4df81259d9c19a6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7ac3c71ef4704abd9b7f95024220e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187ac661614bb626f2b2a1b7cfd41dd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970556e07a29b421b6d18a53ee0b5b3c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefbc91a72ff569afd5487fa47e685ec325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2686aa94c3e6da6b6bfbdb6eac3bc40326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390f06ea1d752301b602c0afafa6eb1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52028e816caf10b091f99a218426c79328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dbc7c80e242564049fb46224bdc938329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b03a9588bd2f1066973876f239129330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af1d80b333068a633b0a24715af33c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23333ce4e8ba48a219839f01311b4f61332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f580d3163f6d3406a4df97d8ffa9b4ac333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6b108425a988bc2b84a539ccfe473334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8f138dba94e11da53d85a879c6480335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f983212f78d1a87e99e29353f20ed336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a7aa55d819eb893722f333b3d5978337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad417c0b1c46993835eb8da782873c0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb06faeed3a35853dd1688c935149f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557f7a14c42e00de749e78600b3a1d8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12537f5aa992c4970967896f3e941b36341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5edc91517637c5c7b52170aa3f1070c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbddf977eea2fcac7d890947f8bf78e3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827400e54cb551a02045cbf768243582344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3859912af780ae6c5a91a50477635345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68b5944fa09713567cf00e01bdfeb3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e478700e6526706d6453162f99aaf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955c0a33e58c06112e19c032b60194f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f57b8d99c47b3379e7eccd8af83f59349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e41b1949948077c936fea02c2a45d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2218c20749890d6a23d5b4c1d5a785351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9b3b9731e2800a297570b1d6a323e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c53cf41425f178a0cd6535ad7c248353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b2be5d8ee179736569596bfdb419f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82649599dce2621b0cf92ddd3e844e9a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e913e7e89b5fcc897e606fbb71d043356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931d6bc1632b05ec94b59176296b0b7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b5ac95bb0be838ba7d49d094ad021358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c69e268f5733b5abe13354d214b1fd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e009bb62f4462fde4042e83ee7cbaf6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8e8d1b55246e63f939861a7c3a7e5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4f72e9b35e72a65641c41039244c9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf24b6f00900c806ddd2cb342ee5ca2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afecc8a51e24ddd936dde0f998f1454364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1238819013cbb36c62e94307f11f5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d2eeca655537758556f97e38f8cd3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ebac678cafa59fb9e1269047550316367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d98e6798795a04541c44b22439a924368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487b56610560cf377938f6fa6816464369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caeabc533799f8b607e63390971b780370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ad45128d833523944dd3457da4c0d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86086f41735047a7f96611065ec3da372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60739fb7be94d63a0490a91c1395e2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e44be76e0814e947da3e79566b990374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4479d12b1b30ee4981e7dc91683d296375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a5594467d9cc8f29ab95128f9f2bc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b498c0c6606c47c954d6a0966be887377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed002d8e56263ef9da51cf3716afa47378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423aa85a67dc20b6fe8b54fec05ae9c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968d1b15b69d5a37cb48083f3babb87380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e89cf58bf23fd05e6296819cfa055381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e242fcf0af69b9db4567da4926c096382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fffb4a404af94770a8e19db9e34ff6e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb10e1e74605ae767561ee869da624384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936fa4fb8c18f53939e5d727403c158385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0928b20f011b009a4754f1882e569386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b889e6ff43ad95116b7fa5ee9fb90f6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc349eeb523b9d9f1338f5215337827388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546dcb437314ff1fe43806528af1e3bd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5841cc5781ff7788d849cc0eda169e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b7125d84fe933fbe87c47990b6e16391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e2ef546f914704b0fa72effaca7e3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16ba955fa0d7bff67a4c1067f11592393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd797a4799147dddb1e8ac5e44d9c7e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891a7df07c592c6b776e8557e9eea65395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00c74729051d46f66c1e09c749e827396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ff871b05c668214fc8e12fe81c24d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a9d218aa78f67b2a4f1aaf1de4854398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8626df61e15d644b4da19c67fef155399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6636681563f6cc7a7b4734a85785f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774c59f4b51ad14541a02de73646cdd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57774ccbeff48497ad69b8450fba9066402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d10d11aa32bf8d32da909957fdf415403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903309066849e1407fba7389763e2c4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ab52ba95fbe943e482ced29c12690405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08140db26d508bdee12f76025aa18a42406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca7a54587bdc59853c08f554b8629b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6d7f64d428833b74b00817f43c26d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe851e12cd625a4746a6a800c490b45f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215e8af14d4d7f5ad88047edc103be7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e39aed12e9692270fa0238fdf6966411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d1df843757cb027fbf9572b918a84412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3012f216d15cfc4b459a4eb60545229413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220f9e1dbbd940d478886a84ded8364414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aee1eb9987cfde25c1a6daecd95d4c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e0cc2c3c5fe11dfee23da42246768416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dce95a5cb979d7ace52d1f4784bbf8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0617b5f0ee2c56eedff91861471aed418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7765da6be2ef74061fec72231efff6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc0d7ffa75fbf9cd1c8b71f4acf6b1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f00796cfe3d78df8d1e05dc9dca34421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626b9ae93c3769fe24daf10d5c9eab8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00331a98832802dc814dc6646d1d6c1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187e9e12a3133a4e307bb6b4ece91fc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e24234cf262a0bf1c067a9b483dcf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8d3c07ffca2fc20a372be413a3e17426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3b516d180e6eb57f59ee9cbec2c73427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac2e77b9310a7914787bcbe6f165cf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b7a4303c5614d1b5f2f69d02620a6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ddd0fbacd3ad9e5b096292dbaaad18430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568868381271a160fe47ded5d8739c0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30182c9e8aa6d60e778abc8705c361432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cae44af88e8a607fe6b72413888628433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf38cc8b4fc33ebd1e9efdb846620db434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348e3dc9182610c51bed4d10adf1751435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359c6a5a4374f6411dfd03285d6323f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24068966416c91ceed78bc6ef6cb28c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ce63e2a019bfcc59f155f23548691438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51b2792aab8409a66dbd5ec8053fb7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4c5664ebd147b0857c508cf7d281c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51b0026e60e629a63e0411e9f007f2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bca4b2e5b34f71a83b3fced516c971442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e238659537a7c3aca2ea19454045a35443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f508c72c129a59b1e181b339e2c17444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa907b1c6d74756e6bb52402343b3a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075f2a7771527cbc89b45009c78b295446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b63f6c2c8ba0ddf88dda2642b383a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc63fbd55a113fdf1f9b9356ed27c6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b811ea199ffc8d9606c4e82deadc868449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97175074cbc0f73bd374453fcb0fe858450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271aa974580fd7c48b0fd42696c25a2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e649563c7334b02fbef5b49a4b235d1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eebbadc998e284c18273c051e5ada1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a0408dd1da56c407fd637415b5fc3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58c8161c7a45236435a116fbd2f5ed455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91bc9b4ee44f1b8c814b8b9642a0c0d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797f1e3059b4d689572abab135e2d0b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb50dc83ad73535677d87f7ca951762458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734d24d55f262aba301fa876e44361e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9d378612f1d864ccf3aa8250af704460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab363204c9b9d51e9eb4942d868ff7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ba0cee2337b7056dfe1e52d77f431462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81507b98d533f8ef4efd530f28da56d7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cbcaf37276bdef7dcbf0346aae6be6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e565c39a2a4d3152e810cc90cbfa40465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4caaeb3f1c497f3fcafaa461f85645466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226486fa024e7ab93b3f3f7a7067f418467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a8034c13e1f0fc726559fb3998129468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c28a2a84dcfb9ca4a188afa66fbff8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14871ea51caaec0b75d893c63a7146b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87085424144851954fb345515d4ec108471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42353c96d4f85552471710e82e86d7e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250531c2253740b305a0b91fc9086ef8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54ee002c78d47a368a3685c05cb169474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c03973d0e74d424dd632ce2016bfba475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5b1ed2cd4215158a6c4bd5b1ae421476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9914a4b0e76ab43e571d63f39a1ee3a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af64c29d2413059aaf26b5d09566291478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08fc084d8a4a00d19fff2a05d33d1f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a0029538f47c9c330c553f125b935480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16650a808add3fe75d839e88b56924481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde24944922d51e6a2e82f9cf062c1a4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a418659d0b4466f32f64fa1461bd7e2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c1ce22584f29966629d9745c2a8a5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205756e9e93c9cc93c00966974df1b80485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f78b2819638c2f3e3b0af382353f23486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652b2d87061de197ca8c64560ee28d6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4901ca6fc06cfc741e5a530feb2810a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ebb130f5a537265584e50e3af98e1e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181709696ed81b1706d5de3a94f8538490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62449fe1d688737fb72a12d54e852bed491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca700a2f472dc67078d024875863bc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab02affd9fee6f328e9d2c63fc08c43493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8b0f0abf1715c6cc457262cde88a7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201a2c717bc5cc7e36bec207b014542495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f024c41b33222b294781486f445bf52496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0287c0f79dc88d624bdcba76ec5df497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813cccf02de80deef47fd09c49071df498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aef47b7d4dd0c9fef43b1b9b46b886499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bcc76ef35fc2636c775411926ede6c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19646092864a067a872100706882bde7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d247f42bf17785216cb1d5b801326502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab165bae1b4650373a1db8aab489008503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eac1355783063e0ed3bc8052537ad4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbfbf46b1ef5291fd618301138b634b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de770ce7bf3996ae2e93786aee0f5f50506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018565fa4557af4b7fe3730003ce7ea507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129133e59407abdd5d36bb3c6a9f0af0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea985c6721eaa2cbc1fbc770698b98509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901cdf2433e5271ec5c2dfd334e2235510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56adbf1841c403a197d2ce5fcef283f6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c58fe000436cba1bf91871184baea512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a59a0a690d87b6ccafc4e6692cd5a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108cf1ba3b5e6f251723414aaadb636514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd232e9c822cfd34a0f68cc807c226515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de718777a19c0419598872bb5cde72516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663471864d4ef00ca5479931f321df4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784cb312d1ff77bb5e6bfc174b750e77518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36547f40e6eba9f2e641c6ee51c425519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eff628dd651f569ed4424425eb8da6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ce807dd8a986eec1e9602fb6379aa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f88485a1aaaeaaa5bb41475b1115a8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4d86de0c967ad7f4db0d61587e2be523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4ce8e47682fe5a6962c0aab88a9a6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f9ca4c9e58cf955e8eb2957aaf137525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256718d111d9b62104dd1a972e3af0dd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f5e1efe27fdaa2ad39d2559d6763c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb773db54cace9180d4eb89cb0aa3cf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e347912a2501290294d177f877b017529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2263e058f1b387a2b70b873c970501530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca1934ce865ddbdb1a90268fd3fd1a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7187d0604ca58d8699951b8093f27a2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd158ee2f5365de20d69bcd36ccaf516533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f56c118d2b25545f8606733100950534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35685087954c11542f282e8400061be535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9eff7640cd364d08e737460c3adc55536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9240bf96e1910dc0f2d65af2da634eb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab61a829cac9652ce99431d8c6de5b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe0a3e19fab2240312505873312a09539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff144d3fbdff834a74533b321aff79540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29e5c48cea89505fe8cda30175a229541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b13af081ea5c45a523f89c5dafa6e7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac259e125466a6f551348baaccab02b9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43fd41d8d5d23ad4c50fd975775fd89544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714bd3d075823a2fea33824f74fd64a1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc01dddbddf616056958d51b51dcd4e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a4f98f80cee37ab92b3b7e6e18b2e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635bb5a3b58d3b0ab3aef51d0421568548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35102edbf2c862c12031dbee02434ae4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c98dc9d87cb7d911c6bde8085ba00550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a5c52d8448b8d6d63442575af43e9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856195f797e40f36b8967f05e2fb6720552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0af64af2317be0a9c0abbb6390c61553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e21414a577700c98a369d6b816d40f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4a8ecad16e4aa24e4e74ccb39f6a7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e996441db605ef6ebcce8098a9dcf1a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616241e622ff8e6e5f8e95220dddabf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9d854821110cc2082bb1a6ee700a7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349ffb5202916f9e2a3d3e7008f4b3c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c02e0b7e1013a3fab341c6997fae7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914638b1abadc3c2e70dbe4ce3dbb3a1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958e4c8eeb699dc1e34eea7d7efdf69562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b77731db693d9a89c0857098b9fd8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0f67108d92a5f775a3653d673b0ed564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c238c65f0f0612e408438a26d31df0a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549163f6633ea093de5f34255e2a0b4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8808341cfd7956e686f21e461b52c57567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc45526600616fcfd66be742e45b61568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4de1a08b60943f43e5eda04f4e4ac569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675ff2c85a5889b1eb306fc9a740570570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930bed1dd5740c8dac1de7eb3170102571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29edd65a9f27c82b4330f293918999d8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2e9f2e72bdd14d671592d200c21e4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69a7a8f424dc8967bb5e98dad5011d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832869b974752138d9dfb9a5f554c529575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c407a500a27483cd39047577b1c2da576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba29a0622ec3234cf204a436cc33ed577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4d9a1878baa7596071a44e299418b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e63745e39d7216e87ba1f488634bc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dffeacb1a012bc9186ccebaeb3df90c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b6f513e74e65e9bc50fe30568a0dd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464829727194161806f68dc8e9055fe4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802829c0683af8ff0186d73cc3859a0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a916492db455e443eb0bbe1dd8491c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18787473225abe402d5c197bf916791585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da64071225f5ef8109169289afe5eb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e1767eb48c1b24516f2d502e7eba4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2508f86806c9325cb321077689a88f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e06d63c1de5a86a821928ecda6671d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ccae2ed92f0090a4748be22c0b7d10590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709d33154843cca5ac0fc0cb96a8e6d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17a57cf9d5f0bc6a345c0aa7a665cc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535e77935616e4a5bc650a89884c99f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3726f146c680fb0e70ef1a444d4173594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4f669e27222a0c1a7fd77d15e9495595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245611b0c53c788376aa42441d737ce596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986688b8d327db5a2acfa07adebf7e79597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319f4e6b6fdb7aa2159f17c76204507598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b2c9c7e0904c499514963f47e7f6c7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06bb69a321c2de7af1f8dbb71497b5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44672b56daaa004d88ebc99a0bc16fd6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2edbbf59376cf158314fb6483bccf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488cb84a863fe4b81b5fd00f4054bec0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f74bd19999503a223bd8f2e3348508604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6bbbb24d1be87b04c7d763db122ea605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f0976935e8389aeae066a1d3017b0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66ee6ab6a487af831ce6e7d964df88607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617dacecb4c2ae738c232ce84a4e34a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e4941f55405f8b19b892cc92ab80c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef533c039612ba1c030b807d7341dd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a40c757134ee4d7662ccd56433777c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0d8e4d6a269f4dc8d1cf6c2b17011612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ccbeab88f034959c58525dff555e0e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8750a0e7a93356832aaf149656f03614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce1a0fa061d46b3c54372e0e1c9cd8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1b3e6844e43e2b03bca94ef352dea616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775943e143e452a61a560cd5aff7817e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb8f603d6a56498d5d6a40e6e05433618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072a4148343b69c575ea3f9fd40564c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ef469dfdbd8d285b5489cca1cfdb8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f64ef6ca36925357ed16f574d505c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2c88d33515d9c5886f1784c3cd8dd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1cdabbb122ab205b432ce395d6588623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca047bb126b77383b95a6a935c2b771624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7f63c5709662a11a9c13a662d740c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e2f5f06d2d2abeea699ad08af8b18626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c54fa75e9da0584a402eeb7b45f18627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458ef34b2477c8455f452269cec497d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece8e7cc74ecac7ed615fc3ec7791c0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93993a8271ace8ecfd8c3010524f3f8a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd8d3d05320a892eac65e4781d9f49631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ce238d0fea54a5736e7e74636ba25632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5948d8e09424fb7cfd7281b53c913633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19236b456d0d1e5d1a04363ddd171f2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84943dbeb23d1a52f154e702af1c91de635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d11e3c5208cf19e1a64284646fe4e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1bc96eb0633d00d2619fbd2b9be96637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee257495e51e75de4be67b7ed39d8d1b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323a88caa41f8c472ee524597e299f1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9fb986a91f8a86fe6df2bb7d6c5234640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0014a88855a9dcbbfc220faa8b8111b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca99ac77bf2309cb331a52f6aa5c9e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae6f9ab3aa5efc531b50b215694b54643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f404cf64b2add0184ed5bf3130aab89644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4d10b433952970a122e45f8beeb3a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c7a020925bac1d6f10036d8e5b959646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8113b1c9bedf6f8ec6c34b8830cdff0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26f3e89ba6d3f6997b67b2e37fc79f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29371291518cdadbd1666c3da9126f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2bbbe0273fdbc527e1b6aec40a5a1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1add02d67d7994a5287166280a20d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19fb73965775aff2cb0b782cbcd1e27652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbacc0c1c70acedcbd9e7cae9400d34653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5193005eda16b6021781fea48ddb71654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b8f06d67f5581224474b3a0788dc4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04880f0ffe4a50c33abc3a2f5e0a5f7d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eafdd0f5f4bc55ec7355c00097a712657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ddaf7083b80e0fc5513f43be5e8296658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d46bec656dffd86485fceb355534b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a074483f334f1d26af4fcdde5e69538660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944c326ab19e4a3c8985e4b852de539661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a02c34293a508d9d0ad46e11e9420662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6bfdb52ab0efe6fd132c326bd608ca663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1046b6e0c08f8db9f9e867d836d69664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603215249cb74ad2dc1772a61a405e4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd78849b7a5403a71c7cdd78775e2cd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648fdc27e274a61959f91f3880d6c9ea667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f06f63444ed1938a709d74c7eff50668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab078781dcd823eb47043ad0e20796cd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c10f81b92942da5cfd2ca4fa096e4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec4616654c32cc59057d9c01a9def9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337534119102ba8ced88aee9951d710672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05101ca83af85e4134f342cbcc67222673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a8fd89e3a4472d9c294f97d2fe5fa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d594d8b7a8e5904dae6f4220947b74675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b74010e9804a6dd7cb5cf3edb2f88676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8eabe23b5f0921764606c7bdde453677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8715b2aee713be0d49aa7a572e09168678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ddc6c055bb84104bbd079a4ba4bc57679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef888d0d8d8d49d839f2f2b1f77ab093680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e31bcab4e133b0254996bfb364aac681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9027a631295b1fd1a96d624e3c272682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f7f063539f8992b6026239bd3d5fa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec62c38135357e72e26721922d51f5e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f69762f84bc4c91fae47f4602cd1af685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e5780399ec886f82d4fd4e2e08ead686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fcc57dda4a467165b7cacbcd5fd317687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115767a271a3678a87f12c121e93925688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31154c4dba4576a83de62581b4958246689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c65fcef101b887b6f28c82034ba511690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a951d63b1550d85203981c6f56ba81691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be5b8951a5d45b12357be3e63db3cd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f955fe5bc2a6599bee18714527680693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146550882f9de32e4dd1b39c192ac84694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21dc73d161c26f5e6d467cfe012f33695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47d46eda017c1ebf28b79cc2c2d301696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e8ad0992c28a612d66602e10de07d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c6ee2ecc823f9ef1377a29c5f09a7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e386a0261af224218599526925e200699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0fb2c8447171f35e092b230206bb26700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ab0fb098b8c744c8470a47dcf95d4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd191160931427368696e9432db2439702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5cd5e9dccc6b2cc0e1fdf5b1e6e0f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b9c9597bae11ea890972b6b5da9e9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89508b9a0346d569b9730a2ac7a57f84705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551cdfe801687550c74218a9f04c48a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ca6c8b3b8c79ecb7fc59a43f27824707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816bbcb481f8b7b5729fa804b5ed906708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740d4de3507cfb512db1df8fe74858c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27336de4300674753851b623281d67710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52090529023bd56f1876aaa074337e22711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204d83b4717d1951da3f27cc9b7672d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1edb77012c70722d0d105803241c20713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bcf0b5541748ce364cca081d0c421a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f57c62ae3086d92a69cdd36973519715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b89c986c98efe6540f996eca87b29716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3fa15e1c752ab887370a9f4415169c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81013adbee1a92d825ca84000396bc5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e74953948c78933e1ff8f05297716719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02a58647e653b3ac97371263d78b64720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba6a97f3e3a63c3ef73c0039f3f101721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf52a1080619c4d14146da40c49afc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1d8dee8eb88a305361e598276fa81723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1ae449ebe21d9a5a19408fd380293724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac8606db6cb840b72f3a6dda7d5bc9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a7e64b6e21eacb00037171a7b9d80726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45d5b6b8f71c53a3c9ba047574acb5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3569f51a90dd4e24fb8dc6c75a67f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaafb3723e3fb2a8dc71ecc476356c4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262532aa99466669903860e57c6029d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f74750e023eb093556349f6dc7dd32731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8a00ffd6106137294603b1066e2b5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e221da0b0136acd3429fbb8dd5cd39733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe8f23f8cb37e45947f8a1e6ef6d08734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9adb5890b9efccc45edf5762fa940f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef51d4a990e9d421876045e25057535736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78c951743967a35741c5cf6b0bf3ca737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925be39c7da1fe24827a42359ff8226738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caedb1958e27a207273c6027e0691a3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3ef6e4e0dc69eabfbf15e8c0548a1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2667733762676797f4dd347728edf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980743a0c5bee993b55d5d8c3ca717af742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fea87134a0d03b62376cb8801963ee743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3bbda9e04109362911336511f8fee744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a284447ab3ff33df306576283a3ee8b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6fd6af916e78935f6c290b5c99110746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51003e339d17e205d0d8dddcd59cef747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce1a844cb5833d74455ca688a7aab8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d8a71d35a9afa5e876a693718076a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3332288c44565ee275fb85c07660f64750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43c33a8026bfc2705653a4099e78df751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7846427f7bf296f9bccd8b4ec72925752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3cc0e4e8ece3b5ed1b5f6b91973ad753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381767ed3038268a6dd7531cbdf008e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c673dae22e70364ffee601c39229c42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f471c4b5390500eefebf45a2dc89103.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c91aa091a2437b1666d1e8ca79e794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120048b19094b7628072acc43b4bb8f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302725b3612aebddd4bcf0ef1adee9566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90dd9a60980c42a9961cb2509bba587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027fa5afdefd0e094d2d61f8bae22d38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602000a128c98155e2ee3ac4c29ca9ef9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c51754fe1d9461eefcf0e501b85ea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ed52d96acc3016e869bf817248c4111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12c99a069cd6e332280c74d7ef352012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e578cec6dad693c0bb548a027b18013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38367738af8fa6ad86ba6746ec20c514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0eb80aaefaef5b7c1dab69764ddf615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5edaabbfe6aa96dce5753f2bc788516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9f18493a284b8cf5374b9977230cc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d25e6e449a47692cc910507adddd5c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7c786e00a23a5522e22f39190549619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d64d1ed565793e416d820d40f5ed7320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6f769e6a8c1e7d34ec9ac1317016621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98bcab2f5cd3600f5d354aa00e2ea9722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bee748971fbae5230e113998a1047a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbeb9155ce9a6d7fc83d623be159db124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156e77da67e895d104f305e0fb0995f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61c08ee46d05c14fac83eec7d7931326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb06dd447fb6e369b9aa73a84a2a4727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765227910a2424b62e36e7d80bbb5f6c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d963487ed33a16e3e51073c1867154529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238540dc6631604e37b0843e87980ee330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba9e8e49639463ea30674063ee56a831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d50f3e5cf55cb886b030c176c8b58032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d422cb5f41a9bb6b5db472e6c1c6b933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67696b10f7d2d07a6137e1d543ec9b834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea29837b2ce1a2ef9212c62532531335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad0832d50f077f10f5fa28af94f23136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec17e7066b2f9bd88b56e663a49880037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71914b374cfaeec448613184084026e338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082122a9772de817e3cb8e47602bdf039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84089144a7653bb5ae624c74fb261d6e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305070fd15a7beaaac39eb0ee9aaafc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad10b2da5a428e268d21c19b8dd4a4d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ceca55b720e8f5996f2fc96dbc3d9d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df346b7d7b88aaf9965a9f3ed847278044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1569d01fa8b198e627dea66075996e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae202c528af267f6ea0cba7976ce675846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552613235ce8cb2eb001450eb328502f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c6e9d18996ad729005fd6570bdea148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8362d3b5b027854324fe9c57b0c4a549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b51e8a63e36576b285c37d077757bb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf421c4d26fadf1e7a072d1c2beaef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26c1639d45aaa25d21948a6622307552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb3384e82f01bef0190b2063670dce53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac988fef8b8e65c999a40da1dfa38eb154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56abfa099d5a42667e00879c44a641f155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979fe13c80eeaeac71e965f9bc4b916456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117f73a90f52fed24c8c762303d4b3b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab54e54f0993e7cc02cd08483b1eb858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba54237b585620f04e51afe8ccf31e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e195f7e68027276fb6a48e517f7e460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31b2c344abafdef5ed84fc94a4ddf061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3be03e41599b390cbeccf641470ce762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d4198e674b91ddc14b4cf09e6b63a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58059bc357d5bd90cbd3772e3e8d09564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed777ff683d0148341ce90eef8ffb5465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e49a3906b642c794a20a32c05c7ee366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7161a9c7eb0ef7f7d7488a450518f067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a131525b026f1e33ab4a3b1f6f786a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b83a80ec6001b06fd7ded8b2dd641969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ba795aac17ac1fc2f239f20deb57170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8e33043988f2251fffe7d078da7c571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750e8881c215d4a58abce2630d863ce72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12e3188d02d731659e404d210ae49173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf60ca8e36daa593d52301e2ad320174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae627d17ac42551c8ea8969136a16bb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb619de8ea12d90462a1dfd63c370076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bdca831dfbcc118d8b65bb1853370677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6e649a4b1130e66a82983772e304778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de35518c6489b266c560b22560e136379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654cce8f5655cd9313716389c5b63cf580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369cf4479109727381df3e6936d2257681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb527ada4778632665b5761271ba141782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f543c37b4c1d34b148dfceff90f3e7a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8fa24877a58f7203b53b7950cf341584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da35a60755276fd56e096a9db5a864785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9891482d24a097a8d4010ac4e68c186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232fea22a11319fe7e7527ed3979fb5787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785da9f1a2d9679ffd83d84f8796265a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b966aea3c999b6d480eb3832b9b80e889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd352a3c31e725bfa5c9319e67fa94990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4eab2ee561ee7bc6cac5ac0298e9a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8299bf982f27833bce7a78d36e121592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11d0e047ba266dcd2d0d7108e938f593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e543a6298982cfc76e7f6b1f5e7d794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f401789ac5cd614896a0316813f4af95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7a0b72d75316c56056ebbe400a20896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3ca57c009f60e08e77c84484ecd5b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ebe90866c9dc65d0c4f49a08e46a9698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966a71273d6d6e53fa4cd2c2e4274c599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af891bd18aa698a716787d176cbfcd70100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f4e176659f337839951ade18d7d77101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b360217c13bcb73dd173cd7e8130950102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746333f0f079b5ccc1183ada43555b0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7baa3f5b06b8c322c838fac5cac76104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d822e0f72ad9603dff5b5bdcaa934105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd9e2dd0e60b759c40836faa968c9e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f061ddb8087d27611a3c1e0749ec2b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845736ecc5942f67f0fa36db3258b443108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d794d108a9fbfbd0cc1d96fc1b366109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87650af7c579d11a8623ca69c9c41ca9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3bce2b11dbbccd2cc35833a14fcd5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dcb3a2bd77a2ee4fa120d403a935cc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4303c1c6660c8f01119bc12f7bd5c6a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf952fbb3f0dd47906102ed184846d8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b834ef8ba0c91553f7014eca750bb2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91400f3bd27f844db421d7d1d1f7d3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba31ae918e61def2504777fd814785f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e62e96b73dd354a468413839999862118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff937006880b170fcf77c11616ede09119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a409e8834662b9f8bc3ce9baccf5c5e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08a057fc73bfb595e32b777663cd62121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190221774a2aea740e424d78608b1b46122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe876c22e37fb3ec4a8b3abc27ea58123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dccebec41837dc4aa45a84b706d1c9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0c8bda0de63487e1201e14541909b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4e31ce8de05dbf5525a04c2a8e6fa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae27a1d7c7d64ab02a5d7d5ae8b404a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234baa1ecf726b4414593486d11895cf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7c1c7b6fa4aabc70dc51def99d5c1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b73d17ec2e1ac10b9e22bbed14e08130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39930f62fda2ee08e356334ed843fde6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721ff8148b9a1cdeded723f5b1c792c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548ee617b1e8456ba48a09ee0d44b10133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627171ba539eff3a9f09d179336929a4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220d5302363867785ca8634570e5a8c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8757931a30729ba087e753ca304ddd2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc18a288e65f54357071dbb0be44783137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8bc39017b9a08bb7b41d5a8c8bcaf4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbed5da4402f6393b123332c4c7a2d0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5f9fffc57736738ea2d01582f207a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28982f0d86a56cd88092a3355c0513b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c54d359432c9ef3b8cd2332cb9b9e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475bcee70fa663705c3bcd6a3dbe06b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101c14df0dc43a7656e8d83c5c98a32144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14936744c9e28712cedd74767ff9fdbb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23492c64845de21615e10f2bd98484d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255def7f287f54cc8f245d0ecf9eaeae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3fb32eed5cec30d0f6c1f56e42edc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcbb8774dd8d64af36a8b7344a379c2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438cb4c1a6390dd9f405258fd2c14f4c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf059a1dfa0acc674846f910489fce7e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc480cfc6a0e0e3a8e7f527d7435898d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ebbdebe455b7350201d44ccca302d3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8e70b1d8da68b281241d00e2a7a26154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f231c379d1853dd80b9157d308f7b61155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19618b1d7d6c7622ee961cc43e25847156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a767261beb2c75fc2ddba4c4f97d44157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3f7449f625fc29f46c1965ea147bb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb453499fb18a345261998a818eea46f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85652c4287c8e25ebbe9016ab67f3f47160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca6a8282e68403d6f001b8a35e343e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07537b0b1c44ad7c13891e7dff133bd4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3522ef17b96b520829e6a3838d7fc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088728b7d326b0538553f4647b3f2a89164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0cc0ea0b102784f80fd2642217887165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054cb49f67d7e509780ee91ecf99b39166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c46a69107e3df44443e65e0e3dcd5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e0d061429fd3f8579c6f7b2ae728f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aca09fb254b18f426569531078b011169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b3227e94a459654945f9df00e58ab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe6ac165b71c18670bec83d77ab5c9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edafcd258f8d9f30f5e21439d22aaabf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77d47baa05bc9690393445e39712fd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f2315de0e3d59c7cd1055bafdac01174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a376b49065bb769816aa4cf069903175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f719859d3ecf0d040601aea76dddb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e936d115b9e259b280bbb1ec0509caa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a79b22ae92100537d505222a700b9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953a4504f59d73a3d8c31ce0c7c2f65179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01711251f2c3096663e65e13ca0a52180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cbe27909241e2f9e8584b5b2de4b9e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f076c1a415da698e2f6bfcb9405433182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7e79d526afa15c1748c6b66def6e8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d678e05fb08ed5a5d12d1a69ddfbc00184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78800b20fea2945a9f0c33f949a8246185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2beba0fdf8668f753c2fb2a7397eb6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40914dce4b8331d465313b02acef6aa5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d712a8e9edd9d370ebf80e993cffd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4f5eee152d937b32e006d043dfda9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d47c6c0d66d80b7bbdafa69942116190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641de83cfbe537a02bbad5c5c76dc74c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d5df30b4265a21ff5e905c5c1da7d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ae537a0f2ec7e751ec8b0baeb54f5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f08ece41457e758b6d1f35c28a5ed1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f823f6ed5a9e068407d3d623c610b08195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c842eb335aa8dfae901aafd5bc82ff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416b6103a1c2c98fd7875abe5beed31197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab1897bd2bc3423cef7b6e253cebdd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82cba9aeeedaf5f19285511ffecbdf9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ee0b109235097c8b09850cd745749200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3427e17baf97d254ed33b05f5ed55d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739c86056c4b68273307dfc999228ca202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa45de61199ba74fafd2952012ef18203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889edc46b0cc35fbda6933040bb083a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2303478741542990cae2d1e7cb72b1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e701446a2da427efa41ecdd2ace4f6a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff8c8b31156580537001608ae97ecf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433c0b0ce59c2042ccfb476c04546f2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ccf2136d1bedb5364fe702fc16ae8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b774eaa7b99d0b729dd284ed208bb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79cfed80056bfd5ea6aeea26ed2496211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8f67ad39bb47a20ae838d4656f177212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf510afe2dfbaca0fefbabb97ec15b4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8f7d74843863dd75ea87499f0655f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2537bd69d1ee24e381c6e8c90f685215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b56cd9108580db2a8626293008b22d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836485cb5a591993673a12fe2a3ada3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f0419a08564dde0ed2053fe2f24d8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683cdb1173d7553b36d5f0f8895601a7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276876ab4820dfb464a90bb156033048220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaaba4c442a998e8bbd66d74e43ae2e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294615274c2f9def37d605d0b6f7f7c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d10d9bd346e2df4528852d1b54a28b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522a5cba8c74b0384d4aa97cd1c5932224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d256103118b2765e3cb0730736af844225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0d5b2d4810c035d94f7784db1f925226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c7d6320a50e8baf72426b261c33a8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15faea068fc6c7020337fe32740aee10228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9632aec9bc4248b329b898096c0a7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344d839f433b71b1e20db6f29f788e3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f304a8197bbcc309c8a729f79ed87a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c78d6ba9177f92001af640484ed88a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c0b36d5b77df76855f924a2244110233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bec3523078bffdde31ea888515d80a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b26d0626f0c25a6e1a750b52edfbce235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40816547e3e5dba023a044764ab1574236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c77070f5d02cc34307396b5c74f7c8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a8bee3f1ff30f15b4039f74612970238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b6d01a6d00510a24f4886086e93d5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1b091f588a7e9f710b396a4d49c02240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5a7f344588177c8e8ddeea09955d3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d95476c1293017d2524df7849a8b82242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0772dd574a7bbc15c2d956911fe765ae243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a426d1ea57011832e28c3a69880dcc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9016ec33c47f2e31ff77dc8915c436245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad838a3d66b4df26955f2a94bed2f20246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0aab70d6e4e04dec35b45f2752e368247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb8c5283d1d97effc859231853032a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f5f8d187a16f4d25c883ebb946024249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f9ccf6cdb86c007e45266c09b7ad1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d023add49c700cdf9685c9d6f451fd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecbd3901e7ca0cfa2e12ac7f42d9aa3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05105a4f8de399ca67f2d7d7736b40df253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc77a6fa17eac2b88a248c860f2ac83254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494fff8ac6b97a67fe73c741ba07f93b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3aa948a368e9110483a5e71f2a9f60256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645457603fc460cc475c3927cf327cb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dfe416bb5ab0d2052e70fd9b5ddfd7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a07331a386e0edea3f1604e68e811259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79732a7564dbaec5129f72dc72e464f2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672c61ed7cab53177646de82cfa2ae0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578331799c61d03b445789f1eaad26f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92d9f1f2f92a25600e756b5deb5860263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac5bb0ea8673e515cd5cba60504708264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e871711405a5a2ab562c2550813a1f5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690aeea4e5f8a7a2beb21b3071241192266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cdd54c38a6704d9e9feb65c8cf8260267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6851a7599491b985c08d7f70a2cabb7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6f35ab94cf2257a0046fefc6acdfd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761075e9ce889b3657f8e92ad7514f4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e4fd9606de2d66a770315a29077ec271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4b84317b070dbcbf7128f2b5e7282272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59364fa40a3ec60e47030aa4fef99cd7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3525c85111ab9390e86e76cb811a42274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df4dcc9e17b55efbd26954c9c23052275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715fe643cbc4028fbe6d80aa426c85c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c788f3f182fdc7e337a31e426562a0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45209814db30adfc38367cd5c6266952278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941173934644afb330b51d8707eca2ae279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd1d5490c8d0fdf3fd1a59eae203d6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1cac8f3a83e2f6882f544fec97de6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79e198f3a4b2ea542dd998ee820402282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2e9f86106442891e0c72b6fea826f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e8d68b584e42d6a163f363e731d87284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ddbfaa6bf3b9e9db5c9f99e814a13285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a5caba07a6e13c5d56258bfd7ccdb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb65c36ab83680d3d5551460497b399287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8e8a8c5bff7808c6ffdd3ae6ec27b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce2789c7b4cdd20508d461e20ac8fb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e592b60aa590255270cf2adbbd4a45290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796820c1fa87b655f3381a585bb21c99291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f20f3fba7cdfa8b27e9f81da4b2c71292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc998381491d67ada48d21a35b87d284293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1580a9e04c1bc914aec91e49440823294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6fdea82ce3bf114db330813bc8e9ce295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a7cddaf33b0066bbf9bb46968a775296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c602ed39b7ce1b5a9c3210b8293568297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932330a19771e2f9de444befd5c4dbc0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98e00874548240ec205694f9481323299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc24da0573b58bac009e9eb8ceeca9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a24ea5a24e8e51f8096e3adfb9b53301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913b7689925fd485c8d114bd78f6f48302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b023abc174cb4a9720f6acb3e6a817d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932dc771d88552e48f2038e3c13a102304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482cfa823f5e87d1f0a56c4603b5a1b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c470088becb91b46969bd58996f8b5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd80b743e7f0c305ebf88fe557c88fb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07088a3aab2b8e56870dca2ce6ea4371308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b909c8bbe511a3dc2978a6863ce2b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cbd00f7d9a8854625cdcc6ddf4e854310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f870ad5e04ae7019f05e1cd5257e7dd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2871c66cf469bddec4dc4d66b4b2b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63721244bc10691c3373a255aced76b7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4945500e054406e549ab1199aed45314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6688ab72c7c181a7cad9e74b5dce42315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3436b344eefbe3f49ffeba82cb1c6c6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf078ef35c8cf8cb58011079e707b38317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59210a48ead4f0b5b1340422bd7f4974318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d02ec5468edc67cefe01084118844e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d783ff2492be07c2bdd729ce83ae0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf007e4d53f934ac84067c81b195fe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fdafe1312968b0d37a8b0f3b32abd9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0937a78f36286f72d3aea6880bc13323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ba96c94641b7958cbcbdebaf35bb1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3a6871d7b4bfc8cc4c295a1aed107325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45aefa2b4513dc42f46e091bb06eaf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf333870cf32911a4e21df68937578327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a9e4468d8d0d617534c9372f7f7d4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db7420c6bce530fd73aaff0b663366329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11920cc049ccc68f6d012043ece36e02330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e811034a38e58c7d3daff1ffa40dbd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d85b3380bd8e615389fe532297e250332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e30781cb076f67ffe141f9bab48b0c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9a2fbc1cdc19d992cac79564b79a3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b856f6d0e80ca435aedfc074d7b1efd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95d9d15ed6d71c59cf41548326a031336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1289d8a9b5f53c64758a69aea15a0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd28f0e373e6bad5e823cb55f2f8871338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5ace5298e2419c2fd770892d5d54e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeca322d295c6e201b0fd7fe2076b62340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6862b8212447b99dc6242eb9639bd7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533b6f141a4b689622b327077df978d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8226f27d92622fca5b83d0e7040d30343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04465e1e800f233b568868ebb97dd270344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842632e86d9943e3d60e40a03a5ffe4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8074bf493e44274cafeaf1427937077346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1718bbed9960c03fc398ee0564ed684347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97672c4613120be0cb74635d94e990348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b43bde5daba6f591398c9b7e42ce2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55138782091e701263d3ea2de96d97b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153ad775425541a7542bbe7abf90779351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33c659837478147795452d6c5d76b1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d497c01421e8df477072f34fdcccfab353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0cf8395e1f84dc817dcb05193a18f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2cdf995623b7d94b9ef1007f55c4f7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab970b32d6b53294174119502807887e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1c6e5dfc586c95319f33196a91098357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1202332996d88d98cb68bfe315ef0d9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e37867f343b9987314d2fe266fab3a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3db005295bc7619722043f5357889360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7bbc0eef8f6a7ad3ece4fce7e6c19361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d79d2f1cc5d16efd994a1dcf7cb4a2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567d4ba71fde6299296345ed8db347f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a6bc007986fc52f39a511f83306e4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288257f2a8066ad1ec59119fba3b1d0c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cbdc14810e0b3ecfa5e7261fa5fd48366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37230f55868295f47f2e6545772d0db1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794db95c98b428d2053b94a82920d939368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102f4c392a37d0c8a88f73429cbf66e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c2838d590af2a48443b86a23db8d7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbdf63c05ae99945896ac5340c7cf40371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58a7c380a631c55f051f4095e4af78372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306973d7f4ac36c567cc9053c4042f7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53fbe764f758445c622e7605957e2c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d232f5e7c2e2d16b14b5a33e5bf05f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be0f6826b8accbb5e641addedfddfd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e08fad461598159192c434ac9ac08e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae687dbf8593b39184a328d8d4809c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e1ccad493f094d038ad456ae85565379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7bdd5be2d1f8fd65cdddef4b5ff7d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbca18cf82d3c565b18547765401367381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f257b3fca4badf47ee28bcb209841382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3aa4ca5b0920360d0f3e145bd709a0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c4e3982f150cd3f34ee88f56b5b40384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048b68dedcb0d4bbc8f668b30f1e686385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a885d8dc60e3d8c677ef58e440e0bf5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6afbadee407f49384eddbb25ed8e25a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b37d2b11ac719facb21c31b298c044388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a966ddbd8a81d4be366f7bbc067fb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c116b5e8a0955efac0b00bb5449fbc7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af494e34998d46e778cd744afd5f84b3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a34074698c320adfbb6a4d3e0b814392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320409d183d23f1ec706df14f88dfd7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156dbccd80b8703d510e21255b34b4a5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8bb473c2c0e10af2e3e0c29f11391d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3de3ffa7c298e4a780555def71b0e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d71f45b96ffc01f82b93b5a31a1c5f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f2867510bc13138566347d717e203398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2c0eaf3eb8cb9f6d47bc71c5a318c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9f10e401e018453580ec0b9cbef8e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b2eb31d2de78f3940142bb13e6ae9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ece617051228df055538a73fce63e4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8f99a469e4c908734cc6243ada789403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b062e4b1930edf0f525b6e0bb1cf92404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9ec8e4c2c8fb233765999b1186ebe405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd10d4465b1cf1c48bec03b096498c44406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9dd2a89ef4bd09d4d157dfae4d1ac1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f520656533f6dd66f478b22f3f82c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c42b2a913289217b7fe1f8ee5936cb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b3c24d0095a4e709761c1698f1aba410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38703875760dcdb43f0ab6be7d685c6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06fd49334922183886dca9742819646412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44813d27198a609290c16816af09d3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eea1db69267109e2511f89b3545b25414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ea2ca5d2164c34308b9abf60598a9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4f3cfd3086770b834ac8afc4d5f4d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2dbf80f4404744cce359df76fdb7a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef9e938742160be408084ed8b1f3f2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcbb2955241a60c72261c3aab31b2ae419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d2b3297f93c482c796fa89467ef5c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b4f56e30d96639c1d89136cfee9d5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5331271ac3f6cc60bf4fa43b4d8b8f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f552728f913a610c0ba033daf160a97423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff340f154b4a4da11584756909e8c98f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525c761dd8d2f711d14be30d5220f26425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a080eddabb48f290d20b42be83c260c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d9f218ccf3f52c4759c6aeaab4f094427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60272f690069874878be05dbcaa947bc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3b66baeef21978ef7ffb81f021882429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad648d74469fd0f484b055492d47f84c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5b3f9f4f05e4d2c078aa5c2f7b953431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb63c3981885dfe670a2c893c217f4d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871e168c98d017d0144a0b6e9b86904433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac76a627c5dd98968e26ac6e739d51434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48846f9de020b0a54f6e9df8d47832e4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7baae875fb65af36183eae151cc67c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388285b541932b7ba90d67fb06f14b5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89832c4e785aa0ecf9578f851f0ccf5a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd773a9df88abde30e5a5ad7c57a98b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d4abedc1a8d3407e94670bb9565a0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ff21c9e0f62830c5d823ea7ce5e89441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b08ebff2f1c65cf78291c99459c5e1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6378c9af032d01dc7bc1208f171ed3d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9a38557edc47c9849663779f5a256444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d490f6d3418f4b6f66d93fd72a2f19445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce81a5e9b3af9676275de16dcad4219446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2d2cc09a2b568593bc400a14bf337447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caffa594680796f4b09d5f317d18a1c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc212472e97776c1d6530b9ddd32a3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6f59ce240028a23069f597fddfe55450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8811b3abeb6c31d0fbb00841c06dd0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e881d34c4e63d82a4e71b77de0c80452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff960300108853a43057149cabdd5516453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67699161c6a3c459f7069194291aa08c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568dacf565efadf6be561086cca5d184455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ab8de815a198306dbf53bd6ac79c7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408e2708a7826529964a1d9b9304c79457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61ecda642910c429fb6f77a74a26f4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de22198d5cabd4565df2bb350c4883459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1757896f852d5049328d58db667b9ec460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12b4103ac0ccd7e4310e98cc4276d7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae84326c37ec6f76143d28d2560fde6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934638ac48ee832813c277c82214c3dd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081cfc13298c3fa10fa6fd06d72400a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea73cb4f979b9bd9cc2a3f2acce20d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4e2f0f3f9dfabe6e2527f7dc39561466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3905c180d33bb608ab97dec53d1874467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d353d0081d9dc8076a937c64caeeea468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d69d26b845821b52d796fc38caf17469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea97ae9d3b98eb1b187742e5fe8c938470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02dea1f810c92cfd4f0d52641255aa9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d48fc0ac534b1835d2ff5aac98435472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab961810d9f1dca6d871d6bbd4a61db1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f3c0c6670b56693bcac6acfa756ed474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24c9cb8168fcfa888e27c5c3ac861f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad549997f7e4a294185e4e785cbb65e4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b12885aeb93e8dc1d088de69edc6f0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822060dd7a896726b9b7507aaf7b94da478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06651c68cdf8a701b896c5bea35ede479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1302432479e1a774244fb773af1769e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b6f29475888c5fedec2fbb7d66c70481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae22c43e2a725bbca2ede358a92d89482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71263de49d19c10807e9bfc50b569d07483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036f746b9d780fc555ef525c879ae22484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f313349a0c7490884167759a5ba8a2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ec08c89e483beabd8db094bcd563b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685907c7cd4a2781beab8601cdd0466487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b304636170b785fc6886dca7b831d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad97fef35b4a7a95407d09106b30d0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6af1aaf94d803b4ec414897cac74c9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26762d995840623ffc43ee7cf44ce2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4906df1420963382adb81549ba5d00a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583bf9bb8d67813837796719ef5737f3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40a1bdb1960fcbb432a5da9f404389494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e7051b9a6f7e6e328b4fbc96585ff495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c40eb8832bc14a963a23ee3a4ffb1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec6bdc66e285fc97ef19e71f23a76f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656728abd1fefc2ec83bfde8395d31e0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f702af5c427ebc00f6c537f7a1eb9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd17cc8ee995d394f3c71e2e7a0bec500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d84e94c250a405c9a29fa93b3ea29e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947dfb514db5aedcc24b4a91728577ad502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3a81398c99b69793c533c091c6a31503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be36ebd33bd885c7c3bbf11e8dab8f5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8cd3eb9a1831662793a8ee93345c3e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7df51ba7fa87d4c25e95b771d0233506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392037fb377129a64be145278aee85f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e256b322a2d730eb71734df3a9e8b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce812097e4a1734cf61f7d4b2b599a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3245be0111996fda7cdcfa4f544f6f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1a51f9952cbe57998e0eb6e14b6bb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c00cc96b2b1df0a2f542c5ac961c6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb4a85541932b330ff895a0669baf2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2e3e5d3b8fea482655b8c41d2c0b0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6264812ffb9c33f67a1a3abea607b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b86afedbb2b946cda2abef69b6bce0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28fa8e32018502ee3ea5d8192c36c32517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b9341df94374fe82dc4d0f0d98346518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3884d017da1111413e06908816ded8e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f498e236bd87f9e188147810d4737520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f8b953605d73c635f80c7f9c4f8d1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d9f336e5dd4f6f4dde538841d7dfa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecbbf3abc4273f630d1ce00b9297dd1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b914c738e8218043e5a9f3515f728b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9ef3fe769c48f33034d4f0d5f71e5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee5c1da46d679a63970afaa5140ecd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae284ee4a84095813d527b8d086a358f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2ff9174e4290f825cbdd22cc26306528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7da5d49548e34ecf5f7fdb775c3b4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66dc3fee74441f5372c22b89bf37868530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ca164d1419e40b869055f1dad06da531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b65b0ffc342b657c677395c88b3418532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559f6c408ec5c86c5c5cb133f8cbdbd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c015fd99bb09d6532df2fca750aa7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613016f59a04f666634ae2e478b5929f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3573f0aea3a3b80d7e3baa6c05f888a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a343ad6faa8056d2c0ef7d606413cd5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4690592c117d50a67b59496beee78df538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0610f81bc7fbc64e8a3dcbd1a59eb89539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2873fe1e07121e27bb6ff2cf77a323540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f482ffb38f3f888f9743e1d3394962541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb40644bbdf7dc3c791fccf829bbfa8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29e2624afe632e594d71ce7fa8fbc8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ff68b12dd16670a6a99851ffcd49f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814894207bd990bd678eec7862c2997545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc966fb82c8ae9a6dbf9a937793457d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37841ed69baff733ebed22817cee4fd3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe381df72818b2d8b76a55b20e035ef3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575fd1d425501fb0760ed4385e4d2e2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234ed9c6ad2ae0f873ad92b37257265550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a772a1c1623a334a5f6cfb22b7bb8f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8f5f110d197b998e9f1517c67d89b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef5676e4def8a6be31405d04dc3618553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b168513ac8aa9d8d2588e47ca184c7c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05889b2e5395d5d0594182873dbf274555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de81f8a939f6a72033d71319f5986d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1892ecb17b279fad8ed7416ec1bc23557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea05ed4a7fa72e07f692fd1b3593732558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08111d4aa681e4c338d4ff17c2ba75559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a94d1eefc2ffb6d2a2a99cfb553cc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb794cf895cec3cb6b64c124c7e0cf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23d0f2a1fb1e0e0eeddf9da4bb27ee562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165921689b2d3d25a761707c155a95c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb7ec70c097d6e9c9f576ed46e9c96564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9155fd73610ee60b04489898b59075565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb475166993cef6e52feb66f8f34786566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6c32d4f7cbb3f67ac7bcfa942eb5b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397ca6139ee8b104014275d52545670568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a96639957f4c0b96934fc8fd9c4ab3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa076a7f99978ec1f47cb77334d1977f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48251a82c48df1fd02a89578eac8413571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027c37ed595c2939894ff1aad49c844572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62c04a71e9c84dd974482f67fe7af2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9638cde6699ac773d3fb613e89ea2ab574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d47a63ff22c086cd9e9a380daadc98575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e0b412cc57ed44a9bb2d73bc46b9d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f49a5c24b37580fd251fa8661b32bf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53c957f43caa13a4538b7703c7ef70578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d4cf2bb8d092cfc023583d2273741579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06418a4164c2b0634ec6312a03aed85e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7729cf4b63c53395ce27f550bfee3a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df46a0cab9530f0097b30e5ea94c73582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a57e337dee6f287e368ccc267149d1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6583bc1526dd4e612498c6b832458584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47d28d8181847d6f9ce79deafece38585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fdbc967da15e1c548fd68aae34b261586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d413877bb623a2f14567ab63ce6315587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764f9c2dc0769d7aa4c9d8b0aa03de0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e735fb698c6940ca4f707daa643bf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5d89da8422ce39c35d6a106e24f4c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6ad3c5aaba65e7a97e922fc5ceedc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702eb9075fc2fc9f109b523c470e0cc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7f0b90da65a0e1713e9386f582877593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c127c378282dff865c094ea9fcfd97594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb623904e3d47c4109b8a3e34435f3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bace99ecaae574c71252f5738b0d96d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ce656c3ab1f4f48d2356a0bef8302597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712b85b2f979d99139edcdf4e6b5eed598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5073748029bc716ef2611759b9ff77599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b0f0de7770e9df2255ff1f98a76b9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3826fa91d51fe689f037d3cd50782601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ec5084fb6862540d1575f78700336602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a530ee1550c11024cb9022367b372e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c115d2efa1ba2ec0c270fa7db4259604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc970baa18eda2c3a2bf8f9c5a430721605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124b092315203c22de109ee9cfc7d44606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b1051364a8fd29a1d6e8330c0e371607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48092a07b0b3a19d4421cc8efe20cfb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92739734a865eefea1dcfa202af23f9c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd66ff716b0d1710df5ab3bd1f813f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5ce9c56b6ae2df94aa79379349da3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d797f63b611f9b13592bcdc39dab9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ddd6f892e0ebc0e43f5d1e8e652757613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a327a18a822c3b479c73b3fb3d0bd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5efc1c90b906f1b37b9c7dc63b33c7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93c1c900469dde884c094b42340832616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082f0c07b79204737310b1d16c79018617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000a066ec3ebfad192502db5aea3ed7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10d091f38ef8019b120d33d4b5c56c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f62d1ef2b7bf125c97faf019bb27e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880b7dbd18fba155ba2605e3b3a0ac4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8cde82c242a99457976f1fe7d3729622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d4dfe90d318c051ef7d1aa01bfd77623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67c750a12607d82e6a11d6a1675eb8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9e8bf04a5c84a33ff4db124cbaa4c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759711401e2414cbade517eca8ada59f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c484f86dd46eb49892df965b26142627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9f9a6af50c07034c108126b48b6d2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ba146ade5af7d03bef8faf2d77c51629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acfc0220254436a79f47c168d71c7d3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df40dccded51cc7108b8caa7f4bd55631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63e842a8d9b2fb30569d5571f9d9c1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31388b18d13b21f5e3c901f56e04fcf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e1e7ab3675109d2ad15a514413505634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cdc2254fc03a00a53595231d7e3cb1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8051d297b1acbaba466db2bbc77473636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94097519c2193f35fc17a40bd0833446637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2284660f70f8c88f94521e9974a4701638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418d7de25b20e645730bef908bb531a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f6107317fc14c4558a74eb9e4d7e5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c85a25f57af444b3bf4d098b995552641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9d1876ca8de46c1a200a1d4f5c50d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be22a6218011443a4d8e4bd8518f5fa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7407187a2801fb425ca96defddde2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89b1ee82c80a8e059bff0bc99ad990645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cabc306488da79a6e2c4b3ea93d635646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de98b05d34d03962459ceaafe17f23647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f96e2dccccc3f4a2a4a67e9d1b9db6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e201037c5254159c5eca24d0c02e971649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6f59689de834028f97a615b453db8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322829ed6ed92e1fc404780ae3a0ac89651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ddf2b701b265518c0191e38b37faf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911be84eb655d9fedb4562c13f8a5280653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aac0e9d89dc5354e8f8b5c54249e98654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0465dad62812665f0fa2dd55436137655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ead116f1546138d750f70818c759d3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a33f86aa50780c49ca17bea7c7bc7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb60f9dd09ae02e6577c871137c0840658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6c1da2553853b68629d7b93241d77659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638fb38350cab7b6f4242a6d6140cdfc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a96961da2d1e1a853a82823ed1a53a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e87ab5b063160f4a41ec5c24832aef662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf4ab27778dcfa7edefe7b1c9699a1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628679520f4c7b5e3f447bc3e2b0ca6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55a40f90b8a728409b5426505bb6fb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88af5605fe28f0f187170f11a3176c7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c59d297a11215d91e42bffd4fb9f2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201736f0377a8e2e6ebe59edcf0608b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42666c3ac01543cd8f80ac5549f9d656669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee539496fa00af7537bfc02325804d06670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecdc96a10c14414c5c18c5a4dac56e7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be9017c79751dab38afadcd938e628672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff97e2d693fd2286822bbdb8aeb0721673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40dc12d1b7e4df66294e2dc0f70111674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a8ee01d5f60089fe55a20b52392903675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5a01edfda3d946d87059d91ca0fbc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56f8bf5251ea38ab2186327be6fe97677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd84312754f7fb1301617d2b75b74ce678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a23b8497439341dc2841d0ca9cd4a3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b2ab6b8abbd97a57b50acb57ed753680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37fbfe079c062836cec280bd59d65d2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4230412bf780c2e106a3a1abcde86d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c43d9e6c7ae2a5ed1efb3f91953fe1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0e1c56a0dd6269f7dbff0cb82d37d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a74ced9b71feeb51ce9ca6eb68a053685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73463e122f733818f834302f923df14b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea7568bf9ddb9f038ffe5345f41f67687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba71d91d4d824d87700a137903ce88688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a624a581417db353e2dc3b1333a88689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce226e18038e47690b1a7418bf58551b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf8b745eddde71d0a73130260a2e90691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d576daae471929a585bd07e89a28f38692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4afc1ef16fc8bbd0d84871526fdf4b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92ed39414649aef7e05a296fbe28da694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa186f522a8df5a7c870aea621dec400695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb98b1b789085b15c58519fffaf11d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121224911ffda405c850fab35eafa8d7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50af92995da3af8b6f093f5b0aab147698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a43ecbeb517e576aaac521ba2dc2f5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a5a34eac6cb52bc40e20d21354a1d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9896d7b1c9846137f9f8477589ee891701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af37eb3bfefc8e8a0514dfc1d93a156702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd1f8c138d981f6588a025b37fad15703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de97c3ca305527dce5ae734c42a4ee704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da19167ddae9fec6100aca10048e416d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3bf356cd81efc4dd6de743997a925706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ed6d2ed083e5d95254b3dbcbe46f6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea86161b7523c42024c5e013b97d6c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3eb9e788070474d108a69c6e94044709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4d7a83a75273a62303188445fc534710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154c2d66e1da43af7a6147e5368b178711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26509326cc24512fd506c61e15ce7f37712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13985789c1c44ec77156c6c4f02adad5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee8722a5d490e446e1764070f6447e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a317894cf3c6b89c37357ae6fe94f1b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c52c59dd87e4a4b8d5876c9df6924716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa88222b918f5aa0991b25753b0c3e0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8e58f2ce4b4b0612bc757b96b3d0e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc898edd361221b898bb93e31707405a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286820eb06bcd2723def399d141721cc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c5f0b0caff6d29f118375531f838c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2a3058a3590f99d26a092fa7a82b7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2fc6d7e2d9f04ee44afcb504e97b8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0af1ece2e8453bbfacd4d59a477bb7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed52018bb95d2807e96418de24f88a2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b179e3a505fdf56076c0e9c8b7a7ec1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49176824ff4531a2ddd697a362f21df727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec9efb587c49cf5c58f223b14e57c9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786169e005ac31b018ccaab8bd579fb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c11d29ea9fd753b4ecf5836910e31730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4dddd2c2092d4a83443b363c900425731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740157e4a65a54e02fedfb082925554f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d6c8c1e0036cf2c50c0b45ceed7de733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171ff1156544edebb4784b339541355734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a689bca37ede90991e0c6c6508254735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7f6bfb064aff55466ba55e99e2333736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577ea5ead80e3fb5786ca216a854b13737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1c870120b91a8272e4723d05e486c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5adc62da81c335b702398db1f14507739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2f8c2deebeca533ab09b9b5628464740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51953b3f10c21026561cb9ab1d40c027741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3392fd89cf6a2b70ac8b32f51af726b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a1bcad2eb06468a4925f80c703310743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0229016ba9417d0ea527b9d2bd2fbdf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e42b0ee523efe5906ab182fb5cb49a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081aa5f8cb42298f88e087e1abde9268746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a92a470cf691f4bad14db842cfd8e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57faded8a4394c58a09d1fd65c5e0452748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b143c9d0d93bcd4ddfaf0e25e28fe7d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16f5253a33b5268b97f4f0816489b1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb626ec07b54effdfa7486ed977580751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae40660bfc0c7d9503cd5296d5cfc6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6a5d17f30fe8c97ebd0ee146d383d753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>