--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9eddc39a3861413d83ab700d45bcc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad15dea9e15c809561a1c000134d8c02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4f9dcfd48173dbb5bb8e535441de43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a3acfc664e74457764b2eb75a068d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84d1eb22475c18a049de8dc20238cf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade5d648ac9ed69295ea8cbe9a8766656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53a42efef5461a40ba9d481ff096a17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5542461280fd36e3273ec9f4d75f9e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73099abba01a082e5a0bca3f9380749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba430e26e336dc6fc1198c5c54b70c7110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d49689ce9b63612fc548402b0a44b511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f51e8af0dee15a74b01005efff3fea12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf6d5d080d17457e3070fb554483db13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a1886e655cc7ee11c916a8606cb4d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15f0eee9e112c81b05adf77842be3615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a435aafe6cc102cee9248cbf15f3b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30efa1b047eefb1647fe911b2b0b0d317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975011f84a5ac4f177d471ab57da65b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b1df1c0a8ea633fd478667c92389c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcace6eb5a9f673ed3e43cbf970f94620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46753a4f9e4f9edfd781349e9b853121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1579d329616c43a8655716bdba6bfb522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d86833e0116b6b6b2117b80092431e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb30b553d17cdda5ec341fb49c31fa524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde95aead424b01fe5ed2ae6700338725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e37798a2d7d995d8d61bc8cf68c38726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cde99934ec5b81928543b6d230601d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ffac861e90fbc3c4e915983dedd4828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ebbcfd0e50d4e20ea8cf23de6ef3629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23db71a234c5a2c003e5c170cddf3c230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8904d04e466bc146c4e55358e73f8031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58109af22d8f55a7361106e72446fc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09416f1cf84efb9ef50f31c68ac74d4633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b627505610fc1d54a11a86983213134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2fafcd3dc86a67c54bcecb0afeeac35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9edf6277acf096eaa059c085bb445336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796cbb629099ef2e8416783310a05d337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966ddbafe1d8a28d2648c6a030264b038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0df26cf5bb9674df53ca8bb6cd2f239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e68008a87b4f533dc36b649bba11b940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c900634b9db8cb6c8548a02bd6f0b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f77146f9919c25061d629f66278d042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc282acad08f740c4c28ac779aca67743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9fdf146e60e7389c2a1a7183b2e5444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98baa0bef2d420d6309c1e23dff1c5e445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c2962d242ac8a5091aed993e429a946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c41821a2e54d99d57b2dc5b75eb769c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ccb2782bc3d93fb8666560ec57ae948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90e7bb9d41c883f951f41d2fa6884c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c07008f4ccf06d2c82ec6f8faba4250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38db9cd9ae026c4409e74c5c3cea6e551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a1a7d7892af25580a898dfb24e33552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b25ada24b81e15e30cebf0affe0ea953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813ac88984458c193f2d78668da3e5054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f5e45ab1e34ed4ae2640c36b9791755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762e2c7fa6c7189681564d66ba5ff4a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e152309e1579cc8d3c60408d38efa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d57e205879ead9f8d357dafba12fa358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6d97ea302b7bd8c55711c1c2e3bb559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89dc7de71ff7ae08c347a82798d3f360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8081d12f5cff7f48e0b542ee70c3961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9c342b389947a4e6ff9590aa134d062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92ffe79526d8894cf31ae88964652363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa6573fd0cb9f5719078af18f926acd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c466460b768bffbb170521ccaadeda865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc929dfceb812b02d10ef4d672f0c80566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726077f24099a84e494e0aeffc0186f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133de305bd4a26c7a7f25a07fd348b768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0e71ed20e61f24c1b6f121a171fa569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3b0d72aebec81c78f7e6428f107f370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63dafa710dc8ab217e0718baa67c9f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d02463ff1d8cfe5d38ae5eb6c148172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef720d4036830f3925be49d00c8fe1173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395a3ab015941207e465f1e0e57d83174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cbb693d7f7fbe5db0435e99cfd98ed75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db50cf6b3807b36ce0824ecc1c9c17576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f89507fad26ec97371731c9d30c72177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f561ba7f18348eda5e5de0fbfc66778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5d2b91a9f7c514e8b0a092a111c4879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa087e6979ec2e3fe149f551733cf2a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44da2cdddab2df860717537347db4d181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1353badac11a44955d7e7b0f9cb0bc482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5875932425475807a730d55da878383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc65edf6b13c34b47fab0eb4111a7f384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59857ac10fbde96a92ae827efab4b56d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094e3c81c90a5d073067608dc7add3286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74003b145957522219c2e9f4332612787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a750b16fd05d6d1234bbff05aca41d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b274b1d7e0dd1df1f1df90aaed8f489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb99b30f3f7372fac6a44b361779bd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de4f87d3a6544caf195842a4f2e34591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27f4e6a7a5bbf5e80b75fb49c8ec3892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2405efe3140a1505e0d9cdfb49614c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b82ac3c72b80dce13b0ce87b59fb894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979e9505123ec34b9183829115ed0c695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3a15d45758ab736c48ed86b3a1f4696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305db720e305cabbb151524f8ce92bd697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924fd55af9ef719b9be718fb35feb1e398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7ea0440a68c6b6c2dec38b31447b899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659f1ba4d11495d76fc67e6a111f22e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63210ab7922f54f4236b9d4903e1a035101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7dac1c9aa00962733a91d5851ad72102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e6b891ed25dbe3fd5bc89360a9b4c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed40e8a9eb29c7022e18d6dad331b19104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8a50b1bd0a7482375a3f46e28039a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e98f284b3f50e491259094f380e6e4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a14cf10f97a838b44f1c57de7da44107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5ab3ab7a6d622149971c1a5cc0078108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185a357fcb4c5198f2a5c82484a50e1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32819f8da828f61b640868fdd4aa53fb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c996f29724276e2b9a65508f9e0135111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6a34c1aab2cb20265c3f7a6415a73112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884a83adbb8fdffa8ce4dad33a5b920113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb7ef7a4c60c7df36aef5d32214911114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274cf316c946b7c063616a8079b2590115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7fb6eb60a517065f978c1382292edc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a07ac007d7d92f0ea3d690cab7adf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7dc4b77de053625a603d371af0a376118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec8d2c9ff449d3bd8c1f95ab8be029119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8df746a4ced80c116fa292e00af3bd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a8701f7709131e2a13209c89307e8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b47e35d3dfce09655c25e36a1db7d0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f90f34b094b463dd4e8ef57d43b2a4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b772491f7ae9fb1411ad9496bd9d10124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7878803d7657d3c0da7e1a7672d6189125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f96f78ae7d4707f70d58bbb0ddbfc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436523724cc1a724acb705351c7db74d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660bb257b62f0a8a1a6dfc649a224cfc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0bd5d5e6cfd312915316761385aaa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c955aa7820691e0ecb0e8a69ad1383d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f7e554501e2c28daaafb66ec6f308131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464c5d3a040c480f2695e51fbfa050b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e1f54685b042c86a974e9620c080c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d9209ce0aae8a7524b50c936687f5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab670e73a6380a34a839d47fd89fa990135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b408aa4e2ad4ea1a4e4d112896c55e8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c0002146c92c5f03cb55b6a507c9d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da41dcf61c2ec3eb6ff5c5732fd079e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe638430c269ae94dca4de5be818cce139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c10c3c8f376535a8698fbf33cf2d3a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd017450df87d58524004e705accafa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42e97cc0a7b77bf47b6d8a62e89c79142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144bb2869c517af42d11538c302f375143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2a50354e3b6a4a164d4983d343c97144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68f812de26f03f6dec22414a4fdee0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3645666250151854aca6e465fe9ea146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513e8f63400bfe93bed27be1a7a6fe7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0542f4daebfbd304256d95f4daffb2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb35487fc0987ddead488c7f08ebc2d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51084bda0f9f3a7b19408807981fc55150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28808aa60001ec0bc5d5f9978e2bfff151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f03c18b173d80f4a28aa3ba4a73fa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a031e415615ba1322c3bdb6ad1bf9b52153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35793417eb1212fd4230edab9755368154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa2779ba8d1a0dfe2080f086fbb971155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce849e47af9a46f76fab039acac41b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ddcf972912bb6720f090612cf1fae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e047d276ed573094d3923ceb117c0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9aa3b754618daa1c167ad188aa1764159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6a7116edb0a638923e5e98ab6eb3a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87807226126c2e1e663d0c7156ac1f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bfe9d36c7e5358c21a607c9eaa6ad6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb34a459991bb148554266a9ca447e1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7a981213bf1b2c6747897ca8eef7f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2e6ac2a0dfa4d2edd46368d83b5df165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b8e64b9962159420bac006d05d1c2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e650b76540445c1a5eb8d271f90871167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa36eccb4687355c24ad11ead19d428168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3941c0548708840b87b1eaaec2853169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb97a7797a6e1d60e7bf3adb083db13170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cca8e1a5c5f23dab9d4053f6578681171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90c3d7119a39a63ce860daa234a5b9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebacfa4b38d247fe504e758067e0d938173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d106966a6019e2816e70487634b5f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068cf4d88fd9e490e88e64214b4513b3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809c6a9f360be9205b35c708ef8f332176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaee2db5bdfa346068466a14d5a09b0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff2afd57c43ddfc3ba74f6e1372031178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37c60ccd7d80794e1d4e701d77a3fa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7450fded47887393086ff4b746c081180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78a673174b3ef67720f03e08754732181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f678042ad2de0ca20fca44b237e6030182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab8fba2564a1738f16bfc96817a22b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0d3095de1214c77c087eaaae5906b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e47cc317dd80127f625af62031b973185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ca04069ee896e7e48db6d52aafbd1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff64a8d9e9bfad41f88f15650429fd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b719607f7e92c3fd62deab8accbd19188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595fdd96ac52b804967b90efd7825f7e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924d9d8cf84dfa39cf1834ab9dd6cfc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16d7e34d9dd55ff447568f7fe696d1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488dc5e080f78650349dc94d14764205192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554955a5f7ad8483d3936dc89f5e8c0f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72db427db5ab63420cea0f2a4d0c73194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab0572d738d0c1b8bcfb8f810e2a6a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1844b73d284ca990b0348fd8b296f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ca3a4d631d924d21168389f6f9b41197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca68813df92cc236883eeb30c480ec198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ba80bb57d45a18223600889bb3872199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03acf13ad5c90cb2791a586c56ff8c28200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b12112c6ddeeddf21553f6a90dafb8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f85aa92634d9157192e85bb741f90202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b051a4203d151f75ba87b3b1c2d029203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106bce35aa742ce3e7e7b0e6e4124a3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581cc2c874c1a3a2b1d4795ce8392427205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6256c9b584680540dcb38076708885206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0a838b0a0888f63729f74dfe82cbb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fabf1ce9a497f544eb3bdfd9b2833b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc2c3b3fb1e307d764fd40dde7bb48209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d237cf50aaf2633c29678cecac5387210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95e782274f4b57778df9cc883be646211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1470baaffa7dcf06882fae30910f7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9e1a9e5039dea4b737cac6c0f4c05213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd68080b580677805bc2ce3dd8ff76214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66bf8a8bf2028a59ac5fd8ca8ad902215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a464b4079c88137fd91c933ec129d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb19016c1aa18545b8b7e88c9435a48217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789ec66df81fa66f453330bd0aad13b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c803c18518a200190c26517887bf777219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a809e1ecd84527711a26003d7297cb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86bfa1e3dd3c8d8f091d04b7737962221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9dcf1201159919c612ab4c624b8ae222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df914ddc000164aebcee9b243963e7c2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064bff9369005d7c7a3ad1038a338088224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60681141d219d62675beb8c45404764d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da79a5112cf474b4323b855e77a7c3a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6676cf04c9bc497b26ed8fcaad2a65227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5bc51063567f8244191bffc681a2c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29630276667e2d2ebdc04cd10ea2033229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffbfb0b53ab411f88d3c8af680db10b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0b12cc03bd5bb271ae2f7cbf40796231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211176c1b9924f03a54c9e54dd2ab4dd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062b8a8872a96d38b372252ad32e77d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd621d1cd3219c8af3876c0239aafb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50adf35aace66af28e7c2200ac6f3d83235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308b661b6b085e504c7a7ca7dddbc06236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c218378dcf91273e0ea48f4acb6409c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04ca04652eca9623833a24e43d8ef2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2e17debd88fc3c484c3037f84431b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb02f6f761152f2e10240f472013eb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af862c806c168d47185d0310126d7cfa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0e97e0d4f888629a6c49e2d207681242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197bef261eb1fae8b2ae2d3ddb6d8dd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d97d4e95dc78076008126ebcd313d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c8d7ef8b87e6f98c0c53a40738af3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f205fa9f61a035308e694cface9200c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d595ef1bb24ab61af8e85cec95c66247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49565f56cb3215a89a0527d98fa0eb22248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53affc78c92f85fdb13036363d7f8157249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad3b8f9ca2d12ec8ba5bf2928a5140250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef3180eb8e4363ba2ed350dadc1475251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee319b3c3c6e37dbe0f730cdf579dc68252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2e0ce6be1dd4e7bf32ed3bda4f228253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329f130f9f408a9da66e2d0fcda391b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ed2a2b312845de89aa223fd5fdde0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f725d66437afe826d7e4a36a4c19896256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be289349a5795695b6c8bac1c4363d2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40cac944e3a37a6492260817f9f3902258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d7f73d5ce048e93960b2e4ab73cf5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b89f596617d834b1664f9b2d97007260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138c064a882659a5fe7dbadc7948641261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d7ae9296a1952ac144b1873a622a7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8425f9238da12b3e60c11a1d18bcb6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d795c52290c7fb8ed668409514e89264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7943639f8bad8fe204651ca1568b39265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11e6f2854eb4801a26fbfc0c1b4837266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb21a2d656e474e3c5b6e43b2696ce267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3a2dd22f7b3ab71751568aa2b58ac268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0f276a61b07a82e8ee4e98e7d9679269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2002a85519e001be205164904de6b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82d83ee086507235d2b06423134989271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34045708066ab612bd55285f99b5fd5a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab91ded80c1934e49ee9930d31f681273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24429ded5e7e3ef43f35ff302ec3fae4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b4d2e04ad79e448ed024c5f0192f57275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba844ff4b1fc69191a49e6168e2c580276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8fc67042cf5e6988df4f8f2c9db84277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ba1137c3e1a64d9e2acc7cebb46b2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd89958d6a479b82056a9803b2be9b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d678bd6763bcbed3c8e299464099c736280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2b097b3c1b9fa2ff3410bded7fcf5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976285a67db112c30ea01b0ee20c536282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d055effd03a556da88d2347b7ce0176283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2384c5eb746c82ce5c26ad1ef4f0a8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280db4e8bca72718cbc530912d2d9fcc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ac5474d823977d0ccb819f30fba02286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f5d2f7976250de4595c3f7bdbdd96287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86ed0df58882b5574e8a8aa946fc9e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b97a25750ff8d9b7383d52e01cb0ef289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959d823f6dfed8a4a79a4622f371bfb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15784ba0fb04e8f714a74a32d0c7b93291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e30f4951f0a212e0fb87395fe06fff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3293c2ef0dc63eff0f09c55d1f6c1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95546f4fd91bb691a1db1a136e4c9167294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c3ed6ae0521528547cee7f23935c5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980b80e469b334222cabe82dcb97822296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739643b8bbe0d69400d73846f54334c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac94f0ae7cc55a12e70f9deb0a8c83298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a986c78bcefdc04a27f7cf935895d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7067d03edb5392866d0352257efe6e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ea3718d1ffe4932f293121b800e13301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb106da537e2e0d48b3ee6e0e850df50302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe53ccf090c65c187d7b5f13ae4d3d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30cd9274d845715efdf8cc90abe0316304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f048831aec5e866bb4ac9af1d28a77305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda846f23ddcb0124a48b92ee86a103f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89027e841b04a062d4bd7fd932b3837307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e890cdf20b699b3226a3d2bd067a289308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e119e9d91bb249ab16408144646a2c4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc381f7bcc26e6d948b229ad02974e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a762830d0fb163fbb05ff2f3e10c52b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227c5079f238b77cf51f11767bfec26312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139d7f64fd0b6c7189e9f7d88d59852313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00deed246d55804c9bebbb722680bab2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89c0e4ef127df3332eb0caed5f4936315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689ab5b91cea7b7908f1c43ff3d659b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9744e7534633bde0a5211fc8a3510317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb25fa560e0dba056bca80e0ad2ddb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789acb6f895f19245f1f21b47baa8b7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e76fdd5b318f855f1427a0690aa43320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6230d5bb327cd8460fd7f1c75b9cb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8a3053e9ac02e7ef819795e5314fb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072381e4ce307f5c083301df57355528323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bbc459e363fb950074f012b0633396324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0e71713394ebd423490c863c0b621325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5f6a6f511bd19b74a413b6d332ccf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee737ff662e4d2a0ec170dad64ced69b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349082f51ebcc69d2a502aed135496e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5cd56211e62766bb74857bf93c4db329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025a9e83c9745dda9288a3cc6b5ec6a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b7b2ad0ed48a18291b12614e5e8a4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a8c3fbd404d9a5749d1906be59d84332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ebbd7169d4b53b9c601599e5b75bc2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75bb8e24c40d1a16782cde776905d27334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8a1fda294b5a8d5c7df9cb1a8e68e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afadd5f69e43a2e00d00c57b58012c3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279c1907170525ba74ed7b3a937be37337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415459273d3afd25eb1f2f5eece74f4c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9fcf4af21fa513cfcede5ae2c9c82339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879ef6208197f612d0100a5885bad41340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd82deab57b3e2785149bd369125b8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985cf0e6aa161717e5718e47b549930342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b150cf47cef5e60c6baf5ebbf6baf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5fa56092af1d54521aa350518f09e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ea1699427938944d69e4d57a3ede9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c901f11e5d421f2c1fbf22423f14f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203ae3776db282a665b1068061992ca347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59608ad1478aa9964096293bf0871198348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058f78149239c375c7010f039d978f9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930d7fce7223f56dca6846c5b239faf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b8da380dfb7a82023573999a2df8a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452c557e9955291d38a449c6859a907352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b175a611d590295c44f911f90201e15353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c40493b4ee4de45bd8b491f2c8c35354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e815360ff60189b1e46559682b24b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadfd3f3f2b0941e4b9598363f733784356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ead07b381e0c93a05cbc93abdea44357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5fd378bc7fd3914bc30de08fa0a710358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aef207823b981a28422cb8d9f9e808359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87663d25ee071d4a4602a88e326560c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd186da1e70d8a6f613384af0c84e86f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50eb6bd63abcc43d000136368a0fa11362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab3f859a76ca9d723d5ab128afbefa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90abb53c795c5edc7b0f16f3e32149364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422c6bef055e809e27fcaf091d7140a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16a29f47a2b64067919bf8669a30b5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18808395a2ba3ebde393ebaa877501367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea4afcfa5421cf1492478584e0e7da368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30ce7f99727e9824443e7d2c06604b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1148d51fa90671f1ae4644d8517e94370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab2079d87d6c95307147e046ae890d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8346723f822d490520d4aac3d3655372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb603767644a2972a584bdcc5909e6a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ff2a35dbef870e55bd4c75fa63000374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b656206e830012d4953230509edc1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ce6c64027033ec9bce1669b17c7f3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9e90cba57761fbbce2a6185786485377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b28779854c332a3b73ecd801682840378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d67cb08a4bcdb0c571c7b9a5b5b00a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180888ab2d194b81e2cf24c62d4fa36380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85e9face954e6ca6e6d9bbad307ac8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc292f60f4242b2032d238ed12c6361382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d80db8fa2b7b22e650ce61ef79321383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207f91abbac2c9c330d214aca4e8f18384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef738350e761653c5dc00993d3710004385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99128a71187bc1a626a12d1740632e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ab51299d968400fdce31ed82736cb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028e03feffead943469958667e990c2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d183352a2b9ae4a3498f827016c7b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baba5bf42923ccf721a20ec2a2f8dfb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8179dfab965176d3f0896fc4e7184b3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90190c453642df4d2f81b0cb0326d7f8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39642baf4bc4d66035edbf0a0d7e478c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0455d3c484c5531a33595b4ffc775f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1cdb9835dd8d3f1bdea1c37e1e622395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cbc6829a62995dd36017ceaf160ac3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87cfce611d3b654a205c11f7ac7122397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f557324d30d0b0543c252ea5a3a56a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d383a6526e1a3f43128349d275ddb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb3484bf00d3f2cd28d6b3aa0c13fd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713ca9c12e2b5c87939c2a294eebf86401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0bf69a14eb0ce1f83daac6cdb3ab75402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f9b91966007bea8efe9c5b9d5a1a2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624942b287c84a86f8fe341a8fd24ec404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23f50e94e7a51d6aea56e0f45223a1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b36719b85e092f141179000d6be05c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a01bd0bc0e8e642382341bbed1d03407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0e9935ecdb87ae942c86a52e75040408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5d37bf4f369b9187e79b305a3a58f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02cd03514b5373ef516535bf66416e9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76bb5004444ef26bc1c759c183155c9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49dad894bd22a478bbbd1bd79bec079412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7bfedc1313ade135be460db9fa09f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f2ede774ed61794b85f6c308266f7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6353e39ec0ae05729134c87ae29e554415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d8510e21348d887209cf8e933b885416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df0905c9d68622438664b15990b5c52417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42f5c26b00f93f7d59242cc6e7d7a4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8945a5c765c17cde35ff3e58454ac419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059c6fa2aad6c8627a1257637ebb827420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8486410913dc0a2a218cd5f3675e8d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3e197b109a182f33414f1451100cd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592aae44f4bbd5d98228ced6ea5f8637423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58aceb1a85472ffb49901133fdffc9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1791efbbfb6a2d919452f06e193f5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a8c1dd347bf8bd5e75c1faff243b4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c92e163ee24b5c0823d334e7f950b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6696c54aea4b4a9938c9ab3326a1c3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534ae9e22368b3ec07e16c0966d1503429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3bd0c16faf604b9e9b5029a74f98ac430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59b3c3839690255665e9cc7dc82ebd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9705d2efec019b9f70c5a10f7ff077432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8bd35e0647edc040996b9f8dff8b36433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbaea09dcd0cfc9c7ef02f0bb8ccd1f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c76aedbbde7858835ace691d04c974435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573f606766f4f8f6bd83ec13fbf96bd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa1ad40e2757300591b7ca5f02bc5b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb766efa2b72e5d5238ffb31fe756a9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442bb8115229b4ec58e53497c2d7b412439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121849aac32a436ff239a41e52e67169440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893eb564994e0dc178014472c81587cb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab205e0d3a2b3e6d68a9f9232d9f5c87442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a9d7bd31d34ab99fd0553278102ce443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf22dd29f0ccabc5003f0d9f29c5a5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f397e94584726a1b2d86e4d8aff76445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833ecc649509999da7b33e3015d01af446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dbc466568aacdbfba311fdd2f29431447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40582243f9943fc1e0ad6a6b0315fb96448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a8db091bcd4e0eaf8417834dcfd9e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e077d1e72ccbe375e1d947f2a2957450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e60f5d4f84a018ba1f04f458be9a7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc5de466192ccb2929d3a16c31ed74452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f29d4120f61d63977545a52312d227453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c3c408d0e1fc8afbe84d404582bf2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bab1e59337d53776810c03f47f922d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779cbe2166f0b1bc049772ecc3c7261456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86cffe0ceb1c1053f5999b102fc53fe457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04bb36c083e14a76d1800b3bf5c44f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9b8659b3a07a99f18f816a1ff568f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9693234bda230cf7500324f1c329ff460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43919d2cfbf86222e41dc1134ee257461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1db5d250423403f009d6a142d60b8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6dde8b41e15a6160446d12daa37ff463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a7a61969a583da62f95dab20785ad464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac24c6700acacb67bd518f669c9b8c2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ecf9216b821ca1e1d270c988d8c4a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ab20a3e8c57f15f6854513c3ac4de467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1422f69feab740562610f76c1635075468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e83eebd6bb2eab41ac1b9c19c35401469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfee525b2085120b400a4afc7d59e6e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7235eccb8763dbb9a3f87e1772cd2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340a56940203c7b72532f99e234795f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e469f9b7f2209cdb22a77c7df42af473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187b9c52b9cb6b3d0e8ea782d9eb30f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c8470b3538be767185d486ac3184b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0c7757c250a79a0708ec57c98192b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0257f030f143c19c16c159d57b1ed9e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a5958e061d290d2f8220159032603478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3925cef818dcfa8b5e234a7068ee004479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc5c1bd7dfda1a8216a230b6a7ad97480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60765f0a1efd3f31911e28606ee169f9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee0ee6e6f62d3ca970bf51b772792f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d270dc1053821c6256c425df25479d7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842974a6c46473075f706b59afff839c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585bc8825cbed6193ca165de2548cc47485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a800a49c676859158358d740c846a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ed76530f838bcf5c4699f81fc283d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1c6b282b2f1b70242fd0be22e7cc2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b073889509641f19ccdd49459e0636489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c4f0f94fd68613eb7695cfc17ffc8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e5a07ba8855b52025f5883201d87b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad1622cd4c69468bac0f2881b00d7b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257e18e2987b651c9c9dcbb0c40fadd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8607e4c64292a5a994401d1a437ff9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d485d549ffb7053b4e5dea08bf411f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2757cfba41e54611b63dbd6c458c7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87a05403fedb7fdc9140b529251fc5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd569802a4998e4984da6687525a5e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a059634b7874f36640fd6b716ecd3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c13664eda21e6e4ce159a045b46b62500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50092e4f59f517acba7ecd8af965637501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5917851998664914e594a558118773a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ac2ebd7071e52d93524b1064f627f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44371d11c1cd2fc9ed55f0e875a7d3ad504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262845ce7316d0c6ba3035b6af12c573505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106c171c2f6ccde2c4d0f88baf6e237506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1345caa4874f02d08bd8a5c5f666262507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8eaafcc0c31cb6c8fa458ea2e7b1c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec40431c0ae24d2f40b8aa0f0fcc9d9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda476518a89e787b2824680d7411ba510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9288ec3da45884c64294d2b790ae8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329ad64efa2ab2981b49a09d5018f24512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251df7b60d63d6266633133746d1e39513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f757796272a327ace4099d45b30a638514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b6a345791a4a6b4a6c9fbcf905cf5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe173ffac597e72cebd47fd4ded87e6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d2c2098c57c7f8525dbb0f40f46ec517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a69d1bb949fda048a3af0410d00d15518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f206837025ffd70de6dc73fcc7b306519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939bd4c53d339dec866940b264c33d6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d1bd299e327cc8b71e490cb5a8a5b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e76ba33fbd77ccccb6f955c08e67e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bec15aef83edb0ba7cb3f9fa3df10f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205bd804d5d7fe63ec4a85b83d89409524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28a589033a80c7c16f4a34e7b7cb0a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735c9d860869017177c8dcbe25ff086526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5efd4749c33fb1b2f1dddc2e8fb78527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443fbe810eedd1660280098e3a90c715528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e439a67ca5fc0d8a7e2118b8addc914529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bafae5b39d38133511616b25596a6e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efcb1bca95707ce8f4ef2a311a9ba5b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406bc01452ef3f1857fb387077a623c1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8763f8be6d90605b53852a1b88486533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd640649c3b5172f1d2793733273fb0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775230d8eb70dba250d55a7958ae5f22535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4aca143298d6422e2ed57d0578f59536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aae8c0008db64e671c32d3d9a43007537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255f996b68d89ca97b4f79cb091950d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82a5330a7329debbc985677568438e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedaacab11c9342e74a5c0f9074b9a0a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36840f7e6f50d5a54502ab0f5eeebdda541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54ab8369e1c44fd00f79d19a223cf1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c0c598310394f9fc02492ff60f607543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01aefd0f7ff5a72b644f49b5c1463f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec2968371608bb964f89a316401cb8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4842a618ea45484e4e2d801b1ad4c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf31e4b8c9970367355a8347b053816547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4ffd64d7c06de9ae1afe0b1c9dd88548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba1814f3f5e758e3143f07f9c6b8fa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690fad37331641db7c4d223e0f99e3d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f20daf93e9e4d811b8d5e69259a796551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f17bdf5820dbe49f105522eae6703e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06252394f0879489303866aca3be1405553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a34155c173117d304403637b54786554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5977ee833d48e000fa4357eb1a953555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13c21b5c27def0721983a44db07676556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e71a47f145dda4d57d7201fbb7343557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c946d72b4df576062a85d4cb6aaabc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a169369536b8c2ea6f95871aa4c8b2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd54f9c6f5ac6df548e691ce84abc61560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f600a0b73ce398d63d4da8f87669b64561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6e72fd0f53c2cb0e25b67fb23149e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5cd95801cafeb61ac55402b750da0c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8832e368bc17ba35a2ec1829ca9a2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f238584c5fad59dddfac1ab1f28a547565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5a1fe4ab25a73d819582d6031db70566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f978e10cca98c60d25f116ee916fe3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688768f151702bef6e4a007c7529dab568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef62e3d5ecd34ea2539d444c235c64a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ccd0a5394d846431811996d34bdde570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad2ad123cca30806f4a5428a2aa365571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0e9f24f400efca357cb7c6b615a48572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00872afde5557fa6d6fc6016c3f788c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e1199d259f4c5abad7d763e54f647574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26841d769694076722c44110a1a6bed1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a78f557332c932493bbd14a96ff636576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e97249ab1ad64c5ae95f421ad5fd97577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0354e48d640faaeadc12b3b50b9f39578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a98d0d062ce51c413852ba285d148579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2354b84abd7e46582cbe4984848cd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb4045e9123ef638e8cf5bfb1dc557581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8f89a81d70e31ac1c055c97c25f1a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd125cd333d3f45a516dbfbc90d3179583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440376f25e415d4f108262c2b4bb577584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886fd7abdcf2233deac13c371b59aa8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1a4f2b69f676e384acc493bd11f94586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd745d1a371f224938aa669c6f9556587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e611977ebdd6197e947be7f59aa8a90588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c013ab8eeccb4ae484f43e32a8e88589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc71f97ae4fbedd397432d8df6bd8d4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368c82f60cd96fb925c08d81a63d754591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb94cb1e1acf638df246cd76a4cfb5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051712f3a97390b964ecb6d3f2532f2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097277a465aecbe6a17844cb700e660c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad44af5cbd24e86c1490f746111bb20595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df311b82e07a6c31f5c6cb9f5ce764e2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf852d9990eab200f9cec872988f05c1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7101c7a8e9c3265b62c37bc334f1e79598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3ac530a52d5202f766a1c3dfc92f3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdabdcee1eabca181d01597d930633a6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ba4f3c72657b2a347345e2ad3124a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7742037e552d17d0c3eac7c18fc6dc7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6b63af1ca5779d6e14f2ef418b7bd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b738a95dcbf5e13b5e39508cdcd44604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4e1fee37cc3831b6a04344423ad1d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0f2e9d515ba0112fa410913cfc025606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f107f702728e7565d5e7bae2930257c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7f9a642bfdd32476c5b92d75197d4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440d3cec62c73b53d403aa45d43278c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfebd5eee26bb67b972b5912f69daca610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db304d45bded3aa464b46a72549a51611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25036b2faa26ec8dddee08aa4b6203a6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea94df7a5a86d5ba35dbaf2c86f70d6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff65c393f453a39d990fb698aaf62f5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890917f91c6dc328d976fafa07199b39615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdbfbc7841902cdbd7d259cd72443e3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d61321100d8893df05caabb0b5235617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e14e9b57c0b88b5218e4c2a902b1dd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70136fd3e37cecd04c152b5b94eccbc7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d937e61fa2992213f2051d7ec95f7ad620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382930ce8388a2594993b17b23dfea29621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff8fd40523af88e68f1a573252dd52622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6b3290751d42871d9e20000686fe7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3c19e2f104a26ed8890a806640cfb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b39d09fe8e6d00f1cbe7b4e7e8cbb5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d63df176265bec9cc0f30d861d6b3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c5c435c689ce5fd1bcde2de75cd5d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586fbab48d39d4c92033da9a89431b29628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9dd4033fe8b447cdfd3065438daf03629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3125ce823510bf9ee7e1b0f43de6e59630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4376aa3c39505f025719f8bea33efb8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9afa1c171ad489189521d89694f7e0f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dfb00e206f6b0eba78416df12b3e1e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3dbbc05071e2492e57863f23ee181634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92804cc9ef0bb3d22cdaaa31556044635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dae3eafa1c70f37f9198a9aad01482636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ae69f7a6b8446e9cc42a5ec856340637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1975aac89b62a1d86cfd025f86779638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb28c75f536310d7b6d7760afba465639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6594bf6f7b8290da454ea69b34ce339640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38882fd38ee5abf00a1b6f3ddb52cb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583e6922c6c7e7c1882f158b700fa9d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56bb8956596bd6c9314eada643580f4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2c233c7bb4c6102440a0424072b06644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946005e4fd1e323a6147ba41d4a3629645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a734da33c17707f6152b92068aaff646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58f20ebe432e732223447457ad15b9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8202c060e9e9ade75d2794688737eec648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80c8e68f2bec594f44f83ee13e2eaf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa441f0ebefb5c2f01888cbed29ace650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a26f22c6238cbcf8ba5a4eb3528f51651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1c188caa02f8b501ba252d132c2e2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b13cf127e5272524f64f4647477ea653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a437ccf8a792e3f4477d5c3f86903f2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ac061eb6ec87a5a5938f05d457d98655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41f3761d9e4800d2136808f79b1b0c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d5eface55a84cc9b3b64333ed7400d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2b704fc099a9c46e443a23fef7423658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8674ffb6ad02993e75a785bc288594659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3847ab4a387cba36339ad0df2e76f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0d7491921ca2cfee8029dd4258c12661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab99c75d048afd796e287953f2bda4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e79e6f86c1a1c390964152e6c72488663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3525ed62416a3b3c5c074f7d426a2f8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e368fb1eb4e0daba449c5f02add06665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bfca66243d571dd5640d914b037bdd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b829423adfef869c23aacd046e0c14667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46abd13427a7b50baca227d16cb9221a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705c2a191322c90aecfb8082f2e8ac4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae455ce1f841d6ed4374e127023a71a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d6d97e86174c643b5d69eae2e3cce671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9ac91cbcccf3954115741d3ba50e3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7433f9dad836581f9228f200dbbb9f9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70058bde5cfaa2fed6d4731f8114e1ac674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf7176b19f9855ff107b9edf422b7d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80432ea474c228bf9c3ac8e921d77a4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97e2689b502dc6edd97eaa9cc6ebbe677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b061c62f330776f4f78522270423809678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30ba3b6adf4c460cde39eb2eba2948679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e572058dca38630a1ffbe247cb0ab52680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55040db0e3734a6d79c67c1b958fb4de681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e369e017f930ac624cfd66f5013e8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59cc119baae736e44fcd70d0cf02bdd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55394fa99aa2f90fb3dfff6b7c39746d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b40b7b34eedd132a0ed6705f2a4021685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd1eb60eea3904ed43011dfc221bf5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4f666006fff44e1e600f014ebe03b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacbca0bfaef460f7d68a03e3ac4d8bf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb808fdf3ab2a18b9f92f637f900b96a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c9ad134bc3ba56e62193950a6cad4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14d990ea10644f84783b678d45f896691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28e3efc14c13a0ca2fa8fdc1c54c96692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7c3930f2fbe050fc42e7d51a9a384693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291229cc286feb80cc1f44bdfe878f1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37247b94b8af57b318d1bc05fa4ea6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae56ec87e596d694c2d32261269c720696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950f763b371ccfab3581098eae1a7cd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a710c0a66129582dc096d554c8ed8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ef7db38bd8e21d89347ae70e6e0b2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f66cec20c0aa5d182e537fdaef12f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5296d490520abe59f6077f260e1c774701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2ac5101d25d9021479a4dfc632488702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2d49378fc6c110975b2299cd633d9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd79225417e004cf1ad20994e557ac704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a603d942cd23dac3d52e50a3a1d7a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbafaaf9ff47ba3a8e52ce2401f81e8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4f16151e1145c9e5391eaeb1df824707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff900e6a148769bfa215217ea0810c3d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70df3379e8ca8647b80899a784fb95709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec978dd3527490d47cc33b388564072710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499771590ca8855d698a5e4a7e3e64c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d2da196e155d5f354148e4dd499d1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910b988a00f154d394e741c787e7b66713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef37c05e76da5d598ddeb1a90e0cecd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e47ed84b0e12a02130980545302830715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b813ffa09a0177764da3fe00b1df06716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb26ebe0170797938ef0d2947fd157717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defde5e406de3214818f4e544e57580718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0effcf04e06ae10984e7aac4e8aafc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318c90f10308bcba227e3052d20ce8b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a112f73f23c14d891eb6ee0c43a91721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62fd19a71a03f3e54ad2064a93d0e7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586867fe72f26fd30ce493fd2c31a973723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce1b09b66fb87cefde8d5be0f1a88f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c444dd90acf525bd762e949ac3016725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f95901d6f664cd16deadc6a43c5ced4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e42ccfbb7280de1a46dca2768a8cc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874331d71ba52ddda17bb6e695ac609728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5c8a8265b84a3d7a64463119f2cef729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f71a0cfa6706cbe9901541190f5fa5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec036c5d95a69d274c421b3f498003a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3732b23c4a6ac9ef144ff21c27206732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5745fb83fa7869d41bf29fa356d47733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba945bdc236ed1ab8ab3c4df7f509b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d9c50d71b8f5a083f91dd3416257f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe25d4ae70a5a3756cfe0f3a538dae736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d80224ad2ac7e7e26aabf67de2b0df737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17513a357b78b85a25ac9bad36635a3a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22addc4f963b633b01e5e9101e2d2b4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8060bcdad58384470f4b19f680d25740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ff6112d584eed932cd02044e213f3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc3a5da81219a601e4adacc514411e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83943f6bed01127172c41278678401fd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954fe94c93de5e8f3b33750d7aed4255744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c56002ceaa720989cda6b6bab0ac98745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165c53ebba7c2e2c2b42acae3a4186c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1329cbbf4fac210eec7605fc1f2f30747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7cdbe2333b1f053df0d392cd66015b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7271ece8070d0a5b55f055dd53578e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e7cd0ed6ed85291edfce7cf63f64f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d54a6acbd1d9a2aff127a1f10ec289751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80889bfb74affa48e92cbd84b98f3eb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479ef75baee94659dbf4c441e25daff753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827e3294ad9ed6148750438c29ce56e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567c6b9d9ccc1ff1518f108b12c74de755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f179ed4219c54bece9e31519ba930f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72bdb98929997be1f85c7170c91b30757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f7de6364185e0c6b8b3b33293f08e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9deeec4c595f0f7f3e8651a50f13e1759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12b4801799ec997132eaefddaeb8251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de461307af76ce6b0b1e7b1784ec06962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efad8c31e90ab29218db8f051ca77993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95050393338587930f5407d9b810be64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b106eb60774e0363a856ba51e723f05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e20f2d76754b3db54d33c115c39a1e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19cc684eeb6b0bd0275ab2735bd3c147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7990021153fb6a76861553a6ce5f28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa1199a7bf1cb48fcbec4d96b49df79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c14f70b51cd62ea9958593aa86f6a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7711d0627957d86d89e3824aafdede11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4bb54a59e2a8a2b3af5cc587f342d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81437ee58838903e5a82040f79be6c2213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a32fbbff996d70e44809cd9145b3e814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc217570139feba98a1ae589f0331d4f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921483c63e65d70df9d2f568d02c68216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f4c43c7057371391c40a5d44a437b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db0964d810ef1056c7aac1dc89bfc118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970b6a25ccc73789a34af7338cfd9e719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9802fc660be99a6934f8e8a1acd9820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63546c77b940ce5cb6c4feb6fdbebd921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdcba0247dfd3c94be9b5ce2dd6430322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716c00a7c40425006232ab9a58a51f623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76d4c0bd70c4e1c17bba45e008754d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6720863e7fd21628dc55a71d9d5f80d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b98aa34aa75040ab08611c85ac86426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd997fb082cf00e98f2f31e9953c03c227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03320af8f72757a5ae12f1594e3dca7528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be3e6c137601a1a7ff813c4db90ecd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384a0afd927ff287438c53a7573dbe030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa20806bb4dccac1c1efc7d8932510531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ccb6e4c18ed2041e081b04d26cc0dc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2445b986f3cfca280cfbc25e4e563933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a914259639f790955deaabe582b1e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6b4e640e1b3cec120a925d0ede08735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff4da6392696dc6afc8b51c824884236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76ea96f3221cc149a61a6e8f94a9a837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6bb7141250b090310071e1aa5915fb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f95a3c698f9d2d2bbd3547a108d1f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d55ac99e15c86acce4d41947259f1740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598636cea822aa1c0131af01150f6ab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809408c97b38ffadce596528685489e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e343b060df05bb4808982d71a8fb3c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16337db35e97d814c310d5c114610a8844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb376a5bab58c4c4d56737f54a1d6245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003702d44e956c2ae32f4ed81e114fd546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d9e2ed60303967555e8cb52635d1147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658aa77b00ed6661b68b48c912013a448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3fd9e9d75753e7a2774d6fd49945c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a2f9cc273e8b1f031cb2c22ea473550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135dbcbbf0fc47432acd57423afeb0a651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51723e0b8e9d04ad74b038310c6ef49e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5e3ca8caac1d30a6f5f90dcbe72da53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae54d3da2ce31baad20230183b44f8e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3cf7275d25d2c2df48b92af74f242655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ae20abdd43ef997d94539ac05371d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d1a70c9627002da3e9e1d2a0a7ca057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14f2ba92e35fd3c0c20d336ece9a5e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b201a9d1a0748cea0e936cf6b66c859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316dfd452e9b2f809249f205ef40eb5360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1994c68dfaff25c3b41bb5b8a540d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31116c3af4e807b4397658c168aeeb0f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4078cae2f73230f4462ed0ad3ccbb1d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c59209890a96e2b243800dc3bbb6464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddbc03fba4c55817568b7e303e7418965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da15b4ef25b081a80b6a79b4c3b61e966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083706ba0568064c8ad6b6be67a3ed167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e4f0bf9005bd4949fa14fb6a6bbaa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d36cd914c23c3be70a03ecdc9f66569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf927c9041c4fd9855ddd93c9dd6e71370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e4f9dfdc0b4aa2761a8a2c15e94c671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4c649762f8e92e57e7c7812e0dd7172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6dfad926d235e203139fde7ab4d19a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7045396be5ab08d1508eca475dcbf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e0f0f0b1674fd2c20ab2f4233b18b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b7d208b5ee5667e4b9f0d336f06bc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42eda094867e389710c567953b1d1177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3659eb4b2619165f09401631cd9c6f178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa5e6da582d3c1ef59e51e621cfc8779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59980000015fc37ee15b3375f619eea80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4024235df1c25af413a19185fb1f881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45d40f7ccdf5e69aeddf843e61a21382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd4f6c389bee77dacdc8f109d10ffe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5710720577a0c7196a5750f7b2d96cc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd78da70b464d2c26b2c2cf01336cfe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864629a393a52c1d36deab00f5e7ced86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335ca44c9efc0df3304941be3175aaa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3c54fea959a6b2e2d8325469584ab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62a8bd2bdb987234376a444589d20289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b7fec8dce6cbe06737c14dc8e493690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8612be17c35ee62c7a618a9bbcb58f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01ba1218af14cd0cc7420e04611e0692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e8daf8db5ae5e6e6da0c2f5f7e72393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df379760a2fba9db95e25c0623d30fac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01c5c20a643b9cd5dd0f6428a7fcf695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c8a46895ba70000cdee5e4ea6d68396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227240394655855649a6aee39e0bd51797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989329b3042a268110b35d429189fd498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc9dd214f96366d04973341a7c587999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476b8485bad74dfce6d61ee4f0f6463100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4f3453782051323224674ed67cd5b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7020bbabddce12b2c08721696ce3ded102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c65588ff18b475fd4de62edf420cd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a6d14f113d574a0932444e892b5ea104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962a38d0babf0a685cadba62e1651e7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e611b4d5ecb89c29e6a96a83c5b1c5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87075c47921ecd3883680f19ca5c5b1d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8c56cf2fc3ae05c9e1610aff269b0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7126e8b5f2b6559147ebfbd18af764109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df18f6836cacd2d116f8c3220344a9b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ff0ed0cb668e3d7449e51681f0e56111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee6c574a09344ffe0df8df97ba5d49112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2967cb820b0c44a0dd77ef8faecae59113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5994a30fb3fa72e12672ca7b75fa99d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4ff8832122de304398d50e463b094115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc3599e6302c2f0b711e24ef783e9e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d6cb866625d52caf1f2f5ae70b5a5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76e39eeaad88001f35e8ece7593d6d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9bca25379c5ce6d8086332e012bb58119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5880f3ef2e76fe3ebb2ed89376c144120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fda30dc0f03ba274933e0f63569c80121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e0b1953b2745e9c2cc909b5b421d4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2308b591a825ff9f045dac7212b649f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae490da37bd33049c34fd01b6f699af4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ebd5e97b40472e197263e223c9542125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c404bdaa82e64b2f95e0aa6ea7e2eb5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f97ddc6f9c1719da4e5a858f3ee5fd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cae3177cf1c32c6283fb2fd0fb7af1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291625f39143a153a393e6fb7924aa89129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483279df239cc8685ea4d088309d14b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c763e6fdba8f07e330b7420807cba131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97fe446fc4c5001345949f6d0de02e2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf48eec2d65008990352f30a098dd5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65450385814239bef7ed8d93abaf51134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6cd6eefb0830f8a0f54a63f5791c2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31fa33f0a7d6f4a7c4b92130d4558d9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2b2104a016b5e10352052d4810146137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa6eabb90f05dc69b7ef2915752397138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31b2109df8a27a69cced8ebd885e09139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621b76f3f818e7bb68ea2d209180de1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5ad38e193e1e6f2130b190ac84a31141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17970b052e3d4ff0a52a4a3db94de901142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92da686fb740ed9165726a3e07f6de143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a28098cf584815f79f4d5e48135d6f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ac9c06a4a55f6fd4725570f9f8434145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30e6758cf25d24ceccd9d5417028ee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b43ab0bf35471f557e7061b52ba9d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e307d19d24e228985dcf895560baa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b48a937355be29964261eb827b4c94149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f046b78a23e107298f17428d577ccfd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed5dcc924e9cf86d1cd96639c22c5b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df08ba1b4b10234b83de51358e4ae8f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9a398d056d485032b80478e27ffff153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89811ededbf6f8ceaaabb810845f0a41154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22e4a2c7e6e8590a4edfbe6bf5f70f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0692070368ef4900de37792321c6223156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7dd0534c3b7313afbaa014e648eccb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19961abbd590d023b9ec5096648b41f5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017abec651fef884f44b8a3a3b59c82159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24173c07281cc66c516aa337e6c9fee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0f6ff2467e58192c854e2b45a3bab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a27912a98ea5368c8e5221fbbf774162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7e3d321ab9e79caf01f5c6a15bd25163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f504b5f67bfa8d3011c138b6ab0e6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280b29631400d9adbf51b4cf6185081165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462b20aa2ef81d54bae0a5e2275db52166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b094e31ada7110801269d19740fbe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc71a7a561e95d1de74c428be19268168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde38e3494cc0ce92a8ef4a4e5db2cc0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e69268923ab2c68e62e10c46f38401170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612c0588642e172f5f24f3ba9464641171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cca608ba86d8b4fad8054904b26cf2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64011243517c2ef2d5459980d8cbb9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e36ee5c8897ac1805e42f51c7b37c6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592473315cc164c11a1323f4abc26104175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67de9dbc1a73342719ae80bfec579c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030eb2871b44b8a1d84916b4db4ad62177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238cfce6ee2350fc5a9f691e8323036178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26709855f7d5b90beef41edc1add8fd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4a6a8f1d9a0292816a0dd13967398180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17edb6cede2d18133e29290db81c09181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07118085d54a96532ac99d544fd1e040182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bbf06a8ebf31f73b01421d5ee5af29183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50862e90003e851e1759daed2447feba184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2315c5b4f1e24b2a288d0e6a31660b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ff2ad3c618c8649adbe06941ee838186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc0195e92a939a162f60887918e2b4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d194a718b0e100e6898173dc8387e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f1114c14a9064622491e4c7b26aee189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961171702fadc098b731de859279dcef190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef805fb8e2d03b8ce0b554b1cc1eb7ab191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c84ae3290e92981b205aa40f34be0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b3825b39c754cd100245e45291598193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85534a323a642160616be7d74e344f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b24629de13045217e59d50b5ff99b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04b3c15cc4117b40473f734bda7d61196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b80040fea032c5b397f1d996fcab5b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d5a4b4f0c991afdde8d9210dd7b33198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796f7e7f1cf0720c82589e37699e3b4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284d1a775132fae5e23265135140cb4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c2d13226860133c64921b866af109201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30bfc2ba8c3494e41c7451e2a4ed01b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16281b6706143ab4217e1261169ad5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6d00f4f1c38b0a09a4e95a4d9f24d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1868b53f2de9752a55c303f345046c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d59cbee03e87cc2bc84f4a2a53b57206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc14f84b0ce951f9a0453f9694c47d4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf170ef09b9457086fed2ce81efd881f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12133b5a4e9cbd2c1b1c2a9d1f3e9874209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0265bfeb2d7474f3cba75f2b4a934210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26966db5095ccac6885aef61b400cb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71cdaae8787628a23ad57f7c49ab30212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92311373cbcd3ae6db619c015eb7c6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11429a624dd521a6f26e97993ed1aa11214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8a58279f58f6f1de75d42d6a7f3c3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e63c73dfa01534965dff5c4444fdbd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef8dd143e97bcbc943cd9d8f0fe0ea217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0557612cf54aa0b340be0d74d53a7a8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1e00eb7f315d159eafab61866f284219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600778898a8b2cf05cec68ccdd60031220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98fc0dad32a825fd48a1577346fb43221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659ff49079235f16f135e4a3c81562b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15edac18e71fea3b06739779de149e6e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf135fac6f401afb4448e823db7afa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20feab594016a2da2b3396b441089769225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09561c7a04826b33afe7e2a4d9f8928226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240b8413638fc65b1efaced107b8a38227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a2ff81befaaae6949be533f0bf12c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4b1391aa55b6ff1fb249e379f802e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490afc99f6a01fd7b2ab37008121d77230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211f57a6f0e579f6df306a3dbcfa732231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea175f1a80f54cff8d443ed624d896232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886e61494b532c9e3cffaa34cec897f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c8bd8f9cd9340648de4a078755e71234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740e880fe4a0cd5f07f522bd766d0c9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32e341f23c9ce6c5a3e59803cdfd59236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f17d31741c62ebbdb50e0a0452e32237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb37e02d7d6987e5c66760e47a6712238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d86e81a98fd5883ebda26924fece1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19aaa7e9138b18ef7008e703980fcb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93057112508bc6602378092a32dbbd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c7d86b7cfe0d7d632586332e1af31242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a293ded5797238d80597573d35e95243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d7d74176c38f024ff92ae035dfca0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22516901264ab30a455eeed00cda02d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6d0b09380a2cf77ad7f49deb0f634246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a261a3588d4cb39491ea3adb59bd0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a7302d4898422b1b52294c520b892248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e078e455c0035943f870c163f149717249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b6e91ce812cc6b2c2d2508e83b241250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bcb1609e1ac8a0c6b49f0a165f7e92251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15228aa51612ddc8fed043cb3b54ce4f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88683b7422532a89e542abf6a7cec9a1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c6353c4f3d22f42b9c9750a94fedb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b02212ce78e32a4539d36fc7bbfd2d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0ab7d37ef011138838166701b37f7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2827dd4ce4698e4bb927de050eb8fabc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a96f0978e7b539bde40d5665e89d13258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ba137b755995654c8b997245bb248259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74357cf23075761531cab62f353d7ac3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063d4eede8a339a114b36c471e2ada8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba8fe94bd2fdc62cfb04c0c0f6f71f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69e90668813bbd6f09f11d9fc3d80c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaadc93ec7633b6c1d746e5a211a83e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0169cf6cef322c186328ad321cf622265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a84b7f82faf96ed18e2abf1eafd35266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377ec94e03820b3299514f59f841cd6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22512d05710e3c0f86c709e8621e5ad4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326e9ec3a5d39ad6fca442f9066fe8e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ed36070f8a88a3a3f52e54e0c0644270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00a6da3e1e75dac71b67bef3789e47271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1882f053fb9f91d137d0bbf6a54a5d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde5aedc44c0ba122bab95f0f4cdf4c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc06801c7a0534f72bf46dc73f7fd0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688995ba477f74ee2707d2bb4dd4d39275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c65ddef91a2b82d9d657990c8b461a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c0562322f195fffdcce077cad74c7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daddbefc2f820bf850b00fd6243d7caf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ff085292bdb5d3c4fa6c7ae78f58d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d4e16d2056348fc968d86a2f890f9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b97c6450861d826d587cf16a6f0fe5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bba48908a53a87ed38205385889567282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f31469f7488a5375a08524353ec931283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a351d54d4db689de8906d472c95c74a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dce9245e4efe96d43d988d99c6bf67285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569166ef476bac6347b926a94d2e648286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235fae04b701f9d87c1896d419075cd3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84534a54dc81f8dd3ccc2831a5253296288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e6db900972d68267cce64cbc0378b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b4fbd5213dc054bd328d2e12392df290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654444e62541cf1e893d799832f3410b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff4a9c8d1e905e4a7ae5c0296ee2c6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66ecdc51b8e85f9cdf8405b828aa85293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0182dcae5783adf823a4fe96175bc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762ad482fff2609767d29baf8636884295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00bfef09f20bd96e69c865b3767e5e6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73607c6ebaabba6f6b87fe9b964d0f8b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96aee3a24bac3ef3bb6c77e3ba57b81298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6cb2fb98721631b7069b0d75477639299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaad1802f041d217d58a4ae8c984b0b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415b6a86e91d67929b79953d78cf255301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d2d3a4c268ad104f28dfb2245a393302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3040a006b81f5972d8623afd2dfde303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f591f6b1b04d8abfa4d9c42f510aa8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833b4a298b3480f3eac5594bb9925b1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2bc395eac2e91d12a794fe94e8ed6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7ed16f5bc0c0ac4fd1cf5e7d102da307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2f0915bbe5f41a9b48c81c4990e6a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7afb6e63d5ba6d591088e5711730c4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a108864f30fcb54ba6b54555ff575a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83b8738780dead5a7c2de5b05b0eea311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258fa9da11b56ac2e2c74e296d1786d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbbc80dd18ca5c2f286d6a1304d9cb5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b1eb4fbb20abf0f0e1ce65c2d1719314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c104eff68822afcaed1b0c18f80461315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25336cbcb6567b71070947790b9149b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194424dfd7fd00b944b048ed0df10dc7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286ef871633e04b65e3a76f93e1a06e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec01d5b9b91c4f6709c9d1412822a22319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918713c21691eaf09c2d268b80be37e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d82fe66d057b89fbdbf27934aa325b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341e195c23399a5dd23a78b65024112322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517eed1557f6d95eab0812d7b45eaef323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e8bdb9619ac08222d0e256d1395b6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47caf3b9e00b49c8fc0ed80e107257d7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510b9f6dc5816f2924278067a651cb9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde6e5a2ebe36292ed920007b27b084327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e271add9c20d901c26c2cff439113328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c501ae4d079665004db29e6d4b8badb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76941c623db86aef81f08695f8d14f93330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03fd1d94184179b73752c0f365568cf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d51b59943c6752723b99180367dfb3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e30958c6ea94d599c4bef2700a95c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c591db6077bdab7bedb502a819c4b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c3ebe8e8e401b6d48b7807d466213335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4e9e848d800d276c82d246355d556336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101d588646f4cdfe3951acf0fab7f8e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d8eea63a24ed65aa4084b886e4969338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd990659e003bccb1e98bc8d481725339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b46dc92ebb5e365a2efdf5f3004c9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cfa29590d890eb946573a601a20f2f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14acfc49fcc9a71fa802903a95698ba6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00ca3f96fb995a381f3bb17c0c6273343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb4cc72c14c043754383602ed06fa9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a5bcecef133af53dece6cc3691e3b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519191866c7002b35ba36e8ded233a3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db678285db5ef90b87202d3176254c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda3d73e64c280f264668fde6638bb6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef815032d34209477b0f069216d99a9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3141dd29b075b0d50bb49a1c1826295350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288af7bb2836e45c2ee757a7271443b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a88c52940353853b65e8f7c50ccec7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99931ce1fc41cb08169e819aa92fa6f4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522418e7b2f732178acd9462f839298354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dec32e0d4ab826f6d1f2ddd0d22ced355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104794badea9a0b8bd4ad98c3b13caec356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98351bb0b5f20d776b9a8dcb038253357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4ee2178b82922b3325b76c01896e5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157b9af4233094653204bb482d3ccde359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780087fb1ecfb293a3a1a7ce71f071bb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c9f5ab32c999a95b2203fec2ecdc0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796f76eb9159490fdae85fc7ce70742362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b471cbc5b2809266f691e314783c36b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f402f2c93a5bb78fd7dc611a702db8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f80639e9e2408d507362e00d62f212365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12d6ab0a66b5c22e4eda0ce9ba742e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c8e52a8f5d9d8b759e0ccce379bc6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab34b304b5deb60e03ca4c248b30bf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd0e0932eb879bc3275bd333484049369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d1d10003fb57e6078fed4890e16f9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0be1d0d1266d84035b638e603313f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf5d32769aead6e9005a611d84a0cb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ffd2d1384b3c0e4f86030f65bac5e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2ae104415fcaeb49efbaa1f5daceb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592320ca7c5f149916a39f60ac47384c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9871bd99b4813fbf31673237bc7b3d4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141292ebee65e6677a9f13b38ba4387b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0119c04d4d7ad1ec8314959323bad3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eabf8febac27191e47b846e3284d9f8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93459ca1103d24e8f37acb2124b1ed6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e653a7b344ffa4c32eee54b34834b92381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89abe456f3d2c8613b98e8503f19d74d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c842ca67759c0e807691f8e54b9926383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a4a750a19eb1a024c68084c76557f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c15139d6f707e39d433975181eef88385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598eaf635d569d39b5280fb95c4ee45386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee16406851f6bf1f5b8277f0b53da5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ffe6f8ba10dde1aec1832a628c1742388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c92f67092bb0042e5ce9b078384688389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb07dd5ef4df3cd3ca6ed58fefe4918390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07feb36facb36f78323b2b99f3bfdd2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d208cf9d00b7406b145b6321270a6e0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cff286d826eb3f38cca7bbf50e6c20393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd8a49719d9a144ae8a2b2f711ab6c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365a757e3742af7265351b451d44690395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71165223c2c41bb8c602bedf15b4f720396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303094c10f4d12886e3702c6ff8f0fb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d8a99d761605e7fac332264929eba398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008a10cb0f742fcafc015aed2991efc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad5b74abf6b02452949fe1cb755ed8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c716e5313b944aa726c956bb72a97ea401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c57b54de6f5bef5d46d1bad0aaca7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393660b61c96aa8cb875cb38795c99f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a70fdffe6d0a7fdfa861fa3f0b88bb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbecfef2a64afe3d766fbe213d56d0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d863b7954ce29b656f558dd191ac1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a29ed3d00b62dd8a3d270094af2dba407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6acdb26ff7435b0c684ac067fa2132408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db7108125c8b9f64a2f1c7e371eff2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130564dd649c00deec87842601b29bf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f268f56105c3b295995a245518a8247411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868f5f834353433fbffccd77fd05900412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42460e0df404ab6806a305ca61dff6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5fd0505afa9cdc6bf1b4a6b6cae3b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd562bee46c55febe5f493f13d39007415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5de777c1530aef749ca789bd36e61416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc13cd88dd117620b67a22954f5de8c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72565c21ae45fc00d741052087f00233418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ab07263cb1982ee700ec10e4ae986419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf63a00a644a9ee9f778fe7ce9fc63420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b95e9107fda418d02a86d1a710a04421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d2ae40f79a109c2dbe39834087162422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8f968fce435cca653694678ffa0a4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85850a2709137821a426064ca0fe86a5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269d7fc51b41ccc90230114838dfa4a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71122410815dae9ea482c03f0e067e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f38625980b0e16e0b4f0debfe53694427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66b4c1fa366f415b4067314831c2aa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00d99e987db8271424606b9841c389429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8efba0a851655d9a056755561a728f5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f93e9bf23b64cbe5840e6416448c71431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1a7bf66cf4da0af7cd71a798ea711432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ad00758e3c317ee05aa6ebd21906e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443f2ae80764b069b94a58628ec2e13434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b240aa03eaca3315cb1f593f89f26435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f57e4a5fea3bfd82dc2235ef69dd82436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95ca199f9f4874c0957ea13e81efba437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2076ed31db607b2f79c73c7653d09b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d1612fe5eff872c2e6fc043ae750c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe42c8c5047de7ddf793318a51851c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b1c32ed05b7c2e8a4bca6b91bd8ec441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6cca863f67037d18219247974524bf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5636cbcde71d5f770e6b240d5c2a6fa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb3c9b12dd4cde7f65d1b22ba18419444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6b013443c0a24052c5d70f0abd54c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d67c0ecb9d8bc9e5c6955db2c5ee1f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024845adb98a37f02cd3610adaa1470c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bea96487d6fb0a62fd102a5c21252a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13266ccb482635a878f313bf6cc54d43449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a59d702ab4a3808a4438c24a836e61450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351de92febb66fb5b4c4dc7fa681537451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b30d7fe38624aa62e6cdd9b57f3ee452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3da4c3b198081c38f46ff9e2eb203453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358ecca38ecce68cb388641ee514abf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0adfb025dfe0d8c5553a75dbea6b279455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a153ceddf6e06cebbe6d61ae0ccc6e6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4c4d253c969c8c9afe83c8f657e20457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc821a3126e0cc51dd9e5b4ea6a8148b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226357209557a1a5f7e92feed6e75ac459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9569c24dfde1c3d51cbf45fb8393b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b800a970e95a4930a9abcd3105d55a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878f03d0817d498d2859162c0520903462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a0d34d1ab3f99e1f542a6407ca8bb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b2a9594c928d46edbc592bb99c7127464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173fa56a3164a82b0e7f5b713f9eba3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8409afb7d6f84ea528bac3d5c97bf79466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91745f81a334485e2a8789face54899467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741892d1ae7c2a7687612a09988d057468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c096bd327896d2a524ec604f5174f05469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5dd664ad76fb786f3317efbf6bf44a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8577c04693488f9c5a41b392c5999e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef115410dcea091f692d53cb60ccffd5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d466ad76e055bdf80dbf617e3c0a9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bdc74f9952e51836c42862caa85dc1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389220cae7c65bf623f46ce5f2579d94475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff653c01cdacdbdaa393e5b2b28660a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6d8ae78e0353f67cff7511e9cda58477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f982888aa65d2efb487ff711d57899478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261dda5651e668c69b2c5623c66c07c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8df52d62127c60d46eafe8ea55a4f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c19a164c807ccc63f6d1d9be160fe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24699d99b7d6fab94d447441bb9f8f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b50c5447e944af8af10b5c9bbbff7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1c68dfcb4085f05c210ca168c83ed484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a431845aaf6f59f3798a964ae44ab5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132994a7f5b2154a9f9af89a7b9ae0d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e78a8dded7cd1f6d3d082681b0104487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf7ef4063a0c5c5dddabebd7ca999d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5ee3f07facf8c6d696bbe89ee77b0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12913be5f3b85cc9a6c83f69d5fe48490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca939f651d7fb6bcd89d69f4a6d0f5d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f96fc5590ba1f6ae3a46256d4e3bc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87e9e915f8910104fd0b03e1ac3f0a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0296986d319cc0952a9b0fafc950a9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4050398cb2c944019787ee3b4530a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173e2b14d12dc32634342114188fac9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec27001f7f561cf48ddc529f640548497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c72ae63944edafeb05328b65c14c3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9930f1ac4955f3438215ce7ac2900499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b257cef6fd0a1b99aef9bd1dedc8aa9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5cc4017bd20c3bed6243ccdaf8cc3d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11629c112a75e26ed93db72a6037ba65502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486a7ee8fbb16a9fd0b0b43feff7829503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e75067a6a92cb59432607e611566fb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce80a3f9deb164fe512b8e4b9e6888f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7cd552c5935310324604d9f40f7eb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c97cbbd2636a3b58ec0845ccc69c1b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4938758760349546d3b04bb8afc9b33508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895eb110560a1b0d36e4465e0159a30509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3811da0f82803ea24b2e30b7b6ab555510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee963c26dccb7a554d82046daab8a058511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88315d895a5263a997a68583ccac802512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546633cc5ad01afa69cc5f5cbf72d14513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d562c5da53d5dc9cac258930ec1e52514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe778d6978a9f224792b60bf45e576515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7060395c50b899140319760c70c38516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8ded804535fdbca638b495709f27f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477046d36dbf6398c940e6c952f69849518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d47151f54e7185fd67788c82e7e020519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020557a51da44d5fca981eadf5445c1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1356ed8c4cb170810f9f89a5ae8ac45521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871eba6cddd3eb2fe25c54c26ec13b2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ca029226a3f7fb68e0433b8b5361a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a4ee0aad37010a8d393c0eddd3ed4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee591fe49f4650321c09abda19fe52525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e7f48c5b7f0ee508b42885ba12061526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43346b38d5bf170a636fccaddb521f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265bdbcc1e6f7e302b70209a872f8b9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d80457e4753ed695edbb92e5423148529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e6cbfc13b6efa09313bf81567da06530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e6bb0cae6588d1f8b43d43d3573a8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a7cfd2735898d9e272e3c93be4005532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30cd5258a2617b627c3acede099615533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd71133c8514f0a071c4e498144529534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fafe7153f37d215aee44b6f18377c1a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05060c17e6acce95c75eef8572062eb7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c012516c2581cc6e90369949c3a87a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9918b5fd2ce44fdc8a0d4ebef8d88538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331618606f048699ac000e9fc420f6ed539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58604b2a1487c807c8cec166ed1e11e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7efe7953ef2c2c4bf18345f5d805df541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c8e464bec91753f58264e554a9db8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d8b858feb6fa25749b02661edfafa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc159cdc94aab3b88de9aaa674b82d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c0bd0e45f1c71c30280ae7a7978c7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33cf748fb4bf29932c746497c82dcc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73ce64e8561ec90e93436c6dc35146547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ece0cf16fc7957d837c800c64d2f0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90d669b5cfcbc863726bbc5bc3d8a8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149098e37b2bfe5795925a05859a4193550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d3455768ebafab0266d69f124a596551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61661315cc9e2ba1517c85194c1ea19c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d043eda4d98e566fd66657c61719f7e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114c19ecbecfb8ab849aef19d00debe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f03d44cfadaf6c08d85964c49baff6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46612604abd8728b8151b9a04865943556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb53cf7b36c0cfa17503bcf07bbe3d4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13cc98371f93514972990f09519e29558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a6eb80b5f62e42a65c10ceeb165f1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27485b0ce46e56b6ef12531e756b5572560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dbe73036daabac8a33837023a2452e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b98286197ea8830ff36e3be0d22a29562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b4d48ddd4c9b4210528a08b1433f9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ca4517c3f89e86d7039d9faba18be564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473827bb078cc9ee6a809a5fd470583565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb0a8270709a8623fad225d01f7e2a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0357bf3931a77f03a889b592ea7787567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02e744f8c6c243da2eb10a4733ed06568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087f4f03d849b13b57b7f6e02a4d0f5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18057a4e12f2b0d8af78f2c1a612bb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21dc3e5b8a296689feb6d543b28c72571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d50b2ae0def9e56a44258730b5dc9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32cba643a1dc2fefd9b18dad6a35214573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c99323a4cfbc0baa7ca7700a2eece1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e29af8ed8938c607575b11eaa706d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cba3ee9ed2dae2085302bbd9eae020576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018180a032d62a3edd484ca37f0fd392577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77375f7449080e2d9c9e63ef74243da578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049738e71fc5757a6dd27b79a46c9c6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371f716503ce76d4a85b22a301de226580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0b0e22eb46dfa70af2c672145490d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95833b6fbe26f1bfcac407b03ce21bda582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0bc563a1316d5f0c1418efc8ec1f2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7557cf048ce61123e414567e779bb22584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06346fd02fe24fc390305c98526bc352585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426d0ae59f441f077925e5698e9621f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1447dbf0e80e4e39b9e3daa8b4bc5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c072ce95fb4e89e44a77d8e0ca7288588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8488833c7931558f072e76774ff7cc5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad3eabc0846dc9262db5ce86307751590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa28c9c71b46f406297b06a5b77f27591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ef685d527c0b0e1de20d7fdda9f8f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908eaebe2daa1fd9c50dd34fc21c2eda593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8cb8a3f628973b3ac2d5b3e4fcc23594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add53142e2c1c6383d271bdefa2c9b3d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f8887cfa10884d91d71ffd4264548596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d836d8c00e6f9a40498aeb124ea8cfe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8900f44af1e3ad6bf36e1e6cce2c554598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e76f876dcd3cfd54987a877031629599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264e01cbfd0e2cc7d0076c3544ce2cd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e7e6f1287206778b431af743b2b6e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1d86e12345ec0883fb38fe81f907c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557404a4790a3056e21b2033486e014603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc191e3b25a9f5d8f5de7287728c2822604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498f424cba5790b6f33a0bab8d0af43605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b38314757ffecc0b36b86421a55bd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807d3c1a662973f806b8b32a004225c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994a9efdfbc6c76ae15055a72eaac09608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073ee4cbd9522866d3fd3977c09e52d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2f8013ce29e1816abd0a38baed60a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a77b467940f86698e8391e2696ceaa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc859534308faefa94e5b649dbb9efe0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aab57a50f655e7d27a61ab94e63a73613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812de71b1834ad40d89531f8bb36fd51614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c361836db02947dca0314c7a0a4883615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f78e3d87b1908984ccca907e7c0cf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff8f98e0af6413233d9341f0e16b3f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc466c2178b37205dd15a98f1a93c3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94603e58f54ff4a4c58cd02bcad1a1c7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b709f68e537720779836792c0eb51f0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ece2742a806b62af876373dc78332621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7110bef39f857fe67ddf11432b137622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b331eec0baa75471e1669c99acf28d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb5853c632ab8cc6e8d213d291c50e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab59d66fd5925b92a2dec24790f3c2b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb2c77b023b8474e82fa45e19a386e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ddb25efe1b57b81a31e20ca08722c7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7050eecf967e9e58caf214cf66808628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a319eefdb5b4692f6bdc834212b08a0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0e483cb5f1f12ee33ab819bfc9f34630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57bb77457d2677bfdefe99c9121304631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71ed235c00d799386926df2dd72ce3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365f5c858d96a8c0179d666c24a1cbe633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a8833701979276c4a61ec4406e28e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d78b4e38ae231f7557e06a3b2235f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50947a926e7c9f70491a123ae5fc4a4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54255ca4d3a20481919ec12e7b5c9dd8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1418b2610741d96bad52ac03d7de8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90e945f3cc29c5ec6879fc423b3289639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5169a5998fb80ae269197746d0566ce640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21abd31754953a7423edf6ef32c6ec9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9d2e3ef14229d3ed2700c8e521de6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ade7a1a2a2bf3e095683147e400c66643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad084e8ade28536e357b5a2321d7a1b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd3bed204c060dc12ef52bd4c48116645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026671946acbfb7aa3c134395dc32f5b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8b54673b17478afb5d727b79a2241647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e386bca909a93175eb981785910c41648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ea930b1619f0d5a161f8aa5b918d4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86cec86df589280d33b642acb8b62a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0be59d8f3356e23285f099610193e0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e920eaeedd587661e9d2a8e8a64c5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617415de7ec7b9f732ea70f2c8b5f48653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2df39e6a1e18e99c5c41341d55077654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6b64cf73549006a25686b7c01ae4c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236b9bfbcf61154a066692cd05ac8bf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930c1b013efc2bd71b10f44b26689f2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6521b9b59a0f81651a0cf3d89e9d8f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db037de211e88e8544b29a4a18a1b3a5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296e12e1f679e79e77c6314d8135ffe660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb37c5489e83997486fe21a87a6ae38661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfda8585538a5c2b8c32ed8b3346f09662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9035b13eb2808dca3ec637454534c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e1507fff30dae7756806e6c99d1e7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55431c091d4c19451739a0e1dc5ce4eb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1efae0a2b4e2e788001223fe8e993666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b973e06129a7f2bce987e03fd4fcd6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839996f6a44e6c1b9a5286da3b0b8e05668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98e78745cbc7667c4539438f7d457c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fdd2eab7ee18ada43cc734a6350db8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b793c0f61cfce0b7a6d13cbca5d88247671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133540d1831c80254e8b69a2983e4db9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a790b5e48fd29f2472edc17674dba2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f6e38bc8dd0ce1dfece2edfa84fa1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1575ab45c94d75fff86a8dff75f7931675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a3c5caca8923a3bca4e572e8f6c29676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5a9cfd270d0cefde72df45ca13950677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cff914db5c74adbc4c2fe798a9bbdf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0253eaabe3a6c4a90ef6ed1241f4db679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397481572946c0bd76c331a84977054680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90504c1633e0b424f75bf293b3c56404681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7956c1f80f15ccbe53128ae3c459c5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04adb5a6cd5c344644f0fba258b0195683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df96b0d5fda9665b7d2c67a751670f7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6de228bcaae695af50f45494a8d025685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1a08cde7e0c1afd21194d1455cbc9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ccd1589f186913f9981ddca9094bd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e633debbf42819c43852e638c70f470688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd79b97150bf555a37ee7b2bf9c311a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70de6a596be0dff4bec519553d806d3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9620f9b74a88951248819ef292a7608691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e65d2499067afbbb374d7d42d42f2a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1d720e0fc656e1820e768b3941e36693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146b3102abdbbfe41bd9f2d1bfc7701694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f6added86be131f2a1d575e421399695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc1c19ade09f608485d29479e344f8f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c1d46bfd3bf4a99812b713fcd389c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2e9bab83d2f005a9033af72bff8d0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0970494dde0e63e09a62e6f98bd00699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e712169bd716aacf163641bc335a9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f233b5037672f302219e08c21e240c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3f3697519144b12307f186959851a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834dcd902bedabb0d1d6bebc17f173c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206e87551697f0e004163f4c2960a69704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556cc0ad54cf6745cb71803477ef5dcd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65a07d2f4b5c874c6a6dab921d8626706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc67830bd8284926bf03ee811aca5b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6bfe6461b6ae5503629c5035155772708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e14d51aecd42861ceb5aae8d598b2c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe6d6ccee1e578fc44b584b375a771710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ed3d75e807e52f617a4d66752f7de711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0288cdd7ab33f8ecd007b369abe52d0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb561dbf6015cb25d668859a67646d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e70170aaef7bd0ef4c96a8906ee4be714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af57b73aea2dfd585226f3f238c2c41715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5a4bf4d2c459cf010c4b17fb5c3a7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ae246c5ff2178f1c141e4d4ede294717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89adba33fc1c4e25c94c2a77d13533718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66c7e223a5432bd5a84718e085ce4c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166aeddf6b64b4c918e9edf7e355e6b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc2bd323d9da76442aa31521658964721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4907deda21d63c1988c1698f62101b0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada21fe321aa2e3997a312c3fdb3dbcb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c698b8166487037480071ae0f29c5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f6867722be664c491e0a7924651dd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b9313d5e1c6653256b026bdd51b02726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157122bea2c4a7421a1f649e4f6abd0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365eb2682e85b863ea3902816de7d26a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17419073c208ea2106a7beed8b7869729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c35c5506dd43e0731fbb737bd5bd7f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f354fff0ae43846c76019efb3a86bb14731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1afba70239197262ea1e43631b6bf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2b085816e7d6608c50afe30890814733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676630f4a0c9d7b02103ee53242d46d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d511425fbeb6bff13b8bee01de78c8a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e716d59ba8feb1ceb47a36c3b733d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa100f0866684d004b51a390ca605ff737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2c0f2c42317fec45255a71c18f66d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348cbd930d4c7c8cafe25a1e7bfdeea739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9fa396b2a85b90e605a29aff6a1142740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea788dfeb91c9e39f992c9c447b0acb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651c72ad802610677c92b55a4da991a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509758a0594889d0fadb8991dfcf4358743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f28964dbec778d6d07f755a87e01d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bff725d21da8479f7b5c84377fd9aa745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec464199540af95f3f1d6936b40d026f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262de3cdb183c2c7c6e8ba0bbc5a259747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d91c9c842482b440b44605ec230a8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87da1cbcdac7bc80758d9b1a6eef90749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d261f263e6de37e7d05c95ab2bf2796750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf7749b1056ad398a6c5ddcbcbe56d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28150079d25d8ea54ac394064fba78752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f58f045527f97e91b4d495e489b6c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb8d432ac5b5f54d27c2aef75d6ead754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3299c33217d2427385c18e151c863755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a56897cbacb2100ae155d41d2f7be756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb8b4818938c4ae1931840ad989828757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18342d12e22b54bcee6b219d5fe10ef4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422df8b603c1b2f8e984ba4dda4a3f02759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>