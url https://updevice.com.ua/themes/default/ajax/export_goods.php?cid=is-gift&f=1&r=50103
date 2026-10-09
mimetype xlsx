--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568fc5a2158437b3572fc511fbfc8641.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6244248f797901da8c98d9b471b4382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af840345fdc7061ff6772b082ca5fc823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60715da874801c7e8b847c5fd4ae9c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188107a9a5fe276fbbf3df58909a32d05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd81937dae04e5a737335c81bb7f676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc029df25a21e371c3c71ac54df03117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416649a86b5bb9cb86bd83eeb3946c68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8217259c2ee74ec6415844b1e727d789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0be1b89de1dd7acd4cf0b709740fa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf0a03bab7353f827acc83a8e9a7cc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac4ede3f86a1bcb8f3c3fb00592df112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea18615bb9b7480f50591d79fdc9a5613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e30b77e59ec2dce38330a8bedc2bd514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fabe432f3946620c343a003391a448715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834603e6052a8c31764ed3e86effe27916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28335c38d3cf820f96c6a56aac20cf1617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b523cfcef7b4b7bd8c291b75318cda118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f393988e06fc9cf99ac5a6e76aa9a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b467ec5278ae5a78d82e487e3cda520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38fff4c83efad6fb22223a2c2eef7121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16172e1c772809c05699e0353bfd9cd122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb921f9f70350ac1ce11f90d9db2602623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0b696bd8a21384e31a8ebe789647d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de344101f5018d18233509ef3eff4625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c1c17c6ae0f5df39f3efeaefa1eba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ccf9965db7e30d24c4bea25a1b07427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2597742c76fa9adf9f54990ad413d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20439b45ba5c1b733f753f90acf129be29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6832616bbe71954a155cd6329ccedc430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83c75a1ec9a17e4591f58d6ca7f9bd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418f7154c6fb5b541602aba6222372332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cacc67cfc61f66f3208b31c1baa2b6933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629db4051aa846cccfbde1d9c826e5fa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9fbc2904e6ce0aea5f12c25c8482ba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac916649dbaff5713b539de2bec3770c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5acaeb7aab8d7eafaa4391e414bb337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212d84086467b33b477582a488829a538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6302b70df2d89281e47fc21f80ad339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57545f388fcebaf8e4720cec217423140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb59ae7d08e95d5ae70a34adba307441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52209086dfe699845160b93c94eb06242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979e6b7a6d7525e811ac14f9692de2243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f12bcbfe9eb52f8f0565fe6dd4999f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d541a5756e69addb4c05ccee181228f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d75c8b305bb7532035ff47d18facf446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124b76f97b45a24d8e91a33d467d8cf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ac432598e801e2a41c927ab63e57348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b26b4e2e01780c2df186b53a7c48e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88a85c5db2bd2f40b842087a44dca050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbcfe45654beb28f47e36bad1fbd9fa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1c86b980d8359498b991e1a41645e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325de4f1a5ce7585f6e9e63c3b77502953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f35de7e6f5ae09daf66fb62c9f92c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094d6d29320093c8478b79016ef464055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6441e5887eedcf1a4d887d916b0ec5556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ddede2d91a737cd544d60a48aeb06457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d5f7d90c4e1c29c053aaa1b0126f158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee0e3c1df3e2cc9b6b4e8f4d64185359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff308d054455fbbd7d121b028a96433c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c080b9f0028a2dd6cbdf88436527dc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d552472b93a1a40043fb0b6bb75637c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2203a64e2ab5baa2211196726893763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746d6e4d7faacd9317ac201cd3fee9064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50696d84086a7fddd8580805d7e79f6865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a922f985f41de5f614a1d2d90642a7866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46f7c62d32bda4e25af273ba4cd58667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df5df6a4431f3e00e5b76e27e62c4f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf443e84174bf66ba64998aed66503e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec76d67a50f1b014160ea26f59d1db70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a38ddacaa42bf894b9fdbaef0faa871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb84ec876ecafce33d3a5d2ad3eb63072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f6f7c56180b6bb6ee44c92074ae9573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f7fffc683c1baf0837133641a095a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3698cae400615123b08c22b3fd846f475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f45dbae8b4c6abb80711d0129fdbc676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd15ddf4c4db8105c2e3c103d228cce77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff556d34c89a9575aa495dc0f55b434c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674abb7ab00a3689ab1dd0161082885979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6fc78bfdb8b0e2d807994a62c539780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc9d33fce29f92bc1c993e894c23be81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680ee4c41ebc185496fd8298e1e61b482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff62fe8e257ea3d0b9c265dd1d0852083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b0fa368ab8b0aaf21f17951def79884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e35bdb7d000654db14a4d8ee3d21485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3867b2e3d1d7e80077a46d7099281fd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679f512c37ef1d8a9aeca1cabd1fefa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff0ada2511cb5e2218d5fea019c83388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a717bde8cdec849f10173b07f318089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83080d10907ea34a764785bfb707b790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd22b9db3c11cc64ea43e002c9c661991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1eb1a3220e755899a9d55636be19b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd50002ffe614e3c1835f3310d877a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf449401dd647e7716b0d01d530ead8294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fcff6a508ba8c584f4669d40d8772095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f60e95f6e949a86873ce699160d3d696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de2e279b4aabd6ce0f55e25bffb42b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8cb77e8b79b58a6f52e4a6569a2ec398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120509064a05dbdfd5de8575f7f582d099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db830667d824b7b5003e572b7e1bc45100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aafcaf7dec3d870ab57f7ee53bd2f85101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246afcb0877a0efefd570ec02d546488102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d1742b3353a25a8866e306d8d6a38103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229b16a9a28db319dd3a8f0755c9add104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6480d393505a79abea28f5cf35c11b4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f766ca8467df1d9597cdce9545b136c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88db99f72ab54f559755a904f56ed40107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfbb5eec8d826077d9c17dd0ae148d9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb13f21468dd343c125672c0a3aa2c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca65cd60ec6e40981c2256ce8dd9c0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13feb1b3fb675b2aa4dcd89807cb3ad111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614ee8f10d401d9ebf2a4ca6214cb85112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb71eab53300290e31365e528410cae113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58473165f513561dd1669172165a072e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16aed9340a1effaffad8f4bb7f93ce115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354656f8c61a3b8ddf629c3bd413a32116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06eb0eb5e2dc32cb98bbda8d9a81f6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0866dafa12d79dfa4cd91936b1517a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbbe2ecdddb9079d6034d3cc8010fb1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0482145bf3047d2bd0992a826ef59120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e9aab76e083d52e204d040450b4fb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd00289ef5f885a139fac087546166122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959ae63b73c8fa2dfcca076fbd83c1b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111afd9c4435262363cd60ef161e648d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296e65cf8db07bf98c459b7edafa4ce125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20736363d2ec4791384b1666b258f778126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef610a0f7c4c4550274816616151da127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481dcd686666ef9963340c96c1eca54128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768e3c20d945bd6842cedc4c059a9c9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7160a4d2888a8fd405dc43bbfec36bb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de5bf1a1095372708a049732b4fda3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e66e2377992eba3be90e1643ce8364132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82c4a4196916b6872cf79a5515766c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5be6814a954596c58c454ddf9b4801134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e75a608114f8ba64273a80811c12c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cdfc468bc2f62071f5f7013c0ce399136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e5be4e4500a0ee242335c190bf677137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdfc828fc93c9141b0b24e866c42ed9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3324baa508c7e11c70844ef3f7134139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec58f166288b57be4f05ba61568914140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695f875bb079c60b6dd859665d0044e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96871dfa26f6828aa893deff08d7d2a9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ac02e600392af39cbe335d70b2d41143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef02b22dda8c45b81e40909b1e460d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a462181082c1bdf55a8876b76152ab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c0f1145474f3e974eba7caf847790146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac679ac7d210de0e6619e0f484cf4e7c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d81e8cd2fbe1e46e3854c4bd49ed9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5eb44299f1ea7f720b852bfb3627ed149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bfc953b362a13611aa007fb6ca0277150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333426af23f69ba89db3b23c84e8f418151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb04e88a01a804bee7c5411285f614152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f463639fb116950df81bd968f59fdd1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656eaa67e9076a2eedf499b3fe2b9ea154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e7c458abdf77867af717f4768e4aa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856ca6f68747460b08a81d56c73d23b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2d46ff24f29182d7d320c623f9b8f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f858ef0160b51a26f21bc92161e3d9b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a7ac21c6e68b6292d3d7f84f9e37c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32649e46fb4603317374a179fa97465160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa94c883b0633d3d9981ffe18fe07e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353b95d415743ea9e89295416c1c032162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254444cd3c23c469a1112cdb95964370163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa6ab9b2fce96c7f6f9c5974457950164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921cd96cee2abe18ff83115b26e0edf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229c0ba15cf69dd1e33519da22b7485166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1028f28c7564fede39e399f5db8dd00167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c42cdebd7c74029a1f4b7e736b9cec168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0ab91378a3a59a66fd8b41fe1e62b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05286432e80ddfc5d3f987b6cbbffaa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2c2a1d37b21f69702f5375e2c0176171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6b0b3aaa584defa6111c9efcc8f17172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90a58e78fed88c9c5e33b83f4f2d12173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ef6fc3c71abf059c0ae828571ddaa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9289e186c2f321efe76f5cf74990d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52fa96a52596e8d1a984d4d430f275176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea160ec247ee056918e3b2f47d0525d6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71ac8af1f412cfc18ea42fe85b7ed6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7680ba9a93bca65ba3cff6aa5778e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c33b747586f0a9865794955ab9c92180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a704f2534d2046402dfe631e1c446181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be29af0dac0bb5697a048fd46634f43182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdfa6fbcfecc230859cd09b5f0c81f3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480d8eab9c4e18e051cafaff1ac19a4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b968b3ddc3d2ccff0b17f287cd98c3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94234f6db385d5ea467933e335f4c5ba186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9969712e9b55917e1cc2c85d70764c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb42745bdc5798c0ecd57b70f7b4316188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec659a84936b0255ff6501e30386108e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63943cf0681358a2fabfe4a9ff77add2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809203819ea457c3860a125ae6a0bce191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0301c42afd44a8a867e69170de3c8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327ec8ea3c4ba950167dee08708db27193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e014e2b57291f54986c1e211191e0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0fabd2203f70bdff3bd94cff81ad09195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a857caae5de43815bff0a2746c21e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa057e531498546c3ccb98d1050679f8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38c1be54f167bb4372919da5901486198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275ed0e21217d59ceb94229bd391fe6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a75daacd53196c85aa5b0b54b8e652200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b17b71c7763fcdfad652e7eae41b9b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81a2e5ca068585675adb4d15ff8468202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258b2a566f5feb68944a01b893fc4e4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c285c4396959f8aa87693e85c4c48c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7388337cb938ad3b2dcb657d8d76471205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc47d60d5d6b204c44e0338a08283f1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6b5dfa09cd0df67124a1f35b701d6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4f29231b357fb65ffa36787bff17c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbba58dd4f6cfcabdc58cc47ff74352209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe718510aab45889d1be8999f4bf6aa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee93dd28232ab8b3893e986dc07313211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ccdf03015735031afc7c4f356b19e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78c6e5c743f6a1d5dd1026ca81e1e0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35dc9b2d8548b72a0154a9b02c3b4e1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02b0d89495c721ce6295440e200fc3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f7623ac03cd6b786684084f707e5e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c85e39ee4ba30a9dd7deb5a75ebd99217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701424be230850d89b77f08e2c675cc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a68a0de56e2a45320dd6a62faf5a74219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a512ec2794a5e37b809cef478c6bf6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b115950c75ad2c12295e832df055a7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a1d97986997ff4a19960e4bfc23d9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b616bae786f640c657886cd4d7abd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3d46f9c688de5f0d8fef18065dc73224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8b5ef945fd61ab07b9ecdd37f5d15225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e254eb3b196afe41a082037e4066ff1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601835ec3d8e4719ef8c2dedc582cb6f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a77f78b42d7d4ef54500c69c314e92228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b518ef79ad76637b4e2324e81afdcaa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157453c2578f5ecac83f16ad8c93ba4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505e9ce144ad024f59e47e59db45a72231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3833feab10dd940f7d96e2fdd9ebfe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ae03c737dbc9da4e106078939b301233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c5d14ab0f124f51e700e986e52338234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce3ebb248e19792ab51e008e173a93235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068bda1433a25d89ef9ea8a68f51a74d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab89f23e1d8dea09ffb6bd406f1e8a1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842bb2e1c4b6cb3679249c78aceecab2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b83c4116f6df12d0f224672e39a13239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496cb17f891656cb27a28c508df17e9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0438e0f223a380c2dc673f4b9ed7c0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a4e4b4950f00350661b07458fea70242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf49ffc858a1f5ab838a08156e6553d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f792df0b61d6701d5de44d7373696a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf367a9203b10260cb5923443a2085245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59990e4107f4b40056ac3e7e150fbf28246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59308b980513b08e739e7db06118bd77247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8381279b039232a4ad2aa17f188554248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28b965edf6d9a2de88290eac150fc6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb3ab1c158aced9b9104f6f5af6205250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d4c877b98257f4521c690a5f3fb868251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495a9ab41b1d9adee690af310399064252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a28fe3200d7c66bd475fcde8bfb9e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6206771a8cf5bc557088059ecce45c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a4acf25880af32a28ef52c73e3a59255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b91f523e17ed7f9098066e5698383256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a28ddb920b0e251a22f1c0d26c735f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5aa450d5b4bd72fe69e25dd7d7f124258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b82ab36c4e270fa405b12c1eaa8cab259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f79fe0ff14dddae0c4374132684c43260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d278006a2f6918c9cd30d24e71d22b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd9741738da3ac3e2b1c184734f462262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99aaaae4ee700e2e9f87cc1e00eaea263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16ee57dbe28f136f416cd76c92f627264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe2a3bcce445d13e70abf941f210a9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764d4e16a7c183611b7a92865672dd4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869eeef0b62642ce7d6b3773c66721d9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02744e8d5783d44871679a24f4a75a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c601be1518097523e483afaa84fddd2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053fbcc7c415f83c9167e04b700a769270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430fc636b759b581c083e54d0d835ac271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31fd9d65682077c46a151f542dc6184272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340349cea6507973fddce68a9a4ac71e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac1988d6cb4b4e0834cf737d2ff6b5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690661bd1282cd2168230403657e0f7f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55200c7cb9fae86b31628d09a7f99154276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f021a390fa9221e19eeb29465510aa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a39d3d0d3d25596ff8c77f7a34616278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f3cc7972d0870606218331a8999e9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2758bc0f59494cfe7275a78ff4d1ec280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c981379803ce55be62c7ce0fb29f18281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9fc9df36e8ee98233c3f94553c7b0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c329296c845fae07d8c7efeee96f20f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee301e396330bcf48181de38c5bb37284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d941ffa75de7104626110f51d1f27285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3046e2ba6510f6c37afe7440ae66f4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0605e6082c0adbf57c3b0d3c77e05b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d856c61a98f9102e59b90cc9d751de7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c4adff6350152fd01bbf0a5650b66289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e2a46cfba9839284de6be86cb5c05290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38a069451d2a30409cafd523c61079291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974966309e63945e5556455a44f1e9a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96472e59a80b534f1838c992cff4001293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf14c95a01fe8d8ecd06884f19dfb4d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05643cc7540ab29930aa5f8d8ac65940295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af473db708a962533a23125ab30022f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63bd7c6122681bd818de4480a6376ea297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0abc91681d4f2654bc0a6871fbbeae298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0718bd371ee7201536b4c7c760db8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dcad901395a8b3cee98382e53dbfca300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431908c1f1b5a60b9eec61b1bff9d65e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de147b1e3480c09c1bb2b5d6c25f88cd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d3fde5c17c7d970e2f3c4339f2f93303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460faabb8e6f0ffa7ba8349813be99e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1faa16aa448e0465b522e15ee63c758305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9ef850db99a58059d9f8f55903c81306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a7d334551e0d709cb0e85ae9bba6e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7388a1d02ce82c6defc1bdaf59eaa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873893f1c6070e0f0184760cdc72d40b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194fdfb2d49a9097c3ade716720c3e95310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030093acdc754badb8d5922b9281831a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d190d02044333a8905cc1a7b39ef0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20490fbbd9efc4f8ed1bbb8d8d7bdb6c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f0cd1dc02517f288a63b235f4103e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facad5c80aa8ae691c944553151ebf44315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9b9144945713edd1594c75dcd204a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc2238d3232eb54139edc5086d1234317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a14298f6db900b6cd11dea5dd07ed318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2931fa3226b7a72f8826faee6557a28319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0711a4d379efa8511a0f5097c52288320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0d71fbdcb6f1ff929455ce2903782321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846728156fa6887853d2fb5b0037cc89322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718a2ac78d99aa6190fa7276d65ce4a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8af36c46b03baa2a413cae5c301966324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a89d280f55f2dd00c7b272ea72e55325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ca8daea771ad26c2f60e13c463736326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ab468b43cb9de17659c6f298b8757327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d14481c3a77576fe1a972ec263298328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d81449f4550dea17e35868888a0f7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a8deb625fc93b428d54e4a18ab400330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407b7b2b7080ba3559d7855d0e4dd86331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4e1ba793de7fb74e2297dd0caad05332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a34afacd37dd54c387403a8da3b93333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15c464679ce2531b52121a810a1bb5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659c01724d6a9f9ba748c74304abf9e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ffb6d4c4f1de54f1e68bacca137df336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b81680cf18442928e8df56abb6064337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9deb5db6b3a3818ae84bc96b3c7650d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1b3a6f4154601ad2acd574a9b14ad339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb32f1101d66f57749486e31212ac5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec24e0ecf85998e5dd45dceda870509341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8681bc0060f1fed543dde9850215d8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97f87ab20c4025423125296604d987343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38ff2de16a71bde0154eaa3648d40d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ede62c41898b43876dd3fb0bde61f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5fd040eeb8c1cebfbc26a3351fc7b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75b3da48384347ed723921c60fe9c4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57097877d0c86b22058c3aa085b83e48348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83cdb24bb44b6079b0c566c134818f1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3799bf2c5f0894a00df24f5601cfa3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210d611d6e29a85d158e6c947bb6934351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308f08c7362ed6576406f3fd32f4b94352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0847cabd9ca6bf90b9131f91927a23353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9057e8c891424304f62a328e4c6d403354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b54d6f1f69c73af229a18d816e024355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3a3a965feb983405c8e7819381e5a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c67865acb291d998b26f2f45809791357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319918d7f6644ca8a0ed1cb2d2337e3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011fd2116d15c36102972e27f411704359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b61720fe2c21ade52ec5f9838849f4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51863e02877366db6d56164c4ac8cda5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd287a9dfe18702f68fcb125278230c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34db097d6f9d45661b6109371cc2d69363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e904a9ef75d481b375b8077da095df8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05c5500cd63f36c5cc584b3a938b1e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e6e35ecba6fec525c16c916ac202d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6035acdbb8135cfaf5ff180e2b729367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450bbd2caaf86ef11f31a9834ff03f1c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c62510ab916a9b5cdeb945da4d8a5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2134b8fc974498400dbd45223cc211c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1dfc19b39ee5cd09f3e2730adff43371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95363f1cee6cd4a93c625180c6c0bcb5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c835a212dd7974d42dbc3595df0e5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942453dc4c95c9bbb90eda97f0567fc2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863950bdce835ebf9c56ee642ad1885375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93de82c848e1fe7cc0f126ac6698899376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911809ae8deb69d825b5a1c2d3df93b7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f3a258a8cdbb0a0938f2f57c67115378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f055aae0079d004723a78939b354a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92451b0c635b975fe596e1fa4ba29a95380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f417cc4f1b48133b902b01e738e1a1c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7a80f9fb23f3dd3f9cae41154046f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94cd158c1cd9374c3217f82690e61a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f4f992b38a68a38e04e833d8a9fee384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0b3193e09c9324bf0c2320481e680385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4f35522d6e7c9323431b534a49988386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54128ec370598c4e73a3c1f5e0b67fc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8b6f99ca0bc6ecaca495865c05b8b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f9a86601fd093bcaede26ba01b4f33389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ce176a88dfd13cf095feefe58a51e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ff5f1444b4d5130998d8eba19f0cb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1142d5d69685d61c43a796154c403ce392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee219121fd9c7cba6224abc797b1182b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a7e263f89cbe1d33130cedbc73451394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816a70952479bc50fd1776c3b25fb4a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c667011d3c6dc74a0803085c1e7948396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee988d031a2f3cb7d0efc02b2de71c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b497c09ab3d5d5dd56160d014dee47398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103bedd8fd970393cc1d4af676638eb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606571c2fb15979d77c0e4100792af5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff69afb04b675bac10109b69023fc536401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b380fbe41252c360aaaf87f4a600d01402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50800b82fd447fd2ddec3222eaeea65d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a30c6c1733efe00174f30fd242711404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc713ca463cd40db602940ed1d3fbf0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111bdf81c995dd862dd86d9e761d2d4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a276c36da02ef9bc6f76b89e9e8dce4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58afdc33b50480ada4ecd596c168a2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708cb36bf1543721e36dd749a59d403409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775426476ec91d21e98ce20a1a249c6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286301acbe8e6ab785687c20ad159e1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7eff9346d410e5c49e4947078a2a3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfed1f111173b79315614dd15c2009c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8d010a2b4a5fb93cbe4e0298250b0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa97b12b7e829c42cd9707da74497e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89596babdcff5054654ad2cd383771416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbaa7e298df13cfc27a47b2443c9802417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade489a92165b105717a31d1e3e99fd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09074318e1abe99eb7cef73e3d4344d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4e17b6731c5ba1a4fe6c7079878c7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b96835b178c48875eae43d1af6d225421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bde29d0a05021b2902b8838d1c26d6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb08706e253e8c0eb59fb3071e548af423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f80de16878990f8b9371fbfd61eb4a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0d566a64b97ae8058cc4f0a3142b6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a94c49b197b08331b0503926acd134426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08f25f280bcdb45a4d214e2129140b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c155844d1e84220b07e8823554b40428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac8d319dd93cedeef998ef7b9488ae429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba917ec3106e6c5787c65cafa5715aca430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97dbc1c7be6282f455bbd331388b41f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6d5ec1f92e4f1e43ae38aa034e49b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb0d216e13560fce9120e1c356867c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3ae22d4c97702a4714eee0d59eef6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044758988101e1f556fd41ee9d71f20435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba0fada495bb3c7b18be04dc3704a1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a5016be83bae84c08fcf730ac82ea437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18088f9d579b940fb2c5e80ed267109f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ae9d08dcb215be26015b91f591b86439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f50e8dbf557e2bee6deaa0def623a0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673de79a6d78ec131001978c94ccee01441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9cce207e3147f257198d7febd9cff442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3762ab38c007e7bde5fb5f3ab2f90b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719cad6abb9b91ad9081c2ca1a31f77444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6f6b8920a36338ac7e3950fb724be445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc4114fbaed398cf7b7b9995ebeff9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539cbc83b58f41f79549560b652b948447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16910eea17527720b2b57c62624eac9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98903a71154cc1426b00e6bc0aad078449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197adc6aeb2f7226f331206942d5f95450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6d9168a324838209972a181968891451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887b47bd62becccf4fc05111485688e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727ae78537e6b2fba9229bc26ab93c3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290b64495af71352f954613ccdfd8d1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e978183975330b9b6161311061161455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab1e83bc111e4ce0d189c413f9b49f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713ea8779e53a6fcefac6de7eef5b20457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1a6c2bb6e9e6fc7f7e3dd18b232b6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b42b91e8c8ab5e4175216940663d71459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0305203011220af286df2c8f2102020460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f79d037f8c0fc158736782d6a024a1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997f75e3be8113fe4f26758a73fbd09462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36605d5b6f713c442150da92a559c2a1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d51f57869a7a6ee9d3d7ec89796b5e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685add0a2a7d6ddebb95f23b4a1d9a7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50250b20fcacc81244b33e07cc97d4bb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469340ce86cfd03f2bab587605e5c1f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365dc33fd287f7bc5254c748fb48aae4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0fd55693618f436e490fbfafa95ba6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66003bece00d443a475c44ff8cfee52b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225370a101155031c3a0ab8393caa0e7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b8f835059187fa782971def19c898472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9efc48db39550427007637b12d071473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c09dfd1879ac4510ecf2c0fac8a3d5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42ca9e77365f5ab9749844b1a300dd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02294ee3a9f31adcaf1f29c65d167d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be3ca0f1270778608d05088f953754477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae59b2ca5ff42f835b723fac28cdbb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d895c186525c2bff8b440c5066cb683479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721959ba408922cc49b75d762491b45480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9558b279e148c88770e579db8b5555481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9583089e686280f126bb49dec1a20482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d00c603e66bcce557de2af1eb3193d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91a00ee24f0967e7f7c65fb2467fd1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93017de98fcee3b904fb632d63159079485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb66587898174c70bbe216f264d37e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19472bbf2773e0cd4f6304d82e1ff26487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467cfc5865d5a67c99e1cecc585b33d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a63f42930c13dc7e6fe4ef09a36190489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80af4a494873b2239be4984ee521ad490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65813b99c2d86032adeae5858192f397491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e25236800f4d840462f3f7847bc5e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54487630b7e90bb4bf298ee7ad310dcf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb8bc60a8dfd039ed0b5e04e71c0a6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7e8109e2b3ca971a6de4220807961495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1414988bd95d3d543aa50a4bb88a6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559509f1f6c49397bd59f25b58ab9812497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deadd03e0de7a6a9f868c01fd8654338498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a788468abb69d71a18281afea4fccc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b96613ebf9f01a94ef671cd2bb1c9e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956fa0307a2f9b1ee9c8d19a488aba92501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580dc8ea2667aedff1cd7c6dc58f7b1d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593dbcbf53a7a5bd3307c8a28379d1f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde1ba14f65d51b9f4fc6f0d480535f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05184433877efdd76500d586b77693505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35170daac9f1c99934a6219fa4337329506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10ef402e931548ec06298e8d33c114507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc9b3ef86680611db57bf5672c8d59508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a239a13e31161c5cd4c50a23f8aec6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169cc12fc27c0b0b5d4d64900d0a196510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc322c97fad29fa140488b8cb6a1cb5c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5453d75e110fd941863fd919f98fc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1c4d999906af27c04653ab2548129513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa9625d64959a26a20b2e69ad186ad5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c566c7395f5fe921e4b3e2926eb4647515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0b43d070bee78f50556c72737cf66516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22ac21900772df9cc93decba8cef47517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c566af362b0077df8eb17abae237b4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78bb783719198de9d57bf46f638cbca519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803c3bdea66390ff078521a19248b10520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502673f7d9e828e32e4d4b42f6e71ca8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f30414135f0100a8f354936b9bcf9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c84c1c989cea83774c2ec5fe523705523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025dfabdc9f32d7c11a3c68abd59718d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a684fe96c0da7549dbca860da46bd6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f128d8616290e4a57db7c04a7dc5d0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411393b010c4fc74e23a24230f7d83f8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101af02be6d75d3ca6ded55e79874ad9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2f56eef1382685327aef7f3bf2612529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be594d6af69de7012e26b1ebe7a30a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107446c818a549c21d4c0d3b955c6a5e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f179ef47adba0a569aa8ee32b08bf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d93dd72ae9b3b6d36084a889577af533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd1bc57aa9e92fa345aefd086ba4c4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c568a0fe81e37363cf7709170baf9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73f5ea7354275fddc2c26eb45863f8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49984a4b437c90fd89a5e989295890537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55e187f782c8342ea927ffd7c9676a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bddd02f7d3de17b5c156a844c35f4e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe925cbb170f14eab7154492a21d729f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f9b8bd933f7cb0eb595eafc70225a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b3f3f30bb21f6221b46972081f9b8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd329ffd03d280b5e0dfc861b8f6129543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd509a4f54f5162633bff74d362031544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f342e04ce4457d0d9ffa3a6ebe5a7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385260e7e68a4e26fa53fba47d9b7b1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a30ee942b991aa5822541d9e4ff49547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83ae08dbd8b2aa7da5d4b7a2cdbf01548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5e8ca76207d42b81bfb0ce57667c6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bebba4c9e8061692152f25046e41c2c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6810705f0d38628d343a7f8573d9f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe923afa2af14d1e1fec5b344bf07180552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6196693c7f8cdad6795cc55a2ce42553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507de58d252943e07531a83736da2a7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c4db8a1894746c9c0a9d693e3e10c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87be9e903cd64a355ffdebdbb4dc6a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb2f3e258f67be4a27af5fa4e109e1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8012d8b2816b25fb480d8f518fc79558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fdc91083b304e4956d98fbcf2feef5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb50c8d1787bf6b281ad3eb79a82bb3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0038cc505a825d2fc7f10ee3cee9e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673a17c7c9c8afc1475e7af6a6b92ea562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d72e836498f6285b1df2f7d868bf81563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440cef8ee086dfb64828cb5bf7a765c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174920d6964478dacbaad27aa781329565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43534755fe06504a0819c4b024396748566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a676e354dd68187e8aeef185738e88567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f644d722466d537bba17d8e6e5989e8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7ee33b2b15b3a9a6221422f59fee9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c6d938d61dc3360052773a91f9033570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a6ec4f118aff916773f2663c17491571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323115c718939d9f0ded952501cf7f4e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8db20e1bcc9158b686586e17586e47573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512743f5d9c04fca202d6362906ed77574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46f8173d897c73d89e7619508bef72575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5a5e0f225e60835dfc5acd60da866576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69df13ea8b526ccbea171a19016971f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13f63e8c4e57fdfc7fb3bbe990a207578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4272d71f9cbc15c7949a28a9bd3180579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab3b38eee5c328f0ec02663a4ecb8d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bcafb55dd2a795881cb9a1cfda55bc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171198a1699fee88edeb684d337cc78582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a3c9308d65c3679988af2b1f891dd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722614d20b6a57759cc2ac986ddf6ebb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ca5a402acb32f6dc2832cddd32200585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788e8b93952e3ada8b6d979708c420b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe999df3bfd9fbf0430be98904d955c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea10e00c95172d9425cfccc59b8b033588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266dbea7960755f13dcb7dc9ba9fbbfd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf8af27598696b29d691dd6d4ae108590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f1cf3722e9d8ae607a32d31e9bea9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5adec7e27b37e2f2256c3e55fd51ae0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ffd79eb975640694881c1946d7cce593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b150166352a884b87eeb9983cc3d1e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66dc8ad6f063d26d6abe5cd41992c0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60fb339faf74f28d6daadb7d4a02c6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9c5227905ad2286473f3295942777597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c948c515a23e4f9c4bda1e8b6701d8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c70486bf6037f7c07fcde0c35819a0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3937ca06c8becf94874e7c11d42a13600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6fae15e114b3420ecad1e8c5d7c2bd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3a9921ff974025bd83bf6dc0f10d2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b23a7eb39b02ec1f4037105e0ae61603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467db164c7dd9e952c7cbf38d6be7e2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e215158954be8931cc36d9050c2b9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86222e2e69c85af9ce9342333af826c7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4bab5e0342aa7383a55434d5fd80b3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7a5e0009b99ba8cf2f05f4043b3eb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8891c590cfd67c13f57c84a013f5c84609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067c67f033c929ffc66dde3340013cd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2d2ab76937a3b053dfaacf7891cda611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d198f3a0f74cc5bfb538d5f90017aba612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c10315edabc898c6bcdb64c7f7e648613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377085bde235bcfeb30be7dddb0301a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2029b3c3f5bf454ab4f7c18e099e05c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313a579077dd85fb1622cf823595679616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9a74787e7af80aaba9ad981c046ba617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14581b62ee34cd9a3a5d72afa8e677a9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b063f32ec03deeb17924c75ebfcc25e9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b78c3ee4cf3529b48f0856c84aa81620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1a188b8e2073ef40a6f6189c29cb8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b3be6a860fe17a6bfbc9213120772622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642c8e6b8c662f6e8912c2883305713623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529bc73e6bfd4742646faf2a0904935624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd59c52c43720fdfc1970f84dd07b3f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef2000fc519ae4934b4a27d845d4a3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a32c213d9ea332132f9ef645b360c5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5131e642e3ce4c94d773c98ff307a92628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709aad007c2c397a42458274df62a3a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221a6e4812730da9d5b8fe963e3dfb5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7110ac7e3361795dc856f796fbc698631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c43d5f3f1188c73ea2e11a6d297f3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b796e3d0b630a4cde191d9e799fa3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c074b0d1e3d3c0221e8e2320c44b5d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a9422ece091d621b51fa32738505e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb754130ed1bea1b4977d6ce4a829e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b70df6709897c2eba6b446bd2f3b1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c2143d4db3cb91c4cb7a29bf935de638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019aa8648ceaaf50bf78f12db9a3e7d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eaaf40e2b222f024605355795ce640640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc41e3e45ebe7d7704c59d8128a4f6d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c51e091b8cd43c64edbdb83ac1a25642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048bf414401da4e6c2358aa6af28088643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727f9325d1e466807dc33f61fffcc67644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf56997d1eccb0f6b35f5f9facdf13645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547f14f0bfa8240705d7a28ac4e09d9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f84e89a985e28a9f70927fea914ecd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9031a2acdb49a66aea63b01231335648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4f37bc81dd4409c71ac710fe4abb5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52105f181c42cf5d544984da1e7fef650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412c3613a6d7093fd0720be5541505a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414d5b92e894ff5bfea9bcbbac39b8a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb3277d9c1a45368da331c1574b935653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1807026a3dedc80ff0f597e79e74992654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e89cd0101b1b1b54b2d605296e1ea655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9dcb240118cf9a14978be81b0dc92656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4a5aabe301cd9990b436a33f1ade2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87fada254ca4a286019d63945e4380658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b07aa9856e1a2b660c30f3f9f25b21659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567b503eca013830d0cfe08f9145be4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1b294a02ed10fe9652f96fc2e8bd4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8a4228db77c30900b8c90b2a7190f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb97b28778a1d3e4f71ce488337db55663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0fdd61b23c2e22075ce554fddd800664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4727eb757370304d3ccbffa8eb7ac8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb854cd9c1819e1b3b7b703070b1ce666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079a86b5c03e9b951721fe20c54b41b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511cc0aace7b0363c0767d6d0061d10a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c85f3b16123aa9e92bfc39bc07f55669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146ca03b9d8044f304810db38a5dbf9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a97c23228780a2f950237d900c67e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af15d8f71987d028eb7155f623ca666672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db9f32b85b93ad4d5f5c1d5164678a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1369238b00d081208642a063a797d64674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e8b8230d34f406dc954d597ff1221675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ad325d17abdbf5459d16c44bf0d21676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e321ff428010fecc96facb62e4280677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad599babb6c83900f94983158634ebb2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d47a8dd3bd6bad47cdefd3b7d459de679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f41a63bb944b2a91cba4027b2004c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d28e006c897ecf927b1acaee089529681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3de08cbd064b501cc5f16ddf3463a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226efa4e8cc65cf82bcbd04a4371759f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a44d2ca6a94f2b99fe8b26b64e843684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d1fd3148c903aaa7f56ed85946537685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5900317bc1478c3f05fd3b15083d8a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a7a7b3df264b277f7e2a56d87f1df687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81efa1fe4602fa35f890e12710473af688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d54101312a936b124a8ca34fd5e4db689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2947a0ba6cda519ee2151fb048e39bd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc744ad989ee49767face32a635df7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2936bed2a87e3df7549d445317fe893692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac7bb03d47c4a205b9e1c31777599f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7b31ab25bc6486f9c00a45faced03694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f398d189194cfd4e26da95aa73b4354695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bfe4fdf55f82580ef728573e043c75696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80a5fd7b63a4c9a272e04dbc861823697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a0086ef76f91afdce66a15df09b46698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3495db0932a72550dddfc1b2e0777699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ee22071bf9b22065a438d637d028b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec3d48c9e43091eb9e7f069b4f32e5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d512b821bbfd1f4e97f2c5f6d6ba274702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfab4013dfa5e5013ad5049e52f1762703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f12413f134be14788d7eb5f66c4602704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d0fa992dfc52a9af73d6671dcaa4d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4cb5817d6aab11b71bb5c860352f6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8622fcd46e4a8f89d93cab892fecf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547f52bd34c8f82f7dc3f1753b98770708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e471bd028665692ae7a47fa7b27dc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50522598032d15c039eeb97a5e0470710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60aece343472d517928f29433880a42711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ae9ac5392b75461b2d86697342510712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b3f9578a766bc3ec0d98114a70326713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18dda867b4534cdc669a92a3d15beb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d190080bb191f2613431a5eef284d7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab14775332c19f45cdde84de9ad7ff4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f9f6d7b4b523799a71365a77eaa65717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19249579d103bc999ee3840bf0529dcf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d7b2c785e22c107fb361500f64977719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9f9efb5677773dfac1726993d9ef7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021e5986d34ef679cdfd6272cca5d88721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635d75440fb424bec0f39c711d5fa3e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dbd807d6522f9327e88378bd45a1cd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b314508735a3ac5fb1731aeb3e07c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5180e06a36efa7b5878863eeb99f25e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0186956e004b06cb061e0a9d83ab09726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26fc53d4e15e0285f9a415135e96fa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea44b14301d129e730ab7d40fd6cb797728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0415243b30772f9be17b5615f933db6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e78fbc14be28accf08cff1f78d7f55730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e166adfaf27ec1a95a9d29c90e660de731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b36f53ca910f56b97082f1a8b91f0e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219aa1b0269d57dea34e1305c1673d01733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce9a3146b06701129ac2b44fef2b66734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80b2608a65a6c7d174b694140314d3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539bf187bf71aa4a670b67e6c388213f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27133960923583b34fc5ecfc0fd3eaba737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671c390d52001b981d827ff4eb9f042738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98540ee11befe05e6daa34df44efbe61739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36733abf1e7b63d965c5f34eb97aac740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a4f7c24a8b9fd36dcefd26a5547f8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4ff5cc9d97e110942b2ebb81a92a5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df9aab688d8eab42f9f506d2eef0ea743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2bfd7613536a5145b6d2424501093744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5a2fc6b4cb4fd27d67df90d7bccdc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983743e7fbcc64e9e25d291e5eaa8e15746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70754532671f3d4211563386d2c6723e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d53f2859e4672227c3beb0f736f34748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d512681b9e63254f1d357b126bf168749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07397b0c562cd4ddd5dff97b035c1305750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda5b080c81fb8983e20c38d2785454751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487ffc111d685eec6765a2ee3e66556752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313447cc9c5dfc55799b65a3ee22d41753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772bd7bb25f6e929cf1991b17358ecb4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63122e30728080810dba302c44f97ec9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4454aaeabadd86a242a323029d4d6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938f3557142bda993f62e4de318f607757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f856474364e33164000b9764ca4ab98758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779169f211ac0f5cc2fae7552fb89ae759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2adf5d7fa8cf8cff162fdd3223ba1c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191224fed9cc3623b0f15078d4067db2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb7599333c88257b534dc99a1355c33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f4d3c950340112d5afe6c7a55607a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb922fb63326069731e17af3847c1eb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8bdb1dbd0069e73bf2f3ee14d126e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00beff2c4658d6a6861746dd68aa9437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf315a7110e3dd1dcc06d98ce766053b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd7c7822cb647a62f8027be35557059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65541a41e17a5b7c8fa88c637d56aa3010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80948a08cc42f25bf73f7c1aa25051cc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e2ccb63780027e72babadd82fab0d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed445ed20ad1dbf7d7338c5eb2e810d913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0072b4609bee162cd155a3c84c0ead514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81793be8c3a28ec383b5fce7efa3b28c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa336ef688d4e6b0e479870b61a841816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774aeb6ca7cabce70dd89c3ca418676417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67498f2f877481d4edfa822d8cf69c4f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f7163d3b8d5a9feaeca633f1f08d819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce865d52f4f0215e7131b02963acb2320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de536971de4fbadb04efb1f812c4535921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac767e1af17aef22535e824c192ba9a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a7cee56b1c58046bd86cd434335ee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951204c8af6511bc100f3da4d0552a4b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b54baa5b01d2bd33943cc79c17604825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45bde6f9e264b29eb5159c443c7349b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b67b621fc2b8544253033979bcd8d427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60c0546d47acf6e2ea70a5d62905d628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf61342c09145525565d83823da0b5429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77772a13fa026fe2cab07e67a63c197630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d66158a281026d78150efad42ce5d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a8e9c2065d1a3866ffb1f79d0eeaf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49eae78e1e1d7b7528991049433d8633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aede5a24bb7aeb4fe3efd8b799e595a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569277336bcb5be481e2883c019483535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c910caf3cbc73bbc27376e3c3fe5436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff630a055ebad7fc5e181b8f9bbd0537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c69c4464c10a7651fa40f8547f43638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce12efff1f26278709d739ca1fa99be39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88395002cf368efebb4d427a1afab040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67fdca7ea597c34925d8d5d275ecc0b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9464c6b390da4dcee907fb3f0c68642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39acb380758dd3449dbc79c36a09b6343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbfda2e333ce0555fd611c4979b872d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55bf3f88d2e11917292daba3fe7e9d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26250285a0b3913ff2e0120755433ab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f36d925a432079be833f669ec1dc3d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6fe318a886710b2f1bba77879e55248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441cba4ff09231e78937f6ca4473b9e049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e14191e517e867b095a2cfbc4f135850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec98b7e0ee41d2d0b636daa04d7af551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a5077900302b8402bb15cc8975486d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37922f4dfded7047d87459d38da4c27c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272eabf67dc6ef627c44e34a075aa8c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206142b2b87998604c80be2b5a4a3de355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852a4627d04e83055a4572b37ed80ab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44df30b4b345962fdc398585a4f21457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa500abb169d6cae360db1f9ad54ddca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec58d67a6a3a60581864f8f1f288f659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50424918e6d19bfaf22ac88085c00c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9157ca14b1b6dc9044d6079ab73cf961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e0057be5693536f0e121ecf091ef662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c718628f7e09f1079e2f7a1c35fa0d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc1df20f1b520676609345388332b464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030c822e2e8f3adace14b1fb319102d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809748fad5c86158a5b9fbc8b15c5bf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb13d45287b2707ed62acad59fbb6a767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5cfcd9dc0217fc5bb5d0722f8b1fd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf4229889d9743e39d87058edf809b969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989ef768eb1646786bfaa9e615220d970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caad375b48f46b0c9b2e68ab609120571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79f159696423a276088789cc070d1e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8585947aafaf82fd95605676a266e87173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b02a6855ba886baf025725e9efb475e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb5b75645630feea649955d534d29175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac92cf9068505e0506fbbe908ad5c9b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171831da8388a89e037168322df72a0877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6439dc9c056c77db10fe97a8727b3d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed87347ba5149a3cb3fa5cee152c5c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2dbd877cc8e0920b93974712a855aa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ec0aa37d502fb9f36605e1bc080e081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbab34512650115f7048d6f440fd55e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee582de883f19e52787f8d4e147b3e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7069dfb03d6c3b2a3707ecd338925684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0a9d0418d98a428dca01afe54c88985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f34c96f3a8b9fcfd1e4af4bd043ab286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3e4cb82476fae85987a1365564fb787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80376075116d21894f8ccbf9cdb65e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6efee4e06a295a442688bece4882c4089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f3833558a0935366eea85a19bc30290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5cc6268ca51fbdddb38be775b1d8d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055a292b6875c523a58d4031baee11692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061bde6fd9def824db8d9f30ed25ab8193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb06788982a21a36191533d01f6ea0c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454228ad5fdd5a6f432a37b588ed9cd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e230f35135b115468fa523184cf1d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e29870af8c715425cfcd32f6b350d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf9661eb69fd31f6b06e77e330704998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07fb0bdbefb6a85d5879a6ede8099a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155610230dd1a3ec0699e4d1816cf44100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9bd97c9c2001d0bb4f0a8fd536f33d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4734502dfc57b4ff7a35593112a8b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b7a20396ff65691cd7fe5699b4af3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51fea8a5b2ec259d62b9310178ad54a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d5a835ce9119603cb22f65565d857105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf146c8f8a61d60f9f5c00748fb40c1e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c489d4224b4849e62399061211ac3f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e96fc81683e760165c181c3e484290108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e3357201542a3bd6688ef4156e98b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d442ad3d39ed83b31dec735ed59fd75110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa05961a58127ce089adbf6b126c08111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48fe81e0c6434e0e548539e5f8e6f28112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2aa5c84f7bda66d2fb4d216fb9694113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c3039e8c14de78a733ba13bbed703114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fec2e82a28b0f37b45229b66820e36115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a6025fb77092a332e4624efaa1c6a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa89164c0678f16e2185606c841c94117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eeb0bcff6a33d93124d73d7d83135b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a252c45b72095d0761d6f2898fcf51119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab50219602ffccb052f2bb57ce6320120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63772ee3d7cfa1a4e7b55a3ee177993121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1087e4f8ba8df8afa00c1391ad41b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71435041db77f99365f5fe3a9617931d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6b788c783c890aff54575e669e1e1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5cf492b531f4d67207caa281b31c03125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae2c9d6042562c38f4368a765c3919126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4113732445b438e9bd6306f8771c4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd9a876a95093b3442675b8474c3b1c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbed3046d980e8fdc679870cb629cfe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2e7e5549218dbc1150eff2f9ee468130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5dd9d771d2321bf63928987df3a5f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c17ffa903f934d2e037cf7d2782333132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c91b768f45032d59b48df718543890133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e60d0bfcdfec4657135657d3dd7ba6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ed634133bc74a7d83de1d1d718a9d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857b8406ca1669f8a9537c4a8c6142f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497d67d9dd7c7c9aab6bc06727d78b4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199aaab1457df25de1390e4db5228263138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f78bb511cb5ae6ec387e41d6b6bb1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd7f3f9839733ea10a1b10874471f2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40842e4698e15e19e50f4595b5b04fc8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa856ec7c8d46dc0b60a715d42b7ab7e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb28ca4224454b1e5eaf0545117d723143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eea0aa8792ade5bdd66d8e304d1b8e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d0eb369596eae3315b8730c423919145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63cd2a5319de6a3421c2dc9f608b6fb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7cd6a19296f24c3bdb3e069b4973f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396dc7eeadc75ee24acb422140b9d68148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd15adf26dd80ecc1a89701a9218661149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce75c9b31262e918dffc40f639074a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991e3f9985f6907c93550408aa478fc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d61bbedb4c8a71b0c97637ed3af4b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c0cfff2c15dc38caf28bc706abd83153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d6982e0561fac99cfb24584faef1d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9f56c0b3492a473bd86c79c107333155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d9f94de5444b290c9a76da799a0a4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b707d1fe238059bef4135e9818b25157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fbbecf15a2cb561553f93471edad13158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a47823f718e74fa9de9f40ac44254159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd661a7ba974b6df63de12aa39b8c1cb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e7c668fae8d5c2ac73d477b903ae8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b6c3afc2d273a7693f88760f8aecd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1aed4049238bdc2069d2e55ac06f2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef794c0eaf43f19d363bf1347015d714164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089493bd327c93821ada10305143783d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022045461650eabcf6daea8b87bd1744166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394e8d5eb660ce231b359a9efcb40b7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f6285eed5c8c2ef8d000c5ae6ff00168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657cf4913174662354ae193e1706d3c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb3fdd4d21abf3b65ff4e2b35abbe6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d115a43217bf2697b85f222b1a347c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19dfa7112c3516f1ac0e60a27191bc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde753d1e442da3bb96cd84520cb67e3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb9b55b07a6a0bb071f90dbea54904174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda09d3e56b05a163a1cd10f85fbed93175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d24668412a9ea73effc4477b75889176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6765d1957c12739b547d79721bdef8c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0bee9317ad8242f226309556cc373178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5c71ddd16f7dc99ff6156a53c85db179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8562482f198ebfb4b6467945fcff6e08180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350bd1535bac8722caf7629df5b4be4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2b69e90bbe3cc5c4a3e89ddd7c467182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff4d05c4c1aa441da423b6859efcb1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47da61f620f5da672a5ddb7f72f5a5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640266d3b587916cf300fbe2d2ed70d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353353183888f773239fccc1bce5627186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d1da784a2bce51bd2bf13b2787039187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eee9678e654ee0f5ea6f53687d2649188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b5132693218a78a2cbec297ec76b4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8793477bd278dc8df5e32f0ebb546190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070737e2ceae47d91131629ddd608b7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8aedd1b4fb7272160b468f356b4e6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92aa66565fe3fec3700653eefc4f37193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a719978088d4888b59a9e97589443b3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf529ea3f6a893d771860d773c087c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9f19b99b2fcb793d108c0344fb296196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83213cbd83e7d2a054a32fa26eb86e5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29add59613373632788f5e9043b08ce7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ccb4dd09b4c078a504b3c9a6c71d8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b182aac811c5b7836a37b87d55e2ade200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa1066677830ccb051f6588bb7b25d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd86fb8dd7343800aeaebf043d79f06202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7fa82b32801f04e84657f81c5936c9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f1448a01496232654cf3f5af310a8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5e9f650ab8f7620db073a1e4642c0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840fac2e31e15649149f0f2e227b9807206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64afd9b40abfbf93f6736d4b09f7ba207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad19aa8f7a814e15606141dcf2066bf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df135be272328d030214bc035e3c38209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c04ed6c7f18bdc0866218d2098b87210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c228da9c398a198650ef65ee253dba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201100c186257d750815713ca0caf3a5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534ccf249616fbd5a155353b6dc94e5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058e59d0e44a095731c78c4c5bf4e1d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5455239951783df6a5d13950da0df215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f0753441d8943d9f7bae277532001216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70580fd6ac312a014e0a2d0e2b50884217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba498e5e2cebd9e226813066f475cf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32e3d3506a00b7d69836ff79a48d75219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b7656ffb925aaa311b298009e7c51220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e49aa07d400d44f31568246e8fa3c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3713c4061ad58e45d90ec807d2bc4fb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268daa0fef9414db531fdac17e40e3e3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918cabd29cc24e5a12e615045d647fcc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f64c6e66c0a9dac08f946d7dec288225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f981a3e318dd99a3d94ccf15c183e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485be00aa37f7a6bd18f8d684928107e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be273b162b3d20a5976327eb04037656228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489762402baf92b788ee0cfe1f7cdc9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e46d6602ec49b82e95f2d62cf06afa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9e6e84d09cca41fe7ee4970082ac3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928147a8c0ce8e53fe840ef0d3fa5e7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77bc871ae02e7740854d31c5d35e0a6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493200b04cfd51bd15b0ebfe867e3a2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78900b6de1ceab98aaaba844a82a80d9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402cc187d43ffc5f3d1ec6d5d43c9a69236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891b8ad8ba1626d9ecaf43f1d706a12237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dcb5c9df8361b4018fb55ce1b58dd1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053430a2de2a2180214a7b255f0d6d67239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9558878883fd382a068096425ee0422240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e958b0cf0bee860ac7b6d42cb2c252bb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f534e6733f1e6e13990b9dc1ed381e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f31ded649f00fce9e49b07d05a1a00e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d060ce4cefefae3fdc14592e0dff9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747675052ddbe174829df4e407e3739245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4886130248a17353fff35c005f17aa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9a8f7dd9b2dbdb6631785b17911bf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9a34324b7329e3de46f00e0738113248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ecf7bca0bce29d55ac0ad3b1a1f7e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140f85602529c7104a0207d6577d64f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98efe742e1cd6b41f61aba48a38e8d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0b68b02b4f0a90072d85907cadba9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea00a952647bf2ba38959875f80cf0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a02b8a455ca70eb581d8a00b77641c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d299778d8e18ac9ab9184ee49046e3a1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b1fbd0d25dffccf83d67073cc5779256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d11bee746a1a62639dc39776a68f6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96030129780b789492552412e122ac03258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084a9f8a90f2740194ff02cfe8b23e9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd91a015def9f8f169a635586fb9e2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b827fcde52657d2419e3572b9ef520261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50557e7bd87c82d00f98121452a29699262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860d8993995f039dfad3fda8cfe0b33263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5d145ffd3d42bd496e64992742789264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896f3453719d3a61040bffaf38c78f8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d1b4cb627d10feb974c3d74949757266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da6581b6fdb6177bf6bf1829f4b33e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1d00bdc5be12fbef0babae3ebd554268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd8fe0024caf019552f4d8e34b5e08269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a34ed684549452cbe3637a56fc514270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22348e0d056cfd1ce4d2442d782d7353271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce0f48bb06ca77ed885a94b8b34cb6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9016bec445763897df418c37faa119e3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb79c5c0312a4ed2dfae103153db28274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82488bb9d3ecf42ffb9c960685bba1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de8b7b11a5b6dcb9227729a9c76218276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35799d682872e20a5b02be6149dcac277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa829dd144bdccab12fe2f557ebbefee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21066070d64d892938f3ae036a48d60279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503c1a110681a0f90034067348dbe40280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b48b00d948557129753eb192118023281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed262e846cb074f8461a2b604b7d47a7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa588ec7863d43025a6e9f4271ab6ff7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92106c0697a86062d876e5479257cbda284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79603b8059aa7a2feb72c1d0ba56bb8a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e769f2209036c5a6828ca0688f452286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de085cee0537c19e17e769b55aff64c4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32afb42d0d693102953bd92d0db3aa2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45c44e85035392867769380cc0f6a7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96131fdc0f382bf707e49528be58fad290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd0d9e3422092afa89411b5b90d3d6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a8f33730d1eb639f7c1dd9f2039e0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6ad4c3575fbad72769d0b3a715a22293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768eff479825e91dc287ae35af60724294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d027eb4cafcc158d2cbd00d31dbf9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77115f2e76e5bbf3aaf89e267973dcf5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3fe9620f9ed4705998d358d8e4c63e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f86832ec1efe90abbd65b2e7296b17298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96036a0479930b26861a0804bcf0d9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ca40af44dc9604f0cd9a4781c4b06300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b3eef65d8195fc0ba2b932f8e5a12301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058566086f43c673d50bd872ac6a8b4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1e91bb7051012291394de65791304303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ea02c76cd4f99d260db6d3a947abe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f28e66f627bb42bfdb32c2c952951305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb742582532eb26422092a33e3fbdd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266f5684ec3c24a1f5c8ec550f2832e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6b3715ceca21fe75b5bdc810ba61a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b29743e1ede8ef88adcf9874e06c4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157d04db7bd381dfd99d94ef6405620310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0440f23b49ec84141299eee43821c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f56051bfdce75c979d6e6200fd855a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad7966b614690516bb79b694fbee71313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f654bbc5be4a293ea0f5524a3a1cb2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae66d6b06016c9b2cc9118689d7610315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd29044b852e91ff9a9cc6028e17ae2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21fc5bee741f65c1ff80f3aec732635317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200ee7fd6e4dba831f000a25e98feb1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47d597eb3442c20b4d265056d89de3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494483fdac3335048cb85dd5250c9a3a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888d292fdd3e49e6ff2b994e70825d9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2f945897eb14db63bab32943c6634322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2fef79930baa028965bab57ef37ea9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afafe767ccffb1bbdc88006348866a3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993c312df4a6533768fc53aa8fbf5ad325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b72f0a8f99a6ff97bc0906d5cc1e24326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84257a061ab6c300b26fd822de8838c0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb84cfddc49fed606b24571bd129ea2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f7355d46c4773ae0cab3fc47a17a6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb63cd057db65c6ea5dd1fb84c654db330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3b593644b40e3c961bed5f31a9f56331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3616a69d3dafcfebd4d13332e8fa22332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62376eafeda5037b2dbbb56dea82027333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9f7fc5e9a3be72be83c76d687e603334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6461c9fdda8c3c374bccc7c5e3f654335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8e2117c262e9fd1c964e9287e002c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710cdc6f64c6f0b05ca72db88898adf7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ca897131139cbc93a2d62516fb94b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b855682f0fe475891ce9e8579fa2c0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5a82a2bc6e26588bfd825477bfa7d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b0e115d0e96153cdb6979028f509f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135b89c2355763155bf7f76f0ca5df0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f9587019c1d50cf25819311c9a82d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb789f3f1c133501b84aaf39554cb1ec344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e355a59d554ad393d23824ceacb669345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135f0669938618be855e7ad01d26d82346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e680bc4743035af24041cc3d5ff6265347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc465add6ed883da82879733fc24b6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e0b9e6ae3abe32aea3b5c7369dee9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81eeb02e035305d0f03f916cfa9c65350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409d072d8044e7619724b1eb9abcc1b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6eff2f306d6260ee75e2c22690ec0f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42574889d37b3bd5feb1cbc1e4cfd4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393224b87ff223c3bacf12b228d1468e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad634a365060c0b37396f2bbb98b982c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716eb9f728a3d631f879da3477d2dff6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857629b54a304fc78494d9798615e979357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad88d2bfd08a0fccb2f95a84ce0d449358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984c1bc9608c0abf3ccd54e55168404359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba787cfec8f0a250a65319497c195c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60762fda0c8deb9dbd8ded522e6824c5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87c9348ee7c8dc304ee3e00de5de35362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb10eabc3905cd744b5dedea9031323363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbce43ab0db5bd98cf4cb6cae825792364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409248a433ba17f3cee96f8bf7d2cb08365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356a1e7273a2bdb5d77e6c8acea9780366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17209b5a7abffc7c32591494892ee1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7188bd63d970d8d3ded427023b729368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b536fd12700ad116d3af002ed72e6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db686a457e2e36f2c82de135aaa4256370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a481343d64c075ecaa09f61c7f2669f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61b30c6d67739f46f1d9f40a5440a1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d120fc32d01ff112373803d4445f98373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded8a96120fd46b143fe4df4b0f9fd9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322daa3561b6e0d9d7bbe7f12c098fc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223bf06cad94e030d8f797bf2748210376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc52e0e1ec3599d216d64a276bc18ef377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eaa55f8cf887bbc325e78101082b8e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0eeb40a7f4abd13235ae8440a55e6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972497ef419debd8ca4a5d136fcdeac6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34deb601328f92e7c192daf4123275381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40a71b146c2d8b8b649743d3d02e74382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72ec21af22f637883696a4821086ef383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a32951add3f3788778d4aecfa461c3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99166db776747a45ae3fa5d27827bd27385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643610c97589bdd9b5558b235ea875c7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7d0b3211242fd7e575abf0b8f8c12387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244d6d23d8f497a4f4614ea59a25642388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c40af89dc2cf87e6e234c666b5931389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd26aa8eff0b699831052eba94d8034390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491560f74961bb78d03f1b01ec65036391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff45002a446b977f91cf32e2487b3c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25dbc6c777156a2498c20375b1cc05393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9625038764b65f92f6fc6baec919de394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951119b245fcf65e64bf950507156ed395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ac782d5d3d81fcae4d206e6b639ff396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965284692f488b496fac1e65833ec4d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e29e5910a35ea2196a001888aebf9b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5f1134344759b7227ed9cc74cec24399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620ec637de8fa69e782a0586449dd7d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686190a85e70e4133d92e51975c728a8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5814dcf5b023ca52aa7a2d9a3663255402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab244f1742cf0d420bbdae3c07af4f5b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36187c380cc9172ec89562841c1c1e31404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3538073f4add6c49f45eb24e38806405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256a52812995522be7b70b815acc90c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ac88ea164d3b86e017859a6c579ad407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bbd00fbefa468545655a3a1b9d7648408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0afeffa502a5db0ed4ec082ffe8b2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201c2be3b191b63d19a898e9e3269f5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dce58b04780f60de5bcd80f9b89112411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e00393ce98ea69acad73a337ab135412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef139bd6774bc8377df54ac29ee38a8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a9ce6d1d236d209b2cdcdaf75b118414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc7c46a6661716002bb36cd02a2333415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3ece7d81be61f2574baaea94f5707416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe914d8a826687bb17c3bc849e69f0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27599cf906094be32cfa7830bd7a6a28418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808d51d84af9efeeec7067ca21b9529419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45ad7855a6c51b02fccff8743deb6c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06a783706c738755a52c76e6c79f0f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2311ba9d7ef5df656aeed0eb28e30422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b26237c301ef77f00086ff0226a21423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57fc8a619c2c31bdec53a2bb780d27424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c4d0ab527436f0144718a1471f50d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca84d9e519b9671e1700cabf25ee594426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ee33877c2f8e0e5a07c0d14ea6341427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef53d3eb81809bf552f848f30444c6d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b26332a355313d1ae32883874d026429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74063aff8c723a3321aebe60c2517a00430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac97cb2f04845ca10f1e3e9acce0ed431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be3aa2945f7cff5beda5442d977c5d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974884a120fa41e438c3f3d33a945037433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf046a3b527a2733500973e802c1ef5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939bdc1f3c112e76317df1067d971f9a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378fc69bb2eef6a973e9377b6d2a4305436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa01b1b79517763084bde7af709e99437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f57ae2750658b207bfb02d2c738b4b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa4b6c9b84063f9d27d512263892a0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ea3aaa35ebef192678b717611d89f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3a8a8e7077398c681a3f902bbc3cc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90025c01e4814f36a906ac008d247671442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9108a48901bfe4f186e8b0832cd34443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671aadc9a9c377eeb33fe9d6ea647a6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b4eb6ef4e2e10308cf5fc308e72d0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0ac9b4a2a9c8f0c403ccb29495a23446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a2cb8e965f0f7d419bc165212111b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a46358ab6110b704deb7c504f9ed5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4a6e4f4bfd82971f963033699b062449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732c64e95b29f63a68a8dcd84b1a5ca450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44938f5d075b1f7b6abf3f9131808bb5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400461bdfc0e1e6a11dd97e8d29321d7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8b87d60f8aa5247a7a68ea1a364c6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c2c5269261cefe32c9f7a72b25166454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb884ca74cf88f35e30b37a6ec2a75b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978c5fcec146ec85f76b702ced46fb9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623b51eb8f3683b0fd3a0ad3a81b4a4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212357ec62ab5f1c41b61c93ecb3c95458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d4e4f3306e199ffe4fd3ac9f4cd91459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3aa86c93a9dbbbc3b934e8b58c5013460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918af1205198a3122b9a72b2db9d6ed8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c834d99f2f8875ed3732a5618a800462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4098de5e0123ee23c8b522b681f1a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81fc3de7c896af021a3a70d4980da96464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6a51fdce2e245b55ffb71b05396dd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b207a22a090ff9deac5ab51caf62c7b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b845e1ec1ea20f3d981930187473a2c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32936473c16c375dc6848f88725252468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed2aafd27106b64139c0cfe02049dc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af885d0a83c651f94ea04ee95b365ac3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39974ab39ea3ae14a2df8dd963f47dfd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f74c61f9e176d2d250c351438c051472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8f49099dbcd3664dd75b8eabd76ec473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51073c8c874cee9a704cd050281044b7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f1ce21b8c18e63ba69e8883373346475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362fc65059496d0ee6f83a2f911c1f4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304908e61f3e8bf214100ce729cf716f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407463d7938c8b6fc6bb299f415106a1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12a2472faf08be925e8e43f877b0e1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca0a96e218c65566bdd6b396ace864480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303ea8d0fbc3462d45339d92add184f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e312e56f59007d6936ab1a3e242ee482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eda9c3a27b0ce52e0ec9ebb990c206483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48d5b0326244feefbf65bd02605d74484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47d0f86827a9720a6ecbc416b4950d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f823909e763b9cb16082d32cb2585486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8982c91f17f7d5f6477a16513fc07487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0295ea5bf95a251c60ceaeb1fe9a8a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02ed0eb89b36a1d2cecb90e41586cb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50810ed1f38ece0011314a343832c10490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b5485944d51c81021f2e09d0b1e23491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b823b4b1e2df547d0f8953cdd15a9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10037911382c4dada148e245c7c5376493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1f5aa51a4570d4f96908472324864494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15115098f48cdff25b501c0c25a00325495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b852b264d000e04aee03cf9df5ba0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640fe7e6b80816b72e40f4baf562096497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b842381ac5b6a93dfe56bc15be7f72498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b5f85f131b79964badf894ffc8363499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a5da86a50b315a1f04233f7207908500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29283675fa0b326e704f22890c874e56501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c01f89986f0509c0383a026a2598c7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f728937f50b605fa8461a105fc62692503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5979fbe8ddb3d43014885405b6a831504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2600b743b8f2be9c545d6c4c987bd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a0a69a70454bca1e218402cd04ae2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b69cd201ad455110b47f6722fd75b9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64222ebd54c672c7f7191e817a6c4e50508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145da5bba532aacbe71f0467c7b3379509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c1723717e5f355dfc611927a50b44510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a11eaddfd6e98fa648320d736a517511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7b97fefed97c118ad20c1ab27a554512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598b3416e19f2f41af0975847577b1b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9472120d53650ea74eca2e62025467a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03f79d2e0b6e590e13b33e6dae3b3b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26e5f93ba0b23c2ea562837155e939516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc0e3bd91765e5269dddb8d4621ef4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3f08a55143774365b1229168fa745518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e2943a6497ba177e7666cfd7fcf01519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efba8db2d158c7220aec1db03c4c514520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a388e12d19d49b354f7ec064a5ecd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c8fd0229683c8003396f920ef867a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c4c13e64b3336ba68a6bdcdc72df3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b26b76b1565fb62b2cbcf37949995524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bdc6cac7d6f241fd5ceb4c95fceae4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a85b8f897981f9531e0ef08f219c2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d68f7514954b165eda5c22a895ed70527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de760c9d15bc7198ed6cff62681cb10c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f36f8bfabc2b2f8d9fe58a487df575529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4505c454ad0173f31ff605dfd528768530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0a8dbf0c5b22308214cf98cdacca2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad15e9c8d3129bb5a8f61ef7934494532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a9672ee769e326207c6ece4e201df533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77899f2cbf05568c393aaff0b136f22534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb539275eb0021070d1a1edadc165c9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf92432934696dc64260036ef688b5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548346d030064594d314203b93574ca537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7362e0d506774f86c2f9cb38dc607538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28aebc93f6801915047c5d62a665fe1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef2ab528f0a378a0a25a3e0d7ed746540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61637067a546558dbf20e45ce9f172a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da3847e6acb66226804576274daa49542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9587571326a8c5039520c650126719543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbbc4847faa83230392eb74b854aa21544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095eca6c5a362b5012aec531a2e41ff545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51079e4faba63c3e4e791801ce60b2ce546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70500735c651e7ea5eb5503ea7a57314547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332219579f038a1755e47f0dba62863548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b0b2ae90ba4c1b490f32f9934dae1b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec0b785a8c0efa2c98215b4de0e48a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5d5ee29de8966788dbaee6c9b21f1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098543d49ab2ad3c70d106dd6e2098d6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295be7c8bd7102933a6459493700e41d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bfd0a95961fe5a2f57f1c101f825c2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5601da6f48865bb83f631a1002a6f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741dae995f1b529fe14bbee75e4128c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404180d932a652c53d134454e160cbc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0745a0112f3affb7b3a8c0272b189558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcdcc06c6a31a3cc7733b3a65b49a4d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d498df532106266abf27ab29615871560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f5cefd57d85ec183c4a6073ac6c1b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ba08bb8eed220b128ae1fd2585b35562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09541257d63aa13275cf5b1a39bcbe86563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc5f8b8e572de3ad0084c4f5e12169564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596956a0a0cf39cd21ac5d817b8ef7d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed203ed9ba19f022b522d53c7f8ab94d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eed921d217ff77478c2635bc0a3504567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c61966a5f16dabbfd2dba07744ef6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71307f070f8b4725a319e136bb9345569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3999125f4340b93bce8f71f9b7a7c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512439a414009113537246eb7fe7d18571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f21be35caa5854e52b89c896dfe11572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239bc8dc190c92580a994875ec1d440573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63129d06d9611e937f63466bc43f6f4a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f8af7cd07c8ec89f4e39414c9c607575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5011567bb319c28cc8c86ed31c4a46576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff0ad596c89e65c19711165b1cc78b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7190ac7848626cc1886438348376f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4269c732d3e85f8e67446033d31b011579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ff869cd676dd760e3df4282ca6e27580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612392273cd7d4c9f4c29facb310a82d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b20e2f07f61c5cf7997813469043d4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0c16b91ac1286f41b378738b1aa77583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a3e320b096430a388367079f56ac4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04ef6fe300ffb0928553b8c1c91f6e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165bfcc28eb2ee0961a973af6375977586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2a2c722e9c9b6899a3bffab456bf0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174260cef9c3ad0a57e7fcb1ab949632588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da38eb5d270fcc53eacdfaebb6a5a5a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a5ffdd9dc0ecf382a97bbbb062d69590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950759efa5b7d8b6d9a155583a177755591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3df45c74f033ba12c3b7ec344e4505592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0edf7ada99f63c3b5da221347c70f9f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0bffdbddfd85b68efab6e7d4f7bdd3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a58b7f973d2692bb8866310e456a4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080133a07f93a8a0b7e55c90e0eb522b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaefda7cbd35ca7e1cfeb2db0b99f5f4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f7d133192957eedf95e5eeed8c8fc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31155173abbe41db69d3c29a2fd98dc7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7301c97444fe1f0e2a1b151446ebf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c546c1bf632cb3f3cdfd653e005c1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50ec1086005c982828148451fe71b2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125743e17a6623ac70f021dfb71f8540603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf1098abb4c310d02a76133c5f7955604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4e5452e70d883310bb593d046c9e0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c778d5319a6d7bc1e09f5d6d0bf0e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d2339e37860f0d9fd1ea639032f96607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f9ee03df9867c30e92665d4e1594f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59029e55a37815a2edec6c9ca29ce319609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533abbc137df57a9de08cfbf0baf89e2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0dea6475687abc952be39d439ca10611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb208eafe6d19778b6cf914d6bfcf56612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76501998acd0fb1accfdb0e95dacc55c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebbc1a4f7aedffbb8bb68dd155ba7df614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437086e97d5640fd87e751f0817a2e11615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be0672f309c2b64cd07202b71dd4a0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a39134ab3c80232e6eacd016f1071617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38e0c3637920f101b7c2e2157c64b4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c73df4ecc5aca5040572ac94245a5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4ef03d192028a185b87cf2cc71743620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40843e33d40ed9385da039755befc0c1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed695134b0f27938e7243f726fc670d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd12892b2e1e55ab0dbd521f4680dc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a765ec97040b506e70cd0f594d766624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab44ef011fb1ebef5919bb0212d6ad625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c3fbbcc31a88bfa5838be051764ff626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f2d349007aedd4008b8b8979d00bd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2438ffa268afa5fb5ca208cfe778b39628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7e88fab770e8c4c07d1e81fadaa32629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245196ac635c655bc7c9cedc04f110af630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52fa6267676c27e7af679b958b20c76631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754fab94f66efd82755c122cd1fb826632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172968ffe4f2993623d8df001260355633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab85bf50a0c2d576a3f4e2b8ec0d06634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23bd487d7c50dda9f57b57c50ee0054635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b549b303bdeefb00dd92ee28d0872c6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7fc91b5839bad831d4ee94eca7a22637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dbfa4e795e6ce78b53c983445382b5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa7716f06cd3216188b194f2ebbb9e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296a7e80fde3248cf1802145f20aef2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac66df98b2c111b69f769fd3a7ba11641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464fb531d2137a8eabe1501a0301282f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ddf17d5016292e0dbd188cef34a134643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705b5a829402da0fe6e498b2f953112644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c247484602d9f13829d610ea36959645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623678abd252064283aff5780e64eb3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127949783fa09dbfb892c6b40d2b1e78647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2783035d0d6eb03975ef1be0dbb306e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314a1cb90b07200d2cc9b57382dc59c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29613aebb39cdf08788f69c6f75238a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3d6a26324cfbc92531d25772a48e5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516a6b6672f35737096c58ef97a5913652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d830c11067d25ca2853ffd5975171a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c53fc36d24f0cb0e9cd3c2fd4b0d3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455bed6dbf60433ce17d0dcbe05dd16655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613488831f45e62b50ea77008461f19656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581efb564a6675b3bac15859ed13afb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a5d55a49891bc5f25c13a49184622658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d99a13efd883add294f920004d27d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0617026fa40c33d5ba9cf73bf104eb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804228d18bd20316b1dd0cba6dbeb68661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2253c015d7ec7cb9d675b524e158109662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fcdd8d3291e03dc2cc257565aba7e8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510d51c0e35899301569a497346690c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988b4e0049a966c2c310caf9238736e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4227b70d136df8c2895b907b15ca4d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b10837608c14e99fa98ddb4f84f08667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119bc9732a723d84c6b15a9a4b495e97668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3f6209c2743168a5934c48198ebaa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72bbcadcdf5109a2cd33a5d292253aa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4d776a3e6396b63b6f3466f5ade50671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e05fc4311ffa3744a7139f0255c03672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618fefa1f86d7b5f16dc070508c314a6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd507919a36e76bd52282e942b5ef21674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6fd71dec6dc01e6c2d090dff211873675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0626e22690d8710e9f43d47bb90c5d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c916e29d8f440fc4ca3c4c677bb40677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2cbcaadf297377d9722344e745b10c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc98e749621875dcd1f94bde6422a7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57972c2e8de1f341502f0ce4f36029c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6c38226ccbc2eb18474e8103ec5a9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83a5fd2bc8dfd303d703f14bc95257682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f864037b612a5835399b0fc9a2a2f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562a0628e11cbd57f09094dacd73b2b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0082c51447d553ee8536677d698d0b0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44d1580c18ba2c4f1b12acc62c5bc6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f9ce00aed7dc2dd32c17a61993faf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57f98fd0ca639c450151247325c9bc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3fab302025eaee6d4e0258ed52127d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294a27f522dfb4d3229a158818f698f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383dc6b22fbb3b49adef8e8a0ae06f33691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6f7e99acf3b4f39a23cc40b0be028692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c85c4cc085818d92f4f66f4ee7fe7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8c161a482372aa0003003d96f9e8b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb093d3c85d9632dca2d23420a5428b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a53e051bb9d390e519386b6324f090696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d929184cc82fd93e5c6e9375f489834697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004544c9292134bb1e30ff6d6bc9890f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419912e1245c82babcb5a514a13b7bf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f3949d6c46cc63e45adf4ad6d05f6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3e6ae5d1ebb2423d1f595e084ccd4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ba68ffe0bbeba58e09ab296ca8878702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4b88782f847aab009ee7aac262616703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c20da03bc3598348a05c83ab2110e6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139245f5e6a6cc0d9d1eb4b9ac2186b1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb9e2f2a0dd253e984fdb3c81e3ead706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4711cfe5ea9ec21a5f27ae37cb74dab707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42864caf19f528018bcaa66e73a3e0b8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f523f127c3c596f014118ee8184c51c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e2f1d6dfbaec64e75ff931e7e2cb6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128e19826d5674365f141e453ee3c74711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953f4218f66f7343c08b3dc13d8210e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edca4ce8f92331ede4922eb3b619a6e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752a493af0a8e26fdc2307367650824714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85415d7b65e9cd13cedb17ff35e45173715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084af9d7b3167d63051fde38f889ee8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661b5314c5f940dfc9814bcc04dfed2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b95ea9e400f9d74bdd0ec7c21ebe4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2425401e9015b09dab12e43ce51d7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9aa72d3a66a78cfb78346254614034720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c506b764b21b280e1e35d8cc75ce2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc1a6b022d6eb1e7cd275d1dfd27ee722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9d0264265f7848c5c080691ee126b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74079e8c101959cea77610df557e542724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67088328028583eaa4cf177d5ca89486725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422367b5563fa0ff049763f34ff4d9ea726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a365e6b3ce313b16d329a3da33ff71e1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a263558f510a8c44c4b075234a5ea3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdfdf00a199c9e6c94198d661637c97729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c9630261723615db8fd649afc10aa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e688b9df338453639312ce10bb51843731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6f134f3302ffcf71fdbd21774bcbc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2545dd5e8154d730cb1ed79d82f8e9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20bb17ae7a0621647fdd1372d24571734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0c37d2813d930af1e689f9a5bc041735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ab38c3d0b239860bc23e37f479617736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b41cc2dd6873d92393d02b6f99fd2a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5fc918defcd26fdc643ed1afd220c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd34f6227dfddfae7a1315f91a7c25c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60386d6d09abe967ebd24d19b325f09a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409860a1cb2b42db069a44f972ec525d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473e3b9fe2e85d4db4bdc8e9277794b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1707d3a5c7948e501d17e6c5044784743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7ee55f40cf5cdb60258e226746e05744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d27389a09a00fc5b096455cc6b633a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65693538c108f4659d5dd8ea54e3cae3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd3ee1d7b25ae490bea821a2de11d2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ca8be81fc8a09bb54c1a9e05ad1af748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc23e34747ab1f30d8be507d8714836749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96bd31598ea4254b283b1d24736216750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271e141ad260c562ada366568d67362751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec00639483df217ae96ff10c362bfc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7701d48a10a8229396c03283ee4c2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b70093c1993cdd85b4f84a350e0a35754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56a65bd24f498181d7fc0b8e04ee63755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0aa4c9d6b8abb527a08cbe68a2718756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324f89d10d4b9526f527278bf5f27b7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a9b95b990f82430e98dc8689af2bf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b014dc5b4b28dfe75b4f2ed43a8946759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>