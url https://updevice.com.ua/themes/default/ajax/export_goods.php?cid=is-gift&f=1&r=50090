--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9c922b3b4d89c9bb77fa3c1d39fd81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d00b2193946f944a8f3122a79b9ad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceded36790f35f97676eb22ca7c090723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872a1912d25fa159f534443f7423bc04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceca4cf88ddc74b4771d8660b3bbe165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073538007d87448589ef99c61c7425756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5dd8d7737ff268c4e542c52b5309cc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529c43fdba1d1559db107f7291b841f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252939cc5c6cefae659e1d2d24ca08439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4724e055018d1e9d97da63d6af7b9a910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92344d1696cd268e17bd40390691f6f711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168ed1adf197553305878d3528a1b3a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3fd9b1c662f963d0620062ff6f29d813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400bd73b061a20650170d9db01169f3314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e53a7b6454d06ec39d772794f852b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c991d60ffbb9b9271204e0df0b763816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1aa069b6168ecab3bf379a421e56da17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4a49dfb485260832e1ac6952eec0018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15734d52f670b75f7d3a17a957e51f1c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380c18766747917cf911c63d009048b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0e42e5659e424a5165e1fb7c4366e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222bd501d5347cf8f51a08c00ff049d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9799eee64d7ff0f92f5a44c7b745b3523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48405ec288b87b2aaaca777a23d8b04324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bfb5e294a4665c6bce06e2967381f925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406de9d3835ec3fdeeeda5f3d51b3c926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98de7ba54337833815819a67fd612727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b4ed95fe8ddf3d1d36865cedb5c5928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a342f4448e3466901f56c9d2dbfee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4674b5f2c93644a4c25d7137f3293830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766bf766d35648da544ce9f6db14c41b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd667cd5c5c3228f18c6c5a586dba932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138a6795229d93a25c9149f7a1081c833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc200870a90ad11d3699e4154536fd1134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ff27976ae7df641a10fb5a9375dd435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc54c7dff0f961f091e78a99fe30be636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ca848efa00538302873a54098a19737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f577d7dcc93e85004d611fe71199c938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53f9157948298c936f1bf91f8c11a039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035dfc9ec69100d2878c0ebf278613a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deea40106e0a421b1420ffaae9503a841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88369188819b9e888f7e940b9e8d846042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329cd22802f3cf04a1ea02a05f9c0f043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bebd1ad52ea5e00b388826481368ef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6682582f2cbe6d67103dc7ce86d9b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9bc009c734b144267f268748c202eb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d83283c5d6c2d419f994b035ab59147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd1fcb6a51f553c7e5d94cc15d5fe648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58045cd3a00c63d9808e735426a538a749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc60efa166a34f7af246391a83a45550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06360bad4d3694d74285d58d604d3c5151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10150466db195229ff8983c651ac4f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942336dbb94a88374e113280d920f6bc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20163ce2f9d19878ca56ef6b5d07173454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b88a5d0f406879def74d4867a70fc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89dc2bc94d51ca367546b0e4710f1856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb7110d372ecfc613e0efca937098b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ea665da2d2a58eb482bf693cf46cd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535220fb15f536faba082b5e2dde13b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918620ea82c4f7e73e6916457d3e7e6f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7720fa6ada84ed97cfa966d8375fded61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d639af16255ff1437d10985f0cd9b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323614332ebab9188dbb9924742ef4a463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18fe6321d326f46518f162d2df4b6b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b90b2b1092fca6576e618beeaf653565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b7781c8d7f904b6da55536995a41066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9144200bd5135db16878273409497767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7cc344e0fa13b0ae52a59f0136ea168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1d27445436eb751ebaf294d04b60869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339519288d8b33f7311319fcd4f9a5d470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f69a6c2d72f1d2d81d8d5973303f971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360a0a2301f1676073519b7cc16f42b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9921afc8ea66299e2bf0baf5f473d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363a52eb2a43538743212241774458674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332ea3d39fa66d1ec92921fdb4ffcfd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92836e3183f2c37fd05628c5718b6e3476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea524599ee2de5943d936d8d756579477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8042a1f6102f6e3d4e4f22b378b7478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2839adf93890e07f4549a9ffe283779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b58a73640e02df5ee728249c8012380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd943312a3fc6cd2dd963b9a295380d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0c9281b4592aaa7b3bcba4a5400c882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9ad975b9d33dfe611d20a2d83763883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc51fe6af976d4655e0655a1eae4bc284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84df5cc325b775eb242f98e4939eb385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb7e1570b158f71d16f96c9c6d1f4186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e02b2fabef51c49fb5c0d4960124c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726572f6bf43cfe8cc52621228fe03788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea374416838d27105e231bd0a8cae489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159d366cf83fca1bd3c4667cd305edd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49840d9ebdf23a15a0b677017049cdb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa4722e3d0d9c404c136330b507e8292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ea38d03b54e5bc9e9d1e960cd4bc893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2a65771907348010a297af99a061a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0229f81a4018dbe83d6e6747fcdaa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484064789a9b5b09a020c8a0afa4e6b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158bdda7e7ebcc9769c438169020646e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67669299ae732f8e15807aff1529a51198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee9d7c97f91ab239eef2acf6976ed399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f09cecaf4b970c943577977a7137e7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488ee869fe4625dfc8631da0304c76c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f582d098e56fed322822454f5290370102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d0b88bfbbbf3494afb94a9ef75b35103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715f70c2a5f0111a2188cf794626004104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7b25cb044856d8bd72326e6146a86105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058fcebc0c9127d2623e82723f719816106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47e4843b5fbd50ffdfaca84773bc5f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c3ad3f2b6309fc9419647be936bec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2db739912f4fea51ae1ee7f5cd5050109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337a8564b484f5d5ed5a0b7689e8783110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15deb886f7e0aaee5e733d22cfb4f6ff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c248bb7aa94a2b8b87321e745a71b3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ace875b78b4a4d7101d8e6a2b535c7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a1e61098e55c90e42e456ad3a6642114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b01a43176b946f4d450e9a87bbd444115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4ddbcb229276f228f873ae5651c37116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75022b93f8cb77544d4291ce9b98d29117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327f9850659e4b0d7218793468c6dcf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297a5dc212ae1a32845ff82b71336af119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65c98aca9432303d5c8c9a99a654d0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7221f82f62e449981b55ce5a93482121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9f1278893a00356209abca3f52faf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3576802754abe8a2e62dd8379efb6e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef22e20be58c279f89e0a826279d9d4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d765121e565c3f9b1df15ca85f49b9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b12eba9f0ab5959ccfaa4fe34c5e0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6c7e7b5f13eb9b9e721624d4bed30127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202fe3b8b8f3dc776c043aa172a43a40128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763b52bc2c026f612cf16222ad0c32a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9d8126509bf9ddbdbff8fb6fad52b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125bb9ffbb59657d1b6028e894307dd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a83fa805838e5851234690a399489e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6367fa2831d755de5f2e1bac2c4e31c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a20ff3fe39c7e7002c5b9fd4d7ee1f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4858c06c6a37ef5b3ace0361152a21a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75a44a0ffafb5092ad1eb4e83baa65136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43917b067595293b29af9b71d3aa4b76137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37cda23f07c6014c59a6ebe62207217138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fcfef1006af83d25bdfb3ada98753c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d201f368742a27e8ee6cc4e3f5d754140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b143d8f8a363ea7b7a6db6dfdfc30f7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f738b1472e748dca592eef5f5a1358c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058cfb7556095dc714e7e29450141670143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a3355c35fddde4d294298d92a9ad9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027d4f643daffc9fdb4f2d6016bbf0e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb13c287098dbf4ff307507e403fc8c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907811dad38216b5a71b907da22efb99147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150fa482e20d6b92403c02803f1f1b9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe1958379494c6ef320727fed0e144149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d51bce62cc722de2b3b8e1e22409f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13508203c13822f253f6b7b468c8a08e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946eb6a39a562c95856daf86539a901152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce7235b9aee6316dd7a24b1a82d7de153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b146888328df8d15b8deccf7c7cb6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223f31400a64fa5e324a869186bf4e0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b784b01bc3d7cd3d3f707c9925512156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193f5c0be358c3b081f469c34515f68157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1cb934142fc209f34f937a923cd0b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2ffa28e71732007de1486f2ecef79159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8a31a075a0c37b23832064f6dc273160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc6061fe83d48e5958dbd900020f25161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3bd0a763806cfbee1c8d25acb834d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005b6922a005db93a8ce13dfdae0c28163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53807acb73cb9595ba65c29e1007a992164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176dec1528fdcd785c5410b3a5a2be90165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ea055b81ba145694b1ae02a2e5c2b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0cd08c8a774ffd406891e641914ff9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06437f9d95d1da95c750a7bcad11ce168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af91ce0bccb9e6806c809243807d23b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3329c7277a2c5a8fa3664036463698170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb72dc31572d4b7dcd5e2903f1d2fc8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea426079b819bcd63fd2f7567dd157172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fdb187d0accc8a6b1d51698f4b3d8a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e3339d205a39b30e7c498bc601658174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4ebcc0b7aa704ccdecb10600d28b7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1256f6b034a8bfffc7a80a1ea9681a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04cac5571a973b418a23fdf22bfc9e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920be09d8f3d8de7017134de60e180c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd34961678f5760d24169afd54ecf6f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4002189dc586826efefacf7a4e5bab3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef150a774f007e5c7aed431cdaac24181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98553fa4973ef861a1b148393a8086a7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4c65655b5c499f09928fa55b26b07183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d9019681a8674b1426018d3d0b8db184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb96637b754409cd248c1d39fa4603185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be53d942e178eebde8aa6ebcc7953c3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a896c1ee6d78e6dfae1015c2f35d020187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13508282311102744dc8dc671aba0a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd98c1f1b15782a4662a0656ade1f6c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511cb607699781699ca119ccc6edded190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5a0d3728128f209f5c3536730ebfe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee824cd07383222686ae286c4949b185192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a936a18d1079ed9c87ab78e4b6a365193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995fb1e8775828257aa515f2c5e5fea194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627121ffeec780da0c993d2ebe8408b0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41acb3fb0b23246176279b1788ef75196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496ab86286546ffb261925ca4371e62197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e364de34d11e2022cdef8e389f0b57198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed28394a74c49ff7db9b43b02c931e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1311df294dffcb705fa5d304bba639200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f62133acb699ecd68787d88b7eb89c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66220793622f6debafdbdbadda2d479a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4dceda44a1652267d0becbe4a69c67203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68414518faff8629cc2a7267c13046204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04326d6f84e8cf935dd79bee3af0672f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e388327701d2a2b5a24223f3318b13f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c03d229c7ebb19653252a5bc04bfd8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3676b77231716faac4aa4b0b43e7a1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9139cfe2d4fd887af8ddf1e0ed01662209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ff58038d93b90013ec72431e87833210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95697b13bcc4f022109416689a1d30211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05d652589c3d505a5b4bcc774422fd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f345ccce6af99b57e8aac520f3d1f59213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60cfe107e348ca202c5c5a382f9817214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1285ce8c0e1ce5cd16fd25a5c20b7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51fb6c83c5d0b4b9eb71c06a9733f7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf75dc6423d7d5eda8718f8cdf1c29e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c8dfb2c4829950d654025d2bc3751218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aefb6888967170f4219a8dc91ffbcf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a240c021d395d60a1d1f58c42f497220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9016e98b5081dbf80823824b7c8048221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7361a868e5983e149a930baf1b49a7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6de214cdb2eabec83d416ef6e01a74223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b39ec59f10e0763182141911cde10224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4ecdb5570c9accef8ccf931cda4e7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1400dd805e9a77c61a3b1fa98f860226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1435f4351338f75fee7e674a892864227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dbd9dec76b18a6321297e93001cf40228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97a6df81a3728b0b99e7ca8865657e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844a0ad0359b4ba01ca73f35beaed2c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b565f7a5aeb6a49cbd1f3f63408d49231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8e9f61f0fed1be3d4ebc95a386569232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2314ab043e8f224e256cca03a3fab0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93453cbbe7f126997115dbd6dfedf271234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de205236ab52df81bc64a3f05c9b78dc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db54987e887910ef268e197f24c791236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65a3d91339ce9f52ab02d5d4ef0cb1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de284675fc2edb851717c153fd6b2e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145df2f1356dd11d026fb55340c56f5d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aad6a4efe112b84959a9bf2f08f33d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41fd40f8b1d6b21aed5648f94486094241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed07cf240fa2af89a23622653a05750242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b25431abc3c2a390dff8d27e84654f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250eda725dcf6de0a692f74f1d3faa9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117401452538ea6c428cb72d0bb160f9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a8150d96933101e5dc5ac29a52193246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5d43a5a34e7207c6f929e0fa1658d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f76464f327b69667775f023b5992a2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19afa0688e25b47515be9a64a396b5d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184dff2f65e94ea790e88bc14c619d7d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4922bb7e91b34c0c8bb026ea26e26bd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e080d24d1eeb1f50c61a19b5c356e3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973168d68b9a61678c52f36747a2582253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11707517ad7aa2e7699eef1c7f9e57254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914af9e62b33da537c26bb1c7a83eee255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b27a8f05c3d2192b975dd3e9cb5bee256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ec48fb34da9cee2c2ed069981b830257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62930751d1e7aa6b4e4da5a7ec8002258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4d2680ad9f9be3a6912e9a5a0d0f2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c86722196306b7feeacf5b995e2f7c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cfe207822187abd4a5f41d4b3636af261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cce9bb9d5cacb44ae16916bdd8de0d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510afae64206480cde0d2aaf62c7e507263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3a3754024537eb11d324e1d2619f5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c17358439983e1932601078f9034cf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4177a5b533cae968abc04bf018378e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83971e7cf9a549388564be6328cdc10c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ded2251ec9c1a453886f07a9c83e1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb1f58722ca83ae59bf92d78c1d579269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d5b6b1e8d0620de17deefb433a6e7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744558ff919bd93459130abdbc45e35271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0321eee021c01d03b86f2f7a7d9b94c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ceff7e868e3f8b1dc805607718e714273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7708d9730d588e18b26bec4dbf706274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc7273e1f1308e9ce67f239cf96726275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5844b96722c239132e7c9eda84c67bd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d25710e424c3b8d29fa38a3dfe1214277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc644afaaf963f0a53617697b6af59278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4d0cca94a6e348757f175001544c1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf9db38e10bae8d10f7ffa41118362280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef513b2037c4b54c0f6568fd7a0c6f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ccd5d1ee2c3aca46ef293852cf681a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41535b7a26065c81d35501b9b9b00955283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42aa4b59e013f39eca99f83b9651f5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ec945d8ce90697152e1c84301c1a3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e433baded185da6bf72f6f4fd3a6d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a6a7a592afd2e75916b4588bff2cd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2cbf82e09518f04ca7877ff45581d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc7ca5bf8c8e4f5c802fa54d678ce0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7eabf5047b7fc2292e3c4f9c34a2c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77863a4ea6bd6359188a00576c2d775291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ec5a9e525e6efb9ceb9ef5e4a20fb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f58030fe1b2b5221bf5a960720686293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2cbcd2bb5c70bb75136c238124d70294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0fd9d9fc587c781b7eacb3eb925e1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4644acaeec00554a1fee1909a8003296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f40f1d4a79a2558dac57b0aa52cefc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908cb68c5cdf3c2ab43ae4a6e070519298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f96d55efc92393e4b468af76cc0a93299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7c3bde0affe291fbc13e983815c51300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e9f7f88807a3e5ba55f936741bc2b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be05f0459d846cce4ff8ceb03eaddbf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ddfe03fa3f23e7eafba248a9ddf649303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61c9b62f8453e989be934ba8f64344304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10190989dcc6736c0134bd61bc23f97c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad787e3be4cf72febf094e3deb1250f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ff48c2fa38d1c49138278bfc92913307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe7308f9e66929697f3b69fd98ce3e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4ebdec64552e69ca16ae8fba9d208309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2161e1c483b2acedf09ca3f550486f9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c891edbff33389632b0944706fe71c8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9398fd7fe2d073bd28071bee1b8eb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d88dc1354aadde48d162b85c73d44313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb362a955c50a9849f745dd948716d9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5694d57e6bb6181275f2933824aca6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c732bb863f10037ad37f6bd162998ba316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d40bd54568607ec9a899157168ba9c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0d9ce54cd60470f2cc2edd8a07f69318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c54f423d6d7f9ff2b775cfa974bd2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fbe9313787585c0eece7dd81acde2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628a94b7449187c697cfd77682e842c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08854b3cef0e212b8eb2822a0d35a0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e57f353ad628bdaa0b7cc83d70590f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a164cafc22c4ca298df034a401ec7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599fa605125546f6574f8e8563a7c03325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a46a502a9db2c804176e175d6a67b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c70104d2363cf212e7cc0b8c3a1214327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555a7734ec71c6ef5dc4cb7c4f29093328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad4291f06a51b03b7e11dfbf714318329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d780c69ca5d3efbe54ea0b12cac4f09330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a692d780ef2635430d3bca1fbf33c2e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3180d207fe0a40c3706f9bedc8edc6c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d95c3f2049df4018d32f6f69ba8aa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee915ea44a07dc4a43ff401220f10d3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4a1d2f36b61dd5abfec62c1937ab5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2ad0127edd7323717a1db26e9fb4a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31a1bfc91f99006883f1102dc902d9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559842966bf96906e8c00d77461347fb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623124ba92a26989e1aa7f0c7d572a00339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcbad32cd827ae40c3faa5ed22cfbaf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6f7ef167bb23ce27491e90ea20326341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d526f274686389fda77111cf52c49f1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37aa8ed18734c5697bd7b188aa999e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1927c861f921268aeaf70b5003498a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823303b1e934e2826d8d70955402701e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da58a1c3d620f55cd4f04879b6161f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d4b573e6fc7bf5752f40050bf9e48347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f8c522420053e44efd9250b19e8c4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd9cc4b679909a6e2e71926e6137d7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0b58a75803b7efcca59f1ef2151ed350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807e3ed906739a32fc17d902586f516351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf1ca01754bc4de68017722aebd55c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857e2907e198dd9b6e49cd3e4180f9b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54702411ddead1c819200b982837209d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a19d3dafbfc8380f41abf4bb2c568355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3576e2d94585def1f1c88cc5c101cb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1fd1ede1bd25a124f3a6f77a3e929b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583a3319de830d95d765122fc6ff4ac358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53bdc23be0fa560f48e6449308719a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133a17421b3025ebaec3811992881a4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0599aaa4a7498598193f14e52b89422361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8cd44b40e3252f46818dd1febbbae362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6524969c27d98cf99889836a79ec287363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca114112a0715f77f49983e5acf12de2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65fcca26204a0a4cad500a094d5eb7a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017a73cf6b3bc8f7817b689c157da90366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17b49b9e0e6e67e188abd096a72a45367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36f75656c21765340e461464e7dbc8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0b820dd09b0c89b77668077758e78369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c429ebd0d5c863284b71db32d2864370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3a6d3b62ccc89e2f5dd95af32da8e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323445c3eaee3626402bd9fcab7e9be372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12955dce16e37578d4b738d70cde69a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288448ba834c873458ac585879d81fcf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a62c5af12200bbf8842d89eeeec2f3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bafe03ae55411db0c63096b4cf2b8d2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e938c19b7bef0ac1f63fc3d26310167377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f83c1003da7e436d9dac0e0671b06378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ecf78b41788e65a71a6e619ff50196379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3c48aadb19407ba025b7ba0ce677e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078d5213ec8b3cee8edc2da69de1bd6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938da98aa997a2b8b493eb95d634461382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7e17a2deb2e9fa8f42ca2aa1c73d8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc31391fd57a90e685caa929017445d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596660b7e3a5aaa5156f3f5ce7b1c6e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f904ae986e8ec605c4c17812165b35c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cded5d4843d0898816d8c119e36a730387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10576513f4e9a4880772c372f9f6838388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc0cf56f914b046d09d850ab1b95f0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161d9e993eaa0c23f726ac7b5bc68a8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405b0417d191f68945c5b0500ba331c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e77d56ce3d34ce8e92b814cf8b4926392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdcaf56e85f4dd41d6078ea96a01380393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8144537bf8e939d3d76c8fa25789e3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9be6c43116902ce047ed82eb459f8b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4613656166bd9122d5dcbb5417089396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97dbcffde05447664e5e54aeeba6f6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002abc29d6cc70daeb62c42ebea3fb08398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81cfdb80d64360a0d42a1e14a8f785a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382a3e46b6eb20814c7d4f67e4750ec400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7a2cec0e801f34737c18b47781fb9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890373ce3c529ea808e2b8558d8a3b60402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0b029181426ba86a04578ea6f813d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a12c7efab2ed31b2dc570cf9ee993404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0958f2cadda86e6f283a6cb3d420b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05f30e2674e2515a4ede176593314b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916136463bc5685e697ad4bcea53101407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c65d607a2c32f2453ae0340fb2edb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945d04def4cfc82f76de736f3f8269e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c89773b28e5890ea5f979a7802969ea410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b2ec198531dcd02689c23d04053e8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8df18f2ff75bfd1ba247e56c71e6f6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3825cef4b5b4333d80de774c4dbec413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d434f426523e6078feb74dbbadc2a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f709ef3754b903ff5cf565de60ef260415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e589991b15e9f21f6650b7acc07ff416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac05c5e34997b05c86716e04ca9ba7a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eaad38b16db6a96b00f06b64c96569418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52382b2adb9c0c9db5e0c277538abc1b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3328ba5437ccc6aacb77772bdf8a9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25332b7cf749c3de7469e1f6a16971e7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa65d1034b8d360385e11d001a25b1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241d0cc1fd37e929c3843ec62e37a3e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6d8e455a08676c524ec359b17ed0a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91932ae09ae3be0938870a91622a6a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3cb86f9f7415a06b0aea09fa02273426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcaec68af1f668f0bd09a181900fb95427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c86ea7c6f4c250299b68085f48da0d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ca55ff0867258efe0cad919ae0422429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415c08f666736186e0fbe8c523d3104430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcaa1ff55216169af45163c77d95922431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46768992da76b8ab2dfbe3682ed0f363432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb01622e02a93a3e88162fd185736b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652c8730be6ab8b2510eb6b941315b2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738d7fbfe39d38dfe6075fee91fae69435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b25cbf022e5d1778b4aa5394a0213436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000de8ce669168fa9664780e50b6ceb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4408793c236c95e88e108240af0c53438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f44fea316c87207e856fab78b5c77a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347f5d231a82ab524e6f1733314167d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0d2210b803f46480742db8553ecaa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774fb91e68f73d3bd5a2ecf33e4315b6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7502443fb0f9d2185baac0ee205c8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba10bec45734e3b6e57bd37bf1b0f9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49936ee745bf1906dbeda42dcffde5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e2859d6ade388844f549b6161c1c5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff25c2e84b79d2bd8b6f44f49ed124447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2db0de06e75830273255017c727a80448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a371ff66dbb9eaaccbc1cbb5ec8082449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7335cb0997b4cd85fe86c1a1c178559450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43feeaf001e271bc06cdff868e6f5d7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acae0fee0cb1af4c050144a40bdadf2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61415256422f53187d297d736b59c5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e0ec482f0a7b37da7f8277b6b93d7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ae30d58cda21948f37b9a6723bd9b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff36c289e3245e2f9e269929bee4b5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c3711e4d713ab0a12dd28e4620a9e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101caca5060bfa4833355554ea6cce1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8d5bc4655154abe9a6cf5c10c1123459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd14acb0ef91c70597fb558c68b46d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227b789f50c63156b1aa4c7ffced281461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b82a63a7609c241ca88e0de46dd4f0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784d25eafc335114050c9c5e6f2c559463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0b24ecfb07700ae6286c71b10dce2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a995bee0efe1374f3708c244291ac465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2caf6064782f96bd044534737f83975466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e98cb1ec728f36f748c3894860f7f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eac6d1d88dbc5af382f54f01f41ca7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f993f62ef84a93b92c08da2d27da092469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c62573fb8f3ea85f4901b870d0390470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adefc7b8ff68aa6f4ee241b2c9b3c75471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87398bdb7f7b027407c943b81ebce69472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21828b2b83a078829f800dac98828a3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a02be6e89552f148646640b04686c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c1ca1a4d5b6eced60bcf306e085e4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226c142e5f239b03f149081805407f9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da93bd13c9d371b5fad03a7cc79c501477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6914668b967b3aa0b9f682eb37d7e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4b6dec398ffb671efb0d2a835331f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8076f497588b0d5512b8b5e8fcebb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae80bf2da335748ab7f97ea3fbfe2f6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d818f37792b5f41d1ee51c713a1ad82482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a501fdf1abfdd26570faeea1077a4e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861b62e3edd6a9c8b218c776a4310ad484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398dde9fbac679b3443012a98a80e686485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2141f7b05e25b7b859bbcff514ee112486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8d817f3c746d9046e21c0d89247f6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b07d00c50ea2addf67e65c411849c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7825f9395c2a180cc9ca6eba5c707489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9da86b32a69457d2061dad65cd5c1d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08c241280b85bbc7977ed31c24ba1e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb979d20395598f8849fda698a01f8a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5a15d14c484ce8334a24ed9373edc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a60de965d078528235ce2265883f54494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413f4a8fd0fcb90adf5902fc4b10f50495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ecca933487e35485058aa32a06ab39496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d190d92f8184aa141e4031c24c32e0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d094ec13f13e57bbb47f88db450d5f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003df2ab273d2d8816812b0a83318dc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2e631e9c5e8168f85424b762926e1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2991f34a682d2846c6ccb98491b2260501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5162bb5d798944e4f780bfe69b67e3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c1e14a923be7923f8bac0de392cdf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607c419fe2e9b9e3adb829e1ec32cef504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9886b8e853c36bee29d9bee7653b00505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd61995cf2fd7d0846ebc92bd1fd1b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf94376eeffd2424314ede08987404507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171892c2e9210b121c7bf7cd9aaef26e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f7086c7f5f4cc273201b3b8fbfd74509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ef84018d58be7b8bab76e7d4d750f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d010e350bf7211f8c347b6c9407de9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6fa54b521e8e98d45e773dee762e9e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6729d8b26060c5703428258925b48513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404ba7f29d3f4d2f645ba076c41c5cf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb88a3994001e4c0bcc407941bccfea515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a647807b67bad022e8823a24b5a4aa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690d716ab10329092238aa6c571fcf5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18daa09cb29de250113ed002de2e6b3e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2aac67dfdb88f19b2bec84091d9f39519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f19be003ae5bea4b404546478a11d1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75c4e1d9f09718d84f67c78ea2088c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62aeb74dee109d30e04159c76aa918522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc37ad9459500450464fa01926336ce523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c068acb406f1e8a5c9e14ee00982fa4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c53ca76eb58b4a4c1bbc866799d10525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186cbc807d63af9d4747a99fad9c3c1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28512e55b3f0cd55e763449f832ff649527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af434561c916fb73bd0d17ad5bdb0a8c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba3ff73f720d2eb8cc2b60b4373b3c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37f38780c220b0e4865c4307d51f60530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb9e91d69d3c6085ec03db1ebc8339531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d733614352393e6972d3917b3212ba532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46efdcdb0bb085b473381029f09148c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f010750150e391ae8080fdc075099a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ff84824e0ead50305a01f092daced535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caaf6402baa275f72f9e9603576b21e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b76f5485f73a107ad53bd9466d2ee537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdabc7b97b3fb775bc2c1e965824a9b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366f1281110170d89bb5414f33eb642539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57172d0c66d2f0ab55e638c563196a1a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f2977264d29e2cd64ee50f6587129541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60fa884a6b7a323292937be4238a5a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce71eed6d2a10c29af709fdffacabdb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ea17962a0c48bcee151954c3cfe39544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a65ca39e9f93def9b7fefab54424dd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927811327ffba0d03c0d44d87a8c3aa4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b2076f1b86a94246ed4443b8c700f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ffbe316a34b9e90a4d8f65b90ab697548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da134a5e72aadfe7e96966f6117db5b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b803eb650f3d65feee1f52df7aef47550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02529f6e4452ecf63f1d230194792bf1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e00b5fef101636e5ddcda5a7efcca2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915aa3ce4fa87f47763dfa7bea2f20bd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1f07864d16695322772923d41139b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc4c6e486962848401ab78abc0e5ac555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e883f96b496073c294e7a0c7de06a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e11278c859092de46c32d28c65612e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772523e710191d6cbc8b9ce2d079ed1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776451e62df76338a18189f3a8c0c74559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04228d457cbb3e7214f49d26c4cf5f4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e47fc54e2c70bf0cc95711b713d771561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7353941a3700aac83bd7c2b3e27b18c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4633dd68c44f1876688dd4b00230cd8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e827dc14b58724c43eae1dfdee8a9ea564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07b7d5784913c690d984a1fae9a948565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e609d94b7bb8f3582bd88b130dd028b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd63a27702d1bc027e8917eae7e04e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3db9e16e6365dcefe238f4f11097ae568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1a95f5b6c1972cbd8b8216edc8ca9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959006d7d14987d37ebba0e2a3eef575570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2c2209e0f09389d0267efa1eaceb0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b5ba80c360054ff5f1b080856df16572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8bbb9c4ce30c80ee37ea4e48ef991f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4b77f6f469e302f2940ba03d56393574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c49e86d616323419a917f194f4d83575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f846578907f74423a5a8c2793b05133576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c304cdf5e2d9b5e1aecc6e20f80b51577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686ee6b08c1038491638a080f074e9f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596af0db4c73f1e6c8cd7955c2d6ee77579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922479746e8e2c10e7a14df53aa4e54b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39507f0e28ff65e8d79981ac5fa4b10581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e22b1044a9753db1974476cabcd0b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08bcacace3758c1b33b4e035b0362c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df52a38076409f61e79201193c6993584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777b61f3b253ad0325c13dc4c8a3918585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5906ae44c9db2b388f1e3d6e52c64586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92539a4c38a322d65eafcb2b7a82841e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a543009fc1e224c18c84a49e0cf15588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3bb8a3632ae5276033ca764a402f56589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a0988a248d06388dfd9e613d8c382590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e786f458981fbb19221c456b69f9d44591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86f3a36e7ce1f74eb086cf0bd8ae40592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a192837bf096ec4d7ee7c3d2550b56593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225708194fc89407d6fa6d3a58bae68594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145352898a425ba12310c80acf6967f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ff4ffbcc12e3a477d2bdece240849596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1258d0a5af103938c132a329ccadf5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc769c659dc0522235ab9c5cd3ea4d6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32206f03c3b41157015d4e7eb697359f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2693ac71bd475999cefb3b8fe20d7c3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168259622e95e0c519ecb4b8c56f97e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708928ea32329732e0a3356e4e3b5018602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28c7b8eb73a79b72af2b1eab1ee79c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d445c6e3fa1a49048f7b008176bae604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3886305d336d2c2e67ecf1c1ee158b6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bacc0b6eff94628cadd7108aff6ab55606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c6bd073f7eca81659fd5ae7c0342f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672475510ca0a101d73f985b50b5cff608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7ed824151fd7c9d3f7273010014c2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dba23f5b39c19af2c6b9b745a2b30e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ff5aec133689e72d0d28df002032f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706829e2b082c73062b9edd54013fb6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6487488d64efc32a7a797fc5c3891a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71b0ce39984e102ee2db8e38c60579614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01c8edc5e761a3715a23357d48b272615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223787b0fb1ac3618d6fcb9bb048b1ae616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860be4290cb99e8f75aeefd87ff96b1b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9d3545f4dabde6f7d8387b3b058bb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1881578caa475b436d0051774fafd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47661be607a80402e5b8ade4acc702620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec56364523960d061dca27d6a481d00621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be93e2ecc2b3ab42736c10df1b3cd3d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e02b295c07aa386ae9ac14cde46026623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4232a4fe44b5ca4740ce641484cb0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a690fa62d31f996fd84320595d27d4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c142325b37fadbf9e07a05da057f1d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83fff6a6400c37ca8673edf573b03e9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972fc7f1f679abaf1f837de6f112613628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f9b00601f609e729d13e53a2ebd3e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eaae499468c7feada8ce40b6e57adb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89cac0095cc1fe80e7643cfad054d1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50b6eca538c90b2ca4c6d51b14b214632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87448350e67ff92afe6d22d211dfd9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318242e660d65bca21418533feaaa32d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eccea354fd7ef85e643b42ef7292e08635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63624a8436bc22e3cc6be666e8b3c346636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53cace7e8b764cb851ccbccd915af22637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6b367398e6bd11d2124d798ff06dc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3271ac25dd7ab6bbac148ef0fccc0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76a1be248f3fd4114e830f55c90099640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de315199ee753d204e490cbb4fe8fdfd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd90175abe13d32e86f7554d1fd92a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c98b95ef9f178de6098192f2bc7ef643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344354f94083764cf6e1e9c7695d934644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2525439d338e329d8a34c79f4ab0d0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce22380225246d1854b1a5a61452b6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ce9651a92a53998dbe0cf0c2d0f1f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f26aa0c2145133b9de99bc38eb439648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c22019e10dd1def15d1ef04ce9c92649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df85bec617ac3cc0ac7b4a7b43f0777650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd69ab5e44e81439a0f45ad1d75c1e1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00fe0d38dcca16ad5183ae93882f74652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019dfc3d728b15e9cf7a983dd8cb8ce9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076d5e9a41f9639ed960025ac613232654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8254fb4ffdb4afe8a71c4089099924655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7c95fe2248ba72eb3a83292e0f982656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623f4df11ace673d8b458f06d1549ec657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475440084b4674d0622bdba67ce6539658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cbb3c35454808c9a730b8aff576370659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e978c1bda3bee5eda59d0807197807d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aaa450b020f21980799289b5e6e06c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98ef7b804029294e7ee13468245216662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2904a795efcdba36fa3f4eb0b555bb1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538c322b39aeca3e2dda294cd8c416c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f6f7820b4af15cd2fc1c9f9bed2e3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d874c2252e8413b4c9eeb8ada5a52666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c2356a7a3f32e1b8cb4ba9f611cec667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4fe8c2b49c603bc3daea0b8d010c9b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a2dc7d7f150937864c2056cf132cd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192a01e8f8c8ef5c24f3c4146badabb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daadf99a7435892e6defa153e366fe08671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85727f21fe630955cd2ca64d2a332a60672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d85c04e5627ac34eda9e306e76c381673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7729d9fbd7f24ca4ae6f963ab2dfb7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741e366b40a398777b4ff58a2b6941b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15462dab207a8d09a4ac5d946a75aa32676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff517c638be4d5d13c96b424711f278677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6b4ca318617d6f5a5c370859147de678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b384e48db76a4b98a86438def79df4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f33aebf0188dd8a0af95a4046884ce680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34984e05d8d6685e7ae86bca6809fb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0b3009f87e6e43596a593980498c1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24e8ba2b9b601ff3ada7a8c27465a3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847a9d1e4a9c118b8ca01a07368916d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105aa244a9cf569a0855147ff89a234c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f82044f8c3e88f83b19dc203145314686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb3d44caa7fa66aeb2629a3bdecbef687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4bceb7fcd3216893d9e765d2999c6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544a002a93a1d32d89bcfe3b0ff552f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713311ce9fc01a9c417e0bfdc4e7fbf3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30256daab6ed5cfa21e8aec9708b03691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d2d6ee156d5aaf02b0bef165a6ac9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8aa101525e0dde778adbdbf5e488e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411f136fb329be1a86fa9585a0afc8a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fca6f00ed9f6ac28b966ecf9085d74695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82a56e8c1025335225808643c831df696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb27ac9820029b3a448b766233ed83c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50e6dc913ba154c29208c0f5209144698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e1ca9cbbb6a56af4bce680af97713699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70318cb25ee4c1f89f5a41f1575248f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3c607ad2472964af1beea26cde7d7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6e64e637874bf48f72b9da6aaa7f6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1c795b5628a8fea818ce8d603f968703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927f6b556a65442b96daff681c08c93704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0ec44b664218cbb65679c2b573d64705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acfeb50c8b05a358992011bd9d0268b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e106cf272387da71812983797094af3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9799898b7394f76cab6e5086ada9e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa907cea724b2fca999150bba2df07f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556313f2beabec17469853e6f02beddb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db6221e622f8bc7d1db033a29b6d9b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae77f533412653f7f29557285e71b19712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99b23f10529800d4d0cc0b97b0944c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d91010b5d7928846372342b0bb549714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721a86450e00d85d897121d4a8b9bcc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c4ad259cbd0265a03f4f93b263b15716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42a07a377c669ead134cd03b3ab4e1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b91c89a167b01dc0f32bbce862c7f2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6be6908f1a19cd959c96fec10bbd80719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd22e21cdb6b1e3462e25cc6e3f7d93720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2d8d68ae89b4d6fbaf3b564d58689721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f58c66a4fb9416a678c431534e85d3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1c50f8d64b6838be6d889e84a8c88723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee36f0cb87658e0b9674a51198ac28d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0304b123464f5fdf933afe96e2aad725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b307de215b8ac5b2889740520c0007a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a19d34409e081104ab7cc3d6542ec727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920d142550745d232bc4ac0e484bd48728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2ea03b688457a30f55c6716b82db9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162f8df609e1850891ba7a81dea944c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef1dcdee00a0c55e15e7f257854b870731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb6f5ad9d974706a3181a6acb68305732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b7d59c9bf55617392f0feb6ce9040733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716b4ce863f22fa6fb0624793e6aa5c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24ffa91eecc5a87d7a841b43494d71735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891be2c382afe3a6eda48e31e0439b1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d12b0a36434a474a514d6ca7fb25c8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1ea987f5e00b4940ca9c4daed6178738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8608a427080854b2b4eb0ac0a0e7d5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6f44a2a07749b0ac6938ecdc3e882740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65acb7df3250c27c0b7c60fe7256d0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63339f4c7678a4a7aa14ae5ed984f63c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3eda332ed67c4d181ff07d0bc8b4a2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773c579f2d6b6784ae553280d33bd11744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931895e5588f5a837defe322974a8a5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e300b070d125dbc15651490bfc35ffa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f46adfaede92066e5669111a227df747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dfbde6d471b133f5d9414809c108e7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e1b4b21a25e7ee3209128612339db749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8192bd3bca2b3cb6dc8f8359144d833750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14bd2a946068b6b02786602aebf8f8f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7ae345360afbadbbbdfbc01eff520752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c71b2fb15190625bbac586beeb4fc5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d326b94f6acc8fdca43c2c6f69ae64d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09157dfcf30189b14f6f8388076a33d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d8695b3cf0731f87700a9e679933e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb669943fa26b609ede139f25f55165757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93572761bed06bf3456ac4fc4d132f22758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07eb36c70365c93d322d105451544a0759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f73e0f75e8ee70a1358b5d5c8966311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a56bfaa982e0e0d0a5b5cb8a7e24642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94777662aae9748811959b56186b5243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe1c3bc68831e0e4836ff5a9b25ba444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f179809730ad17a2a4c51a7435266b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b102fb0eaa8e101bd134a16551cad56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809bff92675842b923ae5dbfa4329227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8e0d62d5ea6ad01abe50fa53b379e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d72d2c16d8030646459e572d4c1589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d816106a59d0ada873d8983828f5a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358287601a5e070af532d825b587d9b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346c339b4fa59560e49c11eeee3ba0212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ff6c4daca249c29e050ea8008948313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3cbc00693106cb865ab6a6cc8230b714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf61b69ecce056929bcc52e9178524415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ffa97e690fab3d73710de66536a4cc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0670edb5d1e66815140c78c5abbfd1017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a8982409e5538c1aa5aa5be1c9e3018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d3c005361f34f8bca0dfd9061a11919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042b828b77056401cf67e0c467a9fb320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d1a5dad5256e670cac70b4923a8ce21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586045879501628fcb8152d867a32b9a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438c362b15440802a6b55f2c208407923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0202750d0d0d0deeb5698ee3d75dc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2207c3c38d79bf4ae9bfccbea65b6325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71f90c02815f38dce797aeb6376a9526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09fc35b037f0579a0efa1c841d791227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1620be146cbfb03c42d27e84775fe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce94c822cc07bc6603a55df114d94129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd9f21715056e2f1683decacf8227430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a22e85bb29b3c0035a842205f3b1d031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe2d42a34b0303d5bd17bf05c3ff6e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa593713b9104fbbd6d1dc2927160833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4f0961c14178d65bc304cbaa86a1534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b292f0d773f8bdbb4c0386cf72f4c0635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555418fe213c11f919db11eed8c6eecd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e78909b6a61aea281660c063a302137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba346e69f9a71dee5c3307e2052722dd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f591064b2794bba0281fde60ed5c9939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df446313c17a0f59592ca0a8afda109c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe056ac8d4e2219e37d30418c4d75741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08b1a5642704e570a48de97438d1c842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778475666441afe27e3d53ca1fabf8843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc42487c9b691bc06c4503b02dad7c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47014f507a2ca0e09549277100814bc645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc4caa36e809ebd52f4f94bc13a78e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bff6af2f9e5fc42ade3d76a3de470147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f8eaf27457a511bb7e2c1fe83486148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a072d2a32bb30a9974083f20f6e899b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c72d57d6510157183b17773eb2bbf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b179d9bece1c6467e09062f0a8093e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819b46d8a13482b24939792e2fcee3352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c557c84863dd379421e563523a116b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde258e4e364666f07ba095fcef048e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79bc65e517a3193c6dff08bf3e080f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785555af748deb8bae60c7d6f829ecbc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1983dad88c69d5e0db69893394ba957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e40b41101db5c27fc5eebb62731fb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac16978172b791aab1d47f6a8c33d4a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4a915f2fa8110c619712d95d1abd860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8431a04c5906a0cea778e5e4b78d3061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5028dc1e7c1ccb2ba03a739b72bbbc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c494fbdbd5183fbb0fc4f3980746463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982498f85b59035099c265a65f6497e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53038f25bbd3a0e2af634b03892b07f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714e61b2057a7ff75566afb9145773366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24902c4c20d9a2025f009b8873df614b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283be7affc4805c131464906dc80e6568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775787b93825809bdb09e0e06f233fc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b32ad1e1a252163cef5ea16ffc1be70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82fb0f9245789419cf39db4f6b5db0d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8e2544079b92b7356d96152b0935372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c48fd9017bbccd688526ca5f8e11473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576e3affb58166149d6033cce51cbee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db15ed3754d9c2980572ac905e595575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807019ad3e4f8c45e94e3876a0f01bfc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad9be82d171387b4662ce6cb69bb8277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7169b98a11ec56cccfd190e1e2950d778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75509b0e7e2e5a22ba51a57fbfb99a7279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c80c7b261bef27698a910ba5e0174d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1073b9770e88f2948c6e5b8e23ce3681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cec05fea9ed5b8de97a7e6e76b7d4d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e9ba68bc74a2be79b1d0c97a9180083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aacfebd8cec33a2c8b04ba22c00e90184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667e9ffbae8c57acd9f7caa5e69f7ee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dfeb2587e5c41da5ab7879992a68d686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e32f07ec1f3490e42a99629ab9d33487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85dec7b5257aa08e86daca425150b088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f378a58146d59b68ceb953a971b1089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adcd1cdd601a8c95bb7559d4502a00790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8b816f3bdabae8c6e4699a4e342de91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f8ee2c214c65acc3e95792d6ecc8192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed376a9ffded27db215dbaa4013fc6393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6038bc2fad500dd9493feddcaefbcc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32982447224d01bc4aba6f414da34d995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6dfcad23a8350b1055a921816d98ef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdbb0af51a91d7cb18b77ae92ec359397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154819e220a5b45a27e01f19d2ff01898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ffb8e4e33a648bb614ec92193d36d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dde385fac229ff703bba40cafb254b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fbd96396076f94839183ef61226915101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6442ccdeca54d2e592f1774c0cfa668102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849058dcc2f479c84ad55e48d57d8a3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103598b515a1125844fb3aef851bb8a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64d53f5b745ac26bc9dcec6acb84fb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93140e7c171a91fd80b851950f86be43106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47120d12fd5b5faa7049aa63265199107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4beedea4fd05bf24cc76a71abc8db0f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf9a1e74fd8aa69c00ec7bb794495d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8281382c144bf697287ce3e057b0d8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e29db01565b660197b3af519abae4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406cbdcfa963db182ea88bf8ab9d09e4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88bf9bbdf58b34a8c981b242379e71113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba01f0df30e3decebf3c7374f06a2cc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923365e72e053e8b8936e2299700326115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a982810d678b947dea124bbac25acf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1708be2c5417cc6ed5001da0a79808117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70644bc4b29bff791b42f8b366d90775118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763bd5b43a27e29a27067b02a87be034119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ecfa8324bd6ccf5e9e6e5af3958b45120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32864fa67f709559fe27fa3a0ae034121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dbc28155dcd6313d77b8f923bb574e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a861589b8ebe427000da1258b8e99123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a7725e22afe1be08e6353a2713e73124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906f63d639632f7d2f603e1f44362ba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572f60cb7d33324a6e94924790cf840126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194b83ccf0f6b1be9079fc76777629a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2e805622402a01d3efd14d88ea8d0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f4cb1dca42475111bf4820df912f9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe12f5e6f518bcafe82f5cc5794fb1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2546a1880f26640868e63ae4f50c247131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb749ea0272650b51cfd53f3ca3f96132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fee08772212aaea1b6b64c3f293bc2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a326c103e8cb636b08bb9cc48c5563134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f22f1fb8474481c6a422cc1befa9d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51cf506a6a3111512633423503b931c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41efa130045a7a8cb841e760200c575137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20763f3a0c4361ed8bb8706a17927ba1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ad288bb28f190fbae6a71c266861c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83054683a8c5e3913a7d7bda130cc91c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114d00390b9b770cc5156938581525d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381addaaa05d9ba1a19bb390800be0d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae03b4dbb37f45ceca6a394be23cb9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630e01a7046dfb3ee65b6f903c6c02e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf6c4aa108ad87b042c3b587235f5f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28bcd6641aa3c063c32b2d038325f3e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c5aa6b1ab526b17f52f90d208deab147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f5dadeef7e2f365e2c685b566847f0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ecacc06b5dbad470d294b6c8603de5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf1ab8cdf4f89f6a4de312a1caff9d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15bbb5076f87e89e6dc37cdd2e4ff4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8c8be1196a389fb312aaedbae014c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd39ab25abeccbd8f5ba882cc4f18d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3291c5ed7d008c0d1f16d088a5c674154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa7ea10356f26fca03289d2450a6b8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2c642d13b74b40bd7a73dcbf00a72156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227407cfeb8ffee02290f4b35cd6f3d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13660778f5fd14082fcf47cfdd9a025158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ac544c8553932435cdc34020299d9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110fb3cbeff83087a58c1ee5e3794a8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f572ffded8e09aa049ede2d1f4f4b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5a603ba4c100bcc6f7761f9aa3efd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67d36debf480dd5cba9627337b24a1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab39adb120ef93677b873398052d68e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ed6e2259ea3239d9d85e8cad24a02165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594dcc3fdabdd7f3afd8521d4abfa99166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de457b3287b9512e88bd2a0189c99aa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d1abc0d33f22822408d4eb86dc6ac168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5ef12b752864ac3ce32140e465425169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85fd3d6dfe90246d6130a6b4659dda8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd100fec3f2b15c08aa916568381b30171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca0dac7b62b0a7a89b1c46cde8d93c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc47938588848d7e807a5df088cc0b7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae6ce7abcfdee31fa945335c96c841174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b09904baf40ed86b1378879ec93a0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7583a439d870cd82633ed8ac67feb55176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038807db4b3ff0fffcdbd86e3f3e6690177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c58821c84b480f9c74fc020fdbd06178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff2eaf51d81fdb06434383f00d870e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc6ac853bf897900f6cbfb745ceaf1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b3e5258e7d3e0380a055af472449f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda341d92d3efd93ed02ba4e2551c9f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46d9dc81a8525ba3751e6f9667f37d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929b5b2e9906ac0dc62bfb6e99bfc1f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720f26a78c4a34624cf907402aeb706185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85ee7d5f46161d0fd64d7e7c89d36f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7c5f9066b2838e8aec754e608aa4e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1325acbb5926a154cb909724ab24b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841045720fccbe166a7abab020879ecf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d83e0cc8795c4904e059325e8f90a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb946b979d264286b664cfb52ad56f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7b7a1f21e3fa16103d12f9478375b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b8cbe0d1486200fd468a907ef0d96193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de530802bb13f7a9d70f195acc58db194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3ab880eb53880197d3c95cf1e3d6f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d647e51903c9d449ef53e87265075af196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93fa52ee08534b7b19f39dfee926aa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94b24d34d514fb31de47f5bffd0edf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0412678c29e2402df79db6b44ab73b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6988bb10ead8a8fdc5d8df81eff957c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6a3c8644a728ed751ed48c99495da201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385771b9e5253422cb0f240aec0748a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40a3540acb6fb9f3f84244c5281248203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a5066b81411029f53804ba560aab6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95db2aaac6217476d7f33d67332021205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c660387ad13ecc22ca6fe48e748d929206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6549d92dc7b0823d6ca25a6a2fea4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975ab0d3e40ba621c73fafd7d232056208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0aa2ef4562c75f36559f5974a2675209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2804e407c58101f023a95784f66ce210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55268db759d9eb3fd1bd22091fc4cd6a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425b5c20254685e593db7e787dc96f9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8c62b70cea8b003ac87e27d05a15b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2b0337696f576545158c5705052ee214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167514c1e849d3169706483ecca6eeb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d553ff5315b13fa10f36590ecc5b7d5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d949f46839ea07c014ad04e1a1d1ebe4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d5c46cf4cab4beae2b041632924603218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568943f0305ea0647460c42159c3bf1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7d1d034cb7e72e3b7209c7a8a6696220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d2efd2f9a4edbd42609567abb9444221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d950f558c3938ed13c395801dc50c1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535ae9d808f3e1cdc3b3b3c3a7b0b3e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc053526a945f5ab06ca84a032aae9da224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3f3d3729d17d3a2b1cecc68b276f4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e730c7d9c61dea3eaf09a10768a70226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3acd34be8266a551eba4b6f7752d08227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660c7fdd0b78bc299212e15a82d6a32228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d3ad8740e9b8795e2d9dedfbff8fe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13551a312ed10c16c1cd980098af086230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7357ebd748d6674878e33949df604231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab17640dc7ad1abb08e818e6bea1235232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2b30d06ab5a16ab3ffc1dc933d730233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956f30a40c8a1742fe574f702a91bb7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf932dca69690a7278dbd00c2afe2b93235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d72dae3dfc8644b7b4d70195367f51236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5713be11971473b446ed8d32c3fad71237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b814a81edb03544277f653472ec51b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7845248848a573fc1d9a6de8626ed239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b09ac5eadfb953b18f6c7943be0b9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b53d93ecc80ac8697c3a84b7cc51a5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0cd7c059bd17c534519055bcafb859242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596096a53fce53eb4941e04ce4448cf2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0fdd44b77051d14f5409bdfd979b3b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028227869ee36adc2b4f430420aca65245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c3d1f442a59d3d4bf067078125652246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65474bc86568b8c6ea96f902b6ed284247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa039726e9344002ba85b892282147cb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70154b7637c5a1646fef0f9869c0930f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb3723538438e756c9631759354ffa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6accd5768e59e5a677bb026cf8ec7680251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f82a59fa3ac0089c1c4cd26e4857c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1f66eb1f11a7c52091a78e6793ebf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430fc8d2a9cbe5b4287804b5f47d7bb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49244b544c93914cced12b135b3572255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c59714ee254d69db905b53d3eec90256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a5daeeea641bd2799d07b6e8f9fdf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcecb55ebc296df6c7968b918328746b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f980fd77cbf8ddc3ebe81747616690259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e0889793eec269cb122e2f9010bfa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ada97b4128da4475315a5390f9b1e8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33df689bf09a111de841ecd7eedc90262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfce1731c6e4d66c8286a7561a8f940263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95535ff2fc12605da2e0e494eed397a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bac155e865cc4aa24a3aebcaf76294265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c9e82bfc95cde8fe5a4241d960632266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db2f3157d3aeb79f78856584078db7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425320cd99b8bf2c14ff393a4539eaea268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c19d5d59cf556583f9e992d43adcd3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b56f5419899af7e4dfc57dd39bf205270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee0a3bc1e30b79737989a9c770de2d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b730a649e94a4f98dcac67aef18efac272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da70ab7caa2f6133f9d77a656a7208273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68daca16fb349cdc5e1a1aa5269ffb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706abd40bdc6ecd90bfc6b58afef6ebe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e908a6186e3e6edd22edc21fe936a2d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522752d82558fc37cdfea100a700fc8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59811b768757729933d260f9969f96c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c32dbe585bcffbe902a31905987de3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262002024ed888584363dd13d3ab1cd9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c57df1bbb061009549dd0a5cb85c22281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956e99f1b6d8e307a35cc852796f543282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f6660dcda4aa4c11cb25cdae37cd1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c458defac1774c1ede4b4e0fb38286284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be4fb234c92f62cab4e6c8f5531fcc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c575e4ac56d2941376728d673e00092286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb663a1651bf3e87b4fa56213bae7d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df17e68c3b2db6e71cafa06131e6026288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2db3503e2101fa5e7f9b042e8ef8cb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433dacc834467a31b5ec2a3d0e6bfbf0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7691a744bc5f2b1ade6f3e8744720291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41489d1bfeae23c4f327f60872e57b0c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff3f99fb60716a1c49f4aea300800a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe43211a7c6b27783364db95335a8c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201dcb26aa7f340fe6106dbd4a854d6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150232a591f286ddd4ced0fe8ad2c47b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c43024242fe5ec83e9b2b9397114f5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa28ff5fbe2b387153cfa5eaeaaa660298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4352b478ec13f9de33913055f80e1c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77c4641c6d518f18dd0ad56fdfc69d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee74b206c5075cfa630eb3bb2ed08a3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec327066132e312a8c95d167eb8154302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb07fa08e41f11eed5c0e42753393f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f40d205dd2100c9995bf42c795245c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4aef40f26264e1370471e7453c655305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a647814c88dfcd4bd4772434fae328306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25215d73cb892dd33ef29f65ece11fd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b762005866b89ab941b98eeb99b086308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82d5d8bc02ae657f87e5e212fad58f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f0f82871f3ced109f670ca4395502310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af83881c784ea3fdfd73f815b235ff311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ec0a30f971abf6ab14c5e83ba3636312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a1d64d4a617dbf1347e192bd2c8b3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790df0176440d9fd5bf0aec19cb83ea314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087dce62cb879e0866e777d4b8752c4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e320ca017e0b23cd3ac655695aac11316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438e59bea10607bd4310863b7d98c73317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4e1e5fc2e3d6ec758de73b4c6f5ec318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a208d23c08a3ab8bff3a2f90fb870e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899c4d93cb1963a3961b1e53a95a6f4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f06dc4db9526e2633c396c3fe1d7cc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36c5c874c66df32c5c16f959b9573d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d847b7da7b3645951fe383be4ef04323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35cfbc2b1f88b248bf911328b990c67324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6395a4522e734c4f2f338fae471c8d1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43091e64de72b5cb740aaa9461e84ff326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d390423d2f5a720b2e49b057743403327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ead6f6b1560a1d0721c8e9f0e3549e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935e98738fd4357ba433ce64fd8896b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938354e60d91eed93fa998d5b44c852330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3f07002cfe2169a99a59acdecbf51331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9187749148995e0da98a013efd0f7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d17c36eebe2280e1711cfc7bcc049333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d08a959e26ac51773438df850594e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015db13d3069c0b8171eefdc727c9816335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d78793996313a674a2184b6af9678336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077c059c4771cf0b97d779d7cd0f4ab337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665d093b2df66484829c10dc08e5c1d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dfde79db3706849fea8019ef11257d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ccf4165e72e903957693f97c105dc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f116dc49e1cba7465c3baad02d3a3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9fc9e652d709b86b6b29295f856207342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c72b2a644e3bdd6a19750c134b545343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57634dd888ec4e65a3f6305f7e5203c9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70789fd6d7bcf8f57f6874a41f717c98345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791ba9bba6fca926f89bac8e2c0f684346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df62c61c1eee50821761b96c91719aa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a28dc1b87453de74305f8ba876e081348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a03ab8131f55bd9a1f3b7cdd24e92349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f51a652ceb630ab2c5da70b140342350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61bb320097bc6189b0e49234b2d8b7b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7cd57f0a62bbfe39d475954eb71e83352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3283ca008c1026aa2d7b3c2f6ff13f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239c07184a19a17f378d1edce72235e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f30f75c162baa7cd5148a29be845b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fab9d0f5539a740a8a9da3fa15d5c8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51295886e0f5bbdfd9ce2e707062bb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b158259912dbfafd9751f18523ecd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0c30604e1e5f8e5ca76acb1ee6802359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1598aa15b766b70c0d6cab9b4c6f0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0045eaaa9dfc3240ca8474179777b4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1305ddaf7268aa5f6c293c8815897362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259caa87c25b9b7ba331af5819d9c519363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff337b47b68a302040580312ddeb2a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c8168155f81b96c63f5ec24fe6750365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc03bf36480442b178dbaffaebf72d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49960e1d8b8cc494450ca10a5c6ef4fd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73897168ecc420d9505c11d6541758368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b778f0f4ce41d39221b6fa408b5a91369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4fb403f07e0cc70a890a9301f521e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093fb7e89546a0c0a3c2b1440261696371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea91441ffa406198e2cb0e65c183b6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe0d5632d1ccc062e6ad38b127b14a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dac9a76a63afffc37af66f58fd1720374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6d53ef6b6ee148b0f134162e912b5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e1043a7e9711d2bb95eaad9bcf18b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ace3fe6e7263c4437b8f9178760e9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa313beb5bc5743ac80209dd34c172378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772bf96e3b22a9eb8008aaf9643a7239379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b192ceedbc6f57ff7f8e051133aa215380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940528af04aa6461ce693264dd43ee7a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d6818f90153f2507675fe68ccdc48382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c432282e82c4ca9cd2e304184371a27383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de650ee98666f421b5db1c1a690f346f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6992ca9132876f41e14dd2a65cbee385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0093487db9910281c836b491aa19bcb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a30ad4f1cc831b7fc915e1456f4876387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423bea10ac85b985a05ceea8cbeb0b0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c894d077074c9e549fc66d27f44d5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c061bd6876853100598dd534b3304390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5004eb49b43b17ce6860493ead8543391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e496ee54532eeca132efa13115d96392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f5b3734f6c912db10be96c74c58d3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e82779d72dcccd3a47b180fdf72008394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bcd77c0d2648f58a72aaecac1152f5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b591aaa01382c77574a2064f7be7c4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c8b2568a915bc91f7eb029703cb4a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ea02498288f5090b8600a66efdee3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9196c2c67e39852cc46d5f748f358c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9ec4bd84e299a932bd399fa9e6fee400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e806d4adbce899d0cdad4e930f2e6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bda7ed945c0c9d02bd30615f5087e7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b9e571b998ed092e8a397ee891ec7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97210365eb643d95fdd641ac8774a165404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194cedf8fe71e480251c2b02a8f7c578405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34771ad912a26d1b0d9aa4d32c3bbe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34255b24d3c350a87d2f19c447089b50407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f7f370c648d6ec4e49a46d07810d9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c0e8080b603edaf41044973ec7fef409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0cf2e1091c61cb8f19bfc730008bd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee340562f64c3514cbfe55950e86828f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7be81c64157383ac3c43b69a35646412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67f4042a89f3eabfe804e254ee4776413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e9079afdc18151a904f7e17e9ea60414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0af0438ebc75e958575922a781026f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7652699e75cc052d7a722b243f6a0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c109070255d6c47fd29070913ec32417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ae76a6eec82bad31da573f26da1ae418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2f894aa76a61be6f3a8a4f32df48c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae786c202a4b096a437e33467e2d7af420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448ca6438366a75036adba3c1f239e8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf718dc7fe600d69ee8d073005497786422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d7f5347fd66163e880742c02022fd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32d1fd2765e4c6311df346edc1fbdd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0b304d87e001958554d6731b44dc9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2230047d557d2ccb18b37002a418b9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66e2229c318daed5664c93914a8d6d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c62028d537f4030dbe4d9e346aec6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053223b3dc6d66b99a7574c6d56792c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603500db936f122a3b4138d22b7c366f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735b1aacdfcf3e0301bbc6422880b4f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21807dfba41b8cff842a643b8ab7182e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8cdea2cfa1ff95c19538f3749bc4e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529f8d269a9897c597ea5565b4af0c3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90620b392e989e3cc5835f412fbac2c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eebbe6aaf07abaa9e3672e5bf5a1eb8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1c86314f46623725823c27559934d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e79e3cff3bb4fd14519dab9de84c7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058c0b1b9c0412d1e0948e743960f12439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32049158b6c0963a5f53c08938ca8f1e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0738f6d735de90bee2f180a9d0b00a2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170730ad11efd8e1216eddc2bbb6e7b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedfa76c2e6581d044fe1ab281931740443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058da15457faf4a74bd39335c1f9628444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce173324d87c3fa0d4655e592f1768445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0d76e018bb160f8c2fe35bbfc39ec446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee67bf1df2b4d5e6ac5b303e064fc9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0238e431b6dfa4e082cd428110b656d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33b1564a1ad23c7b9df2fa3899fe3a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181d205e6f06327ea83d0ec0a98da2d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48bb53c1b7ed63a741ccab1cfd4564e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b60a86255503340b392d4abcb2a4e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983fb72acc9b327f6639b3f6db42513453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8adf78f4c9522fb6e09304df02b5651454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325acc02fb10e9a9609e598d818a6c7e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30846340c9cedad031ff1e276d210c12456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7445abc56a4c261733c7a01e392f5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e37ed8780fda63f4c7971af994409458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7e62826800b7d08f9a42f8e7bf0e3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f00d49cb235c9050206a4efd8b96bf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5509f6fe7df58bdda82a5d96652fb8a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313a8e7acaf35f3c1bbd75b8b0f52e5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b185bc33ff8de2ad9c0cf39b987c8d3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d685a781f7f8cab1f4ead8f366d0046464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919e0ace3f0b9e3dbdfa8cd28ccc87a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf255a50dfb8f8039d8f1c710f61c2d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770704dd6ac9906e1474e0065de13f77467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb189d3b76882eedbc7b46fec76bb1d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c00a9498e7c2c75a2c52efd20f28e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09b76d8cecbc3cca2e42dd65ce15ec470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba0388ba33baff677ebdad0477ab9d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ed670504a35cede18f0d056cd2154472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971cc5227a4233b09d3491c12d4859a0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94b40460a612ba6df28e2543e5cd67474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8179ffb4cd3058586a2ceb451662b45c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0c8ac29747f9ea0a994a5ba6054c4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e0b57f3fd1b6065bd6a235bf01133477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c7d7ac004ff4fed4ba22e60615ce5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60da511f3967173a2ab0d48ac018ee479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba49c706970ae0a2023d23f4a728aa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0b60a3129acf48d3cd6ae00775726481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324dcea9463a7a4178c2bc2672ca91e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7eca06ec6a03ef0eee97a34c08bb8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6311543b96516cc1ac8e799315a27484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f567d6c271a9615c4d29951d9d5afd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2bd76b03112a7eb489ea51b0f25e5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d355d1697987863c3112b2053f248487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b2a4eb9178ddb34798f9aa1a2cb2f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6502f582a7965198c2547309d0dc9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a87de0accac641d6a2d5b163f64e7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c69665bb21eca31b45d0f5ecd2b53491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66980367f1cb4bf48d71f47600ff17492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf8fbe97a259b5783761ed90260229493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd0b64e3a1457ddcadd39b205e55ca494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0cd88aabe9191ec72ab7f2bae8664b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7f9237d06f60d339abbe485638e09496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf8f498fdb9040e5cc351f318f2f49497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d611075298fe51a453a60e261682a3b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f9b2530f13b250a21949266efa006499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ecadcc4696a1122c8d9a372f4ccd60500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86add02f42db63f68fe876df2eec85501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31da46a0a6787793fb3d7f72c8be79502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8dd4cba64d735e6f9a0515b8990f4f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad8c93eda659aed4950725e344e92b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56395b0213315fdd929a1b16c9d57ad505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15968e65287a11fca64298e3f1eb53506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002cb484f78e46e0e790a25f19b74f6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7aea226342072f75ee9a115eff00da508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ffab71503078ec1a8353dd1cfbc31509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53365759053e31eb64d8b004c9a5078a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1dfc27102a7251fa9c9af5b1c4731511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31853c3fd53b7d0bbb91c7256ae069512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b9341abb83bec32989197e1db7283513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de8d668e856640cc81e0dfcbc6e9fd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40cd070d411ba881ae7a53d21ef8c8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6fba268a81c03bd58f41c2b3eec03516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2f33a6afd3da063e7ac97b64404b0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8ffa2f86d0e0dc1e616962060eb21518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed526e31ca139a97ca02467031bc9834519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d511288f16f8df02e939a2a42b5eb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9af13092580cba4372d606a37c552521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd99130f26e15783714d85fb731eae9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a5dbf4d1c4d8a20f89cd9c39c3211523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199cdaee2c4f12d8c0ccc63658c3c2a1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4623ffe861302d5ed0beae701a09260525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46083371701c9c0b7d42b1793d893c9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083cccf13f02d18ece64b2f7b868f462527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a230f297ea672b201495dc6c91de19528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3d888fd3a63eebfe6cd124b2edab8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ebfd7abd48be3c7a5f9ec71231b99530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4d3fac8d9b2e92286ffdbd0f50b62531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb066365255110b63d92f6b95e16dfc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f70cc2e40452a4051a474cba96b95533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735b2b88d52ed46a1f81b2f3c85b5c2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a9af256d8fe7f6581a3b699c08dcd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5832e21495a74f6340d3111a281710b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb1e921f866181ae4ac3401c0e1456537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ae7c3592fdf87bc28da3c94e5aa85538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14df5df3f67ab9da2693dce23d6b085539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96940ab1587b3111d4411b81f5f5a01b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7145488ae72f015ddb2259d682fb4a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b06be03dbd3c100235d5fb56adaa2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae848434c4fed8799770cc448cf3cfe543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b9b304bc1020875bc0b0699d924c9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0167bc79231f076bd35b73016fb865a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95bf9bae905ee4a1bd8f325e76a9662546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83524af893540ca2731e57b508816bcb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa77f1f93908eddb0b3a3330aacdd0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f998b7a810b9ed40c840cc8620af50e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66d9079cdf1a6a00e76212c2d25f8e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24617a1592406838036cfb7cbccee6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba139ff73d1c030161ea40ee3f660363552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a7e187b4cc12901ad9c1b89f00e91553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1946093810a81ed7c48ba6cbe0fcef6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cccd6c10e56a49e4dc38aaf505c766555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a84699bafcefd80373ba83a1d1e058556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83bf92dc9890155b29d3079dcba0020557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e1d9de44aebce7fe51cf78ab2773d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36599643a6c4279a1ac3a39bf1d79c2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77dee44155c9fbbcccb215046893e1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b035952e272198de79ed852955a3d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821da44be104019feea5936b28ba5a1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13387f87aaed4384abd99f56784bd4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83423459b60f4389a748a125c89e4b5a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d55031aafd2e84a48830e4d9023356565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfbda5221634be3398e381a57bf9daa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505215f24f54c0b0f046453a02f8801567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25eed624c872cb58de831633a88f6ff568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5527ed5141ba14ce62bccb6b074e13569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0497be0e0ca7119309ee28c02d119e4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ae1d6a08b339f0a1c59c8e49fefa7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b27487bc0a386b2b00d72b604e21b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c63a5bf3799ba3107a742dbf476c5b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c172df4a6de40894200988328d2c4e4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ab9212169780d9da0abc9b8dfdb77575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dcfb11b3ae7ea42674d888213492c5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65b17578cdcf66c49f8e0b0c7fd240577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d9297f8275400df5bdaa4b167becf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4007453700d4cdc2bc56700b58b826579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ede4ea5d74a2891edb96cd85bf3ccd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32417942b17f410345a33ba948fd63581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c671a2fae79f7c036e4a8c794334dd7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72ece7e3719f20a6be5069d0c9ac4d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749edf44cd20b26870450597ffce1c1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5e02007a017d29539386a7519d409585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf8ba85f74dbb9e961d2164bcdd565586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819c2d4c6ac92671f57e1ea4cd01b62587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc2fb7f9035bf2d8552e59de49b8a0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f094023eaea585577eb6f6bd6fa3c5c3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538cc8086e3226933f09cd62a99623bf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a23dd3c5a11c3fc25db4328c5465f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053de6796712e5e5861ce376c9b53b5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e6d0fbbdfdaec92ca46b4e942cfa4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d32426aa8f1e6b2842fc6f879361b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea05c75ae6efbf0adee9da899cf46d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825a3e27647eba822ba9026d632f216596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3317e367f56defb4b983106e2fea89597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c005ecd30459a12c3030110788a93598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ff705bd4020bbd520db681320b766599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4c9fc6ae2d6bb11b45a1adce4f62d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca36f515413ffb9419644d8db9770f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8d99f86f9405c7624a4ff0c26fd51602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba59391b0b364ee3b96eb3b89f4ed9e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45f82c81fc66c1262613c8f8516ae1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dedd473ace92afc90eb8886480c37e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d21b9a49979120ee0d668cf0c55c5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a3e03dc191bb7b537ee3fc81e1d82607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4646f0c34f2d70002fbd21a39feb160608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4c68218767267f130736db8c4529e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331a9e366da56be948c9db605a7335c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e46449046b1f4566d3e489469c55e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b18f17d6b935ef78a4a9f8422b245612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e648b40adcbe245e89a6cfbd35716613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132a01ceb18a32f6b5a5c2c81b11954614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f79207d6924ea553f3f186dd5bbb8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2702497ec86e459384ae594dc80ab7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db955fef558d1e098e4c4e37cdb09292617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f49e47bc18deb1b87de659f509e468618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3661809443207f847c265f8abdd92f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009537ac5fac805f249563a4375474d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570756b352ea699e3c4e55299ae6b30621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475c78d3835630a8ba453951ce4a73e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659477ca0f36ee8193fd63b46e30e097623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d203e2e6424a7a7819083ab45d5a3c2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978d408db5126d80bff1ecd7b074eff625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7bbaaf710ac077ee8080d1793c74b5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37c07fa228a302b536056673c3c2e1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ee1bc738e4ca31212fb74f958aacd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd15c491460987dc19bd174dfb28e7f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a8f358bb8481d4aee43aace6988e5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599737235630a451efa2b927da377ce8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2bcf431616ea0d76e8a4a62923537c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb143e6607522e89a37cff7ae0cc7e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3b0053bd191b7559b2543545e0a58634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd647a4129e424bf5e049867f678d460635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326f32881aaa3aa82898785d3fb9596636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f7323aceb327fb46309d1240e438d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb8c7808622833383e2fc72c6541d4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477f195c65a42ed5e85660f58a95d3a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87d0f10c66ace43468a3bf2ee6da86640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0299c6bb7cb7d776460c041d1e73d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5abe840ed2cecefbfba26b14ddfb1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025298931a6df35e77f67d13b2787e6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85fa2ee955bd964af6f3593f481f2b6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d47d55ab18cfb24da03dcaa5847939645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e103fcaedc69bd8236222548a4370646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac2be90a5a7c3f3341bf0baaf3a25b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808de4b7dcd4749a3cc3a1e828ee2b2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b757aa07e51d5fd9b030b71e5de11de649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f06908dd1416c8ff94c67994fc330650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32c142f2c6cd9c7bd2bbed51cf5d96651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71ffcf5d07f3dbbcfcb85d9e6b1ee8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4463ab6d0eea7b34064b7d29bece6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2dfafd0292bc7d50de779f9a55f263654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8ebe7b430d5acdc025955e32e2b8c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab789e08a38753be55d7bde24cc92a8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5c4369c1833d50295bf045593bfcf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a0a14e1e7ebb99d52b80c60715c42658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185f7cdc5c9429b5fae35ca3a1c4a9c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3704959dde9c4499571e1b2484a2a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f7baca1f89836d642d6d4692454d5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e83bbaddec4d721ea6dff6ac87968662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7eb99b9a93c75ce7d5641b4005e89663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554669b611e6dc0ff20f62858239a602664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69575bb8c697d59f536feac984e7c1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e501aeead803ce853e4be2c7b8722666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8dad9216fbd7c65722ca3fd281e3b4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36826d8f80657206a650d1cc061bdd5b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c2f65a43719a69ac76e8ddd05e7a0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed4a1820f248780bfe7ce6b3f56d51670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0a420b4d499d6b0c6c25402096174671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1e748a519e46cc502dd869c3d460e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3e431186996def54cfff9b47f05d9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad4362ad654b9cb89641415836dc83674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1f97e3d784547da8d2065acb1b9a2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4514f1a5aab51e289877feb057d2799676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c979b4bdf96719caa6abc6766fb529677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de41efabc829c16427564cd7437088678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00fda72017139ca3cc173b588b8a0a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f05112c623db7143b6d2e1675d025680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed10a1d247c326023d2724a151cebf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920003fa828be43ea9f4cb26bd770f50682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc20cadacf1e19b1d48a4275c5fa37c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8249ae5bb1399a14446b2ce47d91c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e250b30a2b3caf80bb5161f60ac991685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4839a1ecbfd83962e021ed2a8ec8b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaeec26e92e50c21d520c587d1d9ec9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173371940192194d93d6d9f2f3999ce688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9568ad7923d9ddf0a5215a2542c9c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c9da14a58b9f2402cb5dd56bd9a6f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72c37bbc4380c54343c5cb13fae9d4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9aef89acdfd7d3aabd3305cf581e7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3ff7043af3eacd92e4bac3a2c9106693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ddb9115e312d023aa48d70cc1a8204694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9315479b54ea38ecb562419d6e11f6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f6a3e52632a765fcec8cdb7d0770e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5514548ffe994d20bfe6a59c15ed7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2642ee1986f99b7cf5f3646fcc6fc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e5197b9cb42961a6180821ed737f4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c010ced4a847ce04e3c2cd6c519a2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc348c02e0e33da51f3bcce5a93bf0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a37903d3fc02357c6d8d8001c3cc6f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed78afb03a835378c4388414f5f6d74703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce1d06f99e2fcdde23e39d4f1bf53f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98a66fb0c44f8f529687b716fc1c3a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8af6dbe9df5ac6c59467ef4fd81176706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1465c2b929e0d6707446d0276c0c02b1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ded7088b9c03aaed5ac9f10d26b4c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf699ba92ebc799f054e56954b6d864709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba80f0f2034cae27d9c310c5148f68710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84326023640ceb7dc01fe87b5d0d257f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f50a4e026a6c4b2854ef8e91b56f3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a92c7f655b6af3335bfbf3d42392e8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350261e721065867584d0f3ad5190c78714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7269e88c77da8335e1502f4324244c2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906119fac982c1a6d312994b5858500e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8488c961cf3d85d6db1913cf6fdb8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aced1ab1b2ca5bf51523e6d30b95a1b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a16ce0a3bd6ef227a8d2833395800719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2978cfe016803dab4bd9ad00a94894720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732e3975e8019220b103f6e132f39f6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a81d2bfa5fa1496a1c460cf0e4bc3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8aefd46a834ddf489f84258694fab723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272fa4be11a6e6960f36b90b52b2f79d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf07f9c408ea0417a24378f294e013725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ecf7cf171e430bde615c5624fdfa9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5091073032a662db1c0024d9bc6e70727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d1c6e6618d0fe26d94310d890cff5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c2edbde6ce6fc7adee95de43486fc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf503b8eb615c65948779af20d28fa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe44a4ccd5facefc7c0e976c8d3d86731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c7f17f16c4f6f4feeea3f59b6d9e9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4bcf6de825d977dca7c212c177ebc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615059edc7be30f37692f02b4b080aa734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de597a6be50fac9814f454af96bc93735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6180566794472b491a124adcb3324736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66d862d4cae70fce11e2bd0f456ce7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3ad55f08b5cc8c4071c159acd54d8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793cc330269851da15e766c3480979a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6836f1fc15873dab4f2ea9e34657076740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc4e85591d73fcf333cea40b0b1846741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42ebe09d2122a865ac820aeee3ab2f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e55dc54ff3da7d0f2393f47682cd7f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1df0ffaa993a15b09c7187aaf5b88744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec7c5e8e43f13c774599809b979ced745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe645b75b364765527ef7129931310746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446be9eddf7e0651fa7fa1bcf96ee7be747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c7f761dc41ef07597d35f84974e98748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68260aa946a6563a2d1d8e0ce41a0a17749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7e7fa35ef9d01343078261d02d9c6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff267f59fc82001294c9617487299493751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e749f3f8013ee29ca1c8807bcc815752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833b35cabc2447ba8f84c453932d8e8753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>