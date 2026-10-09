--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9964ef39e49958bfe8f391e12bf8541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae83d15cd337ed22619dbfda9e368f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb3072d6acd9a4994d0016928e9a293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be221fe0da67659839bd5062a9e4c6064.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26380cc56fef4bbdc4984e59422af1605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbfd9211961538bd2d73f283cb0e7f36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba681f13906964eba04331afc640287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3143d04341f72e55460da60990be38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ef1a7b378590966fcae8f8990e0629.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c97619933b22782560778d2baa2e710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233838c3f44fb46669c2b2eeaf805ffe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300bd37aed1251f3b6ea0c9269c638912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd57f72b8755613dba9cdb5f4a2a2e813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a7f9f48b08bfbc79f23625cd0f36b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b29fd17b19d4001980b53bc584044815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd702438e31d3742f71c627f35fe732316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a723c780f9b74e5f09dbeb760914617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576328c6848a133e173d2a43a764d1818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1becf3bcf2da5f767c70e58d4ed410cf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc48b5e0f49cc4269754525ad7fcef920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178db5c25bdf9039a0d746b4ccd7f8cd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c750f4a978a1eb5e72ec8901c4e00422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a6dd75fb8495f4b5fe113bcdeb0fc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7311070f2b0ab91f6aa375c5bc14ba024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92460fba27d476cba058c6a83341a3925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5f0ab2dfce81d58e4e360606beece26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59372c222c5e8380bc5a5a18512f1227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521f4c12f8c296dc5909b65b802e03b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890aac0e691d4d08bf3e73c07e5a05529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9dd0bbf615d7dcc426a7aa79fc28330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67374322e6682041c3423474f6db9b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36381c1734ab89fdb1247c49b6e7b5b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2dd2e065d377996772015312ed6daf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dfe3a1c073a416640cddcea8d2785c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1e93564a498b3b8feec00ad57e5e935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce389a1f98af54a6c6a60d443ef78536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8282571a2a85fb4d5dbd84f4cfb04637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9565e5cea90c6a9bc5fd7798f2fde738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2294dd880ac57fdd2b837573bdc26f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90755d3a77ee2e3e9b5160cfc7bbab7140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0dea8d75ee63f48b89e3dafd6a15d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf0792a0d84bc3a4388fa14db7191442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc177ec3337591022ad4d3c1c607b143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58fae0f17e2ee8123c3b3c4d10860544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f4026d5c887601adaee481617e98445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96177e2fd70649e24d0c80f283c7bb346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775878d8eeca37e159a7ce04ce6b1aef47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85786b975a2342666d29358f2d40707148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d6fac9268a5f4d47df1788119470649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc34e489281c81b8ccd8d8514c318dc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0740d1ae7fbb578018e977ab0cd3697151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba71bbe348aed99771f0af913bda5452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668d296190871a47100c5968a3435aa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a1a54542c1932d0cc8eca8c0d193b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d38c65203421fc09924d59b9bab1a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6164388d558c7f945156e717efb87a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a74fe11d30bff4a307bee080dc441757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4915b831ff5b7c7b992e6379169b13858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a12db21a0ec5c40fdf7ae7a7f748c6659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338401781227920f6e12c9a931f88dd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07ad002fd12278e8ad45a3e90c9bef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159d22f0ceeeb0c545bfc758bf7cd3862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7806fd2191d3397a756cfd3a6164b0063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d173f2268a2cfce9b06e578f47d2a0864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265890ff3f5db09ada7f1c24cc78f6965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d9196b907c8f5f22e6b0db5f1213966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086554c217afab848435e8482b0d79ac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ca16b933a3c9de48383c3fceec64a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f74deaaf55b8728c524e21c529c2969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379679118fec12073d5a12d40e8461b670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2121bee50f6e5bed08e2fcf32c324cc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731525aecbce4e05fb9ae5b233d014372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6b2640a765fb71592d88b6747aaf673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b8f41c1b7fbf6c116ceef34a77e4f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe91e3cf6f5baf87fa246286f86705375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af538f45258f98e5f51ccdd0998cd78b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34f8add76769f4f0dc5da2a41cdaf077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15ff4f4191da2006d1be4076ee04bf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b569723e9386f150cda9fbbb5243379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6a82812c907249f2e025cad82a83a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c5f0590f5d1c057bf3d4e440a702581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61ab88351c6b113ea548a08d749b5e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f81137ef74306ad5ba28f6aec799c783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d1b75ea88199d9e6d9eeaf29f153584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02515f9637d14bed57b190515be27485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c6a615eb44261739cd0eefbedd1bd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0df863de209cdf6bad1d0688db2ec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304f7453312a306adb4632c5957af5c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b4cd52e16951caf559b4de915d8a589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e4772baa8b4387c42dd862fdc588190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a960ce38e9e938a90ccc01729ec236a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b6c8298d978ffa097327d01aa0b7a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235fcbb00459d79b98495051c86172793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f8316732747c4606225c451088061694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ba0f2f9943f1f57dd8e8a4d69c9bd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ee498d6b34c10c440f4fb8f48aa4196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc91a936c34aa7105b82ee6939286e997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ac7284ad87ecf0df2e3e71d633e3b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96e3f45f3c803e83814c504687d42699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8243546e53e1544fcbe5e38048137a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ada5678a28f2fe75feb81d6338a09101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092419f294a986acb879073bb2ca048102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5615d8e187c3adefbde2171e2dde57103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd56162881167105ed44abe5c3e14cf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22939123d9169351dc432a9ab037dfe0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d79884b34db85a2fdd0e19cabb74b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd23c23ca544955f3aee6db9308dcb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008a4212e1a30ee186f04ae1fa3049a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713daa623a6522c1239a4daa25f3a7e8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd873857af9d3c8cd81678a4f40af92110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca435165e8f33c13fef2a8b3cb59a5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102822afc77542b78a4cbcb09c0a6f6f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94fed020ed8931343c43a5a80d7aaba113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c338bfb7e2cc2805adf79ef64cca233114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82b5e85aaad253009df14bc55c631a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a331773f3a98fb06b4865ff781e14116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67609cde25f483adb10fe29df3abbbb3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57d1e8d811f7806e0662985d4abf79118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f02a6ad18ad9dc19643f915125516c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a897435f8b43a2eb73715e7a61263120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6aaf115d71b11ff7968bad3b33ae5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6847e290b202b2ec3aa7fefb4527d7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1dd37bf0a1171002a08095ee77a03123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7fd731c02a2adc830c358ae6c56a2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7b835db961ccd0ac1c27f9c832d08125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108065e688e56e54ddd7d0217a71286a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967cbcc82bbf7ad467c579a1cc3e090b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e299a7c423f4fe910c76ed6da3a22b6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586683246df48ab3c95a42ae6079ad1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad46d8af45f5516b3d67118d4bea2a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b737637d1c6d5fe84b553411141475131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053bee233b8776ee53d513639177eb82132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7dfa8c9d5a1f03e21de038e2d37a56133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aca5c26b009ac14dae8ddedc7d9e97134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5edc71b307f764fc28a4ba137a71a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4425a70bfe11b07c14425f2fc36dba136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6edf520ee8656251318049774c8f854137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de722fd7cd098a78f5348bbeae5588138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284ca7ca11bd06f64a5177a27fff96d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b92d642da125666f5260cc51db555140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced22ed02d74125d537e5f129e733362141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a72cff996b63ac1fef1eb6704b7521142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550bdb51191a4b35c5bb6e4c6616e01a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a415fa97d08b2b214cea3ea9b63a0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a51055554121859b84ca99103d107145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28fb5f8ca7f1a5e5ab57c4ffdb4f07146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4355f6a504db85a351f2e5f32c112f5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be8013b28375e85a332e90304f6209148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7dc89e3d90f9734949411f4e902a7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83023c584b1a56215b1a981b973c5642150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79edfb1461131047295b3f14da45168151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e135ace6bb2ad37678351f67261a3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e391e7c4184ece951b390fb8dd34676153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966054493450956ea6870d8215d1b869154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca229be404e128587220904703da761155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2b70047de6f2ff926e5a5fa051e4a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d53b4ecfc096b4870eb65684d45443157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e6f2ef70600dc071d852da35e3900158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73f09ac16f18f77ceec3a7da76ecdc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced478b8f927800260db23496dcd3ab8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472bce3fc9df607396c1c0eba09a95f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed1e9664da5363f39bce334266c88f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063125e960d26891a5f94d2c319c69b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d79c80a1c6729f914e2a8d8739cf1b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dfb8f9066c718159184de296f092b2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf22d04e48baf68bef7773fed8f027b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4ab0d68ca94caab5735bffcbe07cf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f863e314a44f73b9d2a47ab86c5c343168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd797d20d7c8f4e7c0a9248773a5d52c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458c6e062cf4195f98aef6c0f0d9851170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67995bc14d49d9e166b2d3999273ea49171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520df2668b42e22e14c1024d1935c11c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6a96e9394d408ccca8b68ea0d78ee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ff28192c5c1de231c4745ab0f5663174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee88c41a05e6587ef17c7330602087c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1003c1e3b2fb46e5f1242dc3fd776e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d983bfb0027a6229c605b21ff5114177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e10c20398c6ef18dba8738296f588178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b35af5bf38f7734ea98a541c0a89ba179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86b957e09fa76ba721a79d06b2d452180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e73fb1f36b8fa3c234028042a8e098181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859ee53ecf9e0d0c366707dd40f812b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243369d8e02b85dd0998397db8739dc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502ebd0619ea213e36844515fb77582184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586176ed077f0cf9a4b3aa1b82c220b6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3a7a6baed1f9159475679939e6809186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f7b0b4fd904159bfdc52b8bb04085187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30ebb8dc195156a7699f88b63405ee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc597edc325f7b9334be4e26bde27725189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd858e8a21328ef5933beaa904ad40a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e47cb8e57332c9f60d2cefe6d7990191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b991d5ae1b61ab491b5691491557fd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eea7192c06d56b589b7dd501117f6b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25fabada128f403011982ab46a226b5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac05e38318befe2f16be8521317de6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2535bb3a8c9d40ed8a87699ff63d8df196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159fc213683bf119b6a2086bbd97be33197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dca7f0e2f23d616302606cef593b39198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f176e08e68bf01ef5ba9853b46582199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dfd689cb4c1d260dfb34a92ef8c15e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c87fed6c8b1243a2a5ec588f90ac2c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb624cb1226d249d1d85c7df801fea3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df2f5963b991aa99d80391b5392756203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db3ea9153884e41e23a62dd83bd73c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7498380b068fc562e5d39cbc894147205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08a8e99488c8eb77521f0cdbfc4bed206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9cd8abe62193501e671a28b45ddca207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a8474405c2d7b5dd95ea6554498d9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaada3b1afaf34c6d4509bd339d19df2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e0b4133c4079257b037c92fa73f53210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0099ae1a4e074891127c6dc58a02f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daddf27cde9e0ed3b578ab1f4be9a8c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300c4c14cd15d88921cd35563aad1a6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc5161189c7ffa28bb9ab44ce5560e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75eb1365c957354eab084687c0fc283215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b7a7aaf9416ebbfd98e505177d596216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b173b1dcf83acc76396bcb607b3677e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd578e181e2093c369d1623038e155218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5b469a3865ab4255211792e6e02e0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5cfeea5358343446fbcd24e8139fa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ee8b52f79c6f46aa296aada3e8b6a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128975a762daf646b61ad7e8fe4cd895222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a24bbf7a5e372580372145a20a4d9af223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453caa82de049918b86aa3c1c044eeb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ecd46fe532c3e5fdfb5617494eca60225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bfc5a21f52f2dbcabe7605bb673494226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9aa1f251abc7ccd9830da2f7911de8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ab96e669dc46a93a57af816cdb465228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f063755db2feaf842bddbbee86909229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9dbd64a07e029b78d318e8a994677d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69233ee6a1bad46cd836fe4e3b92bad231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c42d72a2d1f09b4a358d1a8d5a46ae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94045016bff075c15b3611cf3542dd4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ffa62644f2c7051ddc757f190f194234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d7b3fb629e25358a5a9e01802d490235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75515766fc50ba51e1b5da9f18cac189236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54928356589a46099a2a45d5f6af36a9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcef93e34e1d252385b28350e8baf8a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f7936f5156a5c7c8a528154506d6b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1196e6631d9e3a14ab5065bcb2de3e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de1690cba831c43ee7863392de8537241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c915ffc46e3caae80c42906c6a65398242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481e676753826439069de221c424f75243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671fe92061cdcfa7d58ff43a563f45d5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58efb5ce7171df88399e1885dcd7c72e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea328e4b64f529eca635ee58c13135246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c361fc920b9ef620d2baaaa4caf3d0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaaa3ab08a766b6e0a550eed6934abc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93255376b21d967b682f215a5ef7f61249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85abc3328eb4932fdffe72990d0218b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71bab39f61ecfb411dba8b264ec9ab251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7cbba6fe3ac254ed937162a25f5a5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433bea87a6415dfa4ba5aacdb5073f2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a930bc76c0d47530436a361aedd3b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef539d2d07c01f6bdddd9f1a1c5814255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9c699da97d19d77c8055309bf33d6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e1a57603cbf69e71c7b49c69f6bb8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9c14f1df83e78dbeaebc3cdd6a7ba258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255a1717c97234fd632774891e3576a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc8446ab762054f9a8223a3fea0b16260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e5a8e3a23eb5a739574f25426b972261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0fff57560a039bfe7172d87b3b42fc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359640cad4b6e7c51d1343adc5853682263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07e451c22adcba4cdd891069a155db264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c567f8ec7e32a8aa1de4c684f48ec4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31120f1c50b2f497780fbabd680f3831266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb3eebd6b8a82bc79f6f2175f9963b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0259789d4c90fac82739f643fb00f71268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716d17e5f519b45954a1f6cafdba23a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8205c6306d17ca5bea118ed0a19e4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2115f80aa331bacff91ce79896ac5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a63a342b9758a7a908385a6286b37272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c3f806fc95a522d4ebcef10238140273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8636362ac8aefc8085d2aabda4128a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60e9a22b79e6950939cdd848b8c8d0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab4064e69aa8fa633a5de9030f48ae276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640bf404192709055a6cfef6c517d9de277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb02bace1cc48eb88c434c5aeacf0f9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eee4afa70e29bcc7e4a84fbfeb4405279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c9b02730a6590827dd9bd91dd8cc3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dbd0c56d374eaf59c3987687dc1550281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaccbece840e2aa9b3cd512dd5872e6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5660895b89995190e4e66ba525d0315283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192deba60d2a1e12db8ada1773fa597284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6748ca4e411da30dbf16883ea77f05285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8773ec5048bdaeadf9be5b435ab5955286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06656d8f976fde99cda6457dda36e8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955540d2a344bc3c1c2d08f836003d08288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01323674e54fc540de0c4532299022d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85624ef4c6557528e12fc6c67875cfde290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f1fb2525ef933a45793752844a065291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e26806465fa58f19f0a6dd709f539a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566633fe6830f8881cba40decf17e41293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5367de7d50e488c9d27a76a6d0a557294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa120b283990bf986646f268ca6b1dca295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7109d45e8e8025077a00d3d39443512296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d315c1ce4062d4f7584548160c15ed297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370052ccf590d178ef933974c4556e69298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408d87401200be2266783d1e93ccab9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71eb69c0f384117fe1273c2f794ee58300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4242a93609e95551badf3572ec7acd3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87fb099a0640e9d33af7b264f5a7cec302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dbedb8240513d767582e1643b789da303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ca0bfcd8fe3ab86bb08c550c569ee304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903edbf26cb4ac192defbf7c09e5199305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0078cec55d7379e0219345ea37639306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd2dd5132871824ce83b513d2f118e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6ee5d05f468e16001796e7b6c540e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6b7b44784e1094bc83dc6b5d72551309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc26ba2f102274730b38ab8252ee45310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d97099e1817d1a674d4dc5cdfcb718311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d723d28821be50b2c85d5a502885a5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00258eafd59e700129be924e7e7bda313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d55a625630d4c7d6fa714f4b16d38314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845b234d3f1a3630d08d4ededb7ee72315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e308956bcdae072ff819e278072c2e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1f25791a07d028d57d5fe9d7982f2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ca87ac50ee4282b630ebbb6e447c1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce145f5e0628e3d59291edfd957430b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff805874a7b1bb95c6f36ac4280374320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f03c53b1f5ccef3b99912b520a9e9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6735814893f78e87459d11658be39322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a435768ed22137f020bcd686ded59b7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf60e7c73a738f62d45b87b960d889a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9168f1c4f2d57ba4f1bf127aaefe08325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150992f23040859bcd29f9e2e385a55326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e3ed559f2ce9524e637effd4db0b3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae363302ae1c1be4a765b48fbddad2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aebb6fd613741fcc5deec2311904d9e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b08f568639473d8824280b90cc08c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840533119c137bdb3ad00e68f97d26e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcfd96d7d30c2fa69ca6e6cf022c3b0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef4b8c1784a8cf3b73a8e99279302e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f4c9851374a01a00dab41a4cb7fc1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217546866d25ed459937d7eae255d4f6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500ffbec9b13ca4d99877a1ba4e558b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd5f677a139bffcd997b0cf4273b29337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d10ab7b56f28e787919da3ca44c19338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7db4ea90f71352b5ab93f142ce87be339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2adcf729629d3430d6a52152b4a725340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5dee8dd9c2b8dc1e9eaa14b871c88e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe73f5be27b29aaa0212bad296d527342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a80420b2a3af6e51fa44df3124377343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a159dbef38689b5a8b28d4a56c72f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb28d6e8c68b84917c7ec7b8737e3e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f60a0537eb602661732f84f8fa0c0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a75ef7e09f5cce7c8dd61bbcf22c6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22ba56f314309293b333c256a4c3fc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d82f1dde1f773d390ab7818adc9a51349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92616aa8672d1b77c1c4cebf3e26b7ad350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c108f4544f543718dc28628aff740c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e53716199bbfc69d42ece52bf36136352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4203fde1ffc16acc4f339170279257353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28acc1965b03626ab24ade42e5fe1fdb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059cd39f05b9b45afa285deb0d36727355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd6e43f1da8c2232a747696189da00356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0a1605a80d832a876ccccba227738357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a560a5bf272d261969a8632eebdf300358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd659fe31c0f8193ecae0e8474315d4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9667d2ffae14cee4290eeadd8ceea4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e618d841aba87d8c421c57b4bc9cc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ae4013518fd83a7b3501f5175a4e0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435f96782f8cbe833af5f5c3bd851fc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126eaa6311cadadfd90f3cb6b66dfc97364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a974532e6fd28018fcd91a72742312365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31b1c468a7bd0277d21b33d3f405de366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416863de74eb47157afe31fd3f01185367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4349ebac51f2bbec3c7ea475db9e1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49931cd6b9a8d7d49f185736157ee99369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2451e3aabb2a3c9e358f0e633059e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a4c1119a98eaf5747dc4f80426d8b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67c0e0c30143154ef1f86c10069a7f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684a33f58c936af225610ca76c5e7a2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86887048e866f765ba61723c0c0cbb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea6b1a333be62b60263ba6016dfac8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f4eef7a2b8ea98b86dfeaa3506474376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f7f6234697e0feed0ee385064aefb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b884c5ac9ac16d0c0dc5cc6206052378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49a126ef49cf44a8aaa56584adaac0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b54017403b8f08909b32a92ad040a8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bdf3ac10bc1b30794206ae4df7c4ad381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab4c42cd81b7b09077debef056eecb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6342cd5bc219493886800f62870638383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ecc8ebad3650ed03f7074324ea1689384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d371211c47093c35fe7a2c652b2d7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72f425d22e920b04faf721dc31bb1e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40752f7307a8131ecbe54e476bd9fb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd2a8803415f41d798244baf0ad19f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b8412705314fe2a8fc1f638fa41e1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b95bd5b802626679a092215409cfce390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37197be628a0d3d3ef4348ade0a61a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3353de03948966714f3095fe04f877a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406796d4477481e44efbe1d56e481dce393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442e5627eeb58b8e5697650bd729152394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5349c2eb94c1947e21ebb41307e6b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0a61c93aea3b163e259e48a9a4cb0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c53582d238c51c726a8a8da716c558397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7714cd6031dc2b783f283ef0da0eba398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191b6c95c03263bca95fef6fd145866399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb93a3b098f46b041f7e8e855625ad5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5f3b00978920aafe36882ff17fa85401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8c4712b39ccb8e1ee49da02ab64f6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04324ad292aa53a414734826fe3e4ae403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367747f428ca5d603e5f600035de7879404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e51436f59d2ef3f0a73ae6ca36490405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d6bed7d40a4ab3800f372984e311a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803771d204770a290c015297bac45bd3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355826690b0cae0dcdbcf654bf6f5b7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0638a12eb4bd5c6b27b49ff37e80313409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5602d15a34482a3101aa4ea4dda9bc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90ee54d1428e0680a5023edc423f2c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58491ad84f07f03f600379ce07ee15412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb55f1765455b670385405ba9b61a5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a447df53a4896d7b13d3699e8664bd7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79640183fd01a909dc505ca6de910706415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503bd614a0f77c5a0de3414a3ed1c63416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36811ab8ac4b2459e4798a8732dbf574417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a9f9ad98ba09eeb866aa3e4bb0a68418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362487e623c56e90e1e3e0ee1eab58f2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c4c434ed16807141f967ed06bf576420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93447462bcdb182a4d01ce462e10031f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458c6b174aff372f1957818d537d043422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5aed3067ae23e3fbd6970d30d72a4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708842b3770a7fe6a8d66f4c3be9329424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1d11aebc09813b8927d0abc956f98425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189fdbc6cad69e5dc34b7c15c7c241b8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056498e9fb0394cb0f9ddbea3c2b13d9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890dbadb9791fb7e060c6874dadeba6d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc74b1c7abb3004a60be1d47295113c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9accc1e935cda3fdc11e4499e583011e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b6f229044ddf59c6f89fa070a000c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9088a7245953dc172752dac8a09944432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62171b4b4efa77355578a1bbcb7baec433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254513a24f8869af7ecd6539970b6e5d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71f60c46139da7c1bc33b628b1367c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ec2f4ced0fb77169fe89c9c7624b6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6768b7909747b04e6ebe4b1b86361b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a629565de10ebf9c1405e6374252692438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354638b10510efb740959a224f40771f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726d1d2885c63336cf8858d2d3382f9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc1dcd8468be179c4aa1c4154cd60d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5fa5176ae37f908b75d4f6b2ce657442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3000f435baea637674e659088394d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e04eafe24805df5deb8b1a5fc46d6c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e4f206469a512c4f0c81628a8eabe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfdbde88488f6dc8761b97de7b8d562446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651d569676060a62624f36711a7db31447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e3eb53199204d5e40c78e88483933448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d592f267d96752c38d259fd49607324449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8216cd29eb361b82976c8ce4596169450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2850863c3723ab2715394022609e0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2228948a9c746b1ddebffae7f2645452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09164845899287e64d0b09ca562d1407453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726684293b02e5a2a03102cb34472f9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94236c5c7fa421ce2899a1da4b1f1d26455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd8c1b1419726f19cd7b7b0863a3b0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11dcb30597fac393f3330f25e88450457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e10957e65de8063a60db816bce8e1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e944f2febda6d48616eb41c9c2e1b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747265a5f937ae2a0a3534c7f3459b75460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c283fc5a323832dc625266e7435768a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04ee13f14dc2fa9ba3ab7b260b3982462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af548c307b2f468f437dfde2a2364cf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59439d74e3b9265da688723f8123cecd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d534cfb776dd4829825b65c2f6e05465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26dfa281cfd2dcdae60620889273d6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a26320d5ef3936f79f2919db65bf9f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053933c9ebf80272a3fa493535e7c900468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6274864f8fde7007da8a7d6f7b327469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c4b84aaba837176a6eef29e8061fc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9434d867285d93c9cc19a85d56004471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd84377d74235532061eecba9432313472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8aeef107519cabadb3196d02d87b60473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998183ebe3fae9e9bf752714842bd89474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f371e0b9ca3578b20e64ad9039e4a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb240a9e37bf9140c4023b8ceab43d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f4aa41cacb1d19a9378a5518f18a9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3c51c75f8df2fa71e4de9ae66dcf4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245a9a3b0395090c17bb0ffc4eb8b79479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5146c5923644a8bcb48f9813e2c317480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2dfc08bd668f3dfb823a5aee21a58d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5271682b49a43d79e538010d651cc4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca817babe2340861adaa0cd89f3f7bf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7331f461add0b9e42df6749795c73484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473bac35c5deaa2673d09fad1af5eacc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1b968dca2f8025e58fd2c4bec6636486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06315edb973f3644736f4e9251d08ed487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835512de92ca578930c14aed00beeb7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d83c8267a0e78cf203eb94e6e775a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405a3d5eb39a397f02a6d06d598f5d6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6587592f34c115cda5016615eed2e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8436e595ea965e81b237c42d25d47492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc709816fbfcd3bd38a0dbb48ce34c5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129ce17f90d455b3f7c404984f1e05e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8a01f0363734d39392b53b376128b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f92a5e302345d3433cc0c25c596f96496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac013d55fcd9a166013c054150474524497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18eab912d424553ba28c9675d3246b5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0598254cdfecc8b0d1b0df92d92e02499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c0f4400a7758f877c1a06761f6486500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45208d85a680087b5f08aa16cdbb90e8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a83eb7b69ce5e239870411305d7c48502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0dfc3535ce413f18975e580c89d0f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3956ef5d223d6830de9b45df13e907d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46048ce2f1a73ccdab505d65dde80c7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac518443e7d1be10dffa52ab9a6d2bb3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3843a3095ab90efcee061bae8dded507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1e3ba68ac8226c55826eab1024f9b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14e812e3065cc7c5da145cdb6b6ae7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f83b62e94cd8676c69dd5f58273fc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b9f3f68b82c14f5d6303ac003bb2b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd1f7d9e33c9c0d9cf2f30a4aff26d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0312209077139a2273994b14cba1be513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490c00d21decef118d95c432bff25b4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534504f08cfd640893e2b09c790b0bea515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c48d5c0b5aa2c4c271537972797b6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89280f369f9dc2a1db8efa53f75eb23e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9021134c1296dcc6f5618f5ba129de9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74acac94d7c8caa0099f88d5897a69519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76836d336068330dc6f37d8f568fd550520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309da5b49d8e7abe172cf5c791e16cf0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d951571e5acde40771d4941e455a99522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d5d4d6002ea007aa213f5140c002e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe856558d847b83da8288c684d6a00524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ac3b1667cd8420ce662d081b8cdff525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734440622391d2ee7e91fdf51355181526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18e2297662a9d9144eef79c06d40b6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a8fd8f45abe8f70b6f276d06089b3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cff297bcae24af76230713024f8c6c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e07e19ad129fadbd4154d2f0a2867530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855965edfd3fcccac2842cd4d0109f2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d710ffa521f034121f2f281cf2d9bc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d019c6046237f8b2fc52dbfd61bc43e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d5ac303aeb3b3c2c03a5fa9b76e22534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3f1f1867b6dd18252f33690cedb55535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9dba1ff520d3a4633d9582b271946536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188357cbe509075d72744f63761d7d0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac140c6a70a5029abde24e3091dadfe2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae7d3f2c99cc2371e61b675ea6ebc2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a2a2928b5d7d4f67f5879c7cf71ba540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fbe97de8668d6160e5ddc6f74fd817541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b9cbd342f4b90623da037e0feb98a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c25b7d91bbea909978aa234ab655b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b08400316b2de597c5018ce50d0ac544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905e7e1fa5dfa27624e9fb0ffb746e9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195455a6beae8daa2a05975920918580546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6836e7d79eb7c2f194147cbad198d16d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220a9c541d1770643e4876b0a8f42d9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1488c0ed262fe14e14d69b0c2ad5f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a777b0d3c934f6148a07551d49bcf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb536cdb32193c6426505b78c826fe3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec42c637abea5987a7e508acd030a6e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b9a55e5f861aa4958d26315cd7be5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cec774a292502d9a780294ad15a15d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42207650797676821885c24f7743b8f4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838ce090d4fc03b32f23cf2355d0772556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3d4d555a6a0cd6346299f5b5ede0e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443eb1d0dff855ccc58f68347554959d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cdca365e47034247b86808e8845a11559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1aa53b53248fd88cc80708f5c9389b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949ca1a7d26b5eac60d4ea7961274f7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa205fcf42f21a1fe7e119a5bcd34a86562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070b7fc1bf807400f818194d39a1a03563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b132d3fb06ca123301b3cb2f4df20564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b97bd1eb1745cad531f97cd78561b2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207ea986e5949e8f1abc46edcdc0724566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a567c136035f7fecd703bf52a2f2a9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a4074031803f4750280154fa65927568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f7ce05f9a72e173506c02c1fe1c6b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f875f390cb6827ced19293a212372545570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e5818bee38acdc840028fb34a3805571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a559318c37bdfffdeb5c43c086aed1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27843fa068c0734c1f32e1d417c199e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab05dfff9f0066c3b1c5d2e5cbb6779574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a8f9d061fc4b44cd6d0ca47cb21cb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e4c9ec305ed13a4f68a07c4714606576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74fcb5c62838467775e8bfaa7558b4a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96c67c055786363f9b8213e057f3b5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e63b25a17878e4fa0e22292a4fe05579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff910221dca20a41dcf829e812e10570580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc164698686a7bd3ce94509d360219b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659b7dddc18ef42530efaa2e9136c6a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8e3782da20787f5da282c9639cfba583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88548ebc3b274786aed2693b2c11f2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f109037bd7a77d71daa02d71584b16585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c03f1311a3bc153a05a02e044d4348586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8cec5b4511b60fa366e5105b50740587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6eacfbd1cf6b54bbd2f19cebe5a73588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9ca758b7bca5e3b1e2f8736a3657f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c251330c9a3b34f15bce27861b692c3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978406cc554cc403e9376eeff71a6b2b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477e8fd9c13c62d3886c5ee237c5be6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a519764bd503a63706960e971d13b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6473e005116f07c42463054c0842003594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990f0d5896df46932bc4e90e8779e8b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db958048ff48fd362c39af175c7c1697596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918b333042c9b21b0095714629e4c61597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520f768f4d42ef4bf9e48a0d1e5cbc2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013ef3921e82b1ed52a43ba19337d0a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b22f7519c63f46892c829d0be00754600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6946db33e4e227c8d79bf35983c316e9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228dc2aa40535cd8544ffc1e737ac552602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a29faecccb43ace5c92ca46abddf1f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00590278b76210a91f04b37c6a3f5ad604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd49bc68d523fd7f2d1dd233cf471e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2e766902ece8fd552aff29df85e51606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6db42b527876ff228469c97556dbe5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8967273412bd502f64c529e7a61c29608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ddd2d614ce3737423d807addcd89ea609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac4d68e2c715da2089e6fe02b8280c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431da1b4c900194c714bf6f8e04412fb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143154f64ee4d165d06ca440c049e8c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b0343133b6cfed778a85092065a04613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720266a30979176c61784e3bfe780c6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a990783d1dcdfde103a5d1455f0c4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f620b3258bd55516aa81b160f94956e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09b405a4b68162df6b4f2603cb2aae617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db734584626950cf1eaa91172ba8fc64618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e88bd6988f351ed8fccbf24542304619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7bc4da774f5ae46616947c2617cea9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a253cd984a6abdd99710b1b2614bf3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d96e37636c64db5ea2d7a14fc6a6f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8731002bb036cd33921d0803a2702623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6093f52949de6b2bfef5b8b0be86852624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf95a2bf84294594eaeb166a1ed9a8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb46e467e46b90bfd683db59bf653ac626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb84e10b85e4d8f3215f61397c5330d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b827f724903b82293530c3b6d2a663628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a36eac102cca716eb07bb50c18730c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185344752c48aeb11f9938e98dcd285630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3570a11b12fe91da3e47ca6d4d0a97631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54b7a1f7eb30814c0f5d915f811932632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e848bbf96986966193a1946dfe23213633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925897b2ba63bc68e7e659cd91c029ea634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0806eca18512f6f0c03ea22391d17ce635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd0b3c8f020b56562a1e3618360a6c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1291cef5bf20a3c1d4e9a4716416092637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f986e7b487575fccf10065ebc281203638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966852ba0960a942f4a79e4536bb702639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99cea2f493a8ca0884d3430813832f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6f646f865d7dd8c19698870f05e65641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e6c7b4d31cc4e11d901346a7dc216642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f60f6e08604fb70d43eb539172b22643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6cf9e3c0c3cc47be615058e3773af644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d051c78d71340e5929065911b98fd5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6929a26897655faa0fa2642d5ee5c0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a93a5d3911f4932c8e34eb254e834647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeefd9796114d604b388ac84b2f832b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca09411a05e4bf2b195b918eaf29d6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab377c14225bfb63bd2ca8a09fb1c2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82dde4fde4cc463611f5de36358991651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd16e3c7010774c94bc6c184b8b32d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62aca265f9b7aa5ee6b70bc8438ac3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d40553b2a9266480dcba21bbc012a4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d8bcc0982e23108460f043c5e3d32655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71f16dd62236fc4e6cfe3f528aad70656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bac888cade2f5435217faa410939d8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c81711e9774cf728e69e9208cb246c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1467777f330b7e0e7a95270059a2f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ccf7642e867a65643ebce8e5f145b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fea5317484e5215d8285474f3ecede661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81436fa12b68064fa380aa8db2575d33662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795337e8cb8b32d01797de859251781f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602fca30102312708fddf903a55cb86f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75e5d1f5c95a9b085baded8db368f0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e710d47fa491a6021ff95eaade2275666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd12dd6f6d5a54eaede3e09b795d722667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3db9ac15f3dd32582a37901ebd4df668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e07d6e55cb1feac731a51b6ebea7b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083cfaecb37e496f17fc9d5cda0f66b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00293500f06fcd408d7dacfbc335989f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52cc7e024b2f052fd9db07bb57903c3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616c91eec7cae63bb6712893c05f436673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b414947ab67ead6ca4aabb5d0d1f0d1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17950ccd08502c0e832cc00e75f3640e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c57c2357d4b04c8e664229009dfcac676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6790d081948e98f4eda0028ca154a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb484f142211c9f2d6c6274baa2acdb6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebba85d47e8b204edf68da097bada7d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91987d5b22cc8ddaea9a8d757093c72680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff3ff4adc5e9ecc69e4e03f3d557a9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c33e191f577702145bbcf490386d1b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4fed921ff1709583d3475439397e3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938602b140277a574e877885fa17ac5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e1f15417b316a5ee3b42c342d93c0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309f74eca0977af4ca3e362b80ab724686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703efeed314d9eb6ba07c554845d1df687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e66e1c4d5757a7cf0cf1571f9bbb22688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b724969105edb3dae70d070127b5c83689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fde462ead5b110d76688d69109c53690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80e5ab46e8c23b92b54c7b1d6c6551691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6d5ba630b4ac51b1b411594ff0063692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12405ea1ae3fb796a4833a8b3d4b852f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24fa2a5a3e60f5913a37288099c592d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd14c9e0cebdc91a9f10bce9088012695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b39ac4d816b085a6f4a0440ecc4d0d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80790fbd508a7daddc4c375ec23cd4a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae7bb8854000bea8ae837296ad8730698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6b1bf667c9b872e8a4320ef171fab699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368878aa23acf5c0e7bde2ca8f1bffeb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0bb7cda1cbfd10a30e24e0cc6d176b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15338b847296982e77c9c49934e9b22702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667ac7e2a9317a1273bee39dd7661a5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88282df367e64d85fea842644075318704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695215e1030115bf89193b5d642781d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9332e95e7f7699195c62bb01c0d8f7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7acd3727da16a290aa5b4b22977e96707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9064d7f8513159a7f04a69961073d7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a8e994e68455c8a5412d33b830a87709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439bc92165a1b2c6e8229583523615a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ac889c8a9b0300da2bc66463d5593711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8e72e6adb445741ab61866633e2d8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51699442b8cef17915ab103260db74a6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f75a3c47cb59748424217d8f0bd2df714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06180a35cd4ffa373c0bb70e7d6651715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b7549466d01bdd181ad8c98b1cd826716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd184ecc458cd531aa711ac34ccbbec717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24025d13445af4f358ed5568ea7921718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c678848b130b2adcd7700aabbbf4dd93719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ee3cde8a2db5a6a4478f77c092054720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde63a88301b32f90a45667b2cf66a1d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f53eba893fcf5c262f6baf339b0d80722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27365de62ec6151f97feb9d290bbce723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255828ef0465c83f6dcfe7c457de6df8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391832338ab381c493cbe1678f12fb8c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe56f8e8d221a1416eb77b91e6fceb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf86c2d783f4bd4b4630ac731957775727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c1182b74359f164f0da0707ea0640728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd266479c507a8ac11868ce5bb20bf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a9750cb643ec8cc10dfa3865738c5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379fbd91105cad2eb6425df28d2ef8a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ccc13ec82303cf16cf8187e70eb20732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5525505543ea5272938e41a67aceee733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0178622ef4095a96cc0344bb68380734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c771369f777c3744437d2234bfcfb25735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78537c3d9258546f2b8e321acf99206f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff9b086e61c6a990cbc4699bbb114e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b9b74bbc37a3a697399044969ab50738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d552c054be9eae3283dc409c1d1e9cf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6b2edd8cf797cced2a6ee53ff92ad740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436b3cb77903cd4f76425abedd13c34741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7aec04478870dbd2cd1a141e6da7f3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55b4fa0f61369e049275789f8691a3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9545912403579172453cafc5f9522744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6c812a31b277d69ba3c090f8132bd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6c32984d8069e536b76bc97db56a5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb849c1e1355ba1511feaa7373b890747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e15d83c8fc7cfcaa5dfb29855c43d9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd311f98c4a0fb551660df00415c6cfe749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f36fbf0707830b434f0908c9e1ce7f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a10f3c8aeb81445f0e9b9ad3e4e406751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569ffa315d8b5d401891f532dc8170d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c76fe6830fc928bf14f180c579804753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a177ab54d1364aefd1c5c71036009a1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6796c434a61878b04483c30dc502b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ecf0cbd20b64f81ec00a14b0df84a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad900a7cfa61183e0a793932da03102757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf03601eed94dba3944076ec3d92d91758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a9047df5079c4e990044e9cc4acc3759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6bdc18de0682e6cf41923b077dc8d21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c07e7175e689d64859f3feca4897072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef35c53e63e9d9165a6a0c885c8925b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f86c29f771ad15ee7ad54c63c513a94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd592587797bda2a9fcedb9c8f32e995.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57756edae90d91382d0204e350f2fdfb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320921444b664a22684a06c2541afb87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7c6abdbb1e2c04471155632febde48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0740e8af6a30984e4d782b774eb8ff109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a9381f8efb4ebacfaa1e0c97414d610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685fb5b9eb32f532a713a9424100c9611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4f5a91bdbad1ce9e782e7fc5fbbc012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9fb1738c7160fd51a0a6d29bf62c913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07d74028cbabe9137d01dd826b9a6114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf6251ec95b4d7c8a5ac001732399915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eca8884f6f4af592c646f1c58a2fa516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603653d7d2bcda2d6ee4141d70993ad17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1d259f5afb9869b85ac827929672b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561cb7eee653a4d53f5f76f8c7d79da19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56d509d24d71bef6f779361633cb6b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6c4a1fedec166056bf3b91cfd8d8221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c74e7881483fdf7c5e5b47e40135e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2096ba22fada2409c66f9507ee6220923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150fa2c214126bf3417ce5c60d50fb424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9d05728f332f90bcbd230ecaa2c8625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de5f003ba3e630390d3a327c50f56826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2edd20ec1cbce8611e8cbc8eb57ec2027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16431d6ae670cf151566722712f61ab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956eea3d0b15e242d3d1c00f45a7df2029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea3fb3458ac6e7331a39fdb83282c630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685babb79797fe463351409dd33c09e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0081187a1a39abb54f9b80aaabbf12932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf75246372acbdcd2c8f3b6277ea2a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29c6c376f5837f171a46f653f3829b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad353f6f6e5890de7e8499471231c4235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31a93c5a8cbffae709c88d935ce17b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff956e7f611873185dafbe85e7e4d737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309d0941b5b9efded317657add5d8e538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69874da8deaec4fce7fa237abce62f7839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0469a9efbf927b836dbfc3fa3432c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d776ef2927a0c796981644232378541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b10deea81eb88c9e9cbd90214320242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67b359e31cc54e7e1fd760fe922e2f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a007b945ed41d4b7004d22b164e9f144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fab9f2494da85c9d10c29ec747347d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bbd0e8915d3fb1c4162264d0c7b7c546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c50a5a2d8b92aaca337aa8da0e947c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3bdb324a3ee378412eae5f86ad7d1948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a6c73e5840b53946cc60bf0280cb749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a48b2c801bc6c58191d7bc5e5e0e2a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97c54ced261ddee924b2eb6cd2467051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5177208ff39201c3014574ede8ba1e4552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5bf5297f2a70134ebcf041043b6ac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355e6a40a9d4076533eefe5824ca7fa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a82b56963f55676c000dcaaa94df155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebce4e469f416680e1c7fb63c911d1756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85db5131894be21ce19a2b42a5ea3457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6bed54b6bd69f84c8ff20df8bfc9f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc426b7b80d048215542f956b33e2459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e273f229611b96f994572dfee56d360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6dae2620275e8f333bb6499d16147361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5a8feee9cfeeb1f3cbeb75cecf31f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a8f499e75fc563d6845c5882adda763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd1b47bb5856df59a08b7cc174ba7364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d55592a9d7f5f73b96efd5547baa665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a206c99305a446e8937847ee2c81466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a462ef6a32478ae7ac0bffd4810263b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5190d20f4a7f33951225e70a89418b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2d3b0944abaffefe79ff6022becbb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6374a2287762167c64bd9d8b3290ab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e893e16fab5ab12e4e54d22566f9c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1426fcde99241d7714817e34d2488b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38bc810c5104ffc2351e7859cedc6c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeefa337b8c999d44ab757f1c5bd11474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c180c22427a58659c09ffd77940c6975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc539223f558899152e0c9932ad1e676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c628389f1f229ea490d022d727dad277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac7216873beedf825e88096696249778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c760f42f5d5c6f003488d30cea944f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97030c956b35281f7067390ac0eb4d3980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a009ebe2480617e9d91676d2a39d781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5abc58df6951cc6cde6eca752a3a982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655ba29fd7140cb2243dcc82248851783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1579931f94fcbe8172d48b6ce831284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f5b73c8d0937c8dd59cdd922de18c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26dbebbffce0a7206f14e8fec390f5286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680f164eea648d797931d12e54ab11c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1ef2bfbad29f101d08f50d0483b5088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3029a613eff708efc2c2db8ec2f43e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7b9eedbf6c7eb2003fc4f34f7771f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1bcc4377b8f65435c4d066cfc5ceb391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353259475d26496fc4cb4788d88a646e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272393884ef1c3e0717fa6e3f7f8972593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b59e58f25512fdc13960c71e7a70ea94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9e0149470f40e96e43a234e85609395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2bc97438d67c2e60f21e565ce3a63696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17950e0640efaafc8600add9ca7bfd9097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711747107865abf78bfcb3f73594ad898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b9af8efa06f828511b7f53b0791d299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca360c99ea41248f915ec949ac3c8fde100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c261904ec376aecd8a70b5813c063101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1746981fbbc6a99a866fe43e409750102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37f13b727794e6bf6d7bb59647405f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26298c9f9e32f0d6053dfa4ed5eb0405104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf02b3dd83d5c09aa975e7519283d8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e344484766d3a0b583db17ea61ab0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f721d1a665c328d86070d189fe491107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a771d43130afd9af84717233ab36e7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf48e7f511114b679b89ea9be41f430109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03541c2f9ba94b7f2867516df855bdd5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ed88b8ccc634a7cd3bd8ed3ac6ece111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61a1a9ecc3a569de68ab19fe925ef8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc27d8dc07df730d806f3d1fe00ec0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a68d5219b4785431f741b11f6528d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ce67afebf5e65c6412d60a2ccc61d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c764fb36680b963395b98825387b743116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8534eb0eb97f3fbe35147b09577e2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226f2d830770b1b51e9e6fe84c50658118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d977c2afd739c1bb9cfe7674cb4493119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02864dbe6819649963432cfc94361a02120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc8355605f4afa089402980976968d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ed414c0444eefba431132f79d55f3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2482f3ca03ce40a7d99b29b9bb4f84123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca3446c20f3ab8ccc16c7d62aed007124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378cbe2fc20d7a8c12a592c9624bdd0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc9cbaab0f80cc21b19796ac5934bf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae36ebedf1ae9b5b9745b70be7dd1c8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45fa99109816c0d08c062390897440128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa74b3773b737996d79257691b52d60129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d30cb368e0fa5a8cdcdf0201a736cb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483843944b3db430cf55d1bdd052cb6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98a8952e5d316abfd14fd5318821af132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251f14fdab26e1886979835c141282c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbf9a94f79d201afd9def79d56da45134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f9a73885e6f2692b058ef01643c2c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720963db6f72a95bded448415ab80d38136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c6572f1c41ec12daa0125d1d65e72137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97f7fbe32fa4374ed13206d350c819138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244ba1d370ea51dc36ffba83916e95d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7ad336f83204fb35a83783e53b528140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0c000c6881d1cb54343eda4362b0d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229928c871bf99211697d267a137634142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64e21d3a2f6868374cdbd681e4aeae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c28cf1287330f178fcde42a127b68144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eea5ab0fa4079292785d1661f1d8ad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1657edc8421bf3a60e160a60e788d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133dbcee57b5ea9daab514880f88e8c9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726d64556faded7670b3cd1c08bfd42148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57a273b4df9ad8235416e53f894672149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0c05c161c1b88da3aa1f50253ae0d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f44313049b6d7e7993940bfde3bf4f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b115a8757853ce53303999f59081d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91e36f3fe048f67ef343dc04b166bc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e336e1b9966d86957194dd961f6585154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94db394e552116de8e90bd45222972a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a062d53d0d6555cc7b7c76094a10bf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6096b8b7786ef613221f03848b389157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999911f5474e8796776b22ca1cea05ff158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0bc40de4b3b656ff3c297f1001322159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c172412b07b2ebb8ca0926284eb2ab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba321ec5481b03e7815024dcdb1a258161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4845ccc5e7af5fc94637947b6f87f35162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d882895706043cbcca5bdcc72f0b19e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8903d7c76bcb05abe179524f90e1112164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e7d5b01772a138f6302da8e5859eb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea26734122811760489c78eb36f60b15166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0831c3a010f039a9cce9756bb2464e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88419ae83844b263821f424ec431d2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c96255bc38c083a29e2e411098c0c9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a11b748ca6f66874fe67452849e594170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6218f2cc9540e349abb52ed5d47f962171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0a61a4b8b0cd9ceda12897b31a55f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c898ebc9f769cbc7d29d14f0c5601f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557bd6d1235d93d14ca3dd1f8a76be5a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d27af7b7a0162d56082a2970e851f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14aa50da2d41b9bde2099ade972155176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31905d86708ed1bd8657e5aa2f3955e3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324cb664110491a2e3421597d357020178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058ba929791a44ebd1b282e99bfc187179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7335dbf3034247f31a852a9b2908b2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e76e22ffa53de2420607e354664996181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f1014d74a96d7707f8f4eca41013c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaebf0166afbf6915d7c971a3c7b348183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d0bcc4f8beb935c5f9ea2d7bd2234184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391efe2cda4c523391a804504ff6760185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1862c73071b76918d860de0724460186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6dfbb02b6454bc4e24d97869c73fc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139dc8a974e4497e194c9ad6a15926d2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2772ece3179120c8f46456c143367189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a111c5f737fae2b18bffe44479e4d8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a80622e348b1b25cee34e9a1f4a464191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30494273ec227302a20a0cd1451c98cc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a4103ab46784a0a13606e1086a054193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139ffdf2b377485da125335ef58ac1f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62354231750c1edf49bb45939ea33666195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3d1c42a4ae5dac4b152e2bca58d24196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9909395af83d961dda8471f8aa74df197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828563ddfee82ec96e4a6f20a42754cd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee6edc19d64b38ccc5af8eb28a3e94199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791f7c8827681833f571764543693f4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503080e8ec575f1fd14b7e3720eefb89201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54294e1f964818ceae8292188819d578202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327a815ddc3012269c1460da790b491203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a836d951cd58e2c00d82d9237b4bca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16533c45b039c516769147f9c76037205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21751d19e443ab025b1758ce6192a7b4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ee493b72ba59f98a7fadb3640d252207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e2735ddf58449df7548ae7ee00574208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb840180284e7cbb3f759ef39034e46209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ebeb5d56498ff2e47cf675d09603a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd310bb98bcf5279d17b9dccc7517b3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df227118d946d65091b13f8f0b3284212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0c1ad98c410c8498d03581e3c33ea213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d95e7b072f3a94a3e0f1f1e37e396214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378572bd7348cb2a4a9ef71d11e5e543215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5b569f2c0a8fba82ca9d713229a28216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453f951f19592d93f416e2b465ae745217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff18dd7e474495c28046c5a57e2279218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23379f3e1435b450fab07201d34bac6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75204187ee740521277e9d77259d8a9e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52141e91f2ca776d7e9d19dcf74c8e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e352d28ec09d6d27f9abc0b3088ce222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd81db7dbfc1a02af069b669353a88223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201b738ccf5e9d732e5f85bb0f9e6b1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569fa5e712506454fd6701c3b240a2f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419dcaef5239ed32a4f510211897551226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d93c8c97b49c3c72a265f949f6ab97227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f8260fe9f6afed4a39937f7479465228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432da778c419753f0bd350eaac6d6e33229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36cd6e9e54c309d33ba3f6472ad92d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20243eb61e9e6034a61139778033bc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a322ec8a9ad86c735b069520c1fceba232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef80b40fffc4f6d34d29d374748b5a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e812d6e3ceffe5250fe4769ba4d005a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f7405d68e70da4c2464412bcf4c8d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a92d0d4b0885d3e49713b6e399ff64236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e062b08c3fcc07c1ff2b284e00e6ba92237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5453067ff0fde7fe605cd48c704449f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080143c0b545ee1e9fb5e0daa3f89795239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb698047669a31a6014e762aaaccab240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753761ee91ba031c5a0324ada9fb4b4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079f3788700af6a134dc97a7eea599a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168348929d59a705742e595d52d07605243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617a98b33b425e45e01a8df903e579b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184102ca47d3a13fb442d780ead6fb17245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c98b5d3559c63f36bb96eeb7c0468246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb491bbf1974b3f297d1677996a337e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83862c5bf9ecbe6da14e4ed42864ca248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6663df4bb2ba9c9d91283620740ff7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe89584d3aca182062e8ced955fa677250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c0007824609346e5842fe5b9a50d5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa536743f228041b0f96247abe7fc812252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80119ce59a8721a828383cb5b2d04415253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d510a85d01fbea7d0815d0a10be657254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab84cfd422512fd30e0565ce8d59d6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf4cded12b39ae69ec2176b8ce5888256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6f6819cb4fdb6b9204989add542c5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2b8dcd1721dc2ca75c817a7c9db7b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4721bc74f5f017a1e52067a9b283a37259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bae23e806394feea05df2bbef75bfe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072d27233b4ca4a5adc17e1c014dc7e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb57bffde43fd2499b05b229e34895262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636f2f373e114fee751158dc3d32eac263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a77ff765e3b21971cebe7a7b5916cb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba5333fdf6a9bc4b5ff2dc3c8cbef7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee0376f3f99d0b2aea058fa209aff4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c5658c54fc447c9a2241367b5122b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50918cac81a94105e110d98366f2c9eb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d468e28fac1e8fbf8276b49d8d84f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da1287b035f91686f16c9772ce9eca270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf7be64965bb31015cf64f501d8f85271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e26a9ecbf3d10666a45f22a80cfec272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2581b57743b5fdf56251b39ef7f467273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff449f7879dae2b51191e3795311b6f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b8ab15e5c498869094a8aaa61810b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a4abcbf4fb7eb5dc936be2057d8663276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0358313e691ff224c3f88b7bff9f93277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9572eb0556f52d9d8b34f06179a90278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeacb9962a6b9453b3e4ea3b831d59be279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080136336226edd55b7007b16d6ea7f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e28c5a782e2b6fd81fe8cc1a0d0be1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b89375c1a8d2c36b61d4e04c800fcb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5f002de1f8c9d2f94a72d08ad7668283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3a37a5baf3fef05485fd5753a0daf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79429cf0b6c78a97739e30eff138f4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7f2ca6c6ec61e1fed83c09cf9b030286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622eed80c70f81097cbf72386196dd59287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eec55fb4a78d00c8ee1cd39f5464a7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e4dda00e69695a539d600d4e67387289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf20ff19a80b4d005158623e8545c7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce172a60f0f0068f2b26c395c28c51c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e4464397ac1d86839210bdc0fd7c81292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c7dcd30b6ee124a643d61c4e87c92293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b54b8de24405a0ed101c0565e88641294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c0b61818df2971e0ad054ebd58439f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd62c6ed9c5df7e033e073b01f4d20b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47eb49cbc8f8058acd1992e46b0156297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649b3a2834b33e31a603809a9470ab2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d62689e61414d46ea270ef9b40aae7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b86fe160e3277492e081d20f7dfe76300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa052eab403737ed6592c5c856a09672301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaebdf2361a8024bd66443db426cb45d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e57df5a96dbf333716b9359e60f614303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a748f7c2238022300469386be4b0c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7605f613d0ea577ea5a7dc6d3b3c3ba305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67208f35540a9c3767bcf76fbb357dae306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061a53c9a13e5239de82e9b3a6316fb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588f80e500360dc4a192066e0c3517a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e07b3cccd2b23f5554547bd02eb4b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784249cc16c13551364d4344683b442e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90505bb5dce20d9b1a8eb0d3f4e4e3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab331f411b5be551d64fefe2ed7b76312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d8cc41f9984a900f1c825f58135bd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f24de698c3a54569cdc10b868ba21a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16ead5b08ead5cb0c5f43199b399fe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ca64f5625b6890f9fd170ad9677aa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3422e52023058143f629029cb581a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f82692d3ab1fa047d685b39f9a263e8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791b33dd218b27c10d0555b360df1d7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eff4bd329057d37774a7eeb6db29b7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c4a3460dcabcb6f340871d6ac32fc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e8cd5ee3a13bb74c5dc89b5dbd0fe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d662c3700a22437f14c77f06900c24323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448023bfdcdcb6a01db08a194efafc0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec586abeb1408be25947d76a8f4f7a9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527c7d4ee3a593fc06d13d336abad7b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650b20f2acba5f9a07229ca38c79532327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46044ac25a5399fba67f1ca5b39df4dd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a03c4f3489a63416fe8d3cee0101f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6231b19754cb3956714b53d3b9c271330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4632b7d09ae6a6662791dc1b25995e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3afb4e11c613e93030ab8b51b8f479332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c5d5f6d1943daca059930ec6ce6bd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c2783f3a025b0c95bd748a6ba580b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b9c011a2a2440dc6f45ad63f8c0db335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b1de9639ab83c0def25c5cd5d2bc9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025be2391154338be85b2dd22e4b282337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ce7e44ab7256e9734447ae598ce60338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262a4f487ee075d1d998d8a2397f9b9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b0f0c8df87262bb3947cbc3d21955340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967e239a8e4fff3b2f7a1936c89600b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf698277be3da9ff2c994832a8df0634342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e85df7a361efd5e9975d14567dcee5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c9d06bebf87ab1749497031cd25a6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60da2721db93af14fdaa32b62403f86345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d5eb9f0932600e49efbf3e9475925346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f401bf0ee62ba71f201ae6468b68bfe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40505a20899bb65b94a02ad35744be348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c0b432f05aa72b4c1ea3bd9f234b2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287abd5a7001f202515679f52be4bc29350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df8b93982a52f457c5c3d48b8fa07b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3586573006a25c974419b3f4cf1bb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7294cf95720b5e7860869345368b4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c9fa6ad211c304c62de017c14dd59354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195a2b4e742d123cbfc5562845b2a77355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4a5ad1e63fcfc488028ea7c221e8d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698529be1a2efd94d9ac21b9c1ee552a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92703e0ab0cb8c4fcac97ab5153cfab2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeebd614cf91a846cc82b8582f5f04a5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1445f0922261d6b404be8c911c7f20360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60bbcacf68bc7c828ad9c9b36d15b2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a0b1368b994e0eff0d80a45feda7d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56ed98a04de4f496b72f69d866eb43363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2abee9d8e7a20812be2dab3f587e3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7d60a2a4a36b92545437c33f33478365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc11c6242452bed34695d6ecce9e42366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217088cd365c670ad55448a8560086d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9ea6a378f1c93a22455fbdb65d6f1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64957235e49dc016b349a97f909115bb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b4b3c53e26e94ad8648ca1f7bd907370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c3abd993752b5f7dfacb8628d352a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09d87e802b9230e4a51981aa9ef875372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a2212da673d511f743fbf9e8b4eeb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036174edd11abdf6276e88f075b8c4e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737be9d0d708809d0378ef368631f40c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7797f244bb4429f0e8a0e5ac50241376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9a68818d560fb400831f21f2d3e3a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50688e9069f6fc0cedf04193f65c21f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651b6aa9371355cc46bf26cb5d10af9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57942b22aa9a3499a057438ff460632380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf27205d7dcf32dad4254fdee3bc75381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791c20b3411cdd141d05d48a5795264382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8866fcde46255f4c1153fa261c57a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d267f5535015b3f9d444db05b0342384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576a2542fff72ec25dfc41c1b0a51db385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521075c423a1091ec952670be8f04d7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086943cef2a89b1c636b36e6f0693db387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66abcf062f014a5f54df3dcea030cd11388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a729f24d3c77e56abddf12b0501986c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65b3777436f1f87eca26fe40744297390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768f4731a820f4d95c7cc0284643e5b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01b6f8562811775a906966ba09575f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982035677ecc8813762379365e4f30f5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772d762599be70a26287028c86fe3d1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb456108bb8acb05b59373ec3b108c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87ce4e87e74963125506e69d2aca71396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e824ef9515d0c5ef1f755d71cf1b6d2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c876e8e30aa1786372af19ddc643b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0721f96101cd5cd91fd3fd1add0e8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966152b08044b06086b272576ae1b26400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96d560ac629f331a80afdfc6c7d2fc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9d00badb3f763c94a50a198736cb3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5a05e194c7f99a6bfcf57d248b6b8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8b91fda5eecaeb07a7ccbea8b11fe404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e675d5d456c3ff7f222ad626eb3db405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ebf73261fc212e5def7e370f06d797406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740722713eaa1f919cef7b357ea4579407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842e1bb9868086413c2d4aad4138318408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72844c517c50dfc561e7f2261a5488409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be4c3f1ded8a8125f5d59f1762e479410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f017bf8fa32368b4d69e96677d04e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d92f4c48d574b2f3188dbe4ce79994412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed78730b9807b0b09a34b1d233e262a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de303248a6bf4625a966b45a221399c3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566b873cdc1fd6492d9d211622958ba415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72e433fb4c08bfaeb90096abf656d6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17054242e4f5f6362a2dbb2198cb99417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f04bb158155bce52d67bfa8f7ea8a9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67a5f2cfa6a538b55883826be3af5c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95c40cd105d3d994d59e7a24701195420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952126e21bcfea065e4e46edca2f4c6a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5dca31750da3ed403a99cf66ec1c72422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588bf7a06319772adb477d9ca90e06c5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd086346c51df9c6b7a600ff334956424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1cb402cdf56f6d3a940c1532e7bd5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249f40f02d6740855c637e3e1cf8b45426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03bb6400ab7d254f29f2ef97a5ab491427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927f8ec84343dec6f6ce7103f7f1faf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527cce237598068dd33d1a5220f6a18429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c6069553ff10a2aef72316058dad0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a4b26b67b2044d71abd1c62ca205a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ead8324cf1bbaf6c6de8ceaece3b32432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d55afc579228d167e74c973997cdbb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f2250289da82861d97f33a35456d4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67e6948a7f56bedc0e1c7977744c69435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474403f2249078b6808ec2a15b9cf74f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8fa53844d130782f4448c3548d9eb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a688b25e99a28a920e020cc9c15190d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a582a0037ae7983dcaa57040c71baa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a1e85678f98b39a4c6c3a66660681440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6c2e03a955851d126ae46f8fdc02c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2accc457e8ef617442c23a20786f45b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec5ab3d1988a43208993ab3b466a7c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222316e8278d7e9c984cc61fd2ccff9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf35339371c6accd06f6449a47c23c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb493ac38bebf2137329fd6477e64839446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6629422cd6335c1e2670b4368a0ff447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e544e9e8112a873c004be85675aba448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb847d1b813608dd6d568deec3f7bb0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe052a87485edcb402f6d99c6fc6afb8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad75cdf692bd39248e653a01457cd7d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699a48fc5dd2e33ca185f8d865cf300452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c7fba88584e092136a8d123211bd5e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04912df81e5c90242507bc8c11e2a362454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c16032b9faa6952361ed6a20ead868455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3e588c38eed82cbb162c76135b451456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07c0669890c96a8c0287534749a3ef457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f2aabadfc75c8682d3d18e930b752458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd511f1b946e0f999f98b8c4b3cc80459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ddbeebd3e36a1b4a12d764c267b2a2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328cf653e732d0af1afd66a3873801c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010b398aa14a7e1a2be9775def46e46462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22e2451ec7f3e84e988bd2743e9596463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04798b8ca144c85ef5db08c32e198c3e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91d3acde0b355bbfad4ee85f331b5f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c8a3d9e930fea87660d9a65f05869466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ee9c94786298c2bac1efd8287c017467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69856a365a949b7afde89379926d935f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27e867647615e3e01bf03feb0ca7ae469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6d3f347ca93cfa1d96409350b0dfc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53347cb4dffbdc8914f3b4c9db393ae471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8881852e1a8cacf5e9c22cf0ef4f7eb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea002f61b565e4d26a82c0de73c175473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab36549a98c2845b9b7860431ff5f5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0acef1c5748781a3f8025be8536b4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a69d1b5cbd251852f7982cf6042b5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100fb49242fdfbea9654f489e0a2d6e5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd074ac6dea1625b53348c717a502ae478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50496089e21f16ec4783dc897a2fcf1a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f7f86de9c276da5e404e9a9d52a7e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da990f0f6905145a0d8661f491e17c0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90407b9cfd1804776b4b5d118b3425e0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c195ee5b81c30965318229b88e440483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d790b64c08d88f337b988097dcb968484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b507e31418465cf687977cdd45a0fa2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6ea7c5f4d40295d18bfe972acdef8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a88278b051dd00746a4a7bbda73d8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a042c99546d58e644a4f5a5402aaa8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd8a03fd75fb5dbfd2089d55ccd401489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e179e681a4b0e5c7ba858c56750c6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb3d66dec1a2fc3f056c02115138de491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e4aec12de844cc9c0f20c903187ea492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532c323e90a1e3737c732e100c397d0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265999ccf12ca5f41cac405353555ca494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f7702fd7f7c18ae7117c1d8dc04c5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21233948a2d3454151e4506951bd0b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2eb5e59c4570e5773f050b631ba53497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc06ec47c72f71ff709bc0934d1e740498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c4389aacc82011751a66f1c6496e0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ffcf3b30f2818a19f31c8303c5cbe500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a91050dce26a821d8664dc19c2a497501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead4034558343c1da9fd8c1a2d07519502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00319b60549909ece16092a6540ff4ea503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279bedd6de04cf32dc29d699f1303946504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162517562b3212c68fbd6e1f4a2f19a9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603b4a79a057ca53c830a1c8cbf18e1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460d86b51d0f11f6ee5a2a95449b910507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7ca5311bda6bd255376db052eafed508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925ecc921451d9a9065d809d8c2136b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097cf662b471eaa461ab4ce50d353717510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a909f63803b7b19aae4c399cefaddc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ecf67b5ab5c75d2f799fa00a16aa6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61dbf595b176ac18a4549ae0ca04f23513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a70508a4f126e38892886f4f1f43f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17cba06d37420099069bec104782b6e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a03cf9a57e4c315dcde24cbe8fb97516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0199c0d770684fb54ebd5b7ccc1c4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c60cce415ca6680846f2c2cc4164ef518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa26deeeed5dec2f26d8cca6ceb82bb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acdbeb8f58eb63f7d975d3e61c7ed76520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be32cbb45eb85d30edd7c19b78d8ff521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea962dacbf31de7a5c2bd862a43308522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f76489a6c194bf29a15cddb4aaffa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ce2ca6ae81fa22e2edb9360f99049524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb4e8b7b064ff8965c3b8eb40b9481525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d9a33992224a98efbbaacac9ae3c7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0022af5979ac41c1b7151ca66433c28527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8fdf1d073332c1979d7fe8cd666ae528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e648939054970282991b4992c20066529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41ef06816d6aaa9fbe30cd8b4a8245530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0932c3db14012c4d3b5e4420cf482531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee26112dca5dc4b09dedf7158670883532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdea64611d2f3fc0208d35c7f428fd1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515ec0d4856730f540fb4094399d18e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82bfe65033c94dce62e9219e29dba22535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae015d3fe68f6bb47ede643bb0086a88536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0a3b83f2eb0bff8a64d8319a3ea11537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f230546afa8aa440f02c2f1fab574a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae790d821ec858a599f515f0bcd5b3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32379f857e5d79ce965bfaf6b9f0fa2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148565fa9c028a8b4ba277151ae1a1a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35760ec4d2d67539ebe745c737d087f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b246481c8a70a516a105d08fb12b95543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc922faec2747899d251c2058afce1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec928f0e7085842d5753ae681d9a88545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d513a1dc6fee242a5179ad2cb82584546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c30169c402078e81006a372a45ac5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760bc8f0a450d95104b276ce47023440548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646bf1283d67d76279585ef32ef439d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7cd019cef7b75dea620a456111e6b8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f00ad6b5178fd8a3bf5977623dc48551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361af8cc1c223afdf8acf28d2084a4c8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1886c9c7e7a004d06704cc5c3a0dc08553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b84d29bf62a94a97c5ab6a3ab9860554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6822530888d456733f84a0c14c790555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181fb63561a13620913f9c90914d314a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4ba378d31932e68eda2912553f0ae557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c96275a8eddd8900c92481117532d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d528643c652f58fa1c24130adf694559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5dba4f9256e6a049e99019e9c45928560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf672f2af27ef992e5373c38299f12561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34127253a1030b5124c1355dcdd8941562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630778d4ba43436207b746e1cc94c08563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77cfd73a4028f7179a145bfaa79f28d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e0bc869a1f49312f8e59ca61fb670565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc115d5b86bcff6c7d0eb8800c361f4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be430d42f013a86bd3576758dd1b4e1b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96215f1c1981722b09dd461b0d627060568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c343ad515310dae333c867eccd2f11569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb8e7d4b734910614d82d16fdbab42570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9535fa1508c30e0bd329e6e3d4551571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551476d5233e4750b4eb80cd0c2f7308572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22493953ddda388d96f75a323b029eab573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b677b6718789ad15663ec557cbbfa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5a46d4ff3c5a62bb580003c56bcbf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30e6190c19aaee1768832d15d332c2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82166dc329e474fcd3868103fd25925d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d439b778ea665ba3cd38d534758c323578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627b80a2f317e893488cf0c585ec4e0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab3cbd1c70cb973bb62c49fa739199580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d350371afb5120214743b75961d0c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427b07b4d3d715a1c7503c23d1f2a04582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c6094545bce331070a93edd6678bf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92288df6b25264045d53f61969073c99584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc37d337bd642cf529324cdc0c3e29585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b413faa0e1ad668c4ca5fb36979db2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ff1fd7672c636b3eb2cecfef43598587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000f55edc7ede96d32e71644030e167588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfed40963b493733bb0f22b41b837d9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6610bd7be78f2d41fd8d035afceffed590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd8caf8725ae3934018380958f253a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6342c116f9dd5d8b5f90079d0158d48592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9b30e286c63bb5c87a4fd08d7a49a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644fda074f6b842df68d8fbca0cb139594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c26827a4e11b17473421d1bcf28446595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c049396c55b8a01f3976da8ce836da596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bdce2172aeaaafa044a3034784a3d0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a3c76048c412a37c92de56f64043f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02581c319ff444f2a4c550d1092b34599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e67a7bff74e9544f2550b310f28f47600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bcfa334093760a6e052072c9292ce7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8fcb556ae2c4dae3d38d92f3a23d27602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c072cf112fbf0725f320ed59119e5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c0da6a18b7baedea5cf67e63303c4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a202f7b8aee52c39cb2c463e7d9b46a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da576c87ccdb4a8b7324d322850d6043606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4cc2a46ebc3b86425fd1af1c21e2c2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647a861a523e88f076df133191b9358608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7632ed2811179253af766802e3e76609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51692c239e0e1449e404a476e51914fa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f8c72b03ca976cbe89f6e2c7c0b18611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a836b3f15829ac3d9db21b4a01a240612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0dcf936ea9f8ec3a836f58c208e97613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375731d56dc9f51b4f8d3780743482c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925089a3a36dda52f4b00740db29ec6c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055162e7ff649d9bcf60a5b5a137f65616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd563527fbdfed805e7bec2742a793e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46b07c738e4e7136d4cdbb19897bf6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec061122284ec02858d18cb4b50aff92619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e9b8b8b4dd891d81a708f946ff3e2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bdac39c55ad22c8c749cb8930fa3d3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9177b50a7f07787864649823ece0824622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f34e9a626a52a52769286b2de1592b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824aa108cf1cdf6b2221c2c39687c77624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a2535956c254cdbaffa682480e578625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e33459c71ffe8328b16d02f8700702626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c9b505a50c912457ed8950c18c5d3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc838bf5bd4e8cf29f03f575edd553628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8edea953fa7679a2a6667ec6b2780ce629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ccdc9ff2b3c644c86b9a8ba5b73341630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8e59a017b0381f782dd31b8a89d7c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c45580d9c64346acc3ddbbf2229db8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0655139716018bbf8b79b2ef7f2075e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06444a11c69097f8bd58b903cc3ee79d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56a88d73d09160c074613d4f46ea98635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485dab1a9b75d89f31a4d42bbb814ae636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f50a7087ddd30b9ae8aa279dee7fb0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969ea44379e9f44bfdd7a2d7f0eb350638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb31dffb9af0e611608616f2ee26f40639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3530ccd309216ce0e5ec69b08fe204640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60a9ea31a96ccb84400394e103bbde641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd129decb399b16a56cd56f2cd67945642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a67f4c3ec6090d9e4f41c67a720b3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cecce7424920b3273a2543cba5ff1c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98c83821a026574434186ebb9fefb9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef40df465afe98da9e671e4bb69fdf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a6089758299a09587730d84be572b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7b47ccfe4aacc8dc0f86a3eb5b6d5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6aea7e3ab2f5342f0fed918561a5b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93aebc6fad3e9be32b5c51573fa60e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d8e1112e039c03251434c5530e1b2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bace15a387d48545fd37adb28b9870652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04c962a8380ab588dff52fdcd86bbe653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99fc698aaeb8c6cdbd961ee14008ed654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc242ef52d937da6a56d4c376a3add655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fbf9f43572085c9c839915584bab8c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe9574b869dd9227f7c7f5c9900f36657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ebacf65be0fe0d44fb9b733bd53c9e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cfb73061eada0acdab3c77baf918f1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98b1435b417c468a1a613196ac0f92660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698db500559c8a99e81d442d23ff519c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6de4cf7134955f2507121708d63a6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a089e58cbdfc84734f12050afd3b4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239946647a0ac01b84e96c08d6f9271a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b446332e305db3cc538c4153a3c93665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c331a544c4a46201a626e606d7c9261666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745d733f5ddf6aa4df0a5659c238a4a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee270ca0554f73255de8256e41b7f1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5784c2140fd3debf01ad7beaabac4c5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132968b71f73758c231c84f394b98b8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806029643cd5b3476c9e86fd3b146b7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d3d3f9feb57b9517aed85faed256a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95066c0068e5fa4523ee7d8d88532efd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0b6602180569b960f3fd2ad8f5405674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ee48182b72189fd02a0a3b080ccc9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc81ddbbf8c4ac6bcf17bc689ea98b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b11688e768fcd1644ba6a7a0a6d90f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab318def323c04cf0ae74c39a69fa8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a95b93bf6230f94f2efa42cb1b3df679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ba239164e99f82970c9e60cb89ede680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f64efea1da212ca03659ce693dcbde681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168002e8c5ab285080fabeebd117357682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c0d2481f37a76f0ea7d8f795fbb4d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c82229c05bdf4ac8f857d923ad8ae1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b126828e06aa8e01c4004e1fd93b388685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d099e07b21d9357f8fcc7eb61d0b2c7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae22ee1dc13e9f23ae4f7662e00f5c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4db184650af32ea24d95367433671d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440d901ffc98d2c200d119093f147a5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902987f605b5ddb272c1a75198f617d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61faf6c846749b98f4910f9d263bec7a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6634ee5e320bdd23a2a488228c05fd9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88563490cd4913413a64f5fa3a5132f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868905b51ee0c21c051df16b3a9d593694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87faf61ba5575b6309760288837880fe695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9d49c35ec2b170f1f7f6adbd9a7c0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683890d82ae58ff5e3a62747f54442d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53b3433aea10d02acff1cefd600a71698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff1e9998a049f81198e1ae4051fa11699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e9e84a1ee6b228b0d9733bd2bec87700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9e043bca4f50e2812c49220b48033701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c69608dcca3eb833814cfb5906970702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e6ac12b3a918744e73472a30aa438703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965bd3866c5fa18463955a862a689347704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e47de0c9b58e584d65b42482a6b23705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb4661e282592f766dffb5d8028b25706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e91ac0dbf6e08f737447443bfe1db707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa0131b01227468fad0e60a9839ec6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b94f78784ce9509ae3aafb6d9260d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57ab37204936080526c82e57f3e340710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae097118f71fc67c19f2906999fccf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc901facf84f7154fe1e1ffbf63fb2f7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e6b032fdc292c984a52b6fbf4b24b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123646f74f2cd2977f9b103ebf71a87714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2908a0244a3f90c0d4e396006b39f6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603806be678a112a9f3447de1788349e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8efedad71e8c44073a783d199db94717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d185f841dda341615007497daf31e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec4d7a3d4f82e8133f45970ce8d671719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca71306bb5e072c87f937b1425d0e2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f161931d7f0085a91850d1851b5c01721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b9641d9d468e0ed6a652c637b38ec722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ccd5045e56f5b26c8be954032f3a39723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2785701b8e5794b468d266260f2466d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbfeeb1c24656c922321ff950818437725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03d2466d60190d524861db1a6c5b6e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c064565b8aca4f38bd0ed8d409b733727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395bd1f69f7add1c34981a0d5a27f416728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0969df28edf2eedf9d60cb1387f419729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788957351e17fbc39baeb5fe026eda8c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46998e901e315bcaf2354b880afd4e2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e871dea3f3ef61bbe9abcf0f97cbe732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de6967ee29badeb01ef0ca365ed125733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88612467eb15b055597a0d91deb10cb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93ff6d1c35e632d697a96040afd4e8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871e44a6a99f5a0f76c018900bc33b5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c074a90cfc10e5916f625ae05f6c3a4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63fb89043e79dc0b7531317a3f2087738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36f55ae0c5d2ba89a022f20b450e90739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcdc3fc7793f30b8f07d8a573e8b2e2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627550ebd8126d04e7ee12c73ca8a2b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d39d1f458470c9630b87a45f2a09c1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc14042101a09bc4deebadd97a4ce7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3812707f8a360c74f673083a1f671744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e3a14422376ba8f093fbd7c1f7917745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29f3288a281aef8ce7a46cb3054f3a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6a0659773995cfbab1b8a97dcd2a8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540bf2ff36b097569b9a9b805be8141748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c80fff47a1d77d99833e1be675116749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0a98a90ae3679695c11b3c1249b59750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e4d3d2cd3f4efa7e1682dfb4589fa751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75458b57a6d73f346286670119bbeac9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab3170c347e0ff72054a2f719efe33753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6fdf8b162eda99c6ef42cb1c04adb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc78ac8525b1e2f8fc993db0b60c78a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb35f4be9aaede0ffa4a78758645412756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f571a095b5cb3f721158567335f66d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0086e6bad41fa70332bbae3fd5849758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749ca7acf0958003af28e2931cf02b7759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>