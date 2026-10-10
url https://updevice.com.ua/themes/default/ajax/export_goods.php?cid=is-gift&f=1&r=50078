--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53938d23b38126db716de08e9992d6b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b003965a3f9dc294e7b432751bce4be2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e28da328de72212197fa9b87a225e13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d19341df376d1ebdca641b1b3304a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe8aafbfe9074b9cf7cbd4d8e3c8095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacaee4919f1140997ea72f053cdd9906.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e7537a34c92060b1e893aa08ab4047.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e853af3caaf6ad1e4b7585b8ff5ade8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4beef044d9e93b7a618fae431ba429.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5015c7ddb6e80ee9a98b0483dbc68110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3c2e57cbea2ac85d2833e3e4c6d2d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a78e25e384a1995263b9c7607f6d212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1586e1787e08b58e0741b19d2617f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b2f36658e1980ecfbed627236dd2514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281bc971da073bd3d84afa80a8b930615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3faab9ae9abe2b37598f1ea8ba586b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37a41d86f6dd24f6dd69f16c6f97b517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b61fdbbcb7137a11161ff0e97d1c318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5907b7f254822f10b256f48a6730ac19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738e6b039c8936cf8b52c0e3896b33d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835345eac70e22463324e9ae286b5db21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675866e9c45cce2e6491ac89b163b6622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87db0a9c922a59eae5b077aaf45efa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b9b093272969a0d80c0fee39665a324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e4056cd3b094c49db5a92511a31f125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920b359e7d520c1285158f153c89d6226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463acf37adf8352dae199f637204f4f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1110c638573eb8b3bb601169fb2fc9128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3465d17ef59913397f8334177ecb129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01842dcdb1483b263dc8633947a750230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4ff38fcf479c8935906d59df2410631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd36b1ba17d2ae543d2d0387031553332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0770e71e2a076e510297f91b8d548e833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5713d4716ceca21a55e6a16fbe5872634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f17f4f64b12c9760f4f03b14db6ebc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9cab15166118f238a97db226efa4d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4725e5ca8ba9903cac528cfbca2dc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd418ebb6639d0bbba40fa0ad2088b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c018164e09de3dcb6d6bcc079cfab9039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2a5b682deeb3971106f9aa58d5bd040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2203c68ea4ef31718c22a725431c141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4601a263c6599fb4489c125286a2742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580314f0996eb2be5896bd488579553a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7333ede03301f6f967440937ced1ef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005bfe6278892bbf14ef275ba5df3d9b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70994b4ebe2ede60d59e0eb10c14448546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3188372cd75fa58771d9133ea1212f147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9012d2df409c82997df947b8dcec148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4e7a004587466f1944012341ad42849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53240b6cb2b085b46a2c28dad92c8850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a3a624a91ecf2144ae40025fd6d8951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecbe42a21090030695a4b9fb1eb26ae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e574d9756230748440ff6c7bd43f6ea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4fd72d8c549ab201a270bff996d2754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4122637bb41983db60e5f806c42fe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6035a86c0db4bb3a568c94822484de56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c888251f8b575d993697749d7326c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707b5307a69a13776ab1229a6f97e9a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da3f88744ea5c4ce7ac1791af1832f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d80f1cf228e7cf847406982d29446460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422de283b66f130576f9675f51f6ddd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bada2034c91dd316196710d4e0102ce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2e5b46a4aad5b4ea6a77fb692d76263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8e32f7f0b346f44c5f0880301a19b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218fdd31a5cd0cd85d835da0f6fd626565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5cb0e5b0079f0e87f7aa7c6360567266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986d05f6951110b1cd481f03dfc058c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8845f0e7c4cba518b08773c1f88ed68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b9ba0e2a3e696d53ae3a90c2d91f569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e78e8a56fc04397e481c0a3dc1772c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8914c9f353a564db42a05d53c44f2c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e05454dfbfa11b12b30cd4fd3be1772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270fde20f6b26703e0fe4c048582990373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae5d8a69c62053783423b4c4648fa174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195d4320504a3fb03694632ad08372f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb529d8df8fc1aef8e105bf9ace01b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ecc9df3b3706bcb7299d2f140b36f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd485e63f8272733b3b715d8fdab4e478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd1ef378750be0f93ac7080492ff1079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac942f7f81735bfc093acd71c20e3c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34801d0ab1a93398bbf83f42a61c29d681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0effb19851637e61c8a79d5b31b49c2382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a0a611ba3c46359fd7df5608b4baa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12393ffb4e10e1262985a59c7bb6540484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe617ce4b617ebf26d47e10d837900985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826a21876306b9479ed1f176035242a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109bbdc777682513098d05ffd413d1e387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f245baaf4e2726cae9de31e8ee5df88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2abc0cc2378dc64487ce1a2c66531c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7aa7b1c6bdb1a491e76fb9bb63171090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28db68be7158847c6855bbd577b28991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2cff5b450e959ea522a9534cf0981692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11d940b887787c9d44e9cd0ee0a5b193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d2d2a0385e5084f80e77499816b4c594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3ee119f523bdc3220b876cc5afb8095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ea26c73351c8dfa9071f78518cbda96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c46e3227faea7ae971be8d2098e8fd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84051fb0ae3df74a51367f4d8a4b28798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da47bf960aff50cf0abc2072f394d1c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ab7588c952df2b5cc53dfe105d8f4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c766905ba5a18b3640b2bc877f116101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1f662cd76977eb0c10097276247b5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b8ed813404f343c40d48f57ca485a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e93395f7c050fa3044d41645bdc1ed104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a92b4e6a47a80efc405f16e81d3b7b4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42925378eab0855ab2efc3c11e06e7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e8b4b5600ee03fde4490667446e4d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe3cfad4947e7168857c16c029f43a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e544a4641974bdcd0f824adf4a44b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1696b8614670f4800a70cef6ea4dff110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ebb169c62d2f8908145e2fcc7d1d9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18eec37e6ea5acde3ba917ba66e1aa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50111cd9ff4f56aa7683acf706843ae6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5056b5204c7cada6fb94bf736cde1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf22b9c525a740219c9959c4d8bf5a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e6f20a8a3f76f4b7126776cf7ec1c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617dfa965efda9f06217d261bd960535117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1185f99159ace31dfcb97380797ee25118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63be27bbbb5f137c5a50c855394596119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ae6aaad752c5666d62625cda5ab47120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09732bdf9f6642b7bcb9fa42330db7e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c9c272bdf9d258c8efe05e6a9f8d9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ce8ad26738402a0d9d13bef5f0738123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144e32f646bd7bf2af6f947bec37211124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3defff7fa43af3adf5f7ea6b035f7e04125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823a704c2ee08453b41598d4696bff2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682801f49b797ed03b0754876a9e0435127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0f2872803a20c276383d912e9fc25128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902acd96daef609d062f590fcf62150129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65929e133239703e3fa7a6f570a2707130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d204f6ee0d1abb683f2fc661218e05131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee35af3d327880f6f122aded3904926132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26710cae253335eba25763a0a17fe65133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f992943fb2cd91ca8fe5858efb4fe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49659539327882c5bfd4abe6a0724a6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508af150074efb868084e93123cab65c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d3567e2ddd6825438f7d7a234d091137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b03f31b4b19b43bf9f09bfaa48da2f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc39815d531e2f5cbf1b8ddf295c6c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7319d0d117135b5cfbef574353d937140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149e09757f9a94701dd724e13533dce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc249dbf2dba9b44bbbf8cff187a1df142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83757cbcc9d1dce63d05eaf9ec8a86143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ebea3243418ab392c0c4a3f2ab5a8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c0e0a6edc4f0ed0c84d1cc50c3fc7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6494db6004bfb45307559494fa45df146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1410b816e909fdada4a985e95e5671147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba686177ff890650450ca8d118c1f52148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7080ad654a9762efd39f26434e153149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e6e29db1fa0508022d6a0e481768de150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee478dbe680ff8e6f39ba99db4da35151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9b1a75081273bac662a1b03ae1844152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8a95ed024e0b560efb0b64034ad67153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea45e21c6fce3b6d2af6f0cbb8b18e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50b7b8ef49de042e0c4536d930624b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a59605cf45d748d25a273a9a6f308156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274810aeff7c68bd8803c34fe00c3c5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec58d65f84683df55b8aa7de9a20a6c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11999f8378a419f017be1ce14543f885159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4f1e91ed0be6974a21f0057f04d61160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0683be1345c0baf6555b17c0bcc8c3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62218e4d981b67352699a45bcf90c8f4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcec48e25b0200954aede7fb1ea2117163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65358fc36f703ec2c54574b69dba241164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e7d951ff8e1da2192b894430645d5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99606d3ed5f0ac5abf14631b4d38945c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d25e78080b03cc18072fa4c1c9441167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031bee93bbd41eebfdce512f16ce2b9b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43fc4ddd5e12001b24a853693c3db2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35965c590d468f027617df43107b70170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e0e241d49719102f7eadcb0e4550f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081505f4a075596b8d706bad8abfd82172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f63340a397b129b635155ab4ad2c8e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb621b6bb8f06788b30bf203e93668174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52174bb2dfbf2438c0ce0ecfde635ade175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c475124b184ef75dbf21f19a62d19176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524160c3cbd40f38fd7b061b061757b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598d41fd552e99bd6dd5597b4863873178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63440bf7895ec7166df192362cb9d505179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d5b4f0e06065553cb8c042c47a60e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094546592f388d76372b1082295ad1a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f2855af0488cc43a5d70369abb1f6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a40ea8d1bc12aafce7105011d6664cb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37603370a72bb3ea4e7e5eaee82d9ac3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c374d26058bce2fca34c3b286599c01185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dfcfd12f5bf5dddab4c768f22fba4c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ff834163bd9fe9eebe3a9fd91bc3c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf099a40b29650aa238191b4875104188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dbfc726c1f097f1197c2c9d7a5e86c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52755889e42bfae8e506d48107195916190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b356ded497c9a862ef32412ca5338191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d997aa950b85875210112187e50473192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2cadb8dfccaf934c55665b682e40d8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03296d87c3e245aba86533e9321de2a4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ce3bd8f47389f71580b5569b0c9fa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279e7948152a9c631f23f4dda2d827b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f018064201f5f00f7a2f8d545ce1ada197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4870a05d572ed5699d3aebdd7756a8b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3bb176b24642b77b02faf35a80991d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2dc3287f9e58782e255e2b3913835c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab424f245604b666cfb5ced67631f43a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2444dc673643db4c701478e87ddf9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca31a5f6819180062d3dc440b9cdce203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64775326909d8e1451e08239c6b7e22204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0103edf896fa1ba101621a1a62e6854205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d4e56eb95ce5ddb5da3fb12df239e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093984742786b035313aef208989601207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e69d6a6f5fdea0c60b57091ddefcb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de097461452a17aa25a9f2d0cd9ada6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19ba715ae70b4dac3dd7bca5627033210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce122ce57a917dddb7dc14ea346665c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8c4fd8f99255dfd50a4317ec6c523212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349da4386e198b30e7747050e9722f5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9d5e2505def0cbab3bc88daf406e2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47012264aa049faa2a22d9e56bb9a33a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3771b9ec34232ad4fd3eb89da240f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ee354810ff3e74212aefeb9251f57217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab666c6287e96c5f3501a592b2b72cb3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea96611162bddd009b0b225f261e21219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac864bfa31a2173d08602fdf13093d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7928486a9fc8cf2f72d048185ec8a67221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a4544543fcc6deae5b4e589eedf04222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c166ea03e5a4f1de188d81e3ce6af223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9437f0eb019b6a39f1472f290e7c8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd8d67754cb717f46667fb0707ec44225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3acb44b3946150ff003dfa3928b2dcb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b65756c65a30dac42c8ea52cc42cf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e697381af2b54685d8edb9776e9dc6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1caba35330f4dc4b1019b17f1d2461229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13333f77bc191525b0fb297653e43de0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7601df7a29d3f88046533fdb709589231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37be47151bd69a8553eb68f5329782232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f620a791beba249212bc9dcc9527b96233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e03ab95aae9d65091d6cd9efd4133234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a64faf9c197a2be5f5308bac951032235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c0d4a1a128694084d4544b05f56dd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb9e4c6a2097be9a16c035491743ba237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b568b4bbe56a75401ec3f902309fc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31aeff47ea72d639dba1935d2eb77f0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73653a821fc72e0ea70aedadadf143e1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b935ed4577417ef1786f98ec668f6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb5813e2c2ddcecf85b445a0a2c730242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77dee288921fd9aaa0f4bab778fdf7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a5afd6e04916e2f705de0d0a4d7a1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec6c44c05a842b20991e1a28d4b6ba245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a64407fc8d9a62f3450f72de38474246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18cffa53548a1fd994228eaaa7418bd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b89cf9fa50bb978f66e98de527c6ad248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d1b249540871e6ef1a98dad8937c4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6868165a743e4e4415a0d3587d72f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bfa6c77de2bcd6c764a9c733aef6b9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b49e7b97988af3b4e1d5fcc9b26c8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b953c32186a3a03269dae2addc0fe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69e57d06749e9604f6e5b93b8a3458254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340abc610e234425581bbf42b8d27e9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead9b28f56e86d20d942500c80e125c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8bf0bb6991dc63dd30d9fbbb030cb2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a637b5fc32a33a2ce12209436a0a06258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c6f5d0b646da506fcccc1fe0cb90c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292bda5a5fecbfa2745e7c9c14aa4b8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6471e09c1c4b4a4647495ba176fad261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80372615ec507d8d58b351a1687acdd8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eabdbbf4735e69916af42a31ef5716f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280c9275d465e901edb3722c152fc83264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae91f9823d88ef1d5d59a207b9fedb3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2f4374173b74d454fe4f69d2a2504266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569acd5ad21c8f3811d3d9efe3ff75a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c504bd22152a3f872b8e2a02b667a8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ac4c5cd9d374825efd86e5c94fb98269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474531486107e8e5a0269ef8a0c1eb4d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c55523ca616ae0ed159c45eca3830d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13744a1bbc8ad63a8fcf7ddaf31707272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0055988c4018d96ee9a8a7ad89f2d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd182786840f2e32384a6b288d61c51274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94844fee7c3530930ae00ed9f2a50d74275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef9783918cfd94cb41f2e2df7c1d6e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3dbcd81a19d93b9792f8d68334c759277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef97eb968321b4d1eb0379803d8423278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a0e92e51b89d25ccfdcb499f56060279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1c5dab6969fb548e93f8def7b243d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a205259413c1572aa63ad3089c40b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5dc0928a7f6c6bda2bfa3fa4a3c7be282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640f80e8f65cee70e9bdb55ffad5a37283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c092fe60cfb989597539b6f60c79c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9776438ee5919f6e0093a01f9197c6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9153e8b45691594d03c9485bd0d498286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08350228678d014f0ce0fe7b3b3b9bc2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95adec1b321eea782ccb69a9ae73c5f0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613c9de1ccc81508b31ea5e3e8886c0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd5c4276438e32d63e165edccc206a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38f46c68f3201197e5b69b009f020f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e63efb5975c0d47d35eaee30e5af59292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700001fd6a52d1fef8c3f257a7ae5927293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add5610624f9f94c5b826b130a44c23294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982c6f84301b4b0b8843f031a546558295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6067e609eaee07154400dc228e0d91296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1eb76212467c181835a57c2ab4ee4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9fe61de7258fa2c4d4f0c8f2cc69f0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4a61a5893db054f5541d84b53c1a1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f40254474dcf66381e821d4ed2c18300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01811c5e5e8270b8f4b76fb46e9e3d93301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0f137f93b7183faf0f24aa3bdcddd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2aabb8d3f7f8ed59ff0ade83477c1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9e368769273a79da8b0c231e23e07304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48638b098c5c12bdf230ee387b72af4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291fa7e6efc80f55af2718378fd5d92306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b911d7176a716c905f3f461f4ac9b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391cbfa5cdf1fca9c3efc291dd24b789308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2709679cba81dd0c870cb32c81184d3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb4827b023fabd466f74f2df0e4ad4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f0c633c0bfb5fd7c0085f916495fe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23e31fd408aaa8defa5bd98291fc8d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17efd1009aeead1102c9f8a6b20a8e78313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4bc6225eefec71010141472f97f5d5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b222fa194f5e0f3148eeaea6f252cb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d729abb6132313bec314d634e5afb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444161833f8b12031f9788796693ac5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9139a49b8a5bca6cd5b0fdddb79357318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188b56cda5d0318987f66a1e7f4d418319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0801209b6a882254997e1d5441ffe3e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282899317eec7c7cbf1a28f9d019f794321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65867aab19496ca0a17d3d9e26b9ec25322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee80327307121c603fdb9627614641323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe81d7239ad2c5b687fe94fc0926db324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459edf44abf7d06d038084bfaed914b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af1479aafb732752513ceeb6e0416c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344ef31aece67f46af9f9200ef3542a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a72ba3daddd59ba02ed63b6914f5b6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db342889785d036fc3e42ccd351d1eb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7264a0b80fa2c6300da4d7f8d6bd3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9817872de254f02e2c8d00111d3ced2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8bd58b3d9d13b8ac806a72a29f018332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5aab69243a2ca21f801411bec065d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6201b15d8a66fcd6f43c65670c0c79c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257dcb29ed0c247f2f2f824789d4c3a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58910af9e755205a1ccdd51dd2e58d7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e849c317016ff7a01b31548c57c39337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacbc1f2d4b8b12dc068b203ddf537b6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6632190ee8b2c608089b89aa07c51339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e4dbaed9b51c88ffb68e5958e8fad340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d140fea148c1f125e261582e241ebd5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64021a296ad50b6590c19c7e6f58fc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ebe3ae9921b3f26b0a54bc6286941d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def54196919ff771e0d5e393af01eec7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80c523efe54407129643ee74934f3b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7dbe8a942326f8402e1274c477b73346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f25e27c9c0c1bd49ebc629fbba8c9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e22c0a0e2a0236fe62b400d9fa060348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69539cec423c6743957284dee180eefa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46028fd6406fd4f5c92571e59268cdea350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd0177cf2624d90e0a30211f05c579351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a38f79cc5f3b3292106401d3fde2a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c50d718666966391968a544de0eea2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84473a289fcc457e6006e50ffccf305f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036da0433a020e41b028e479bbc737b7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb68f7f0945dfd10932de3f8d1c2b1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6da1b06d5605a712e5a22407c8019357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93bd05c1a4fdc95f5809a12d02fed29358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d09585e9ac7047784fb32cb246910b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e74e6128e37006dc036cc8302c9634360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d1b433d0a0bb7c194d597ec9e6295361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e88e9b79daef41910f1d1fa7cd2d3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc0d2f4060246d94508aa1986aab86363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a290d6c8de5b4d8c689c5bb8f4ce4d7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42a7798d19e630695ef64debb2b648365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123aa60a5d1fcdbb5a2e34cd206edaa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2c4e2ef00c6146ffac1c314a06883367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18623a40447c1776550c38eab07de03e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44772c042c9875d8da01219cc6c48d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad67b78368446b6c7451807193cd861370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1093c7af2b891e888c760b51eacbd7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2b4e168037ecdafbe9dc2d2a63817372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615c61bd3889bf4a16f79fb316a698f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608157cd6f2582780cf24223b41c230d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11ff00709e5d72c1a38eb2f9650db2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be755ca47e31b17134f3337ff66c4e5d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266162d1b4762058457ebb2a8aa54b40377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797727351ba480085d229b5c38536625378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1070616f0b7a325eb616a0f297e0f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326174c538a89960fd6ec8b97831cef380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cedb61947b451cfa5d632e0976a4170381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f837fea0785fe5b47e2c8ed22c7a4c1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01918411f629f3e55ab1583cc43a86f8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467cdf0fb6b082a9012a633a813267a3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc33ff7fea10c57672c9c8bc47591ea385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16da3aa83c4c0c37841a573b180c604386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9dd84dc0048ea86ec909fe7cd0f60387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1258ecb1700dfbaee78dab09c202c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f977b5ed61b979991dc86a44475436389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ac75a471bb0f6025363d3734a9c92390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6e49f34861583abde4db9c0bf6cab391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90c988757ada49f59909899fd19196392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf1c621ebe0ee24a9bed11441f906d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432574482e5ebe7f68cece8609218b2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c0a094e42d5880ddb5c20cfb5d651395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8439913226c415b88dde8b4fe7448a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b517ad42f168e39a224109ef13f259397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435de9264cb517979797787be5175724398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab22cf77c8e745a6b307461fbb3b32399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef62609951d39a40821d5c5116d7057400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63042c0113b6e710cff98115023fce16401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2fee6bb6c65db7a0c5dbd8e4c9857a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72807ae6572be8b21c1991e18d9d8dae403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1ae78f2d305944226778f0cb6a011404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f9293ee996d5df270ec89f52db609405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5e936804a0adbe2a2249e8cb105dc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b359fca05fb454fd8addc5d6ee58233407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd957cb047bf8572f07cfd8ab51f73408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88efd1a55b585c6a2b9c13b3827f79d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56320c4e9aab61c0ee4fe7f0f4b040410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207abd962e47c5b9aad992640fa17b8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e50ff90e193e4d68d6a83595e9c18412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22326c9f078d7b05101497efbd607d2a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771d2422963872605b705edb1a8a881414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376cc9b8fb901d1062dcb2adeafc50cd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68dae633ea7b2335414858c0f817fc3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72c197a2744957b86148026ec6406b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dcced05b191caa446c023a46d1c23f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afbf2c8d68f7ec374dd94ebcedf1352419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48a529bd44d8883dc1da027e14ee8f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2c8764294c6f3ab4bad17099b2d80421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c29d5f4d240790653233d0a25f538422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e45192f891814a690159062a0be0e2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8c76356f282a99c8e88f3e1436fb5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b96c9aed4856521c2c51b7afc1ebfe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282b8cec4c3ce78e3e532dadf75d611426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3dbeaeafb49b389b9ce7474cd548ab427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88576724216df37318e6afa247beda9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155d8d7891b461246a2d39a4c186327429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c02464eaaa2682a55c0c5a9c5fc54430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b30f5d3098c82d3262a1e62f0eb737431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaebd97565f25d16d9f2723d89fd6caa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62fbf9fced030505fa3007b57479184433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623c5834e7d8637e7dd9b75423f56e9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cbb197c6f7c7f4f35cfbb861ed81d5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d22f75dd41e7b51758980d564bc7d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6d71e498d4a63053be9af4f12e367437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2966ec70abf5b51e12830b4a9f8cc1b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a818da98f1378e115010c5537c6880c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e999bbf4e6091acacd33542eb2a05ec440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a8b736098b3483e0035ffc734015b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9eebcd126b11b598e95bc3a1d5937442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4fc07fde596f5275e88576c62b560f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456de73e5c5db9c4ea76ecb938708b9f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6b0da6796ad56669f8833b5970ac7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100bb6e3bb1a730f85e865af07c5838446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec58f460f7857e1775bedbf0bc40f4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750595b7a2efee5460aff8b959554db448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a109c0da7cb16d1a5abc448b1c916d1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44c1c091f16aa402a5a49c2bbffb93450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73711b0977c5928e54754438b27a0ab3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64f198a6f31727a462d05d30718ca3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdba22f732f9ab2c6e3dba2079ccc46453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b89f64f9e392b00111dc906e45d1ed454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61027b50bf29096df8874d131eea8596455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81faef06f6b481aea4042351e4038a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446f5ec124acc882c3ab9f8a5711ea3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4218a394a45f00f64833345c75b534a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232fd06c61ba660d928474f980fe3dc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ee21594df883d451bd521c0a9a8b8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920926b9de75e62c3d198bc877554e8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7d4e5cf923dbdbcd429026691b9ca462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf68eee7a826fceeefd10e6aabeec9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3c09e04079f9de53d6eeae6e59c02464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925463fd83f9500566f689b24c1bb4e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ae2786c46059d4cfac00c4ad4b08c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac4fa429b2febe46447ce4a83baba3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49bae2b3880de3af3997616bdf41556468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6a788b7d2d12b509202659174e0ee469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8a339cdd953f145cbb50afaa4343d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183f05b334ff99f5798b7fde923fda0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7cf36ecf93f09831f872919461969472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab40a6670263febca17e4faac5382da473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d55d44342c7574c7805c9910be6de474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b40bffb43edd8178fd978fa03c7e63475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91dff5c67033dfba1b8def0033450b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755ad064c731085f05f089a3017e7ea477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd556c925ea335978d4e7600e05dbb6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10fd6e8c843110bd9adfcad3a6b2f0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f971f41c36e1db36b7721d0e8953202480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b992fd5d6842eeafa277432d117664481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa16132b5bc91a9d4667764e3ec720482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755e0e3944dfb196736d7649a97e59b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0240811bfd008842af24534f75975b4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f54ae0f76bae72df57e6dc0382715485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90feddd799e42a4ef8674d3100284b3b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0d45ef60807dd67ab1d6efeeff963487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51fdf9b47b555e5d6dd39d0433fd23c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5c5a06a3ca0f9c6eec2cdb06c338f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc46513c1fb4d4cf992bb9c0785ab13490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbcb8ea22fe503e253ec41aebf34c51491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abfa328053ff72148f2d5e8bafcfb2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8cf15dd14ada5fdb81d8b7a5b1ccd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d7ef6029feb2a343b729557207fd2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca495b5e4c4700b0a7e08eefd1f7b0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec406fe6a4bdf0757e2f0a657a4dea8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f833d68108ae40ebe6c1298bb28e46497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958f6f07cccdc4cad3b338f7704eb21498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9123bcfe875c38d4bb06a05368fdd8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34412c6341e7425e44404b72addf55cd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2accc5f49cf2c5bb1ca232bb2a0d4998501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8774902d1945c8da606c0072e5056502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab77ad4e3cff76817b532e7a551356a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845059b8640e6f9c3f917a3b1ed27a7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9e957465b7aa74f64694734b2ddac505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b47adb59561836e33c2da0badcc754506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7dbcfa113dba003995e2aa9a85c62507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fabdef48c88331eb4e83ce3df523c9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10862039dc9930ff020c544b59543f9a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1194c160b85350756965935efd163510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c489c595c3e76ea38b1244e564ce8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a606d1c41b86cd74c626eef51cf003512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea6e1da4b516a40c37f172a62f3cc8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d762c2ff6cf9863e888b8a4209240ad514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f58701e13068ddb2cf1897c7b72603515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5b3addfc1cef796f74ef7fa9aacb9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e1ed0964f9342a492a3d538117f6c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd47c9821109dc279aa5350ae7d3900518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c43b4f75dd66bd805de8f112f269eb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7723775cf2dec1aa398d82135a0b7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252726dd4a4510051dbadb6945e25c0b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bcf0c4ac57b7e666913d1234c72919522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f545a611996eaeb6ad3f77a53048f5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3548fcfa45f3bd2a4611ec047891fd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2343c23e479bc73c635a1c2a9500cc3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dfbf9a2238a3bb02b49074ece6a184526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1bdab4c0233ff3fcd81a95aca7fca527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e1f5238753e926b32d4401d415d4c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fcfd2e31319568855f4d9a852d3e93529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c725943b5a5d0caa612b17422fc12530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447dbf36eaabdd74bd5afd3bdd6d10b7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe60bad956a5a83a62887581f2c759532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39e5a5c44fc0129705b363a2ffa4aa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4cc8a1d07b6e7a107ccf0a9f5bf395534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b494d99723fef9d6cb051eccebab51c7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ea7658a80226c60dd2cd602263b12536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e94c2e83a17a96c6e2c29ffd0d42b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f8770ff0d61b961c6a310a90e6d09538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc30848a42177492e6f1c2638571eee539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124c57f656b834206c611a9995ed118540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4fa2361d94f8ae1b76b20a16763f60541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fcb03065001a9dbeb02ee0c576f9f6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f62aec74d1b8910f4f99058796ddf3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae0ef7e79846fd4139a551c7911a00544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a3a97cbe4d8d053b2ed531becdc7b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f380ce6a80ec4df84bb4125a6caff3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c7b5d5f058aff3c511a950ed7c105547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb54035f88f15ae5c482ae9661d94c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af526d6466a1b06184372de90e254e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35750fc938c4fcd518d3912b85b2dc2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b820a2446ccbce9dd6b9ad1dab9c0b7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7543765f246ee48d6ee3d753dc1f033552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313bcc602b8ea83eb74dfd22eef98ec553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249de7391912ae68fa7050fe9206de20554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d184bd2cf8f3bbb203d1a93bc703365555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28004d484912cde517ac4ed8ae1873ed556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac1665068d5ce16e9a9f53aa70181e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de833ae321f60d93906f5aa6958c1b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183494691dc12ffaca40c06773c87010559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235888e797eb4152af72ae70d15cb2d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32972ae142e36eee25a58273624fd2ce561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d090778e4eb388cbd1cc87fdb9059e7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90690bd137dbce77ebd3b35f1bd7a612563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5debef263257bc28f439f8b270d9a7fc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f9ee71a3a5c3d4a30a0cf7e0ce13e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d878ebc061da1444cbc0f73ea93d92566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa793cec032ef4330f0545377d5daac567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712bd118eb1dea2b1499b8fa096b600568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c9f2b7d142d70160f43bcf157b067569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489793f9a608be3114cf53b2108a1638570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e90fe3e511ee9ac332727a44d162f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70062677b29c950eed33102609b1c4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489015be9bd28de83f07451925734ea573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460386035e4e2a2b467efb25397165b2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f6f0a4f50aba31dc6f4f9f303d623575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f79db7ba9b6e8940628d62d217faf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1fedb834deab16d0aa7c998d9ddb9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5c41ecbaf1b7ec69ce46290470a72578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f809f035670b4ab2b39171c2f301e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d678cb3c71ae2434428e00b4c14558580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc957be588b6ee04e4bf6039118107e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a839d9619ab5cfc50e03167e17a5e37582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f316001b780ac675c9b44b64695bb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40516212f58ea76bbde38da93071712584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9b43368971c0c3b558ad14cf32d15585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60916d78b7f16ba6d91d4648c86aff8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2372ac41c607bacbfd25db81eface587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1609f3bdc3bacb41ce6c737b6a08ce4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398af76b75ac163f63401cb3f9b2f22589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc2fe3935b02a2e83421b1af9a7fba590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5c6c81cd84817257c2b897095b752591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2c417b4c44b9b8e3a4fd88dbabf37592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b7008e64f6522bc65a187c227cc7a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c7ee71ee0d24c0330526a43c0b358594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9b451829d6e861bf1c88393d94cd6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66241a527d2e968810e83ee3c8a42ffe596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c4804e9a7152b3c3b2bb67640e745597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ace0f91e13ff50afe6e396227d40c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f4fb162cc9deb2692d89daa05e93c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d61b6e621c3191754ba5f7a617040600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c86296efe9ffcfa1a0306b77052c6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b83bf47ce94944be77fbb4fe16e394602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484c4268caf25cc6ce8313c78f2ce34603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe303639e7cafee8f4a06fb43fc80f6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6051927339de8272bfff041f05ffb31605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696abbcd447471c1bbc298d32e984cf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc249dce04c6e52e32c560996d4f375607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624ecc566ae90c93078fb030c6af010608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd50fe9a143caa12ae1bc828d947b118609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e435f1cd682baa5fdee7c3314eae6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb43ed0653e7eb5b59cf2bf48968372611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0407d23df7c46ddb1af6a0495757f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35060cf7752f213b9e9c0d26023b597a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18319ed878d05c3396cde4ba7e9dc0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1fedc228e9b1e60fa542c691af42db615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59dad9a23530732c5b5b8c14693875616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10224b0457ce7780755d9423e9c21316617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02b51edfb9c0adabe0663dfbc02811618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e79ef2ea849ef0f732eb97a5e8b56619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c4e5058ddca738e6f8de74e58f0b9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed7606bcba25d504e6e1ae3b49dbde621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d25628327399cb3506d580f0c3571b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe46dd4882bff0be5d092f315226ff623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf370238c90d46f42f90b9c8f15f7183624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092afd8b7042e49aa119809a8c633439625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b9202e81cde2678903415f2ce2b03626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14da953afe72461cd2a8e73b3b35ce627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715536197cdc3467a2e58b56794059de628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d73ef0d40732734fd8812bdc099344629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525cabc40b8ae4678951259e09c2fbd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035efea4259884fa87f636a13ec2ecdb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627196bc6bec20d3627d24eb81444e4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b134aac52e026b7cf81cb4342582cf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa588cf1798ea71c5955332faf1089634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a35a4217004813a89a8f0b1e62c32635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50de10f26c8379fb96abf76e6879c6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547738abc7559718d70c3d8cb6194cf8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e31b0218e3f072226b994fb141cc2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aae4c7acf047ac42588debf90cb393639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab1c66700cc74d57b59a58d221b73b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64428f3d8fb0e4ee0df0737bff4364641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64022850d6eed011a5875ece73558381642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129893fd4145a7680c2ba9b5d12a578643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ad4a22a1d56dc6360f7bd8bfe96f3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f929fd739bf48ba3da7f65f8082cdcaa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ee3c15153b23a55050d3996dd2a6c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5970cb30a2665bff99e904745c2be5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5de70c8c34c3f8d034dab321708884648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc64aa79f33ce3d74788f6667969de649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dbccab0d8adc6070cfe4764de6b327650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe18e00bb3bfb9ae01d4014b1cbefb3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db53d2b85ce104ed83eea88d5cfbf3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7db0ac50e500793851d3d2e10c3bf1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4fde71451d89ec0791c65a5526b43e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8e827bb680f83a300b7be78a98c0e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d175cec3774702f7bba50bcabdb21b1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a000eae9704c2a6dc4497a59beee17657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81e14caa0184e5445cd08296c52be9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387fbf338bb53305a1deb14a24df789659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4ade7595c21645f8ef9cb5077aec2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218ef3bbf3ed4e4547ec83013b0210a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390acc1f9da14c1b627e2ae8d4b3233662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b038a5a4fdd8aa25cc339d9a7d613f3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69f12792d32f2f683187be92f59118664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451eb7c86947e5847531918e72db7978665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0363c4928937fb583859b7ef6de462666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030e39c392f8157d18872b63d550d13667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c4c6c0f83a15515513f50e7c71842668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d857ce279b957cbde918852319825ef669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d3bafcf26ec58374a0331aed9bc73670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb78d76707ed98cf295f0b0fc46c50a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8fcedc727077d109a03c084fccd5c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07479fc965d28ee0254d00ad235680673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322552e2907d56aa8684d3ed939ff6ed674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a8a4bdfa5ae41f7d055bf2aaa287a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1805c85009af5b355662cd74d52b9d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a3d54ec85fa897a50cff5f495b88c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c680b5d95db4ee5e347abeac7392324678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170f9495c081386a462cc371269cf09679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb98c7cdc102d638f0e5d67ca68c03680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54401d621fa6dbd43f03b1061ae3ad681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c12864a628216bd22cbdaf7df37df682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721eaf363128134b12614508b72afa4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f259f970849552d9b54ea364f56006b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbba9d08232677fdfdb1db4ca63da5d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5989580319ec4ee26eacd983ba62b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16936b4696dc74d4272332d9e5a5b7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc983ba24000bf2dc47f4fabcf42981e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04178745e7b9dd4fa3c20a05133907689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3888d47b4d3b48dc2d68247977f81690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52471c7f24110e5c178d653dbcc027691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a89270e3c013d6bf33710182183819692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ed502e9d6ff073a4283d8e3881e05693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e2c977dddb6b63454db48229aeb51694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c509b693fdadc5c933ff38c4150f91695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24700a489c3f09325f2158a4d351f600696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc80575bfbe870960817df5fe915a3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74306a295486f91704db317d039fad9f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08389118a989eee660c667b3819baf05699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef68737300e18a99f7574703ef303bf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830bd6bdc32222ed1b452fbf5303430701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac527b8c2f3e377a33f4150b3d0a6c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535571ddd42c232f2d6ad7033a4897b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151fcf7f16929e938acc9365665d8a4b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c689494d0c9aa2ba49b4f08d74bde705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7f36d9c520729f3ac1116201bfc83706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3aa0cdf755acd72650f3c330d0616707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d0b3eef1b9aff1dbca754950d03d8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec8c2725489089f817b589d1051543709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36120f7c383db1431dd4fae2df697e21710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e730376d4932580424f3e4fb82dcc30711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc16c88189545f6d740ace3e3ac4614712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536bf324c01d5f4780c4a29d99b622a0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2223cd34144d8cf46148c078c2e481714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd1c4ceac84c935a1aaac779b653c2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20376a21e0996b93fb912948b63a456716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0d586a2d096211496df99f12991bd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13643014a36ab1fcc6c489a4a1bee60718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a41713b289e781de64b9d686246bff719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53445063f1c023217430dcd29fab754f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51478a5e51921870b013dd68ae5105e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0efd2b229a386212ac0b738a4184f30722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4394038f3a0360abfb0c4b69ff49d0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75a96c3e063a78b58d70d474ed6db0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042accd55ccb0cba56d7dc14c10baa9c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc8e466e622ec3c2b999bc646fd58c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace475230f581dfa025c928475729b2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e93261f332ba0193ca1ecdcde2aae7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d4ad076be9971bb7c11f5438929a8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43cd09cbb4f62d4e903dab650ec338730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad48a261dc8822475f34a1b787e7231731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a14eee17e17f13afa0c97ad9e8a22732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164635d8483f4f6025ef5b694bb3a9e2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d35895a8ae1747e511ac7c58f1bca1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098186b92970aa51ea916cc1310f7bdc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8f155be41f0131bff8068c70f9159736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736657aa79a03c006fc5f54195a09da1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd2250764e59680e08198d29c3de00738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e4fbc55f21b086772b8d9ce78ccc6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51419658d41eaab2e789e5b3f7b902c1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167adac64b2f406b5ddaaf2e9edb39f8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346cad42d832fece0fcd26d2efe74cc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6157cb58ad670ed59e5329b052019743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57041a0211fdd2b3d73ee880ffcfdc33744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2b8a0abd4a69bb58c81af07a7267b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22271700ed127813069446b92b35cc9d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068dac3880fbfaf5ab31f24556ad8a7b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb03225f2400eacc56c009e92645a4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cdd9c8460174a38a2966fd074c19a3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe98c3e07570f5e956948791fb402f2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62bb2e9fc03c71634060e418f219d70751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be01ddfea822f3653072dbeec47d80752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850904e454e672624cb9e8f434c481b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd19a510158281d590cd4a4c71f377e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17be4b93383e9f79014479727988737755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b7b073c1e0e91b5885d4d128d0b15756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31151064444a0c52bc3d140ed1877861757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddddaa38b70c8fb921290df0eb082381758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d7e30d9a5aa0d8c39f5a5e375d682759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d0ba854ba6227dc59eec2f2c29b3f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c34c9f67b29c21d052687bfed93482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44adadec1b538e2d81d7b05f3690e8b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc16edc68b066a1787f5bcfe08170bf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfbe9cd55c2d769c64fd099fce4b79a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb16d4c9da1d2531da3ff4443821c66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08efdb0c2e0bbba65c3bc84b0179e4877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1dadf6fe26b24d575426e27fd863f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949bd0262deab9b17bb652c9c33bcf29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5322d0a2b8d032d97242a5eb5849310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1c6ba150ed0546ba8471f175956a811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7f1b749b9417108e284721c3e4cf612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef0dbd988b85e829869a9c971cbdf113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ab9201d3bac28d39240be351baf7114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac020586eb1d4b0010c6bf3b502ea715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab458ffcd82227e8f7635014df535716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942bef6b445c97be592554c6c6a3995f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce6adb59ea26b68bbcb8a7b77df6d318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92632c0aa1afa9963fec882b57ece119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd540ec0825789c6d31a92cf89ed0e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34494f252fd3a23dad82f592e59f2c5821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd574dd0b68cd60ca081fb9cd5db30722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3c11a488685da973160b445528c0423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94ad02c6bd149d1f47ecf4336936a424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3cf3839c633ec3b2dafc464b54e83f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8bfd7fff6bf6343554fa769a1f51ef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d92204747162ef50ad2dc4466dc5cf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36613396d33ef2a0d0868352b2bb27e928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041deb0450e5b9bcc1429892ff03c6ec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f085e31d2809c1b63a50ad6f13332b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e765a0c67228780b3f9240abb2e019f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc919218144417860540a45e6f2ac132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e40d7cda6dd3a7dd397d92ff02401d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaea07064ac62885e5c52b339d0d77034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7bc0a8d17d8fc099734ba78ce14cd135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b066aa5787bf0d80fd8cb68ed81c236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d656f05aea07704a4e1d6ea06efb637d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3dd26a200ab7554f9d7ba2e48bbff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41332227132c0dd6e352b78d798fd30139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afafc206c554f48c4139ef5a7fe9cc2840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067cae6c3ea051737e46d2c9e6af349c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8ab4b81dd01f840d031ba51d8f2bf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0ad3341edf1da53d22ab0421f5c9443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31fd182b4e75a4da1493bb2744e0ef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc91be5077c77360170f1dd5791256045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa90f78cce8c5d69b312537af93695146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a9e3659e1430bf834d2fa2a07330e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e22a769068c23d3f32d9a29723aaa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44c08f8d4562ec420fa4b420f54c2449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a609d82c71928f28f12be23180eae0850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05d48d50e384d9a87e2c8b333612ab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5f0611e798131270752e5a42a7bdb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f5bf3c2973dacce3edf8ede8867ec53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c987c1bc9a3e72ed69abdf84d1e6e7a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498522995c41b1e0a7008ade0c2ca12355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d3236934473147b4ea427a9629e0b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442dbb77f9d8b15edb4b4a5950ed13557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccebe4d73134ea08fab16b81039e84658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6461ef29b4a038a56df174730ffd63459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8bf12b4b8ab1452233279ed68ebc860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12b53ea45da1561508943d0db676b461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98e068b370cff4c674840e57d7472762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e5955b4a479baab337b7838f1fad5c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d135f55f7cc49a04bbe098b09d71bb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742eff714b5479d75d67e49675683ce765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e13c75c54fef48e025fb89f4791f0c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291b28857cdef05d3e62af41c79700567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15781d92d84eec6ecab06502b4f3277d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe976c24a3fa18a46ed7bc99e50863f669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89720a2daa0e12ab7a00af88e1f8b27470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823a25197d58f0795874ca1c6a5653271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567803de721dd134712fd22298c9a8ef72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c71a58d6fcecd538326cf47f27c8e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3dca827485a645d78d66371f6edc6b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59476b815029541dacd98e8d569fe8575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3ca1754c71bb25ceb144edddfd6df76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c07cf7909d1c135c062433dcda72077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479bb79d8e28077bb87d43d937bcf0c678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d335d507e03b2d72caf86a0e9ae5d579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c56a6daf772a378f002d89903e733980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4d09ded351f98128b3b5de07ba6c481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8257ef38fe47bc629ead14402d9cb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148bd79220715f7df3689ce4f0b1e5df83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bdf8eecfacedf2ee6d3bcc2dbdffa984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1d55b19be2cdb60c6de9f145b303585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1295facf19be80c0db79e203ac9ee1c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8388484aca15bd1dea64a5c7430bd387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e6544bce6ea67aca544813b77b77e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982eccc5d6f7feef6802dfd5cc830c489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002cb513c3c6ce283ed5b881ef7ff2e190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420d98aca2bd724d3fd5aa995285e8f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa1362367f5c7037af453cf5ab1e4492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72197b35073e8df9cc0bc148e19bf40893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14afe54f0063efa177a2b64602defefc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977d0577811e63efc04b47c6317135995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c2f34c740a27743e22c75664abae496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6576ad2b4d8e2bd945d39c9cd0c687c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234da0054ace25c723f4b401ce0173da98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e5bdaac7db77c02899c6839102d8f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb90a21d6948fcfb35989b8a91aba88100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d346c943859ef444c011da2fd3e0b506101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c45f50965890b54cf80797915521e9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219dd5a4dca7a7b09694b5f8afdd274a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507bd7685728eaeb14e6b201b89dab0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f35754972010954ced1162873d1cff105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cfa19b8d5d6845363d20cde9df7037106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d883c86578d051acaed0f01280696c9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85892f68971638628d28500f72e93289108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780db5191d1c2691598fa484d7172ab3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045960e2be82b655902a7e5164820cf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f39b1c4471c5be93d9eca59dbfd4a2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208bd6d3ce4b3ffda3dec9fc37ca1ac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d33ad7f4c31d40fbdceff032012a6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aae106ca4c4769f007b6e6f7549f56114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839af8a0933473aad28a976c0419819e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30b901dbe0f9aa2d5b9b1c98aa1f19116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b0818013fefcaa6b3b0406e79f853117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31ff6f251cd9143a63a054a24b0008118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f866d16dd86f6eb1880de4fbf0476119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc626b30b2ada82562d43a84e96382120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512184972e8c0967d36ba22cda1f476121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4141c4d0ac11b0995d8af9a4f009e7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af582d06a17b6c98e714d168a75543b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055bfcaa577e11c6464c7a99c5cd5a4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630924a5f81b482299a627d72d831179125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137977ecb2aa29a31503634f70dfd73126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cdb6c1942477e2189c3f41500af5a6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb6a153701851297f91e19ec452879128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b7270aa9e8e18f8eefd0b4164fc5f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796c8258810cc583b276666bc20b905130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6f2f9b061f4c0e265015e9c5f9df5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e37f3fd65311ebb13d07fa2f5e853132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5a4388c44c51c63564c1ed0694b21133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5afbb836e227346e8ef5ea57468455134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8093f05b6844083c15e9d6e288cb7d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77c3b30b24d1d0b87a5dff23bf7318136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31202df9d373185a9e8196c722095da137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7fc246fe36ca957443c7975df84a5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e908889e550945d87343f6b3d4469b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca979041a25fbad415d57510525c3c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8df0892f1900d6d44679bda1b2701141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20caa6265352f3c3dc41a73924f8878c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536c00d7aea7639d14b4050851f267b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977cb73800353b5fe429f9fe4f53a495144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55368218b0818c04a71b355ab8a778145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f38953d237fa7fb8b36df993562f0c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e3d8532a5f63ad93bc62a103e6626147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b513f3dd68d08bddde594c3685e6c32148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0589aa9c3b42d48e296b84dd25ffa0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacbeb68756e5f66b6fdcee576286d11150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072102b56246770bd8fff6f7e554688f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1928ff6d92f6d04ecce4bc46f0d9814152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e357f0bc1e371cf22b8bd1469074e00153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48723b9c047ae7ccc4c4d3a572b024154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fbfc4918332ff6c42426a7e7a7ab12155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96108fedd5688a896f17454dc9cf84a4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15585a33184170df1ce84d7b15a77b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0b8d551ea0655b1854113495d66fd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c985d1fb6db1a0e9005e88846fbb2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdcc1f8da7213a4d7ad4435f5df857c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d425199260a99607bfa395f19b04ed161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2242474e3141bf923d657cb072648162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27d988a54f9f71382a2109a96a3948163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08bdc825ed5cb31d56fe0b78f3c175164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491bdafe83fdcbe3cd6cef8a7fbf1e76165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3d3bb33bb849c851df3428d328cfe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae62960676686f897e64bc443b79bef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a6320580a82859b480096242eb13e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604bc4a89a11226d4946e11e97ef917b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca06534cca7f2b248643ae268a39738170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c65f36e9b9d8f949757a455ec44859171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab7ae2b7f92dc9e6000cbcfeb39524172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368b66eaff56863404533496b36242a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92abf47c39910daecc693822399640c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f92ffb1d3e61d607c2acbd86fafe7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5070d7f06f90602fd0a9a589cca2b7e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba7aa907004fce9337126d0bf37449177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641229bdb61a038fabff283b7536c14178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac07d388841982a5aaaea8efa171dc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07adafcbef7b9a95baa63d09b9f5f2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99e4b3bd75cf807a312752e769d95f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1d43d39bdb033f38968d5f510713f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff584d46eda86679e10aef0d528fc8c0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2977aa3d9cf4971f53018fb0a36a6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53fa5675c63e9705b82d2610cc0c2b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1536e7da34b46f8f48cc491ce9bce0e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd56ec8d1cb3ca0575a34462f45d458187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49910a139d4038eafe9dd16eac8f24188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1768e9544e9481d813129b6005f17189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0041d4b02ef93cb1d875940ade6a8e8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7984235118dd8131e5343be9e78fe33191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506fe645ef8e4ad09304cca63527fec192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86e5c7288d5318a72062134d564ba5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ea761778c732695689a61f50117cf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6559a88adaaacf41d302d057737ac195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8619765c847ccf8e33f90924c19b056f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad065a3516994cc2b55d3cb92d6022a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1560acf74d751aba10b30243b024e1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda286ed00cf5984d6a4d21b7815968199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3ab00b1cfa8ab4d0a4424639a4d5e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bae8ff2968b8b60045689f9564b366201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d35f418182ff25737e65c739a33b9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1250f941778f8fd825c0ba5225548b1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713fa0c202c00a8a8dc0fa138d729c3c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95289bfeaef608b5afe474b8b7b0c0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec765a5de43304569bc55c7fa238160206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb418bf1db3df06a9e33ff19140ced207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de445cc14159fd0571a3d1065ae940208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5aad4c74aa74d9d3b6553dfeda280f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215b2c738a5a06a51804c4df406218d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ae8bcc4fedfb9bb3d5fe98c667cbb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15962d9ee5adc75f2683e4c320a57b30212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7f2eeea414dd673d3a3219bf3c623213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af881b68e59e79f4a65664f26d0ca9fd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b5886c86117e8513f7ca471f54618215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01f0eaf87662776457c09c8ce70c1b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5edee03977f5bffaf06d764a8c224d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ea2d9c0b611c59a221be52afb1200218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d06c2107dbbaf40e35c7408c3a9f9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7641f05bd24760f46c5de9b26f051220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ecbcd696a9eb8081b1c750320bd5f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b408639dbcf1fad491e3536a75627c4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e710d67b7f8947657b66f877fdd25223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b4e8453a138fd00c543a5903de0a8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157ecb4a52e84992312acc53e505742225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f570cad62dd3358265e21b24523ff2a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936284c0a41e15e23233210bd3a8527227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd039c0f8431b5685f0481d6885efbd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9a610b17d1804e7ac2d876d931aed229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880721d2f37a448c093105f69d29d2f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609ad0a21f06ad3004a58f7b3c452b0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a05a3db4f37e2c90166154c01d4dc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726cc0f170eb4d363c4fb8a7e8d52bca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30902ba8a5f3fac0098d8a797d251d02234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041537200947e38772e71719d693edc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56bfec2af5216f8bdab5cfa5d97f645236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18220065be5bbe7895ddb1f586039cce237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0faa22fecd6fb25f6cfc434dd3010238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3cc0762dc56e4fe8585b5b7b642fa4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a2dc375b16ae03c4e15687874f6d9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72ac7be40c74f3cac57cd98473b74d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a7f6fb82d8f22908cd4005cb16e9c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc1974fe43764d68c672fab52a922c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a3ce02c8f75c5fe8b730ebcb774f5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ea1857f67cea6156886dc141111b8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ffbcaf7bed6f8a73e42e50a291c5f9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d0a47f0f8ceb3a1e496111511dde9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2d8dc778587a3a935fd9d1ee6e179248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24802bcdc2bd2795b47e773a0c4ac3e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6e6764c567f4b257f241940e43319250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81687cba5a935bd4e343a1156aa508e2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af9bdba0d8e68341a69e1dcc887030252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a56a8570ba543c4a4adb337108838253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0bbb6e81ec34e073a706e38a2e2858254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2bd7fca6ed2be39eeb0a42dcc76e23255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3837915f779b65ce6693f44b16f4ce2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c90f6e420303d72c3972f0ae46911e9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33c4117a38463012365f425cb6d530258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3006cccc9b566d97fa508b7e75f267c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c485e222f0fece2b14bd7815942e57260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc33143a1253295343d157181f10f8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bdb0899376991d00e5a1d9b0580d5a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2501c6ff0e86583d6684acbd728332c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914fae5bc3c35397d6952a29a9b033c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0df6877e8633fc14e9c0f6c78d5a6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d20af4d6d4e2dc29ac68a4b058abb88266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a31023742718836d90036ad7078b91267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd26ebf1b85079009f83784d97b9f00268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d961a04a0167411f9c2100cb25740269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e143fc05ae9e8757f10369a90cdccd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e2bcd98ea031a96c4f32e93e77a52271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3bc98434787bdc56aaf412eb0fb888272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea12150710c82a668f2ccb76210f2ac273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5236e8268d6f01447dbde83ea2b32a2e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb91c66c571c8dc99db488f5f84245275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277451d58c38ae3e9a31af3e48a747f5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571def252e9505ce31f210ad2ce7714b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9f53846b87c56ef97f89587b0e681278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023bb34fb0e94468e20ace584e33368b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17002777afd9a010dea0b67900038ed2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb651bd2b725790e0874d20230653ef281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b15116c262d2bd3a6a811aaa78e85282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e992ff1a9444257f9f5aa540b8bdfd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56d27a98cdd550ca578ba3836ade27284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff114c856518fb076830121e06a6ed8c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34914f8f2a3c810b32d8303d140594fa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e66a478d10b6c795fe04a47d30bb44287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef352efbb293c1a83183739d3844cecd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee1f3ab9fdac4cb624cb62b2d1de16289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8286336f6e3d9cd7340970c91bd652290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41ea7cfda50a9b29759c535ba9c36f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd30210ecb1945dfe6b0c4080ab6c3b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a1fbb88f9d0385f8168ca91fbb01e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09648ba022562c8bb6effb80f1789f7c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9ec86566408c6878c8d267cf70d58295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3eec01382b799bda7482496f13919296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1a21ecfcd7cae1c2b4c36d29c6b81297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a37344b9135a2fbb4c054462e9f30298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa87ba43a1636362dc0e5b0b88ad656299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733fa16c06d4d32289c69b59887f01a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fac2898f577664aa1ce3da39bfd781301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9761f2680d47fb35b0f0d2727fe88d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88170d2b6f83b12b1e70ee57e0a1eb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0959d6ab44b16d7b0ee6b82bbff8aac304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dcaa15d3615ccdd2ffe8c34ea5ef1e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4750610ef9ca0622f38f19ca9f0b8c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63a4c4d818f38916bf1dd3caf663ec307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47346938afed658d13d292231ca215b3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca34da58471a534df3dd81aa4274f5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3204cc433168f1f713e04d2892243ff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2fb20e0e8706abbf56380adce609f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be172c91c4429b4e5da86ed98803d9e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6928713dd5f774a81590759c35ec9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709f150c6b2ebd6597acda1a1167944314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77e940a8edfac565a3bf7c485c1504315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac66e9a7f02c2496c758e0372fa50a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f84048f0e747ec88b21822b740dc7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dec511dd2cc70461377388a2512300318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9f40c14dacbb8d500f2c8bb22a9b9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe3fc0e05237a75e3b8f338ec7aaa8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d689bc4126fca576cd7aea9a74652321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e67e96a79d88a677629ca95c2d697e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe46501c994e48ce1717e18b4e0e286323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133c40245b6fa4b73ae66957dc147d4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d91065f53da85200001826a287073325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4cf6265526c4f67ce7aeaa7826cf3a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaddbe744c51453d639dbf0ab9755df6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d129904dc20a8ba0dc77954179414328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd738cb9186a5b946ba16de3498d1dd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a025ee339ed241af911de22b8d55e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c49dfa8a138e8867650fc8f151a7f2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c941cce123e486c83bf00b873a029d0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e0244a4f1e47428a77a0c5485d5fc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4de81032d811166b0ddd2ffe401e0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db968480dd58c0ad4560f9f7e2cd47335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbed0a513dc03ae3eb5563d16d7857c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39ae863e67590c705697f446657652337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a105aae0595522ddb66fe750982e9c7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d175c102280cf7566773f102cf4baa6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06bdfd62b29406a42c4bb41db9235dc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6673bcb8ad3d142d2f9a1e720af7d4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04312ba119a00d959df05a285d95b61a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef166286c1b0fc17a7861adaccd1d132343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f5e2ed183e0a2461c488bfe386482344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ceb2d883b35e36330a17c1d12ee3a3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf0fbb81a5908af61e2f6a6f4bb716346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39213d8a13b44cf8938e105128437f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01964c87d80f2bf57ff8c42a0b10c9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51db375afa876a077707349fb9d2060349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f669e3ae41cfd9142f4a6a2f839d401350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8183fca91a5b466fd33cb93988c2e4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a0debd283ad6cbd2de513ba8b0667352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6880d0278bc63efe630eaf5fd7629e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c501a7a003b74013a28fe99bc82e50354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42303661b091871631d9b42cdbb4ac6a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e929b06a863b9cff9bc7ff99e86fa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527429bb84c86b5b664a89ba3db0caf4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6513977aeb8628fcc19cd8f0020ab8a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5650b604447406e8669d9b4e477b7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a958ef48da07102fdbe3310e466719360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a40403b0da06c8911056987e4b4358361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105292e9260e346f7d8086864aafc92b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2373f43f377070868025f0ec506c0a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8344d81b39da20d615fd67c1edf2d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c53a443692854843ac230dc5bc824365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9af6a1b6c4b6c59f058f1b9d6a9a0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569fe419749836436eb02d3b9efefbc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaad46c7cfac1892b9fcc6b9d966de9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45786567c7ae4ffe2a9954447fd94dd7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138ba53fd4c48c6d7e2628c066bf0f6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751509bfbb36035b1d4d457ab6bf893371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f5ad5a4c16e6426b3bd07662e9e22372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d465cecbad47de3281e19127c7c4ada373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92299404045506b5fb00450376d49ee374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7061b61307f646fa9e7e72b351ac1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f57807d6b888027f445a94b3935058376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1188379d014edd7d2820f575702b81377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13da88079d0779d67cb07a3e78da50378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac3527814f16f07e7b277690947874379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c2c32dc0c8a49235c7737fba82246380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31869d2075345aceb8a46e32a868d9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216b45b922b0c292ff30c3e6c9b8bc0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e774c22a6d093ef6d57a7d7155a951383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312222b9293348cc91bf5b240ed77c71384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42cfe97bf227988c9afb7d2a5acd3a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef05a3dd0ee2991b78d6d11b33d4d5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffec387642168f40a910818a367c91b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2f1c2da555dbc15553a07d0bdb3b0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9cd15a04167d47f2124ee85d062533389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3ff1f057233dcd88a8c29cdc5ee71390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c2d80db7bbd53fba47449f5f14fb4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf81d137c6051c925351ed8c62149ea392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa5f82436aa2653177cfad769746d8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfef6829c032503023ab42f43684c04394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5e724305950cb93ef216dc1b5773b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f7e00362924820659a34c34c99254396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e58c12faf66845b93e741f436d0c7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0c47a65824dfb3c811b75b6f8b1f3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f59608c56db3cc6bb7c27dc36e47e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610185012a8902de3640fe34232622c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b05eba818b286dea1355391a4dff6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962e95c1413a951bd979bd4cf769db7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34fe77b2193d6cbb9d4cdafa17f6889403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7a1379887ff251783caef707ffdc6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04038f5130e0abb1ca2a2ff56725b8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf825497d3ce4b3574a542b7076a994406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8cf9a1f15a1a7af1b109390a050e4d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936ef9aea022a0090dc91a54d8e541e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c894690cea407393e110aa4ce89eeb8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daceda5ab61b96b2361f6cb31989d37410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5b0d969099d7ddc1dbbc9741041c2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4ef5601fb09dede71ffb4066a848d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb049df05f8d56a0b5b9fabd5f860271413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae01b47c4c75a4c6db90d862789a62414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc0d060b9acf9f4795276e7538e709415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d36857c151eebb8645af8ff7d768f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c4cf094054b0c895846056de9c47a1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd31b7d40081c0fece908f4d92d082b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ee37462e77b5d66f8295475e0b72e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b03cb9982986c23cd1529583d6a655420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3488f3f53cf189a6e64cfe6d85c44a8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844006db15b354ded6085727bbb4da7a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e88743b9a3f4b9ade6689728bea8f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b31397b50d97514b8c0010d38abe4c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaafb45418ccd4fc97cf89b611846d89425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080d5b5a15b8200ad49f6d235120abe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ada1677147851f45c0b0bd0743d68c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260277656d71c12be0a4c807536d1593428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922a0ce9646598c549dac351f70c78d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554c87f7c2f1d4f7503a11467aff8f7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56221bee2ff1b323e68159e2a65765f1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff122f80667e8b003112d8d35236e5b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b7981cdeccd4e36c378a896cfcbe5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841fd810cea5197803182f22c8bf24f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8bcc639cf989a3608704ae8fb2e94435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09dce61cc7a9e6b1d4a7d12a297f133436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff579db99c921769d94510d20aa8204c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d2aa7c00b0e6098f14183e0149299438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122ed0c8f97fdc91fe9f21940fff7e3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431124527e21acc975f35ceced64680440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234953cdaa770c2b9c76abd52464581441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3fa6165d3136d377e1882dea2b2c4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31afd61d612fc22d094bcfa94371ab443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd332bc9296b60ca5d55336d8ed8d3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44172b8f31df31bbfe2ff39bd6a261a5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47100beb7006d325449a714e4c155697446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dee8e16fb76be513c0e56c31b7be3c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e5b720089a6cbe908d59cae3bf752448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2445427d24d60e6b76ecedf8531041449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743dfb9a7cdbd7c5de1b22e764116268450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689b936192729880f0d0288caff647b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a301fd46f558ebe86b4c1e2df865c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d00447f7a5e4e6906d5e2cf84cea6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278132951060133fcb9645ddb5223bc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83efe8b6941ca82f2ab223b3913cd7d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d9edcf4de55f984e9198a4b309175456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c4b72f746f5d5cb8ebf176ec5bc61457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ed1bf53e3aaa27de8e977d2877658458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aded8789dd0e82b53009b0fed680966459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7797375548205badd1550a3f005888c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee41d1bc3fdb46fdfb5636c99f61aea461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8aa9249b7d32dfaf9171b2ab49c28462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e8e347043e45497871ea2709a79e3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6cd33774ad4bd4b4f2cbf1c411d74d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45bec35838b1ea8a7b54ad7049090d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3be5975ff16f862becaec1a6afae67466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042996f99a178b8f93795a3bd9570d5c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11e0cfc545a617937678d67872f26d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f10bd2af0b6c1d1aa88c50d12e5ff4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db119a3ab91226b1ed0cbf480ee8700470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244dc2525c19659e3f1d891f9c3a66e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94cc7a7ff0976e61b093a79072dfe73472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257375e079392e1aebcd9a9073c0d31473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a83563fa9643180e26d3cab0fc975474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6d0ef086aba3835ac8d471db276b8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7a5e1af4dbfa09fdb055e8df6bc54476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d160d8fde617e92082aa5ac0770b5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f018c2541657a955e0d2e9e5361ff478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9fda5c47c4ba58ceb42f3067729af479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd0a5b23c7e7c403081647c81dc2f4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0171cc7ea4d4d6006e467e43ba7753481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca08552eb06eb92bcf5fc3d952227b1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3b9e982fba548db09021f5f64dea0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26b0bfb342d51f769ba17e2962a064484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf281f578e51af2dccbfd915e086dae485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54a6013ed1cdd6efc718661d918a6d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed554a45a611966a161624cbdbcd422487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59195fc9d4472bb6b968955509ce222488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e476e11b1541400f28175c9ade10dc7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0f5c2a0199919fdb7756f981c7326490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da7d565b692a89a0724231d257fb25491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69199bdad716a842cb7f81d42337e9d1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc865a45b5463e9da8b0814194a14b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b45dd99a973fbd10861ee4b559730494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af071299a0a87b8ba9fffc997045703b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28141e8f26037388aca1b562359b2859496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab357a58351daf4dd9a40c7f0cedfe6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c398e2d88b0c6e0280cef4fa2df9a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70168e513822d695c813136d93bfa5fa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cdcb6a8bfc0b20f5d9885c93ae806a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa315b79d55e3dedcbf5852c6b5742501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac6fae3d4dcfa76f1a681d7d62bb80502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a8b683bfcacdaefdd3f3afe67e1d3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a7fc1798557008de324d80797fc25504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baeec5e76d14ca9a6909433e005279d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9c70d4b0747be64c8afe82c8cdb46506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48beee0ce5aa26a8eca1444e611625e4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d836f0bb9531f5f7f8b084d46df375e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c270f958307a888f320368126b80da509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ac1f4fab6d0ee19410f195311c042510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce164bd22e419b784b10dca67cb9055511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340fca9f5cb160baf5db43807e05474512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8e1e6bc326255ccd8f07d510272e6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128360c911c93d57fd2c1b26a4fd6447514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00525b633f1a53334cc2e1422a830d89515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bba3dbdaec64fc376f4c008f825de2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7429d92aad196c1367d0ed2bf413f8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe7c4ced4b3535cabbb1f41288fa08518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a64c5c88c45e674563b37d08553b4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ccdc38853379c1b254aa44dcaba11c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3eb463b94fd2c50ad5f1890b7b0e89521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc2898f22568da11af9396670e8058522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8f1eee9690b231606e380e44b0e54523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097776090b28ff1f0ae1ca879ba4885524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621d0da79a531fd0709a5acc7ba5b07525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136ca7d42e0794da35682b33e35f6d6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0bb9517efa19ae56b0a217460e7122527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c97c7446acd5f721c7fa3d61caa15528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f79a0b62a0a2f8aab42ac558fccf44529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed642d25b99da2d66c8a2f04d87c23b0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02ec417321922afca62428c48b4920531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a1e505d41caf82a747ea677298561532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77f4ae8bad7ba9c07395eb9167defd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268a3bb90cf6abbbe0731a6f5682b72534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc55ff06bd9c00f33c1e68f585f544535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d54d7de4b6164ce5772f41a689c23536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c29187f7c097f5282020cc3f50e668537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae286a68fb1647d0fb4bd396186613538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb6ce37247b1b050627c83bf1b9f7f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c73ded89230b2a1bcdb1ac5ebad31d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981979f40e1cf60ec8fff4c2b84c6200541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c4d672eb5d611f5826b1e6ba6dc0c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61bb04f445473cf8b5f52754bca63e8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9285ca88fb685d6e581c12856a2bc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4734b10f3d0d458a223a1a3505addc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddfe33ec66730a7009d6920683bac8d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43fa6dec62ff35b37dbe7bd5f6b94dd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe18961532535b40a73e2b6237773b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c334d6d03ef138810bfceb3e8b24f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a8cfa914e2a987fce8d3030fd1e50550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a523d53592bd4b2da00f29c35e28e0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40f96d42679cddbfeb103081e5f41d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a014be6e6cdb1e24e2fb585989bf386553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4435909a02887cc59374d377fd2ad554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a1220aa11320d7144dd8f772fe813555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f2203de784e0a18c6051759a1d744556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1465315b164dcf68111e82438ae9355557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73983d90d77b34f3370df7d0e000cbf2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e131ce3a6d2fb5f7dc577ef6150936559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbeabf4c4c46b637cc84ea17e1caa3c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995784ef2c8fac386b0554c6f6eba22561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd65cbe3d11b4ad479aadee3991349e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bacd0450f80c3faa39f0cde820e07d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32bb1635f29abbe5e143e10e5d5fca564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8c1038debfe020af5ea5829361cb0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7cf8322ef53f6a34905c6cdfedc5d3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d84a0f4798a1f3dcb9d2fb0de0075567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1991aa3250708a7288638f23541fe06568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737379892ad84efc0e90aef883aae8fa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2761a9463ab4ab24a4b55ab03b082570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711cfcadd7914319171239344902bdea571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a209b5c08deb10b78221d896a5c3b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe3fdcf8d0e58d3ea4789b0a5af9c2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44848d4ae01d52dafeac55c53939b25574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37dc7f201bd44e57f270ebdfef45a09575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ae22061c5cf648faf587c86a44090576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a237e042852d8bee3444131ecd7d2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e93cba4987c70bed845cc05f0a3f3c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6846ce3f0dbc6b3d5b4e8175eb25eb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f72f971148f059735b002fe8390a4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036bbff3e307f50a63dba190625b233581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac87cd67fc9a5884500e10b2ce19a0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4cb238aa656568742b4bdb4ac6ea6c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e36288ccb5613bf1ada7d51e39c594584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7528c557e6791b39847b872e7599e19585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de7310a184d678f923aa95989c7495586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ea13e6ee92678beb440edaa6bb36e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae05edcbd720c364d07f4411712fe0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c853a3da8b851f58ac6cb5b2b435615589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d63b53070d72577169be886760499590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c3232e0c3214f9feb2fef8ac53ed9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0a7ada0a2ce0a171c07bc82b7fb55592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607a93a42e8a6fe5183c3c56aaad4f8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdccb7e705881e7ec60db0d9439d9b06594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d9cb2100916fbd8a85953545b1a08595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a361f1b293ee948ff857cf3737485596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45180d32febbf52fbdc82788ebda719597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1fdf6854be8d89b2929c86909a7e9b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1253357c521d497691a7849a26a9fc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9cc40c158edd3fc21cf37944cab130600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ab601e665ed33c8a0fe405df8b57e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d25d4c33aed27b1ad170e69e72a86602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a363089177e4d8d7c062c04286760a35603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c0c8fffc43fd2756872f37b27f76c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae998cacc67fb6ccdaa47f35b9e9b1b3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4737e011bad6126c74dddf91c0a689a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64d5098413a85bc90a5bb15b402145607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b58bda49b34f6da60ef2560d7c7bc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2a03b48d562b76829c1099d03355e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3726a58b30f3882bd4d3d6aeaf0d65610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080ad5f3f44be55ba3735595ef0e04a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb4c6b55bdcfae091c5809a48235ff612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72c528b653b5addc6bd88e2319a8ad613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df448ca7914993b018e62e913bad9140614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ebd353ea1ccbeea48cac72bd30326615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa171fb2671252fa2096e29561f93c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a70498b1f16a926bcae51ae5363b93617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1132b13a7d3e81d412c5e3a2abce1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3080a9a65ef61b3a26aabe8fa3d9bf6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04898e024742812b2fbc5ec13192e097620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6cb71b4ac17f97f03e07d9f4373cc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5596d16a7c408ca6ae0db9eed8f369622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38794830bfd49031cd14dcadcf78a773623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f605171804fb0c209bae8e222ef1a4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43cdbceafa0243568d9022ffcc50ee5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb23ec71ac6d78be237ae7d5b4f50f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8773d7189d94908d9347e4681f19358627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a67373e3e33cde93a54cfbb0eee480628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab82d22ccab250df94e4164d4049b1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d16a1d2323384070b1182df92b976630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5177e84dd09ebc13e7f5e9c860a595631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f35b0bfba8bc25d3591eb5306ae63632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743384d21bbd5211ab87a58bd46da04633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3bdde8b6dc6dcdc00094c172991f0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412572088834113d553599d2df22a82d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6d27b16bdb6c8b27ceffd29eb0305636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588fe483a3b7a6f925ce3cd37d7a4124637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ddd1a439b432a6130d7d19a274660638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af267fcee9bbf8080800e9ff142ccf0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54dec3178921963be45d6b2bea78e9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019272aeab327ee8abcaed6976261c1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4e38ad7caed09fb8949803066781c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24defc7406331ec573f1d827e15bd1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b22b3eff64f5446ec7a4e5ccc6c91c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a10603e1ecf870ffdea5727279b658645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e929a296ed9ea3ad7177e0715a8d9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970aed9df9e8a9a14f02fe40e6d92b8b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227e3449d2c6920d3685eb573b4159d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f9b4e8b58dccb5a38cb1ae3731eaf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164fcae76bda0913621332e50e4b245d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9002750729ac9404f879f25acae6f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68735e6cd20746abed485120f08d25d5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662488b82c702330a02c6963185201bb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4a495183c1cc6080118d72c9e1255654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881a5ae9f87990947f60b7f28062eb4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d30e2f785e69a38a63cb79002f8d4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd411c1372587b7c8ef1270b244babeb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdef9af678f6560aee85052ab72351f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57f1306c684e2fa2dabc6aeb2aa522659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d25b26c416a1af688fc7cd8223f6c0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac00ebf7c5c4497a8f1da6bc25bee3a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b837ab7e20f7c8c24969705f18245c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d415ea32db89f8529bd583c1b8fd9c0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ee6bc4510beaf3c922aefce460206664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ce4c0318e330e9cb6a4cfa2b9901d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aaa21bc4b5dea7dc3a5a2d0baa2fc6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89639874bb0b643278c3c84be37e43dd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf61a4234bcb9bf299973cafe7d694668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3b3dd07936b2a12b85c7b7c0a819a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11671fea5ff6144a1bc950aba259be2c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002795bbcf5827ea682faa4e639feff8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41378b2cff30b74f1c12d686723dc36f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3264045a4ecfd8b1d55f8e1a15e6bc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c8ff9ccfb376102c6dd55547772df674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680717e8da875a68032159e154aa52db675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8742bbe14f42e7076f31f85002dcd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb4c16414c87bfc0913867cfa40fb0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ce03eeda843ebb89f8e5c63efb34f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfca8d49fc6e64bc5474c2bc3ce03d2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e064907b8965e676722c5cad34d72b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02167eb89b1ec1dfe6803952814c6f03681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70fa7aca8f248eb3281a6bdfc91fc34682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4acd50165294bff041906b652dc60c8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766988e1b43efd07f7651dfa10dac2f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ffefc86634edcaf53d0944c7c49239685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ca5de2c24b92d9a38f85ecb0144bf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed0f81e45a4bfc8c8a010e95882d0f9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0a5949e4d5e2cef5390235b6fecf8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7979a5dee68bd1bc45c51028eec6911689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc86c37325ae1639d622cd9d7122ab2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f8b26bc39ec066e8f9cdcb6df1e38691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a4513b135544c2b785fa03c4f7643692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0237f68735da3c3e8da17b2c0e4d7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb36d0325533b5c94b6492a76931ce694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82781a73ae72c9840335d31632be4772695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d761b50abe2bcc5ba0dc3a937f43e40696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ea02b59a528096e156ac820f961ad697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9ae6d13f47c30155154aaba9a7391698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2014a77453512a2acf25bb5b6b27b2f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c1de861c4cc4a5efba7a331068667700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281817e9defc624fb4528d9170534476701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25dec1b951227ce6fc0216659ea06a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570b3ba5d4f618b998e01fcd44b86dd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991270f9ac584b7f3bd72266813c7c7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472000e728e02a1346f70233fe1ae96705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603acb364db27a38b6ba9010a6e57971706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5fa279951c923593896e8360c0a253707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09282749a7c265433a0c512c391b3077708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719220c80d951a5d37275a3e78270a87709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f62001f2681fbc575be8ec06e9a64710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839c568f6b89d68b5aeaf407a362495711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c5cb32e2f462a2dd159be129ba29e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b17f5b4aa79176b0be8bc788396962713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100974af0492a0992523d3cd74601526714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8bad7f6d4d7e90ff85b742c36c1671715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631a912f45e4419ffc42cc7b146b4a2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79168981d397a2814b9dc190e262ab717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a7d74b02407f4af6afbd3a6a44127718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827570dafd55b74ca003ba5355a57e3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9406ba5d25b98ef5a25ed357d156b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c1ec4061df7686ce33466ccb9cfbf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20fbbd7e4a186026d740087a4d71525722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ebeaaa08b3c98b3aec1eed55f77da723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d196bec9d4e76172884864e9850b1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33511c392eb9587376495181f2c685725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe837d7192a847a6f874edf5b4cdf2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513df71174ac8a32c5c7f03684079eb0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e77777bfb78827f273eb275d68a8c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1220a4adfc8abbda3fe17f24f42931729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb600050603ded26822a7bb6b8e72c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad8fdc594cac8b7dad0deb8cf53782731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a09bc7b5ef49b42cd0f340dc131d25732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fccb252f749a10c737c866809f59620733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba29c38ab8a48408f57e5d3b17f963a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827aa66541e2d8e8a1fe74b5c87c9c2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc79e5dfe3f373d16ae532e509d0a62736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c476378775c24e7d6613506ef3799d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5a35de4c1dce357813fb8be1c5fab738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28f722b6db243d096365cceb2cea7b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3a70f75a17b270aad5033cef1498f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77c3af2dd5dc295ea0e60a49a07fcd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cab82f613b23c9f74ac854e3d96fd4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7b20b7e8907a5684eb448839611a4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8af0f43e206c20c0654cc4cfe64ade744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6d68b91eacaf7a9fd3025509981f2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a574e334f8359024520caad0697adf1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804390177cc59ead71cdfaadd1134ac8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7424d9aeaa656ec81f96ffd2bb976c2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323d3449c2f9c2edd8eee2bf13f080a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834ec9c08c301b8771ee4e8d86f976c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df49e7420b43934ad31e3a3f47385d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b65486e301e168a0de28a45a39b61a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836085463307d21064672ce0dec27b4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a958a4f1f3fdd72d5b0d5e168beb04754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709bb60ee9a37bf0d3580c05f00bf222755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b96ea13aa745740352c5150de99c66756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e86b9d9d798bdbee8e76c34596d88757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bfb87ac6fe98aa7c1bf81cbe03ffc4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87d3082f5b0109554787215c1b26e9759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>