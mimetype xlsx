--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc09bbb40ae74b66d5f822c15aef9ad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a864c7fe45b53ad8f34fe09a090452.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71343dc3b4c8fda837cca3a003b20963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8733ad91dadb8f428d72984646cd6e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250330fe7243322cca1cb12722551eea5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d4d38bf7d282699cb2804c3e631246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80443f74c14a56797702a04c4c065ef47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58339208580695c43a92e981cabb439c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eca823e9bf3738aa25254ad8131e6e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635ed3ac9beaeb63417b732ff2ddbfc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab1fdcaee4b4e71f135bf33cf008da11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3ef93be014a73e4d5a6d139d9db6712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369b013c2ea8af3754f8d2a3717b3c013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf4c3a4374183069277a601865fc0d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50f9e72d58c992f4dd256e3fd3f05315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46dc7bc2f84e6f009d46a351441d3216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2fd857cd8a90e49fc2d6dacdbef5a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2ade5e89908ee730fc28d39a6916718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472d881807b90d057a4710eae859d3919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a201765b17bb9b45afee0ef339282c320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152714f223bfb918300a2e6762d321d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8ad4a8a656bae2d9c7685a9db8e2122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d3cefe240627bc32d5186a03321a323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2d01917e7e4cb86375cbf6e9bdb5a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807eed2c6102bdd1b4175e034bc204b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e89d8597a79e29faac28ba95b25d826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34866063f13c42ddfaf76114a2b4691127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632278ed694cde5037d8728f3778303c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e1eb249ed0548b8c09ed51924d39229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504c8d54bec38498afd4d8700e5630f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb11451ec69e0f852a5a08695baf39a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18b6603785e386096811feb8e38f7332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417bc86831f623853f680c14d32309833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb56e1694b95e663454d0d0f0d23c6a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd343d26605346738bee38a23bd4fc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff465217620b99ce0b5518971a690b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163df9048e3fad3223cece770363ce437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264ca5a984b2f99b874168dab782fb238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649bc139bae13c13bb226acfc330f8b539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6645e84b226a35b5be56a2cafea708340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e7baf64c5f85cdc251c0f8c64c47941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864d484d52f7b93e255572ccf8c0d8242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da021722d3d568dee6062f47f47437cd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0fd558d3c923e1c05d954111b8ea4344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1424eb1101c22a1d7319d043541ac445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62e291c5925c28a2e15883b2fbafcc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7dc9d4d7ecb18cf2ed43e0409544547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a408298a13cb2d1e0ca531fc2a48a948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407d9cae879a1e987f3a435750a6b7f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c99bb544470e6a8dd5a585fae16b150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06d82204a1573208b8244792b7e2dc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c308ed339305ae2e1c9f6a35d901ee552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d261690b17906d528117864fcf850a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f8848f13927ed35d8233fcaaa038854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f63070d87a8796ee7c32c689568cb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091db4375ec13cdf0638aa309a5a4bb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc775a376db278894229194da45558257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a85bad13662aa03a28453f767489358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0f91aff207851d1ad85cbfb1795e459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfdc7d66ca525078506e753daf4bbe960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae6dd558192211ec0cf6abf77ffabe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979468ac6913c4f6695167da57f35f9862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60b52f5a4c19914dfc5684f6f5a9e363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83edd6ff24cdccb309194870b2730d2f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f79071d32c3be7989b99969f07cb765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a076a9fc398903858dd9079e187df66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46939a0642c3aaf88e545706ec935167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0df5db876ddd916933b3600b1cbb168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff701b4d4d0483d9c2460b48e573eb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba626e0ec0ae339dbbd6ae64306c5c8170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c023f42734f1071b0de6064711193271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68989d115fdfca956e0c69e2af14999972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac6e2f062631969661e77d5e95f0c873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36dbc2067376df3ec6bcd4dafb2538f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2884ce76c1790158066d72d2fa27775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba05de088e91d70fe83470a2f11e1c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7c836512b7532fcc2ef6f2e39432e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb49d10252796a81272bacf64b52fdc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb991c63e1513891df8fd06cbb10d979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8566ce3ec881fb2d31154eec26d9d880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355d70a40adfb367ce4cb31964ff1a081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9688de0aef8b8bbdc8a221a44f33382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f59dd143749f4c77dc78135d90c9cd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac71d1704813fb4a9be9808c2d9edd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c4d22ee335c63a4a8a765a019fdce85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58fb2ea9c698d86b30434ed8fc931086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02979800ccefa74cd9831ec4da0b2b487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c457e7503771c78c34195512af36288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d5e8dfefbaac521f95b9d831d9e6789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f47a07b9ebf028d23727d863ad4e890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf71b1569b69dfa10b2a843ba4fbdf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80bcd19818fc029ca593f002c1183c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580678c9a1c6b713dababbf7de15ba593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059079a7e341a1e314b54aaa23a954e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf205f2c80579020c28a80a26119b9a095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371aca936901eee0aafbaaab183c686696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e33485224cacf6b87a657f6846dffa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1805c2c7e8d5dbbb75f33c3569ae7798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2e4b16eadc7ca571b94add5649b5a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8a0dfcbfaa4ec6c2a83a0116f0cd2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8fe48feac664e8c651c815e82ce761101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74335630d6ff34d25e89daf0677e2015102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768df060b40f9d61dc0b1e77160ad205103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b0e7dfd2b9ce3aabad6c87fb3d95a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346c82cd9be462076b4f6cfe74a386f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28238f603bc6cc3b364f340c1b4d6abc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e6591af2de2ba4794abb5590bbc2a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a08a1b62243c6741faa4dded5c9c0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07115fc0774f6d4e652d770e8bb8dd6a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec703d60ac860fe05d4743bc8e9e0f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7eccc9e4dc1d96e3a72c2c0b103506111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465547cd06b2a0a6e6bb48ffc66c7b54112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2e5af938249099dced01bda2f39f3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6d6075d120865497e7159702b4c2c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54246416316d07b4f9684114e4417e4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df69b03bc82a84b6147e6c754c8ce5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce201b6f3e2bb1f01b839fe817c21e0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d520d2447b2d4df2f20879413ea234118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b63becf2ba739151f548cb132a7f67119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144f41ccfd7932d84e5a6a560a67ec1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb19fb1101ef9fe10afeda11b79a02121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558ce044f23c9d02a98cc8f5d307b06122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ce976c94f0c02eeb07e7eba3f8f95123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1d69fd717f1d94a4ab517fce30ec2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21153600a38a316e5c3824e413211f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9d8bf175e9a6ab71ba6a42cf0ad3a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc70b4126eff581b80bfecf866d093a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8965279cd5186df137144bedd7081128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46adc159dbfe7b6d31f3d2f0b97218b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5e66796c1c56567ecd26b84983e7c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c21b0d94f21aebe190667811bd30ac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773a035f0e21b2aa41d39b104aa5292132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ac81d7c6840ca82cc5b7ed2688846133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceac11f75bd7578ae35cf0b3ec8e546134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe35f41e059663751f3da1ed56ec41135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73decc98c837669b2127a478e546c2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3e5fb7c57fe333512083d9d86f2ba137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac828530cb0327866bf587ac63d269138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b0724c2e5e1630e9001372443aaef2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa17585d8d77acd8453b0b37b8ff16140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e27985835d8499d89aa93c017aa90141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ecba532d312f949780112793b6e798142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca938b381c77ae939d992492fbf670f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0710cec337718c23b5e35fc07b44c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f978a6bc92ec3e5a67a3287380badf2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7def9e33008e40acfbece0d9c98f8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac77e61503b688bfa036a640c8685d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b35c41e3b7c003bf89f4809d6c797148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677fad1d0bcc434a079b8081b517e116149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d6ac3f45f93f967f5b09dcb335b64150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c360988e6cc3291ff5764457ca93df0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4100253205f3255db4a33d183f811a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b386e8b1ab59b48659891ee13a9e05c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810ad32f000e5f1f906963777728852154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af13fb3324dffad972a344200a5dfe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3ac5b4cf28379c89a25d0989ca0cc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fafd0ea86dd6e6cc28bdc7eea89e26c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b1bdf83c9c60fde8d2ded9d385dc6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd91f94783059c037ee9f6cff59fd6a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d9da0242e7cbe9cdfd9b03c14ea25160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97671cb6fac04f7c410db3a8b57b2156161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da228552b8b154a592da831acfd0cce162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a00d7bc66a7bd1664cfffbd493cd35163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b226cc86ffbac89ca73c876e42b5228164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a314b00a717c848071ad3a9dd1872c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7980d8e7e7dc2f25c93279a0a8ab0f6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744c95ff35feb51020d72add8e9d607167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93599cfff523c64e54417848a9ab348f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b724ca608ca78f99cbdb2bc6ca4719d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487905da65dc5e50a3d34fa7550a6d8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86819e71c54e756047f76ad43cd41342171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8a789c6ea429eba6fafe98fc2a794172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add5638eeee1c5185b2ee5e3086ec4b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d854c8544452e235a0aec3ce894a49174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a9c14079836ddc4afe9ccc73f4b21175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda2635ddd805a680999dae4084fa74176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd1900da2c2f765b2e0b92b7ce2920177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c00c245565b85dcaef36e970787b16178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042fe8d1e8dc23c781afbe89eee061b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43c18217d2037737559493b9677772180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05cff9f052cf682cdb86ea64e09c34e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47fd05b84d7935a6eb5cf2888abfdc3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d86dadde9d9038b89526b367067d86183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761d1f59efff65832a72e9199763f77184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86a33b4341d800c1ac8a0f86bd11e0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e05ba9b3b5d5f2227b9ef50e64ee8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6547bbb422abe7992bc212e88e1cda187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb0e5a179fb1f28f866699e8ce065f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ef6ee8649df525b136184f1c1d20b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c735056b8cb691081b9ab7ed3aacd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cdcc3aa5c229c334047fad211da644191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab8b3be103e91a7df15c963de0a02c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e8222acda36685e9edb8843a25d3a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c095a3525d5788f7bb05c2684dfe9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b2c57c969ccf7cfff5f500848b3df195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b2820dded4d3fa2d48a070214bdca196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eead7bc8a98ec2d1fe44ed3abff9d32197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3651657048a9d0bec85e0c292cc75198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db3e8de5976156cf39c07ee1dea093199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ba3e4cdf96a7e0a5f42d359caf589200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6572a492d862071b9f947d19da999201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e333055229e00901feaf7c4a9dacac202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da764f9cd8c27f5321172c80661294203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c7905bc5cbe59a8fcd25c1bddefe8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be6ebf41d9c54bc799890b30a05617205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe75e1d93b66733477a01c95d971a3f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a91145b831fb9cd8c511a86bb5e6f4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539c76344d17320fd21ef33a46e5afa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a40762e7925bb1e48584811d399784209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342aa76c2856fe57fa1bc27c9e121d1b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ead8ef25f46e7f412d22db4ec94f6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252d507ae7ba3d19c4504edccd93384212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45f5569f3dc7ba03ce188904044038213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ab606e8d61375cd668b2eba4456fc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293fd7761badd2c64efd94f2628bf51215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0fcfbcb1fc2494daaa3cc389907e0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a654f319d86bf935f4665a31f0b4c68217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ada4808a1729e0f5cc771a5043b798218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45574619ac2aaa9aecfe2c6c37039a15219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c08b40c3accfbc7dd80a22c802e833220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b548aefcd3937141c539f2932abe40b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e05ba458f3e31249f688432de35531222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf4569144f298099f04f4e060bd8f5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ae221ef9ed823f68fa246f2a21c9b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f27e08970133f66b345d9759ec9a6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810e1eb66709b3c242006ba5a12f519226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c4874bbaf0661027c9978ba3df211227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf46563dced4826f10cc7feb10b1817228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc43751a426d8b907f56786b40a1717229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8737556980c9f9959f5eb29e20055e8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d28654ec0aa64d3319b2f0c962a683231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c551cb9768313596376083b1237241232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25811651b787c976b612ba5bedfe9e01233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd20be8103cd844119acf58a0042565234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb007542915606c94de6bc0ac78977235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cdc29523c181263b841006bb9c4657236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b822355899a025ed8cabf6cbc4aa5c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001dbfa5b65852ce52ccc45f1e4efb9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4556db78660551408ee4e25d5bdaa51c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ee78e3cb979026d2e7dfc77ad9fec240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c69cf660281477b7144f8808ba17a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ce03e068a0fd9a42fc2d1e8fc9e95242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b3197d188c97644aa5e611dbbf715243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3949f72ed18ad05d2743e4c5f365d1a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e6b734853df7ac80180de026992af245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701a723ea5a13c32a529c35c4a461a3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59463871f9b4ae9d0c530f9ffc1a8e4c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca820723dff33a0c0afced9c2451589d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb56503092673c29ba7c7381b51145249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295f7102ecf753f8326deb62b3afc20250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213496557fa0fdddf8d1ca0bb8b15b99251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d719ca40ea6a8ad91fa76e749b2b2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e3f4cd593b95faebcb8d1b7c9fbd3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f62686824cdd3fc58f223939887f2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d18199e53a9aab110c84779905c623255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886325ec67551059e170f9c5bf81010d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b55c92768ffdaebc6c324461234c16257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee668050aa60292f165e9fbcf7977939258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b843569db7839d14bc35f9359f3cd2a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd311ff3d1295783f5a88f12fcd2bb3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49f371e57941407e18f2fa118fa67b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b6629a50701b254bc14867685fe10262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11704e00c4bd36bd47a6268e46b667263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1a96bf083c1ce4aa609434daab2c1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e4f16143773198d4f7deee21e8b21265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e23b46f291910247826d5ac3e1cca266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2670e3462abcd688f11f148a863e5164267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29abfdf66ee98f2ce5dd2ebaf82cbaa9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f006e840aad92ea00221b35663fd8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37bf0a101e5450b64ae637af85f461270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ffc4c8f073d0087a174b3ff26deeb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c968016293f577e210da7623a8a7d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa120097da56247e2c830a151e9cad30273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff219acf9e3cf68ad5816fb50bd32d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243e42f5365fe7df4b6c70afe29ee6e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097025cba50eda8c228f0646887d0562276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a27b29f7f23e41f2e1aac1c6062ad7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c1807ebe3ffff6f011614d7f03ba0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c0da655d8b7732024bc12f4e61135279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721f709923d8974760ea9ea2e7e0464280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39cb1b6270b480acabed27f5801a0a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada20b3079381efed148430244f4dbc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60a707347999238c77fde0f80293df283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecae0104d1fe499a2d01f8a3de28b43284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1b6be19b130573890146b1d0fd05c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9316e25fa39736b156fd3435a51872286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e50cfd27cedaeee4c643462c33132287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc5b6241c1a77f1edc2108a9f97371288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874db95461054d025c3bd6d3a7fb985a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a151ab97a8ef38cc147ceceebe9a0c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a28f9ba98550820c56d20e5b5dafb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42689766044862f7834690ac9484eb51292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a32648f55fc043856c2358f9a5c983293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e424e4af6e25418238b507a3433322294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3fb675a117b3191509f979b3fef76c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8763d249b88d7f8d3b2802633de31fe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad8ef47960506b3a751fc7b15eb618297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51a881d144a7c498cb0dd1ea2d2db6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38673a10e62b0fc56c5eb324093f285c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d866c70ba94f98ad3ab89bd7c025a89300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea348d6ee33b63c7c21ddb9ea838ec301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b590a176bdb9c24e806a41323cfff8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a591a44cd9c04b113cccb33eb1152303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ec58ff1586e67cda0a551ff49f1e5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a9e330472e990a59cef6712d49116305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454d2d12acaf9ab5a874274f32b3337306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90015add67a24ca6c694f1343510da307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410450f449183aa3deb5f39a474f1ede308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316c54cfd61f5ad188acb22ac84cab9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a00770e620485a7cac6acf16e2194310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d29e0e79010abb1819d4b7bd429876311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218206a94bd3d4b414d5ef2f29868d3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5cc5ebbeff9b157347fdadcb27457b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eae0179ffda47c9961e5d79887b9df314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997761e88486d65d3a17887cbe5adc7b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530fb617503a847ae815dbceeaac495316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c4256d34ec56b1373aafcbe69fab2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95bfc7159597ac20ab9eebf5a0f7bb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53c48ee45ed8b316527b8e55f78f5c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d586e53ba4a469924c1b915440d1893320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902d2d3024c874fc251b417e0cf4327321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002358deff6275641d4c21fcb47ffa1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a292a61162cfd88f112531962255a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720c18d5470c80919bdf514073f4636324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701f789b913ba86edabd76f687a1c9c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba550dbd0e1fa1b1bfe7f3fe994b36dd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca5edc8182bd032449a60020cbf8ce327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f02b7c82efb448f56d94b6d46bb265328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b901919eaf95bee0c507ba86080bf2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a919a8abb8f35e8e9132133be7d6679330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dec48a7cc10b58f837022ba501e894331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bcef62028d07b485e3655e1a202ab1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c13015ea85664687ed8a17dbd2439f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07a79d15b17e3b25e832fd63542e7b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e5baf115ee7074babafabe835cd69335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244e3fad66d5590e82e7004d7c945a7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a652a3d8de28e8df7c1b0b57b084c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33657c926cc4941b079c2392dc62a6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2bb3940892bfa07fe9e74639654e7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6f78730a944816e5ee2938a82e158340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115f87d3b674be8a3e9fcef05a333d5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e12081b0347a7b375aa0a3a2f8381d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43583acc3f6d6d6e99e4298f9fb94ef2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37c97bdea7cd58111f70c48119e5ee344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a71c2e2ee13e6451d2f03603af4ab8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1842978d0c85fa1ad61c497eb1fb9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a53b8a998aa71e9217a78031ec62cf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f20c86927bdbe2498ba219423fbbc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94dadac206a9d7b6b42897d259efec349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bffb62060ade77f1f3392a15681e7d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1757c2cbe48008744f98b3935ec77fa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2504279626bc531b80a6baac2e6d3a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651b88fd5034be38959186a33620bc1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff040044a05a1660f1c5fc691814dc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef163546824b1a1d658a96b7d3c4a79355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d33a55fc872d0ab60c7248676632b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e103383798dfbdbf65563816a604b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d53e965ba275980e758c442308ca8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2bc13fa73fa0a2be24a5d9ff8f398359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59c0eb5d7d14183c0f8e1fa277b085360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3d12a3181fdb2171b7fcab1074eb7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162b1e3e0d50d335130fa8ce72b31fa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc204e5ac1cb4f12faac8ee6010221363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb97620ba1772f2585a6f6e6fe96ce3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a2f8c1c2ec316be07d00860f42624365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa2af782956df7047fecb9d289476e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbbb2edb48b6b3be47ab7bcdf5bc8a1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5094f6af00ccbc50281c2141d54ede3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaecc5e474eabd88fe45adaf47350a51369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134762870c7cbc6f25dc991768052ca9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5807af0841778147b1d369a25df40371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b5c80cc0643e74405f57bf2982c43372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3dd152dc64a955683090132f8f428f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde044990f699d9e45ed65638396356374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b46c39df61c94a10e041d003fa386375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34c6ff8967ea4549a74d876ee03d73376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d898a73489bba9cbaf40d6dd725eef6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce831cf70f2ca7b114915c96e4cb3382378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11272541074f6c724250ac12b393b25379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8e3672152317b858287293fe26fd4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59c1dca5c923c4e22c6d6f97ede840381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7fc0c5c94eccafed7b60d1e641730382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613d09a420a8c37a6af310a3ef4c55b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e3adb05c385015db9f1cab55ce3bf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac2a117307936044538c6401edb3b3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74694bcc75960d79339c3399b7ce9c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9316464c5e9cc69efac6ee610c785387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c10cfcd7f808e1c6a6e0cbd0d32b1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756379fa383ed565ca953dcf585136c5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196ddcc05445af9b0b28c06c3b5674c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77284412050962206f9f82452200e71391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae00234ff106b7e11e007af3c48000c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f3e7e37ea15724f78e31f5527dabd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1cf0b879647fe7bc605a195ea886b1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46568f45993affc1022058ea0e547b7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979803b9e1ea570abc55b8c8a30f650e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028917fcf2e8bc6cdff748730e446ab397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ed5ac58bc40f6edd923126998ddf9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95f4edfa356ffbf7ac39e1d6528251399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd035fdc6976e9601f744a5170c5e39400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea334d224d70ec17dc52edfa75be80f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e226bc0b2398423523fa0206242fc60402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e26fa7b3027468db11a3faaebd738403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5e98ba7c93a8a48076f38e6f2645e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7fbe8f83a197ee9d40a821c79666a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c63dca9363346bff245c4ddaaa81c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b87f03ecd8c0a517a261856e6a7c24407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56472ae23a7ff257a647279964668a75408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3ed8aecae85fd4b331d7d2f8e9c60409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa911dbb9c3d5406af0842f5fe61869b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e0d54630b2f76c8a68aa313de4c9b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6edcffa35a51b06ef7dbe1b24d21846412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac3423971a05e1d3df939d319b7934413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d28daaa36f499a4abd4e519738f8fb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6dda94ae08cd7f87a4785bbc5e9486415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528ee4e72cd17f628356e429f151ddf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3fe41494b79ee072cee37188b78d2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a3c35b7e797c8d3c03b27dbd6bfd8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916bb262d6b0c1ffee35529e97689632419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab2746c0de6faa18dabdaa6d011668420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c553f141217cb6004d9969ecf76ba421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de103197535f0ceae6da8ffd05414c3e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9569d23c1ce89760ef011fdb397c15423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9efb1e75c2e480b3edfd0945dc199d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff1e316b187f343a381f75c7c2a902425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28fd216a39f1a55f3782736bad9c4c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb89a085630534ed1c5a14092aa7c7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408131d303820e31da6199dfcc40242428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eadde0805609af34320ee87e8ede4e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7fbe9b6a00e02d36e18bd45b521342430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf7baff079a6c35669d754a2e5eb74431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b9af0b478a5ec821fd5a744943b77432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4604c80f0809d88565d6c45a9a428433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8438923f9009ef602f0c5536e9419c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292fe163cfd37a78b47de6340fbc50a8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ee86b7f279a40270de5ed792011b3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135256d74ebf25ea78fd0564f4a2cff1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf3492b250eb06991b32855bab642e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608440713d215d3b2e94c7e35bd5a250439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8c89d84022034e94d804058297717440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abbeeb133145e4d89130909e7318ad441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9def974fe7346ea957211a179fd544442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313c6414db77e4ab6b00bb6a979838e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a135ef1209d19e4e190889313c5afd0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1404c0aee7ae3df0e786fc1b989899445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93722219d23d7a93668f749e580cc896446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd015086d5143a82de53850c6ca4222447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496e43a9eb39055a125c306669e2334448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c3360f0c4159844b1d0898227d095b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d5cd46d1e84c78fc842893499b019450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ac1fa687b0254898fcdc48878bd3c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18852c29929e22c28f49cd113a437f2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac20094134315cb6808d8e41f55ede8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90c2b6a19fd3f87b564449e4ff65dd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0688cce3f4d379f203d206c02ed0510455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a48f1e0539dbd9e7696eca51c2e28456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71396cfe20b79148d2b2ce6cd0aafa3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314e0d2cc009434568498f95b32afda458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a831a06eb305f1d34df7671991157459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93f425745ad6846282f4a6915e0ca2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5d196f53318b5db6a57ec796a3cc7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd2402e919047501f56521e2a2b917462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d201f57de3c0637aeacefb3703b6c2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8bc67b8ba62e2a7044712f092d9204464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eecb64320abba975bace1b8a7bf90e7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee287ecdef578908bcc45686163bfa7f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7141e2496272b9ddb0a0661eb825391467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce672b910b6da694e6199a063fafd47468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bccfe4c805685fa0269c5ce7f139c7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ceee59c128718b39f60acb61f67594470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8a9d5855eebfc052796df32b0712b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44743ffaa58910227dcde746b170ac0b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e63ac29136e4c973f9e8e146bf6ce81473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e2409994e86c7c7a436d45dedd5bc2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f35b08c5959bf3959ff0447f0d7c39475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb90e6334031dab4110c82b1cdffc9a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7b5486b1e348ad2c15d7722d5b5a8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917e835e68f2e7c065da59ad8c44db3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ea1d072416aea44aad27132e0865d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb8eac27759c9cacaae40b7cb5ac57480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb1f3e6c8171beba7c1720b2a34f67481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c6c2f18cf704d04d26a28da661a5c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5eb2237f24181d1cebd663c511d63483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b804b39ce6800bc0555dc5121f0d80484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e91c8777ffcf4f82805380cb6b191485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d6b92e0172ceb5d8ec5eeb66ad47e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa77525497baafe3cab31be7794f52487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458fac6a36f08430e31dd594fd78d59488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc1109c460c0afeda9b2d60fb06fde489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8284bf4c00c00edbef4e61c04a2c358b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bcdb9d64043ef7215c10c037202069491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf9e5c7ad1cc059c0be01cc9659836492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a817d94aaa3217723c600a222fd12493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b210efe34338ccb57af3471027ba1ae494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588451ea943f58190902444fd04d9da9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6385ca443405ea6f1397b25582de9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645624f9c32818fafa6a2abe8bd0c2f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a46924d4bddc801880729d77e1403498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b43454c37b8dff366cc52b5519ea71499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b48db8c1738a91883af6c69b2b0396500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea40830dadd2e669e9692a2626c5ea501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8c0b1d3723c16ffef6bcca37e2642502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4b5553172241f9fccf6417829ebfb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b50d6875cb506e930321fca39a69ae504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4d4f67d1080149d42ca06438048ba505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5a18504f3bc8a27b93399130a19ed506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bcea794679d080ba2a5145fb79b733507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacdda82fe9c475d5320c4eb5596b30b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f975e6828bdbaeaeda1ab0b63fc7a2c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80d56fe67ac5def632ea6bb26b364f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4593684a3816f81523ee7473531fc80511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa190f03f2e0e3b9a0763130368885a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7515db9f0b37161014249a5fe126f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1824bc12070e1be70997f144f562c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8a26b361d5d0d9f2e9cb019b35d50515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a85db75b73b181012287fcc0b1c54516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7edbb21a2a6c34b78140a93a8c6c0a1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14e3aa8388544e79cac564107127bf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4b391b3cce4051a1d4cc44290f8e6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515eb7ad0f22c3746afce3fd00d9365520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62afb43d157d49322a4a7cc2f2d1d47521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596a8b3d9e46fb47e1e016833c431f5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea992365261f66a3d65160e7276ca1f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a154445472423a0ed6d90785fe172524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ea1f04aa63ffb583d82ebee96ef36525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e47e250f5ba4e7be70d5277f844fad526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d79625cbce92cbc7c5b27664660050527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d786528bd473f7b3d4398280d255ec528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29a3092c4104bf3b09c9c798dc4c40529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8cd11f8d951fd93fee6beb002a5fe6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ffb79e628004b7a738ecc13752f4d2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d4e19dc981bc659096bdd3a6ca6f6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d4f59d608ce526cb6f5a856e3c917533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c16d144b92818ee1985721b93628d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f9c09b2ae850c5f5ffc77b430814b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f81fcb6722cb60b4b352de2ff4a966536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ebb21d0091e379a68915bd84d98f2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a22d3617f6677e00f5dd3d6f5ade9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892265378bdd4afd8e9aa6554780fad539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229effe2d813703ec19c79527c8fd135540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a00b9b3b69ae905aa7c7270f093dd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3c723ba06161e962aa7f99fbf0b2a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab681bae444253706cf167a7ab04fb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ca03e1ada4a4cee7f7a0db404e88a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2bec527e38325156d77def0043920545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af1d97d9b4e43043731c6d634cf176546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a31c7736c650d55adeae842ae422b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da988c5bf63c7b24793053dca727fad548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d329398a5d7111f61b41919527f6c69549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6920739ccf504670756e87db122f4da550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ffab28c4d763438f435a2152ea7b40551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80287494ded3f9b1c3e3c6892c56f0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c076da23777c9b02a3f485f20157b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c7d2b2c6b106ee00c297d9400b46a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7bef1e41faccd08531b10ec4cb6390555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab07e7fa09f5153cad419ad043ee5e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8f06c0a123a9e482d8bee3acaa58b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496aaf7f9ca4533f0ce68c2007cac1dd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81c101e5190f8befea7730acfb5c28559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056895e3eef719abb8e9280fee75b5a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3e9fee498bfaa5474b0189075f5ff561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75023a99ddaec6c777446f1ca8035b52562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232181fc9d17d10b33c77de20d18bc6d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b07a1e2d5481ac26b119b24e7441ed564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f418952b312e91513711a9d5560ece565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348484c89101209d7365c6ea82d44041566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b1a149cfb31dd2ee362fb635d93ba567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f1ed8bc62cbf96936196fd6de5967568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5ab09b900de37af226a600e2c5c9a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb1995c470a6c0f5796698b6e2d603570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518460c2c3b6d4b32cb571863a88f55a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d23860eb05c513cf8500a3eca94abe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b2e4420ae87984ae3f5850676ae6d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8673dd72260d22bdb338938ce6c87dc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133009d7519cae31a80eb57f0fe4b18e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1db2bcfa1464102a386fdb29d02122576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763c5e7f4665a06ca9bbdfb34c8a904577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756c65c758470e4180751a03034e775578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076a560dfefeaee77920b5fffafb0cf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a010fb2d798ac51b427aeb062b05e37580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd706f96590afad2ff68727182ad814581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292508459cce992edac402b616973013582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf037c9f0fd3d96ddb9f6cc00baaf34583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff3460b393334f96fb62d5565b5c78584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d528854ceacdfbfd1d8dfe98187ab585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7905076282c1782bff6123d34f639e2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173e8e413a67464e7e13754f918298c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ffc05d5d561e7d5ec820841d529727588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ef116d558d23ca6f9f89e035f5eca589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cbdcb8ef42af8ad21fdde958365ddb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805ed04fb5bac63ff3cfa35544245cf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9114f53b045c0c92c1d219b6cb7edb7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56217f9be52a8d616780373e2bf09c9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1d9c63d9aca81ee3ce80bdf209820594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0937aec758e24dbe303688b99f820eb5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b052f76d9d81e31b419bef634559e7e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1edda0b5b8a7ddda5fbc1b44a2e3b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931435402be97aab664c48d0976f8a0e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb364a145843551d04a7626ac7ad6a8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df02aa812e135a7594c48d33e04241600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359a2baf97f8e6c8130d9e4e0a56566601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f79ea4eebc0044d0da8247d07ac55602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770d34001eacf1bbbf3225bbf1bca85603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b4381be5a8c9f94b1aa7a6783b607604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35cc1c9ea988369e115a57e0230ab6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38858a60dfc237b9d5315ae76051f5f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ee7d5cb195eb826813db85f8428bd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b2355fe0c943cdc4c0a016e26bf7b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93589c71f4cc951d295b326f1184a0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245928ba975c8ba5672484c3805c578a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8283f84a80d43ebcff16c775b9343f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444a27b4c9e45aaf68f7518f9e505ea612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c7391af2d16dd7dfff4ed90f5b31b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db817601fe71e56b3b071e7d2aae42614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4862a01e4a45a9e6c439cc7597fb01615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66819ec411d09b01f183381071bf78616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6c82654bd41051663bd957c3ce6d9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9aabe9dbfa8f50d94260946057b69618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73861b5213ec87568a73dacde058e0b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0bbef8ae9d6ab23b9545ff7eeecedc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00241364980492eb328203aa407a3f78621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e9be3bbef1fcca1bb71ba0d2546cbb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680c06b8abd1ce4cc9f36000701498d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5c93a2aea41570298cf82fa7a517a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a959dbf4f011ff9c4075db1304e583625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8531ee7dc8f8d7281e41773d0f6e0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ce81ce81350e318cfb910b82a18e3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f159f7b1a4ccf11d8ac574da08e0589628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d189c30e7b33aa5d226312a63709c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179395fb59bae919076320b017bb497a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdedc2b71b595fc99f27309a1af9fcd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812e069a5c836f8d97163d136ab7a29632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce307740be198abf56a68dfe565b2b53633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1687759b09889ccc659fd8b6af3f7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd16271f9598ca4258ff206e7f2ddb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47437601a7d57f7fbcad4e00baa2f08636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c55f83fb3d6e326dfede74787386f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4dad716b558d688cbde8e2be216c7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08da3a346400ac02f67fc53fd69cb3e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2570558e682ec00815d0dc90c15746e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f34bf7ad763c7d9097f9cc02a987c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521597a6b572373234de2df2948e6e4c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c31c4a7106c976195c95de079c30f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371796f6cd623981cde2359a01c2b0e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8833e2c8cb8c9022970da8374e88625645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61714f3c478854d56644331f686db538646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7cdba0623feaa8b806ab165e2c137647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d17e0396cf814ee36ada424d7bb88648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc403dd7b8e6b265866fa0e812dbe5e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7ae79f41ce13b5e0a3d9b2d2eb7df650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7668ccd726460db1c6b29962e2bb70651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267536b6e1125671ba2644c70b7ad0b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaace630a4921e561cae49c1a3f2740e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19098bb11b0cec16e62733ef836b7019654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab698c03a391135a41e352bb0b9a72e1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659620b26f8e4cbf71d83457e621a4d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0e65f5f71606a276bcde13a99de7d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e2071edb193feecb1131a8c6cb145b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82fb0ac59d2521e4f3bf28f31f63274659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c04b6c9a185233d7709d3596ebb0a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1718f87db9398d4734bd3b9a51f555661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe85d3d1367f7eb9af396e2a0511c7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8d0c99eb8bfcf8f7c4cba972ee8a4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32255ea1aa2867521deabd60d9c0b0bc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc9996ef5200d95a94484b798e3c4c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9d0ee96d2b4479fe258b608dc1269666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e63aaf26f7696589e63e71ea1b1ca667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b481b93bdb66b86f1f8a5eb2e8c92668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499832a9a895c5bddf59453cb7543c7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2314680983749783c8f38b2bc07c6e9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ef7357e92e7fe66daa9373c706290671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee800b5d4417fcc945792681ddb6901672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be4755bfb31976cd1f19f07cdea82f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7d3776600443fa77084afe0341617674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c07858b0cde01e6e9ab19470e8b65675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a3011426c39c2372ed60e0367b698676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e28bdac6276b225fc4f99bf3f808b8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53171256b9bfa55b1e0035f58e1af65678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855f2048bc5d1dbd3fe850eacfbb046679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b5d4f52f1f7bdbec2acee4b48126a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128246ff5ac2befc796a64d25493c3e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f801b2541542e8642f51cf0548c1b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef000dfafd3a5cf7abd11ae6e2671e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdcd9d29e1462e49472407ce733fac1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9be325621e09e38345d573148f4ec685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501f4a6366b3a3c03d46c3c395aa32c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5d1ee5fc83c6ab1aa5bce67dbb4e3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4b3d233919e9c07d63ff7a1b07507688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f3e68c3a3c95f1a6afe7976498aaa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71b92b4d710e09978ebd22260feec7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8fd3440598b54faf0900744f3052d0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722506781b1e042fffd3aaf9c5d9bd0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6152f27a43ecaea087e4618b54486dc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492cda2a433b7a6b5f5d36508e539d3e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c36bf1a1b2586c45c5ff71872b2d85695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc65f3e02227024899243424bb277bf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c04b6da224234b0465099ac6658e16697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488b813ab9eb469c3adae58f2428d79698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e97fec98110976ebb7ea7008d981a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef72c8ca676e973b092e1330077352a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80653f4026d0e4b799ed9120c33a52d9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e652cc04d816b5fbe937f20909cad7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17794485327980f4692b5d7ef2cbef8f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641772e99d3949e2c46908a5346bd301704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17819106ba887b4b2d0db13363ad4578705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1cdb08dc0bf96f92c781d992400105706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e80494c914558fe56c8ca5c35f667707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272da8c9510abb5312038cc778e8655708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a122e3101e4ba3afab5f93c8e35357709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88c553192b428b6e4f68bf4f891136710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba0e26761ad0160dae9cb5501cc948711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0aabe93f68915f9687e00f44dc32b9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a336014524f54e5a386c6a6c0e93fa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2803742c4194ded17eb58173e6d2a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10733f5ea8e883a1425435595c58fd1e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615b1d6f3d9ad830fd21c2dec3c05d9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6b55f6e6e248b1d45e4c52eb48e91717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19834c93dc22a72c0bb8f717e3e99711718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72cb03bebffb63d6648308f9ca23d8b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e9c640a91962ed15a6a80b9b1f4b9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a055fc6542eb90336c9adea8e10074721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd0200979d55a3ccb4d94faefd753c3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e2d6be76b2e6310c089445f531612723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2827df0f610dd38248b7adafb3c479ac724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c428b8e2a8f44a8b3251b2bac480d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfe13522a2d1b23a056660aae22741726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31604e1e74695416c036aa05707dc751727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733336985199b209c1199c51804f6d1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e931f468a2e6061c1b5adfe131a17a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c706ea0b3dab8ef8b1235c72e4a5d4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36397d42d196a4cef482fbfcab1eff2a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785f95257886decc63060e82c013028732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230d64f23984e8d6e34253aff7e9a98733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f849a17136cdd298dea2c6db64468d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab4a0f83c103a027c9d3473544603c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3878a43d80a158f3c1efd2d605c50db736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4492bf78528aac84c8cf7fc9b8959737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e80692895fdf95df0570ea9adc2aef738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1d9e3e58acc8fed5b90f55fe9f40f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15751415fba404b4fb47366528034d79740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c844cdc495fa3f7ec0e76297b1d47741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b671d287589bd6ff6c322262466ce742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d0d7805167de70b91e12d43687879743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea7d5576bf49b678a5042e3e136596744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7954968e74ceb6e70c4c94f0ba0ed99745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778fceb7de8a5188068026b82d759602746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f49cde51ad0d805a95e39eee30d96d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60161b7131f985985cb0ea0214cca6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112fed65bd7171bc7998b8b6854daa25749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7ed8df700ca619a29eb0eb3d48681750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b479d3f9c714f2eaef3687466c1d051751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a87b250450a5659a8101c8073388e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf2a396a9a8a9d08c8963c84bc5013753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6dd06785c3d03e546ec063921f431e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae831cc8a06aea0ff08587f95c5b693755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9804648af5275e21f55227518864cab756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9d54e2d86098d0fa7849eabe477c4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d6ec88c8b184b81e17c184f65f0a5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203422df6e0c83d9332d57ab1551793759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12110c8abf1cba143c5574d7f30878c21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53fc528cac916d36831a4cab7197592.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623419e1262576ffec16c139ceb034493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eddae60e2e30158b8b92d10608f444d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b605fef6c0f1fef6573a7f39c5bee5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d48a592d911d11711717ef656c5786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24b7a5025438d404a3e0e9dc7eb5ae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c424c7972086cf18fdb76361397f68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931afcaa0a85fda1e9c5a52ced0683c29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29dcd8b8401f37e05feec6f37297b810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37a2c5a5c37500c7b9085cb36f6f3011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded6ccff6ab80fda8ee7ecef095a3c312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd920b4b89ed1d6de8eca887ed063abc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97bd19d58129ca3e3af6fe4a3696a6514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390b27f02b510ffaa78865d57ae7fe315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c886021fc1dee993627b9a243c9ab916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd7fa10ef8ab4f0044cfa874b6d2ae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52a84d46f7b0037d395e8f3e70aac818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3294bd9a2b7207c1800c3111b7780c619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6e8689042e7d177029845e080a4c220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72b18fc080989f8da7fab8c0749b8121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46818b2e270ff6e664721e57afb98cb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db946dc3c8d2c93dd89e1ce545c4d7823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73737a131f267945d43668b21bd10da524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a00886615402ee3ef970d92b2d28c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96b6bf129883117467dae0fcb8ccc226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b905a4d40e237bb6dd525e587fa6c627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733469d77f73dbe7cf6823694903b0b728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b5c08585f107b1cd31bba4ea460c7129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06225f445822e3525f1b151568923eb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0f3e6ee1c1481fae54b04daa4d69631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd305f419c968270037fe18abac29f0f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34343bca6c0d881277fcc63b9046206d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116c8dbe49a28c65bb38b7b0dccbbdd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8d35aa5f20c94df90ecb4461c47ef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726bfe6537e6e2995f98a0647afe2f8a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82426b71cf4285bfb2e258f9079f74bb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bcbcef6ae7fdd27014048e669e23e038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab32056c1426ee4d9aa27b75005db239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98039733fd371957a4ccacb9936e4540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f629f403a81fd9dd60af223f8d71841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd48c2cbb02e33368873d44f80a7e042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ac62478055dad9065347171bdee4c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf279b1f49b96cb16428173f414e8344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072b92de611b83434c5f713ee6109c345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f25ea40af859be9281e93aa83930546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d209e35708f4257bf9f9d2aaaf29e2747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eecd3952fdb9c397e806d7915cd73648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab069dd2f96fb34d9d2773041f5a44cc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257342d52618764fd08472a282a81b550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e177cf936e56e17f48872a1cd4eb1851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a469d0dc0983747a525800ee53310252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559797273fbd1c394b379b0c903fa2953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c533c115f2dcf9b4f4fe7867f241a8954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4c0eb91298f69944c56cf7174c33355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547d6031be0a8dae29a1acb6b2176fa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd41d781d5e490b8531de29d77433a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f2ef33d8a646ad155796f8c0e0016158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077a157d65e37ec0b29ca2e772b95fc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b74f4be944aab8fdb3895601d8f28760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf453c7d098a1e13f96bb8eb9bb819a761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df76878177be2571d24981b3364c78662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea2fb1e3e02891fb2ee2493689240363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f452e4a673f8dfc899232eb52d29f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558f3fbc84cd02d9a48587b76ed88c565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad43c15d165bcb9f69e08109bb9edb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519d47cbb709a5279c8e789898c325667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892d1d9d2c53053bafcf7b15b0144c168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b861a0bd9ef3ee2888f30551f87f8d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ec385c21e25eaaac088f06ae17bcc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c68ece22358dc4beccc859e072fb271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd54b38f05d3d82af3f47afa30870f472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc40b89c825b2872b393391edb26f673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c6cc5da46be6cc14f7297aa63b75374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713bbd91032c60704efcf8bdfce6d6c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f832988238b77739a65baa69c287e676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155aa780bc75aedb32a9d5bd087979e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db3f9d38a907e571222ef59fc5879978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114251f74bbc270135beb4909d8b51b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419d0806375fc8a9ad23bdb0655bb5e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd0129eafb631ee8bee052ae091a5f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2413eb1ce1509cdd26a296ace9ddcc982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b91cc5ab26fb576aa4ac15e66012683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1d39264645eabb00b31530ecf44d984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e63d2eb89ed3703f47a137d12841985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee489642cf14ec68b716438914b85ca386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6c66c632415fc150c33fa3f6b5e6287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78e0b29c3c65c2fca5096b4c84cbf988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a81ca8d21e8342a7dba4aa082fb07389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30e6397d30b925c268a66c9a780fc690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe735b844f697b92938d3ba95cd47591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c49b8ca6077ae59a5ce9f79fc8e68992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86a85ce75d9827e5e137964817f6c293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d7c8e2e10f88679e49597b620b78894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae4b878fb73b311a08df0524f1622d495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbde3f425c08da36b49dff672322c6c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea2c76610467a30065c5e6aff1005f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc8fdb47ca3174bb23fc37240913dc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6f71d920d7b8c515c3ecc18417fc899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845809e4f5c72d7687d731aa9f5d833100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f768e7ab07f9ce139ac4a186cdec10101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af68729682ecc360d86c92ff5cab861102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc69895f9ef99b7a1fd90fd99992175103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6158853c4463d624bb8d7df89c2a1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694246aaef64bb149b155aa79d6855de105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f32e8ec16c9e11bc55d029fe15445f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929228bef801d9fcefc58b79fdd4f9ca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce26de0fc0c5ea90734fd6f0267a0a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445a6a4cec02149bda6dc7062c07084109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374538ab1a2c83985a38acf47f58199110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102db4ab18065df29ff041f1023bac9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3147fc6917d1772eff94e93ead5377d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e2952284a50783fa2b1b2e80e7728113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a214af82971fc80d2186cbb2af74a8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a85e21f9f349fce6ff70b655db0994115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c4f409e0adcb727174502eebbd478116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f372b558c8f969495fcf86a41000c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2fa04e4979b962eb45be739e95062e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ee0a3976731e1ef654d4fe8fa9a4c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d7605a4b9cc13fde94838016eaaeb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6875b4533c2383e4f24f6483d0532bac121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba37295fd85d3a1f7fa43efa60e578122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf4341171ad79422b213e70e3f9c2e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282101d9650cdf4770f0825ceb740779124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa149ea1f20777ca69f7f6a9a480d702125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663685cd3a82803afe957b66bfbdb150126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f72ae570f70d29e5093f1f944aa40127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761cae7a99b6ef6a4ef9f75ad3bd0fdf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbbcff8ca76ec700295155327d8edad129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea58222bbf06182cc8d4453a2c46ebd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084350b959304b78bacfc735898c074131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885cda54bdeff3dd281403f37599822132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4acc7189b9bac9bf5d51407c3655bd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bde4cd6ef421e100bbbf6dc1632a12134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155cd7303a558cd912b8d908c3e1a7c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db638c2d9edd59a8065c837c704f235136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492f2698f11450d391e81190fa1eaff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ee12bca003dddca12634f0d6c1530138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8adcd6457cca4093ed88f4464bfe83e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193513d0343b90cc393155def3c31af140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ae82965c639925abd4dded1ffabe5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b36d9b144b1837e8fa135455208164142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24976a001d3c62fb50fa4354ef0071143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77452bd78ad64a630e6dda7c554698144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779f989dca3712cfd3aa230a706075d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7950166af60e22f7faba29bc8a0a9f2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6a0ce169a6daf4271b59cacf4d16f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136e395ec15ed623a8d99a58268a2e6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb916d0bae9e33ee7320e61dd2c284149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9972e84842c358780d0344b606ceb47150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea73bda25ef496e06e2876d0989129151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945877004b85e890f01170df70c1f892152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259fa211a76e5276ade871fd8138c2f1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91615b386d6a3edc8b30a8903ba2ca1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37277d6bbac8de6cdc35c89b14219048155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc30c1627c1b4fcfd0b2ed92ea00c3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bccb716fd18aba53895c85d14d52e8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747212d6595b4146179db75458e7a67158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff1be62eaa9b94b448cce8162c7959159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d7ffa5cbc77f84dac64fa214d472b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81cfd43817dc066cf5de271369b858161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0db70c8ba2734232708c1e216f3d1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e421815a3e8c72ccfd5cd45369182b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed631be3505795b684093a4de450e4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c223a3a821aaa90f1d8d512179ea6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca31d8025e4a10567b94db0818189c1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6638d0b526c7e4d3bdca69e163f413167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f730240a22d4c4e001f6331538138ee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab9a3a5045ea6aa2e01cd949a3c301169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1bb74054a4d4157e68b7dc80bd7b8c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc877db24d32e3841f7c829b74461f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c32e068795b4a89aea85419a3ec1f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b654389bc9435038ee41e243023737d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88328c96dda47469ef93dee6c857e009174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4409ecc6bdc0ce0ebae37600002ea175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6301952a4ee1b4cad480b1ee031e24176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c028ab6b7bd781ead0f882773c55eee6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e83722f3d71d44bc3d916bf6b7077178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc53c928a0cab86cbed9f61223f3d2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a85b11971571a562ea169c4f5c819180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605546193063cf01fe5ca9d9c9f7008181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd82eeaf5364ed00f21b88160fc91c3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be6c19305aab6ab62434e284980505183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a499e82e64c4714e8a39947dc6f6bec184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c25efe9bf5d3d50cb2563be98b299185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff86feaea5089a8c837343996124a9d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22fd8fc2d9afbe73a74f578dad0b645187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ab90bbe151b239a0720bec9379be7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2832cb4844aa2e76cbd38ca3de123d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec884623ba5159e09f0a66a4cc9454c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d567f8c6cae6bdf8838daf40f457b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e83b6797eeab2ca106711c4fb1aa2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94cae255edd1937614f4c885ecb719193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123037b9d28dd4513d75fa2598d95f8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d96c1d1b5c6ef33cc50937af50b129195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259b54dec7aa9637b201d39376e48dc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc07a6c951b784f196d7961da388b3f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7566ff22cdbc1fe1e816c440a89aa66198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea81944e5382e1b415e10936c2acaab1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ec40c806cb8db3ebe761c5a57e510200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce72f845d05018b2731ca0cf4aa4f55201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ad737eae3a49505cbcb4779693b67202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef6e4c0f8b36d1b29de28567e23612203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764e10e751b3233535dd79727e2aba2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7a22056d17eca7eae16df9029ba87205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db22a054eb40289d29075113ddaf65c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52468c5ed7e8620979f77b84aa7a51e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13a9666ec188f9815eab8dd50f6d92208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0a92f6dc714892f6774f6187ab9d6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c094aead065813528d6da78d8943cb4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30b1ed1340994952d7bcf2d6571ce7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72649ecd2d53eec17d7b6d9eb6765b4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792c833a1cc7667637d9839b47f4149213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cdfadfc45902a3b15110ec625627da214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119130c05bc25b954a79e3d19015faa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59273c294c59d4d5b8ae085e4382b04f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640fb48536d83812704180999134b8a1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210b407c7ba4bb9b89fa1b6f47a59b4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c350c48582dc217e39c783e788c108219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6730138c0248fe13264816f6ffe03220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2cbfc158f78173a064b16d22e6a49221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab5143920d1e7e2dc298829cf37275222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcca25b7f10ac365341a22bed346d74223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a10fe7ee179f2f40e0c29e2bd6e71224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89607ceabb307c761e6667b3b0e639225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937d8e70cad019bfa6c2504eff92d22226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334410382e854eb446ad54e3f95abc7a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3eebce4fc2c7243e4633ef25a8988228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8254e75cb0b228c2e5ec2297fbb3737229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526c4e840336f342cd0e4a68d54a300230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca1d4ff96f183269d8f95d08bd2588231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f573de7e459d8ed359314ddc55079b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7b368fcac7a721fa85b83872036ef233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62585d0f3671057689bf71e9ee4c4860234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c185f51e8fe00ca93f4f9491a46ef7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9943954ddc797aa444da86b42276e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d37e38872adf1ee260dcebde4922d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f5f146cdd28cd21b1e0fc6eb65c22238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a22ba80b8562d2bc6c400dffdeaf6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06d19ac6de64cc89f8acdb9247dc07240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90e6c8167df9dcf389feab4481d7c6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01432be5570e996c97a3d33a2704771d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e189162c62b9d7ea7ed97dd4f6cf0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09eb0dd1178e702d741de630cc7377244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3dff384ecc2325d6b7ed5d3e37e621245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042bfa2d8cc9c6cb041aaf833fe7ccd0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b02ef9eb6ced2c03368e2651162dc0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5dc04016b5af821f26768fa1bb9d0d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1681713a336f7831275bc77ec047db249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc434ab9c97c0cb4b80d0c007cc8a2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b01bd41ac57c056fc76b8381a0b585251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6330e93879d9e569dcb1eed7192b2e3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf99e4e2228fe90f400d5e3448b92fc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0df2f02687dd21dc02ad465253f0c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ea49bc1f34518d862629464aca214255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b97ce59c1273dcd981a48afa345212256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9adc9f7ae894de0b89020bafc4816257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ddecdab8d044e75fdc930bc00493ba258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3569012f1244c2967311a187d7a68259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e1898b54fdda6c541a11b4b13e481260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6cb005c384c3c76aa6d3702ce7d09261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1934243798f93be48f52c39eeffb94262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8443e722105abb3bc92a27ba18718263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52c10a5a593dae6770470ee4116719264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a542088679fd7bec50a4e199ce3f5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795bd1edf027737b11a32e552d415bb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5eb0155f28377a77cc38f5427cc721267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552684c04f8d092a8f71e70652d226a3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98329880fe0fc911e3987ca4d6f6c7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b57ec56037764ce346c442088d76cc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7427e48d5c35494783753176d368a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e7d42d1f6c17d7812bdaf85798584272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0cf69451050dbc4897d9c9eb20b523273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb8c92d13c46f78bee3894b94cb080274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec7d1513cca5bfafb05fdc887ab913275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215dda8f033f91201018b7f7dbc3c71276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7805ac0db76f36b6b261ef9169679e5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e422c05534dcd9cff6afeffe3308bc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ebaadd011dffacbf2145c34fdbe7d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a568b5bcb7270fa0feb0e985cd77a77280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77913832aa0000e27551ef15326baa6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b889ac868d89b79bf89d0cc79ffe83282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a39fc4b0bb8e6831af5d27ef7feebf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af6818d58b5cd184f7b40b8e76370e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9179520d6cb01ac9dd655783ac2e1d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d49cb044b06a14748fb31486d57b4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30dde88487ff8a001e873a4df820002287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3614e002e8881635d5898c68fcf11288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a40a0ca4d80b25cb89e27dea33461a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80c3597b471e568a8d4fb4cdec416b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27762b772a21f9d8a4926f2c7fa640d6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86698c82aeafc784bc13092b805b0d92292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a36e20dc7657199cbe2fd39f64a44293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0dbda22f757f5f6f698394c5b8b58d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0525135d76f6cafb10ee0bb827cd25f7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a25432efc888172b54cd750b40307c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d34d669d3abd2d76a62c1cffe4624297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ae5cdc82f03fd3f674da2d08c549f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9eebaa27ba46efac819f5f654c228f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3182f0f118d52f743cba9d7c0108c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9cd6efc5323ab34666e2a48d8ddc2a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d79c1a188b54deae1f31a3b6539be302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c264d4dbccdebed3f9a316a7c316e7f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761e9dc71bac886e88336f6d8172997304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc238dbfd69a7169df3d26ea3691776305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae7c052dc2225a114fe4c0ee72716c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5f52ac9442f29e92f232bd0c59fcd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65186bddc8e98fa7ce7b389c3e257116308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f780f73b342cf85906ff4ec82183f9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec54f7fa6a2ce4a5c8248ba3c35ee3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074bf7c67af8bd6709a078bf395ba0f9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860748541a79e5903d4647787dd902e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b70fe44ac362b35377ad135690e93313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d922adffb7d6d27eaa1d60f1b29bf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f625e01c0b1ae6b7584f100ddb0570315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1cf43ddcdb3d6bbee6d0f81819d61e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b9ca0163a6d6813c55ba53c407fe8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a452bbf94c785ac518ff7ec5ed64fbe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa0b029debab2970c2e9c87944fa2e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ca4cc895ec80d03421f7dcca3cd3a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08c564c8e0306ce40a40664e8857c3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd72971cef8a033a6a1b29f7f12006b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadcc90554fa1d814eef72f8c0ddbe88323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce288834f36dd263c7d4219be01a78324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c45011b54e991040ae5e02f951be3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a320da4e45d90dd62655806cda75de326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b45dfbaa1157cd1aaa436ea4e137a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b25311eef69c08abe0f0beb39ce25b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ae517c148d9ed5c8ac6dd1f046eed329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a136e9179693ab1aa0f72a133f8e371330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5efb9ebc46bdfc8a3799c35324b68331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e1719d636dab61c47831dcfc31d0c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be18a0b50d80328e908f38fd481ab93333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8cd8e0b8f860f7d41b7102e92a28dd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f33e7af66831741122f8c03e58ca6f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08d3621e68a3dbae145c3b480676bf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c302a62c9f0800c2060ca8484ea78f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b7f297d2bc35fb022254c1488a27b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee985d6027bfe17c3ea57660195f909339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a411c355a45b98fed02381dbc9e7e7c4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d9ec76021293fd6094b0a84057a84341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2624b2c179ccb36617fd14846797d7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b95f0fb9ebf79e521d3ac33a16345c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d33e59f00899f88660d01f9ea5a72344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2bc89ac2755880fb1202a8fbce65d0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8269c3a61a57178503f5e17a8521ef0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de64892baf486a001f57965c56a951b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c995b78386f08149e7b5f40094f8a7e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93120ed8847948e78b5950cda7e23f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838a64dee8e07e7b600bed6cbe5d9a4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6488f32fa3871140c5c8bd5e66f82f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560b43b76ca7be2abe515b29a399f98352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0434c8998ebc347f1ac3688ea72946353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44779e5a0c793e896aeb8a2cd324796d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d57432d4fba651c2e64abff80f7a83355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98379e015b9c27883eb0dfa4b76ae445356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7c199f15e16b4a53ce0ff0c6992f6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e7249be039f0d34520131b1fce6cc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37571e57bafa4d4327b5aeb821eed8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6cac971e7477e7461278be583e5fde360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ade4579353a9bf38d6cb27cc381080361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3daadc9f6bc2e98af7e106065c8b751362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0765286277e16f5d2839e1b3e69eae363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610cafbd046bd8026a9ff88f0dacf91364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163293253215450da0fb9386bac69db365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af2b7af87695631d04fc464621eb77366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1799a4b1b92bcb29cf21e00d44bc0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1cb3c6f507c6a8ed6b2e4c2d2aae1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943637b923a3e9c2ff65f3e95f1a256f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3197e4fd5748c97eb710cae8436b541b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a18d0ff66d26e7090d2c2b352f110371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26bca16882df06b68e733a4c4f1da8d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716a18c865aeac7949fd2ef6f4cc1d1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868f5346fa2add8c6da2af3079f2261374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32f2bf847d8a15408244cd910e9af7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f064aa4dca4e4efa55157bc6d66e8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82ab95baa6fe1dcf3918c85faed69d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf07294241b9d4225415a7db49589ed378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83d86ef12ba18660080f71fa1b245a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ffcc386bbe4edd6d10e5a27af5668380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a9299d5bbbd0d24c3f1977de58fff381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e13cb66a680abc36ce81b30ea7eaf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dabae3858ecb580214b6f31e1ebae4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235e5f10a8ca4e82f8e6bd614e5f052384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3aae5686d4414aa2e9eb7cb9b2b842385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d37e146eb6e378822668fedc8bc03c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42554a0c833983cf85bb9b221bc179387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a7e001ff9bf184c6ebb4e5e20446f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b97274524a64943fcd4da71fc3faa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00383d073cae02153682ed534cdaeaa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85594b1962843ad4dd1efca0503dd1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ca19aad2434f322e4b1cfe792dd14392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30e12a0ae1c9108b42353b4e05adfe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756dc7874173f10343dd61c2fbf406d3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dadf425ee901496b9c43d8a7ae154a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18787bab5ebe8f8cc3f35e8fd0f0f175396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5577de4df36e34b156de2e0870d1f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f81463603309ac6a54f813a5ce9338398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc84d906b02de134bebf4fd0c8a733399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547e63a704646f9b4d07b5e57d5c0a4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8822d215a6ad99dac425486d8db33401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d0fbb6f7239b8dd403ae83d2ace38402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a948aa3e6e9b9747a333cfca2bbd14403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f03d36af9c5b0921cc2565097534b4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6d87afd7b83877530bf36455a1e1c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6864ad846a85ff90c06ee640d23f2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea1441f44c81f04c33549eb7d43e9f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0cd4cdaa0c5f8d778d69a2565030c2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05996a97a4b1c9d9e266de7781e3778b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592ddfb6d6b5f08cecec0c0622ef16e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809dd0a1a39ca7945661c29865a714a4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503f4d03d5ac3cd1a1545d416386b19412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e6da60469927c414ad5dff9d1642d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6782d39149315441d1704d726e20c51414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae7b0db12c349c45e0ad452a456a27415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41fff7532a5c9c2b8dc8ad0210854a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f69d2360fcb5e9658947f65552e62417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78630976b0ef5228dcdc1096fa9d231418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959701a22f69c6990d5ec5e1a21a512f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5981afe974c69c5b82459c06120d5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f3d2cd5a4f2055a65cf36a19b9a1c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f5dc8af180c76086b7839525e68de422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef207b005b7c5ae4847068e563d6178d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8142f48f25418afdf500537b7e319424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd441262ecfb8dda8fea633fd3344b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df8012145dfc1bc89bca503e5a147a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45f4ac1628c4c56d4f5453734ab0a2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a45e41130b9ff017b285b67d49a0fb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f0bde7fd409def88538b1e7b89586429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b44188c35df4b648d9d94e5773573430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f254f3c432b8b8d3d7929522e94c05431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b34ae0befad21561a65999ddf566106432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7ba580603d413f88a73d3ebcbabbd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334346539afaffe5ad53ec00bb464bcd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc73d1bd79fb8cb022437d99469137f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505d7c37eaa5ae76a07649df3f4f9b3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3eba05c8a806916b05908170225236437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151556898fda5d9c08dc1038574cab4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9317b9f7129ae45a22cf3cca92ccff439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfbace776b740b4d7111921341f5e6f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb1e8e2b50ec06c2c38533e42d1473441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c871cae89e58d4db500d2d38f18ce442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f98e03ac6b398154bd4bf0e0865f22443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e15e59df63644e84faed3db11bb147444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c923b3c8b66dc37e54cb7b02eaa837f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5e56af99b42d9e8e9b9af8fb3d690446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0252e4e40f734b8802ce357334f94608447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159a6f1904d454ee0d62c42c7322deb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569dd5062658cd66b2ab8083b4eea35f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81702c718bff21771dff12030031c6cd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862cc17a3e7f31e426e6ef231bc8d8f7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb4b3e37161352526bd69d40d1d662452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f0b98d30fb32a8b7bc05cd5b912d2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5f518c60b1ea867fb4ae2855421ee454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeccad4f26f1f0ad96092e734f1948a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b06a069887c8b7b0367f1d1bc0a429456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c5db01aceba1f69d0db77d1c50e38457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b90b18c46efc207518693fbdaa0589458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94d619cc43c17a78cb8e362cf18c5a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76154f6315b1e010ef77315c75170c3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c0c3c65bed3cd567f2f4e30fc268d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fadc7a0b092cafc86b156814296d9a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc3b2d391e18e9be4ff7504aa4c41f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abfdefeb5a7791365a084c59b08906c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2f20f41e8760788b449ce617510d3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341adf9f5848294538397bf3cad3448466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedfb1dd6894b719291ec416f1a98125467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dfa910749448b645888861a32ed196468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288f04ffcf72fb0ef380c7922ff0578469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f9afc466087089e0c60153df5b105470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016487afdefe59b8460d9f294fb434d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd45ce77e6fa8251cae50434dbc7334472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064425815b0813ae58b1aec32ee8a88e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27906b76a8759e6be05e5c44522f73474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311f6e5eb046b6b93c117f8cd3ad84f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d277396fb0661e807ab0b64025a479476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a84fccb5778960e68979fbf358005477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de01bb522d3c55f2296d803978a6cc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d26dd1867005cefd1bb427fd326a6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ef39e0769234f719b2fbce4eff081480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b991dd8ccb10c767a969a645c0c33e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332cd02d98a7626b9161dcb16ac7061482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173958559bccf6aba2aababc33eba7d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877c3a1105cd854bf0ee612146b207c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b9f1e18db82c20a7040caf3540d3c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023576ef68b368c2a8dc7838ec3643de486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef620f732a996e7cbb77d749253c380b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76ca96546320d4a2a07971b7a03470488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3cf575333465438772b5b626eb9bf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cbe913d6dac059dfcaa968f7003a68490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e06fd828947bf96594cd40cf53509c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4153d81c0a6534e7ce017270d057d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38fde0751c42727c329507ef922482493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de70b4d99adfb16ccb488eeab40f065494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb4cabd3dac1f3bea9ced843785d85495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807af52e0db67bbf487d99adc98f462a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83e0c5218b2eef534a032bef612a1f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1a8c4e0044cb132d485938cacce0c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933011fc9558c2646215fb28ff04e9ab499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dccd2088db650eca8594db9c75fb1f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad340353b4ffba6377fc7b6b4ff890501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3cc5923a72ad15459d2e254f3c05b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f00bb0a83d1be47401955b7e6fb576503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488579835bc31803ac7ab50f8eb1e76504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87359c0e9f470cec2156093fb11d8645505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116d7bbbf576e6ae7af6ee5e5cec0e4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36eb4635198f25969ac3e78bed368b6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246155326543a82877f07c5f57edd40508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67765b3b03b6f797e6abedb4cef97277509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d7f9e98bb70e767e884b6ec8d6863510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22553c4a1ec0b974fc00919e9c09905511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e716db244f045c0eaf5296cdce3229512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8863df1502ad02838dc8974bf3abc8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0673f38a79a762ac01b705aa90ea3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311a6f9d87aa4dc6938b90a74c9a4c1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8568836888ce6b9d24f50961566712a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94099bf00d61573afd30ad117d08996517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d479c421f19b62540872bb0b8e790518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ff374a9706557c46b00fec4364cc4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb0332b7c208d0e4e3b4dac5f4d8d0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3097ca55641f89a2c3b8d193999c0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdfe83d702fb0f7eacb5240d15e35fb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb293817ea823c283a9e3c419515e9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987547eb03c8c5c1965a937940c2c50524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b881cb0c6108aa84528d509cb9605e9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792413b82ee30d25545b7fb91a52686526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950256312ef94fec00950bd854fd62bf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f3abcb8027cc41b1da8d5c53d1b5d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f1544ce44ee3ba6be9186f63ed0e1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c563cb898f9e1c318b987fada2676cf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee090194a87141e8f66a3e3d64d6fe531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac69994768310d0aec4d009d45e372f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1eea1522bc0d76ba2f597063e607e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46741998a54433c0d791c0e68e66ed534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c21f87567572fdd48feab9a4eb707535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a63243e189b6f810ab600b208917e1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529b433364d3f68ae87ea27334c6355537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe783bbaf6a9124ddd9c0f0444d647538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8832b4ed0a89b67dd517974dc245f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84fc3fd4d00f7453ea1789e43e403b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c610cda79227144233c5b664c081ed4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934ad7a885f0eb253b2987c719e1302542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80afe169d50d901724e85845b06249ea543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19867d231cce4b252d07f7c2bf0f98be544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb99b6c89dd1078be4ebbfa3db6ab37545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cbe6b31cd9d09f141c3dd2ef39534f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b687a29d483c630f2f919f1d1059f0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89c4076874c02f19e2b67f23534e0d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d55f8397fb2b5f06f9018a70af817549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960a9cb47505ec94a73443dededbb7f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517650e16d9fe59a95ef7946bcd7530551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1f569e0b300968c9b418235011c82552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005007549ac33939d626d58acbd62eca553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c478024e56c0b5603ab341e6854e7ff554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2704efb38d38f756ec7b8989f261d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eadf224d6a916c2f24399907f0b6e01556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0764e8e180c18b04497a002f2cc6f6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde43d3774400d7fc9d20a2854d7f472558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf5d651251e5f85d3b70516af24670559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd222c3d74b20c4f9109cecf2571f6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa896b8cad8187b5c1090430c3bfaf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afadc1bf9b9ad8109cdc12ad170408f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651ea05d345937b030e902bbd320c9a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef88f3a45fbc15d0f2d634903d2c5bb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663719c6493e1157913cb50291c874da565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc1ee2c91f89799d21077cb389dd27566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d151d5aa09853a0ca6e7105581ae33c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df63e095e6e6e8ef02b95d154c1cd4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116337d920fea161d887a0cbbb593c81569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1285c9e2f1c5349e7787614ea631418570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80be18beee422b4bb1d7c44a3fb3222571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450bef9cd1a2e3aea783e84b3dffb9c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0da9474aa53e7985daca441651d491573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39d86496006d2733f59bcb989ecdc6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae710db672e9447d4931cd241cd9d847575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad9a0d1a449fb756ca70006210225a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76fa9bc97c4a9d9c7ac52163128aa2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279cea592002305562afe2c2f132639578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709476ccb41564db4cab4e0fdffb8a1f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13898acb231c156aa379e491a1d20002580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749cfe1e6d9451b43fb93280cd3bba3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63656c3557973fad6825b0509ed06b69582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5678709de34b2eda8577613b71a2f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068b35f3746e68116986dfcba629197584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3badbfa1aea70bea2c1d8e7796db77db585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b266de806d330c44ec8ba1465e980586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382a575673eacb213da822003a97c66587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b250940d249be669d1f50d19a9b63588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cedda46edbb8d620e22583108eb8a7b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec8f67c6972702d79abb710695b464590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d42d3dc1105b3745dd0ae08944cc7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc76fd7f3aaf03079a9ebe96e5bdad592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3aa491abc76da8b70074067a24009c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c5ba40ca211d243c31d32edbc7ad9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d209fd7e3ffdaddcb312d4da069bf2f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5afae2c7c56f5a3650d77595acde4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1442d1220c821323a8f4de632cf6a12597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7052e63996b49a83ea5cdedf5a87bb16598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ce8222253fa450f541e503eab53df599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6d638f2a116eafb11f5c0441ad511600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d90f511ff4c0188e04746377af558601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b09a109d939480952aba28bc516ef1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3fe9b8bb5ced1fc5947ca28dfd1490603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dbba9819102f7b5adf9f01cf4ac800604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfbc6c052288f5b979b5b75e1159955605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b936dcac15410b5d66d9b2aa4dad11606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37019b4a0dc15eb7385fa9f8a40dc31a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371891841be8284587296da6548fe40608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2ff94e3547985dec867ea332c3281609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e783839429c15b76def471c14cc4a9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34e75e00a4e6ec3d706ec8fd9235cd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74c6d88ae500ed4e0c32982657c680612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d7f1fd1a91ef5a15ed8f3f9bc8336613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48675741b6e22df35e9fc7f4f991d7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a964fca4c2a511e601309df6442fc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c990ed8e1f7f61741665c0e613af10616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0822b3d3eaac372e5ce1fdfe14fadfd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e6885865d97fc1132456a35ef0e8f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f7eee7c019f09cabef1e618679cf7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648015dde4de533dba1c1d4831cadfd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36b122f28b07f95a727d0ec7c896a4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78c44871f21479f08c13dfa3d632ce622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322d67b035aaf6244fc8c2e49dde2cc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45605c14ff43bf76995b54c59d2d96b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0ba12942cfe6ce40fa2f6cb101885625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e236a740ae6929d48fdfdb9a43ea64626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fdaa1fc9ba05c88b3b94e1b9f9b1b0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5deafa5521a093affeb209e564aa5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a70fee79aeb476ff11072635a7a5a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d691dab9f1cffbc185919f8340b5a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f693007e70d0fb4dc8afc68696327631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761476231d91cf1b6317fda9e6a13e6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca594460063f349a2f7135f5ab73c24633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9caf7708b5248a0cb0bc3a8bc6096634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c321b8c0a582c245b1e566b17857904635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d27b97b1a586175f8fb7a79e0d4c38636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbdb13d868e1f27140d75fd1ff9b946637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939aa08cb994aa1b64f29d4158edac2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515576348b50db2e8ed323905f3a499a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d5f89133c62cf75b885b1aa71cada640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9010aaa5dc4f729970a8870797f20f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff91880ef72a00351541f826ff3e5c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94bfd1b380eba8d8208dc90697aa3a5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f05bbafd23bc3357c5e6be1bc73aa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a23e17170500f84ce939d68e1e1bf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66dc3bf335ac07d1b9abdb7f38cdffa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32be7de7bb7a1d78f6b348ee60f850647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea25c50cebd7948f178295ba34a041648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71475c81710d78f6c8d6693504385040649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a098d9aa04f430721b372b3546338b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865481e5b28786814e3fa899ddbed06d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540fc927a904a4906ff6fde38e3fc166652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6cc37dacb84e97cf9ef04bbd414d29653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32728196e24de5283157659f635501e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243f4aa4a03ab62efb924d179fd02bf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca4b0141002df64d1b5e03c9f0db42f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f03a089ac4ad9799f888dc29c6e97d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9b48f032520fa77c146ba0c5abbfd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306fd20a9047ed17e9595ff66da2906659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb7f0fe71050c7d6de00669bda4b54660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162358169fb68e96cb76da1229632fb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d2a99b150fa3f9cf1ed2c14436085662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a154fcde6c35ed2d262b70b7f075d19663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f336e50d3ec8d5221bed4b2198ee7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e701af1010d833cdb4b74a0f9e634665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7fd3dbf04027259140a99572b7d83666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d96144472fd4dd7187d144658fd26667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73637f38503fdca2c2a665e50071f3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410a3d505540aff333e8a02bd54f5f8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec2e1c9fb1f8239a2c7d2ee6d9a7ba670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8016a9606fbe23ee444d75810786f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038c0360d0f772446a2559dd8a8c814672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4df3b525a4c6d32ac6e88444e1fa70673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a50d7ca136449875ad483f0406a75674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72275c9bb4178472a17b60bc205f81aa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfaabdb6c12ec40a413504e49a9c8a3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc27a4049c20d98a45fa6a0d28a9a89677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d03b37ce97be82665ef086ef607801678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456eb2a23e6554991b9b567d6b593d5f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d1f07d83f7eb13d98dceb0436a419680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc7151db2548a910288eb4d790e40d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7bd12f48a64890f8bb0254dd0537e9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b13942f18b8cc80afc8bf2ffa0623e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7fed3b6c9d8c860969a3773f9a54d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8181bba6923d021200e216069299fb0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddbb124ab7e4284138c58bff74df77b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a804a38410fe01900198ade1e7d8d45687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaeab7a082ac789c86e7018c521d388688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9d3e419cebdba243dfc6baf2842f7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b808400e5f5bdabda0ee64ca933b01690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede1d22eb4ef49480f9bcfb94117c96691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cbbf9dec0677c9c1c1d17467e3e2a7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b5406272bdb44cde09bb4716a0f74693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1bc9314dc775d150f62b35be1cfb00694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95496cf62404dcda4a054cd95b8f1c83695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3d9ec30bdabe4d1f8160823b794c7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77891e96fa5ef857044161ebbe56abc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca5f31282eb5480b09f9b9c1c87bf0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db90196e6f65e9af6baafce70be329699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93e5ca4f9008c23f22dfc39da614c0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11701019ce614494a9a9684a02bd3142701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed980a588cb856def8c31190c46154702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26119c968e7918d334fa1a03c17665c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83abc93fff229f486831d40285941a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53123ee936ec581262e883fe3097f56d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5dea9af022c7764549ba41a4f67f1a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e49d697745e9efcacbf1e0ed9b9d89707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a883e672d07dedb21ea44fdb18b7fa1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b0ec645178450e73de8e289ccdd44709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ae9d5cbe3195954ba26731baa97a8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a3a6f6b1370ad9dc03a1960441019711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c11acd0786fc29915fb3a811b0f59712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f917f5a1d02af658cf4c1408321e0f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f8179f55f4c145df7ce2d46a1e6e3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b196a6fa840d90c70c5f4c1e22260715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f74e1f2f7307d06dc793f16d9cb345716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794679fc8ccb360944ce14bf63fc5a13717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374c8a46787d13c2179f1ed8daed84e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc67dc31f5c3c07f52bc86b89dee8a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af2d92de11c10e88c45669035bd9f1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68b09afaef62f50856ee8d076d9e95721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c84c7271f63c45a80ffafd6c8478bd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0ca812f28c4f12d9e6ed8973de17b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8163c583d6f3f6ee27570b6bc3133724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca6ccbe927934602182cdf47d6fae5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060cdf0ca5100cfbbb6a38ab034b933726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf1608907a91b96c7da5c5dced6e0c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e36583344f3be1ced9f4abaf48636728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b3812fa7d7102e90b3dfd5f0f9107729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5710c54239405fc094d91499ce998730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b506ae632eecf41d24ab6062090bd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78781eee0cc51ac984a5f14d9cdc434732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d859b7b8882ca5b38dab2b65bef82733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68563b6c266548e93921c30e731028a4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae0f304d58ea44622a22088bca707f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60e3542e5baa97c5b28ea46943cf45736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e68c3b6d6bc5456f21635e95d097e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc4282a90ad52c4df3c57b150573f4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171f83a77b4719a14e677768d69e8ba739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ebabcdb3d9b6f92fbb1f808af5b15b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac4a22f81c77f2e2d20fa4f15b9f25741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc785102bd04f8c75ac8e4c7db0eb8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0a4789642f7b496f830a312914e8b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7f522d05ebbb0e7e8219ca437acaa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e486544800a8085ecb83c8e661e1aa745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab457f4a70186d3a0ce4f56747bb7946746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda40ac6c5bfbea0bf79b9833f5bba7c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed42eec3d7e268b26982da7d22a92c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f4049355db9813cec87cb7b4a960b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b425b9131889e92123056cf30323b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd37388011a2895c93f4408e812f1ac751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1441edc27a8d92bffb86965a8ecaa38752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41e397ce8ee74ef99f7883b3499b83753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69853dcbb526ef968f6ea9e5875b4bb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a5e2c29bd5b554d98e5708f2b2afb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a02fc2257e05e98b481ac6fa67bfa756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8779a70919ad1371f3f062269a86f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37e2a80a73d7d3ff6db636d2a31196758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510d37af0643e4bbf702b559bbb6cd7759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>