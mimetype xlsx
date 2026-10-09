--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d223c4efbd58ad3f314baa0725ab8581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5b8664c7485f1b000c6b31803ae162.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048df3d725d2d1f556083d287bfb62d83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db7fe53b73f2583d94ec0c31d9af394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b310b1d95bd39bb07b7317b07cde55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5970892f8040340198798ff658eb726.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a667474bc740819491047a676b1527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f321f147066805afe8b635cf92459a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36caa26fca650f7cbfe621034d3e30b99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ebc57a9f7e12c7caa4be2251e063c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5c623f47a4e65e6c9da921fe13eae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c188f9ea30dda05e49542d40bbe19212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d664a93a7e6a23da8f2515080c950f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecbddeedc8b51e1056cadee6fedc8a514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e02f736f76f79eadfc5832ee2e7d615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce02e725abfff232d05fd1d8a93f3cb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637021a1e94fd17eb1d52e561f64c7f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216d1f2be7fc496ae7dd00a2e391c7818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f3230e49a158fb9f12cbd64ff6e5c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec7650b64c7dd501b51543c29462b520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4ee890a3876c54c7d988ad8698be221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e284cd74502f5026ecc8f6f744d41d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5d8aad29accbc63d891dcafe023d723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c46456332f7690b474ef77b87f3cd324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75837ea765c99c3f444874c58ee82625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302393f568994611d3c4544547896af26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e6794e5021c34662f11f95f8ee1f527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54cb245c5f4b23fc444fa81894caa028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c539e5c81aaab41dd1f9e7a61666329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00437bd33debcb414fd2549418deac2c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb722bc73099c7dea1c6e256455d99e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa4fc62c4fcff60d3d2ba1a463311b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3fc2b8f2ca27a5655c528219f7ff333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a724ca931fbb18f2149386052e5eb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7f97a933c927b6da1693d63eedb6335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67d029bc3c0418f771325ae29ebee936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2da0cac1251ea44992d87e715095037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2afc789976f01a8904f9d1a05b5bafe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5646afd3f7e796d9e8588697b8d00b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a238ec39208b65752bb8bea26ffcb740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ccbd6bbce29cdbeba09084d9f9498741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716a4d9b7072c2527c5b8173066710842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596e60287a49cc14b950cc8fa51c25843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bed62a6c83f0b4e11a5249635c0d1644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8634e340fc857760492ddc92d47c345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229d7d0b364d8e162b0f81d8fcf160746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac07d9defe05b4dec4bbca9e713e0247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b22a63faf6910400829566e618a07448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a729b83e8f07a8230342365e4f35b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e51af0a88c4eea5f376383343469c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740077d6538290d9dae8238f46aee53651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cadfa3826dd55bfcfd1d85a6f58af3152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e353c8a4b3f9fb302c5de6ea8d75f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15915c072885ae6d5a4d24151ef61f5354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b14709442b38c421d2f6d0ff0262c655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f89c60165b2b33d3f8adf4397318856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc1b962356ed6378c34311620869c157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9186808ba6b101ecc25d7c9758fd61358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56060b54bfb75f2fcee667ce9cd0d92859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779b3c4583b28e5c2f408438150cbf460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33705d1f76fa7e36a848fdbfdea4adee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f0a8812b572d881acf35848c6f53762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994ddde09b81ac73b4d0984a4322f6e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72fc8757c69fdeee7152c0d7e97ef464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70caf1ec11adf9240f5aecec54e1aea665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ce855c9591b82e98ad6988c38c42f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7452027931cfede3d83de6aa40f0ca667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ee0169343e99e991e8a5557202b9d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2d78d931d5795702f74731bbcaf8569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada930030a607e66810f552559829fe170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8ac55742b860e0a3018c2d311104b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733200bc9a16f0158dca973d92c80c0b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac84ec223f989587421bc2a73309a173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce0b1df7c8b52afabc5822e5f65e3c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82cb774b15cdb0c238f9b43d005529c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c5e24cdec71b42b3e84d3ca88d67d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f40aa2f45443cffc988b33628a3c1e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e6ecb8eb3e81ce63a081d087267cb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100962f7645db0bc458e3a067e2f2fd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122193acc892a255ff242bda2b215f2d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ad9950fceffcd862788e55e63499881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0de4d359bc62a6a6499f8cb4e35ced82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82906fd08ac2baab3b24f553efb5a0f783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d8ecbeef6f0f81b6f0aeaad32eed784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e97508ae77a508bfc8d0a03202d32d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15be30301df6b65f60a9030915570686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54407c0fcc4f469c7fa03a2a1bb772ff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f1d0de6ae30cca1adc0dc70404d4288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3f788db5efc64b0383fd11a2f765c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109cd1138423b4c8fecdb3b3cd93e51890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9a9ce50d06c65b43c1a6430681b5491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa921e76589d95a7c332a1e02e0343db92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4234992169f3d5cb8052235b4db1e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208bf1240efd100476e139c8e5655d6894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96764d8db19acf7cb3efe95d897194795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ccc8687aee91d5b03319cea73d7f396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b39c7c95a70f52c4570ac6474cfa5e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f10854284482d8284a5e5d40669a3698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9121f497d675968246e50588059b8799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ecf1d7f7e1e61da410a03c57da609100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751bbf0d60a3ed0ec04aa451feb7200f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6875e9a14f05ad51e816b736d9555f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9084a639f1ec35bbae7d426860847103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a8f504e1b6caf3b26506c2c5fb6953104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d7edf4bdc36da843ea2ff2277d510105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a592c74670b477d691900edb3fdf0c4b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e94ad23e1275810e8fda927b2f9da107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8d779c3560bfbe0259dafdf8f4b47108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0521edf92c21d4d9d22fcee64b0277f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2af53715a82d3f1407fd96cd313200110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c1c4b9a2da633101975403c998dc1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a102099da7674630d1c8dbe03f123112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d5550d05826644dfd3180b65b5600113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63191dd71338f9f178a26827711f1b2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015971f7297b4756490cddd6f33433a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a62bcba0b53012813db29640167cc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34dd428a61ce6eace3c377e3f04845b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d395a4298c2d38b5ebd36db91629785118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b53016c0aae557f5b3fa69ca35fbd0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628fd5a1a35f2ba48e2e54607ec82c28120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b146699589b70b24c1637de8d32104121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32fc60bc8e163c587b53c19dc1c1973122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b23c7a5922ad0ac064141ba0ac8899123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ccf3b9fc57dc1c5f7f3aa8f5226f7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28399c28298455bf9484ddece4d0ecb3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278dd4c62fc5810cf9d21e7d19dd760126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6127e320958941a9857945ff7f3b8b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79f40d64c4f163747be2e523e0681c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4c22132fe019ab93c613dd5277ecc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a675a8b5e1f0562a10de453b7c3e362130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9d9b1c39487c3d6ce92493662384b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f9be18510cc7b5a0c926673e14ed4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796a818ad967b963b2aeb88fd5c3cb4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d24ef5b1fb210e25a609903baf102134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8f01671f04fcc4a0669b4c595e1bc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48fb0069b87f02d5acf2a8274abb6b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0eaa3aa3d7e684f92dbaa743b46155137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c302d05497af63c4a7b6369255b9cc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f259f5dfb951d6a5d60b60d7a99ad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8078ba7c6bc744c0c2dcafdec8c77140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558b6318b2cc91fea2ec2eee14d446a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28800dad9110926d22a3e49ca6e720142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f2ca435e0346585585e0568b7f880143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85135e9d9790aa0c2d1ef9237d89c2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397b9d58d3856d538b1ace145541754145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f6f5bbac2c148fa5fd354e6ead3a6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4188b4c31a4e9c6178ec9c1325794147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b08166237116cf648287b3620a0dc8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449fd73eeff35b21e950ddf6507d0146149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e0b362d04bbc5cb0823ee26ba6f77150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea64bb66a11418c8db1d2b31f55cc5d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d98e24f843a3e1d6005c16cd176ee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c34eeface0985c7932a6bbd9bc47e7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07192840f3d20537294cce9f25fb34e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c90edb6616841160ba7ad5e8cd2174155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338d8f49fd3125925afd99a8455c068156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307238dc3d9e2a1f42bcf0531b4914f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a320aaa515939c1257a535a8a73794158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618d651196aa020b9b21c34c7ee1c86159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21457be3dd3bdb9ab3312346d941a5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8bf6613c9d58662293380f072218a9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445964e4800ea3c120c9172e1373e1af162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b52a309286119a767ed1a344ad50f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c87389ce9dfd3b616c646bcd3e84b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653df1bca30e17a8db063a5c57173dd0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4765f0642ba0722246b605c934b91bd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6defdf4ac23a01397022a6a37af377167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958a3786db0738e90dd77bafea4eb55168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6afda63d8999ebff8df132144d9de68169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75370591ea373fa97f618848c15747170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703c0c075c94b961940689d2db47120171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af3ceea317add2e92385731fb0b0d3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4802507e5841b2f1a6af4aa1197bbe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564dde99749b7a16bb267896e2c0af4c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ec79e6c4a1cc2985f306d19684484175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595737904094f3b26fa34ee3dcbcc3bf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ab4d234eac8b4cbd1233de13fae5e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba91f96d6f39af3332acbaf29b6f21b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641c8996fe91f225ee2e055be9ba217179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481459426d7695a403b3aa781c1520a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c4764cdd06c77df421feb909b4f50181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd468cc4cf471d75ce19b1c94d27ab182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169853e2dd13fdf2d92c9f7732d6e2e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193933042adb65fbd64401d269109e0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db258c8d61386f13141d51d836c32e03185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375054d665b1723074950e2ca44bdba5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf46237baffd6e635f67fab74209afd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a66e13d3b65da51a801bbff821e565188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e280178a0b0929f5b1156376106bd8b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296bb8ea872c4dedb325cea041557c8b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e64682da56b2262ae9cb727766feba191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665f4d7031bd8c4f4a58455a834c46b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bac5c018d8e131ec0e8637d2b6fa17193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21197813538d445519629eab00bf47194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a13b222e1f18afcd6b1900aba2c0e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df2173cdb9ee17880e413cfa56952f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6040b053794a1768764ece87ca02c5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe078dceaef23b7fc9ffc0f5163cfb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311c3601eef26a7acc41c6f42ab0de2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eefbc073f25d2b545fd6ed3b19745e4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb479bb9e46552a059e7d9ae50ee97f5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7cfe596590ffa5250afe5f0d359403202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3ce70e22d8f5816b908cdd8852d5d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4fc28b980bb5db7d4aef9353cb0dad204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b4d5824413c85b48a4e9673324e39205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f253a2675b2c0b179cbb55bb743cf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93886a067f1eb8241bcd1a0c79d64b15207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e8f33e5bc61437d13cbfe288a7b72208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35666dd0e3a5f1e2090575e84fee69209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3563a17d15620c91b987d5d99e585e3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02deafe7f478e796db853e76b8e3ff5b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7fc4d6d40dbe929a421c83b11eadb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024b33cab9caeadf6cc0e66d3a23256213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84b32d0871a08d3e9cf649e45803ee214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850f3d70ff48e4bfcaab1aeffcb9e8d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12cdaaa72d10440b7dcfb51dc8d09f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6149c0e75b05b038e00403d7fd3a45217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a25bfc833aec7269faff3e3266da9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61206f7281617607db452a025baae645219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34154c09d30d734d51658f3a19850085220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2caa5d023afccf36728df668092e3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39532098eec6f9be432e6dac55646313222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd1fd48409474cbf4a42bf6aee8f24223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86488ebe03f53e0e4d457e643582da88224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca9fe80ff50f2495e346177f434b3d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18941826850d7025d9a590577f76cee226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5d9f980ce3e0ad9b9eb76067ea50b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847202e6d85cbddcd0d02b35b0a8da1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c345231b8d976e3d8021d065cefeba229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9fb0fdeb1ce0108a526e87d33a604230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19e3cbd95bdd1651a6d62ea4fcd8df231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6737d435ea1bcca47106ec70e35b7b5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2fafe788f4138b85e8f3f75b229ee233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a13074c098f1ed8b88b73642ad06bf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4edea14c470d1cfc8e3821bec73f5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f113c5927482067ac707ff6cc6109aa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927368aa759d93fdb60b5ff31f8cce04237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541b0c60d2eee06ff06a1aa03943c65238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9ee388e3ffe94fa1f24a6ea66b7cb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7655d44ca71bcd0daee18d27458b9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc240f603b15bdc199b1718161e38e26241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca53e882e87e19179ddbc034b17ff7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30c9e806f73254f62dbe9b9e898c05243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cfbd5c3e7b33372b28c0596493b5cf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3502650825c6ccbb1d35bee646c07a2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facdceddf6f90dd65d066afb7fa9c7d4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae60b339dafe399cac43e3532aad765247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca520313c7076d1f6c6234f0ed3c613248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbebbb3cf17b96d928aaf06ce1ae8d45249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43e210e17f6b108e78eebe216132ad250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60dcc28632eb334828e00fc02121a8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18004dfd9e439748e0967f4e5db980e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6efdc1d87e4a8d430009e35c69ddb44253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13ab9f97806bb2001a76d6a44d634e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f8679ebda4f524d523f999c64afae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb4b4b7133257d018fdac60ba53593256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3756a4e85bfaf524946250f1cf3d9d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c548b6c0956f15bf473766c5cdbbe5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372ed87b03f7c586f222860e6403710259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88abec673b777270dcb92efb829d6905260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28580cf88cfe09747f86700168d78f17261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c885502d0c9c41b8fede5e173e9d4c7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f8cc8135996191e731974fac60abf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389e56b6c73223ad497e761d539d773264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329df1d0b1d08503e13a44476b8df015265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b14343433cd510e58084ce9172ccf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003c67c7d445cb723c4cc2705ade131267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8c678d9ac08668fc2f2fd3a76c266268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a012359c609c71a9dec799c614733269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0031175e391adedd51276ee36a2a1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d3539c6e09185887db248bb8f851e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcea3654752f56a417ee2c527e085e7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989474fa39444cf66f698dfe8cf14b1c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48508df475a9699838836db8cf60c622274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcdb9e0e99e3e0bdbed4f8acfefe663275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d324f66ec21b3617c25219881c636fe276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6a1c14d56e7b037a47d9d949d812c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620054798419eba46416cdde419d3fcc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e0a98c950fce9a5a3942bdf5cc12f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807b2c6bb11303e7aa3cbcf12bd51a6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c8722e74d9ef1043bb2c21099f078281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6483bd49741e7b874f757669638b4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93ff5f993558ae170597d4fc181f23283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306bdd922ebdb66c7e32130cd6b44691284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0561aa6201b23e095d11b7c380f64f7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156d2a436900a706ec15a4d04ecfa79286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19600fce93aad22c7dbe6df2b479b31287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b285637c0ae4e925a9da72f28cf5df0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71952f4299bd078c14fd0272129c08b9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7c3132704e9e7a5ad97d5a5905e73290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594af5c33831a7c63e805250a415eba7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845141b11b0ccb52a5967de68cab51d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fafb93fb2aea464c682b1702685cb6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef878a036a448f52521f56562608d2b2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0799c441fb34b5f3b126427a95fb85d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc8d8fc4faf59f8efdb621db5b7fdc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e02753bce80cf6de6a2e0703aa5989297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73fbb3a22e69bbbb60d7d0509969f39298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c8d9fe2afaa4d38dcef49549a46ae299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c30462c76ffd55cd487ee628895a7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd20212f1fc09fd4d1f1dff6deaef4e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d55a63dc300d9e6adb2d398487ad7b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185cf74adfe726bf7606173b2842970c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114c319b9a4f0fbc7531ca4517fa465304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f27ed630f9f1d9d62b533d5e25320e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5dc3dcf68c9ac58c4133c9af645349306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3748ec1e4093483a00bba19b41aeb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140b37df963583b77d42ea43b499c73308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138f9c030fd333e544f543d1e0d66c1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c946f18d7ef8b275ecde8ad5845157310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d229ac99364ed5bf6eaa93f8c842b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826fe9aa78142a6b67d0149adfd1cfea312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d17fb395c193d88e906749e7be883313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13e3631abd16e914694cc430bfdd9a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03182659e26d410a0e7c0973f45e9753315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87149f481ea8cbd5b843b4e0ed9e8ef316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb34032f20232f2739a73fd239dff9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de01321e034704a669e9b0a40109512318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c794de7920a88b91df718ad39e20b2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe31276d946e57ce6be39c33647c2d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b932390072a10ad3ae79e44336211321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaae900974d0c721bc130f51202ff0e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b1eee03dc0c542bc70c72fd3975c2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a582cc51c218572d7269517f29bb203324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078bc332ea1e4f8055317c27b4d757bd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c43a22c7fa6aa2e8c1e762d37384ea326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d243a212e08f6584cc871e22041a00327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761ca5690371a7cbf135e326799a3e7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8afb7904e3d6617eded71d532f860a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeccfc452e809e9985b03372a1909bb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14109fdf4b8ddc90cca2548129b3da71331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c6978aa341c34fa9a4dcbf0bd7b4f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2873a7759fa4e307088bc26779c205333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399925f60e501a450f81bd4a494573f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b80529e439658ccd6aa2e0bbdfba1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7743674698c7f7f443085e5deabb949336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7cba2a7c756f96fb3994b4c41fcd2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b684cd4ca69976d83d53fb739bef420338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63f006ee3c6b26a169822928748ea6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0457f1eba35ac7d0cf22ac3ff750c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9371aa6a6cd566c013167b688931df5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88db75133c45d8be63b75e2ec014849342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ef3477ef508ae984cff6a97736e49343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a113aa38c2858abf12c318012afc6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b26fbb3a7917d3acd7f9af5e70fbf6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a64512eab17404266203a1e8bc2dd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6f65159a1d5de0eacfb9dc7e4b89b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11eb239bb3b988fc5cc5f50b33d333c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419dca9d731f713348a618f305b0631349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8bd2e942a6e6c1036f65d14195203350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60acb805cce5441ddbfc764c5766654d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945828078b7f0813fe5cd8340e5bcb9c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f272bdc2a473bd671367386ac28bfc3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0c588ee9f427d8227b8523401bb27354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b22b84414df8abf7e6623f445c8c7e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60538802f77140f65aaa788372f4e3d9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cfdb0b217c4cf1f6b9c4825a9f29a2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df715cbf1ef3b85bd006497030819f3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac508dfda41a55d88661edb3e0fa69359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbaf8138e8f6074ec9617913ad873cd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409d4b0b6a4145718f8f939eb39e73d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb993b016ab71817e4470114281a2f2b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3538c684a331aa8fd881eeb4131d16363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf30dd296be54a169681c4715506096364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955bedf57929eeb1b7c54b8a2d430c80365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68cc07e1779e072e614fee77aea3df5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986929df47b9b0978d395ecbfdc11bc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c5e2f0663b55ef724aa68e58efc70368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b2a30f0bb8edd2914672bf0f29a7b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573da42d7f47f1fc89ec10f0d8e70d7a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc22482cbe3535100ddd734f6b2bbe1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6dca322abb59996bc1f647565da10372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95d5779d9ac17faacb1c7402b712f1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f52a902821ef3ef68171dd002e2cd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553ee2a58ab416e4f6fcbd6c4034ab3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7dde5f980e9a03fe66d5011085136376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddebb2478071e15b536a6353a01d1d4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5b2f444305b6035462883412ad3cb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab6e3adff891237f511ca7b33a838c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b843b26b022a2db5280e5cee465187380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11381457f81f79195068aa07268d51c1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e52ed0f7197f57dc60b54cf4447c64382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a79f63e4bde340f506f5e3a63c955383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade8ab16f125a340a330ce4172454a4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f36330e8bb15ce4b5e7750a2e23ca385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88579c6e36894f33e8805ab4c77441386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda25932c53c6ce7fc16b47bd2afac5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9a285aee1ca4a98b3bf79a4f1c896388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb6d213cdf6001a767aa4990c853e2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7edd0e2b63fb95ca7587a49953898bc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2c6c4f281a46d3202368d6b090e51391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3e28b2ba8824d1b98dcf1fe7f9052392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e659de2961a79976605810aef8dd7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b2da6b3f3244d6cfc36ceadd2b7b6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e660ad7cd7318451fdd08eac2fcf89395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0e2465b769187b5c2e217a62ece69396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bbec07ae9705bedb1c1151af8a8090397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f714d0f30c74a5fc98f8a26bcaa1a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c673e689219b00810ce55111987998399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafdfeac4122957b5ed22e7c2049e4cc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561860df0bbe0edec30b60f30da8115401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c1914e05af3eb1bb24afa706e2c35402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26c114cb397e099623cd73e084e807403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55146ff6d7b846ee4a299d2baa6b9762404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c5f4e79a84abf8e33940b18c114a3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd116f621516192c760ddf6d75746c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a078347dc41c754359f9f89da7c930407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b70378f47a9c0987f1f6c04173fca1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7d2054f0fe777c1bf1e3538890401409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44144cfeea8879dffe3a108556862ce410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071965714407097fe04672f7860f0634411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996501174e5b29db0e77b43d1d9fc84412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca5e46cea4f64f365ec81f71f4bbd1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42561df7bd769f756f19fd8142caa665414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa72d244b6562efc91d93a3a38f7c1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8760265d64a7cd07ea7c984a1040480416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82ab014f91d0873c2834548bf0958a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f182547f2b8845d4d480ff1a71f17c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9be9ca40873dcfc4b47f9ca1e0b1f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7676c5748bb97f732a6f88529dfe31d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00061247e28e6f3240cffba36cf9c547421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992e19d94589c86af6ed348a1d3da4d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb49420156bdb78d3c8b21af36e556423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a65bd9d22ac326da3d294d4f99b40424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec65e48731c996552ae8c4b9a950b2e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2d0e994ed362a4d11c4fc18e68540426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96214f7907d2612e3248c08de774b9a3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d137622ae4b3222b04d0a132fb72d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968798c81622ddef95a92c8dbb1e903429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85854ce744bf22f379292bd7daad63430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3a5dbdfbcd1568cb08cac16f394f8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b228ab27e586e587feb35b7c9ed7e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3667edf11691caff0ce29de8ed1fb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b848a9125b6db7c7e367630ce336d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dcce42b3cf4c5662ae5a8e97700b71435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83af9f8b3c3f142ed0dd79e79e990a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c34a7f34b57948b08546ff40ee3f48437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fde87793a6466b7e29aa7a0f87e32e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7cf569d8abeded42db40f8abae8b39439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da19524c96a1d4d9d73582e29f4e2b4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65781f8e5ba8f5ea07e2c1209c7c3cb6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bcf4e49e88641f40382d161955dfc7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ec14fd7508d7114196f8021e1ed8c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8ac1fcff4e23733b5ba8df9748e84444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dda1f13fb77e50da1f10ab5403dc28445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db310ae9ed46b7bd8745c297a67289c7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b033321eecb76931ab17ddab763483447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee2dcbf9a767edc8b373753da6a45c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa542be0843e5adbafbca8ab0914c4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f00370470e832e166f7a1478a030e0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9c2b2934992a84db723d64331ab94451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d968b48579a050db3252d069dd468d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43212080d873553d9969ab197b3ed860453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1391c9128fa341e08bdbdc0c4333bc49454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c1460d2f658926def9b35cd8aad04455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53f160be883d5d4d0ca7d8906f438c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea1b09c14e6202ea05b423764c8a4b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71eee1abe09b716325dbeb078c6b2fc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc53ca33e4f7d4636515c0392b7f5a7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbcd6a4671a2cc5e58dca133d8996a1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841fdd61f87f6ba5468d788e9e880db4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8aa7c514f8f6fe7f8600a7607fd6e0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a70e1be1c67b3566305aa98c83b52463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa15af5b07c7c9c84facfc9990d44b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad15918ea7b18860beff271b72b2bc0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a5e1a8464539c014c89068dd099fe466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6004b0429848b6505b9404af851d3e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7f6a1ee83a27794ad42e71a772b11468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef86a70e9c55a74c2c4f28d9f0eb71469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b2b016fc4a5c0d0bc5f360df5aed8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd56e2d30b5c1ec140d777a347fdec1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b3ed34046d4e8d07ef2db7150ceb8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193ce5865b3833b4e33e260b0ada655473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7025966542a56e304966103544d45474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e95087c1fa4e4bd175a5c3400dfb4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a499e9c8a954123ba5c3a5252f07839476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9a2e92c19d1bb6b2178c8e4ab0e26477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a4d14e596a01a68ef5dca281f4a4d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e1ef9c9b91ee6b95503e3de4ef386479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95bc306cce528bc6ee3e059a1086bb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241fca66731edb72571fdb47c3b3fec0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c990f18761fa481d53f83774828d14e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316232c77d3ff79246b086c7d6ac0c83483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d43617533238b4ab1195efe89f2a6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3bb91cdf6ed9d685955923a570df8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1489c2bcf31234b281f4fb0b6baf8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d923ae782145d7dbd5399a11dd9a1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d0bbd0cbca36d8a6a53801239ab0a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6689a0046f053e9dadb4ef7303618c9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd437a7b3788f3cbe2e2efbe43e8f7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5f9563ac19b5255c69f075ebe91c7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d4760ae0000fe65d577b03cf7700b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c36bc1ba36c0fd1413781f65e3fc20493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725b1f3703508f0e5d1bc9bf9b78334494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5067ae7610db2790bbd643ca2c1f5e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce7fcaf4ab01246256bd39a1cd79f7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca8f257f0650d541202343ea080ff0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88911e1d69b42356ff683041203d9d3d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01822bf79986e3d124a0c4444fc029c5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb205ab973ca944e0847ad0e429bacc4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6518bedbd2e4d8cef375b3f6f6464501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699eb8420c70231040928b9a7922f7c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d27968fa4669524ec073ce3b8137a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb1757b866068819fcc69f6961282d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f914a7082c5222d054b2b182d6bf47b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc85d8fe48e28d313dd56a2b089c91506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e424c2dc360dc9781759f5bf319e0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab181d2bab4e8f1f295b8486f9306c17508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd4e0550fc359deefbf11b2cdb12d4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806038b0aeb74f08727875a427838b1a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd853c02c58efcd9c42450d66e2b6c70511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9de05d1529379ed1a76e41c7b0e18a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859a15f81c3b5d2f5219232efcf42cb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e578d56b53f9922bd2fedf339598f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c16ae2d4065b651ecb37ef2862e44a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ae5619db32f642920f814d0a19ed6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dacee93418d67c31fdd1ccf6e4ec813517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab889daf791ee8e5ce7132c378c3e31518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1189aa9567212a7f52b945e658d3924519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd632db2271efc6f49cbb2952843825520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5232afad26beb8663e01a9c888b88521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8bbb9a756ba3f6603174875c8b4cb6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6255dda9aa03a4e7b6c5b622b59d4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf95bf5c856c58ae675b318bb0b69d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac153557378eef117455eca5c4c7971525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40532c33a0ced75072998b014fa394526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03a1229ada39a1db3729d2a90d250a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68ac5076799a5b82d3b6e8f41dee78528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee51a589fe8d18f454e0a665ed22c46529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4edd276e760c5563bf88d95921a5c4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37511436610d5e3a349797d1140ad601531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2176c5c17d9703835d4db737bafbf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a4b1e22d38634146bd4a5b33060d8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4311467efecbd29247735150f5b757534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027aef6e255fdcab50829301214954c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3487ecf8a71dab31a10d66d343964536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0b79efdb2da622c05ac5e92f4fe72537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adda87f6ce4aff859a470b459fea45c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc35a5ba897b8ab8d1a7b6cb72437d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f25e50e3b68a713a0c6d08daac4f10540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455a141f1880be7ba3d956b36aae9e3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93384fa053ab1b1e4a8a423070ca82542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2a6c23ccbc437c3f795ddcafbd527543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d5306cb504c205e06fe6f027a9591544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3daa1c9729c7d5f7cf2b89fd71537545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42927fec83f4f5727de859e57c61b48546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6ab706ba381ff7e967e2f886ec13f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912eaf00acc845bcdc74de66fd916de548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95680fdc3e87ac7f275b5a75f5adfd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87de5ee52cebcdf87771f87a392251550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829580595d60d335d7d6821f385d9bf3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0485043de73cc5f0d6e981701eb57552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08765a06dbbc360d5b98fa03da6c467553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb35526dcfbc7aae6b1148c6418dc0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6630b0e5233d5544c04032900750cc4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44ec0697da00d46eae208a39e4f68d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b739b3f166a85ed51c2f09208c506b0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6092ca7b7c764f3c7119956fb9d96558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc491e7dcd1ae77b1f531d7c18d77ff559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4634f92403a48986cd4eaeb46ac2ed9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4cfc2af685d4362e6359bae082d75d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe582108808648b8250807c8174316562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750fb19d1059db472343c13a7c353159563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06ab7cdf34f34d4d02211c5f092d22564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f8c35569c49686eb9c81b037d5dac565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc5c313a616e2ca52094aeb46908f7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08cad6cea746b59b0a0a0806949f76567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779b6400862b9df74ae339d6f403114568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572edb13399b3fa7c930c34ed4558ee569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3cb55c45901e9c74b737b5dd82ed6e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5900abd57549207a84b82684e88b5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8808b00bcb35b5c1d98c8f7a1b95f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20495197c3e3126ab904922441b91053573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5061ec06d7c6ceda353204abd28e0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d2d31894e72917f3a8a5655d0a951575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e8c5f49a9654c3f2298c0abb6aac4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8370d921389bdb80ae8ed67401859be577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eadcdf98b512711a8c7f3b5e9025c5d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d85ebda8d54e08ce1d511ef81c5a37579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011370a1f4400579df36fce9097fd8be580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618d71b2ef0da99c087e46f4fbf7ee9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337dce7e3057466afca5c27189720ae582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f20bd8d08d89632643d46b72c3083583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cedf2e1987c5ff2be00c9915a712e6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd863d2ccbd1d35b6949d2d0d4ef6f0f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162100fee445a1be9804669be7f57e3f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b94d61b8a09da9a7c4c9d77fa5fc33587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d25fa2984a73d366a53a8ce32b415588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1a47733c616aeaef80a97b00072f5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a9d59da2a1bcc76e2179ed4cf4cd8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3ce30828c510c36487298bcfd7093591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aacc23fba3044486651bf14ef90792592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc3f1822c888203907e117b772cd2a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a0081afa57705b9564bf61c2a9002594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827b8a28d60a4964924dc8fc738ac42595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014577d6b918992bb461080492942f9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff30b9d34fe82ebc5281d25ed06a45597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35320272bc604b221c419efd423a098598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec6096a35226e9006f7036fab789d5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4151b1d8343068cda1ae7836692a3ff600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f4d6f907ff4e0837d2170137509d1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bfd48b1730ab487803743a04524b28602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e28389195319d9cd54f4ce5f50ae9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09d59a625cc68b8fb05e824dc78365604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf909358a09e38ef5c1bbae9e853cd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3f35e305b7cb27166eba7ed65092d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf0f35a91744915641ae5a2bfb8763607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff337e2715aa388b502edbbf49b08ab608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad719ff1023be54358b572d3de1fcb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545548dbc3a39060c3dbceaee671b8a3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927157bf8cc2ab495155064359b88db611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2af359c16a31869eaf4b7a898172612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231bcd6d9e868cad985a8ebe64692b28613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0d11399d4c92f6931fbd184f86d6f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb3b42be38675203feb451c63cbbbf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c69bd29d3dc329513d76eb650d4a6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568fac3860384ba6240cc3a5982666d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a119b2e64afb1bf43d18bd5555f504d6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2a43d45314489fa8185c86e8f0095619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df27e403acdc65bed5151150deebd7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43683edf37cc4121572dba1b54be8d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f6f722cddfc014dacd2a94c4af911622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eef0c25dd1a26991c3c9deb2281ce2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630191e3b2b4eb33c5a221f86f908d3f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421445ab120b9e6273253b5dbf911a6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf61f7d484fdc88624c766452d8df2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097915eda7f4d18532641101ceb5346627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd6cf237e062bdb59f210ebdce043fd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09cf1009a120c410ba6c2152dfd673c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282cbe3a417739f4580e5244fae28869630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d1461f96515f34b1017fd3f92361f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39b63ebbafa0fcd398d3fd1ef659a7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7befeddc5fea93072ba9b0a732652a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a6f4776134600ba06871c23482f02634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f823d5fd285708fc1c9938ccd1e0efb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6186b9fa76dc7c36e8e797bfc6f0c06636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45262ff1278d7a0e54f90d4c1c6ae2ef637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf6389389f332c236fe0bc55e986b8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e6131e3635f76a9ade655edb4985e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23ebf7ce1f67009fe77118e990566f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73838bfae087c1cc0c2574bfdccec56641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8998c03157e31bb139b83bbde950e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04322146e7722ebff803fa73291cc2ec643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2daa4fb6a569902fcb3cc2097d0bd1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec1fb0912a26a5ef607838e6f0f589645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf19eda424ed1b711f3769fcd69845646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b30ee0244f1b62d14fc96136e083d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92256468cb55f463135bf95fc4187be648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9137240844271abf57099370933d8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2457f3716f0348b2b7a9381e7281b9b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcaa3bc75630b7879fcd75681a28306651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c97cc27812e240c13d4e4ff12de57e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00c566a2650ac611db0dd6137c7935653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e65155ba2acfb64bccef00707da71654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e12c8ef79bd32ca619b980fe907dd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb4fef0b5ae5e83ef51d0cc2fe5742656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9698c7aea234f4cc4a0430740dbe3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918f8cde519b873db801ddd0cb790ab658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e8e78bd5b5e332365cfd734f8771a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb974b24032de11bea900f8b298aa964660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324bfdba00b5a9afc61037f96a7bf1b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e29d6a5417c4d9211c663c0d656683662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72249f3888a5c6712e3940baf3528a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122c82beabe7d32e7065b3c5e690079664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3cee13aeeedd9db26c41581709554665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa68c13ccd0555c92946ce70cfcc3f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281f5ce59c6a89182eb307bd8219cea667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7aa49d7ae69468f817d41d7b511cb4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f44662a63872d0e34c7199ea3df431669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b7b4b6e7600f891001ef280783553670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c075a6e83d5aeb5bfd3a0670cb56680671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759dd7718d48b7b5fefc4bc95cb81ff1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483955f92ba181c6a8173dc6af66d0b0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e0640e81722d39fb88dc8b0f65e31674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b59f08130dffe6a67e64d6943da7c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88447539179cf7013551d2744e6c603676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7361234663e0eb482b018caac38f16b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00849042293c8e1eb1263a980ec73cb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474918e1ab30c038565f8bcebca2e0b5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309932a9cd4b0341f295ef97b6c7799d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e5e2264f75f7b27db04000c0768c0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a31d6c32bdc73c17b966799ddc58e1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc747985a578cfc0a4e7dfef0993cd50683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63c436bc98bbcb1835e4d817f365e4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde07f05f96d71f7dacc205b70b2b06685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f35285472befd21a2735f6480fef73686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf08766de8f3718d1053744a7de5e2c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cff5278bee24d8ced634317c66b81d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea020a7dd0f2f4377b9064a3d3fb5fc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386a59a127dc3d985bf03793753e28e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1386c3c51bb83407ce48fcfd36f8273691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d6da7994470b5f066e8bbae556868692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733fa7066dbf6900c43e6f228556ca9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a46ea57d12abd9bd22d3d57c00e65694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae65110d5159af3aaa2373a06c682d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da81a09c62cf2c2582d70e6fc0ec85696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e292ca908cb82eab81650b717e541ad697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebbbde4cd98c07e467257c5cc0a3981698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d409b8069996d1b14bdc64a662cf20699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cdbad1d39f8c91c37d2caeb107b01e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc8c4aaef8e3fce2dc7965eed83cea701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f060e5fbf6b5899706650fc7cf66c4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735cf70f9e36b4e76c77d5e13b3f5f9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19d8b29feb5a49ddbb7b4a5e72f97a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c11052bd6b6d9829db25f68862766705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ce4e2d9efff67a844b54383ecd827706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ba6167d4d4cb94e4294d053dcf198707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc73add9427946514a32a92e4ea4e2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59faeb2fbfbf2ec56bdffb3d8f303c81709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10bc38508f1aafaa9f7b2da328f0144710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5eec0f7a97dcf33eda937b59380085711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c766ba100de8991cad14f2b2d54704f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37434be1b96df8dd66f82f0cb76b11be713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc094e5feed14e5b72d794c63ff4590714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6907248f613ca194dd3d413ab451459715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c2b9ce97d4d08946a55bc72b54e2d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aaacd38caaa9ad22c6dc3274c34cd3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1126e4f3b4c61d02900347c6993a4a2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f242b92388fbbe9e09ac6d89026d88d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43716ced2252157abd0d5968f861cf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186929102532cd8a57e698065c8f11d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313fc29c279902a4c661da387d172ca722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08404fd4961f1f06577e2fb4dd47ec19723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc878b25bb130ef6a03d82b2a013be4b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699e5733c82445b8ca2cf05ef4cfd09725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeccd647dd6cc805220abff8e6b3e2f3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4bc543329f34cababe20f7d92e9a3a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471c5658c6b43febf2bb89c37bab993728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad8181eaae936e170cc939b7894209729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987b37a9cf94863f0306178d6ab1a83730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390249ac8ec6c899a67668c8df0a8ba731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839015f41bf3fe01d90ebe0a0d58b7aa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2c9ad6657d37eaa386a5424da44a1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dfd6751688fef067f332d5632f2b86734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229ad5fb8115438be1c7e642a247fff735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f0ed9cc87dde0f14c55efad048458736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94650b11e2d1a39a946f94a97c27f2d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003bcd661c89cb63dc921d3401cdff48738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8ef4ac1ead76c5415cfc106a2f5d4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0cd848ef3b56dd79bcb48051da9c9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd199940186a3d132a3e47b2841e40c0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091cab7d863d9369ae374d4c53d6ff79742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e70e3b5d8cfa903b61e42f815312a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631824b22e8cf3e45bd0b6d2e71b991744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93e2e7de190ee1da27312358ce6d7d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d8426338621c3a838a1162ed5f2f8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd25554acf5ac953f029020b54770ec747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02886a00a73b76c9297833f61390cd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09c5f4d63b5db3a3ad30fba9ea50a8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a50eb650dd28538179f31bf9418942750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2e479838447a977a7539f8eeafbda751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c1f5fd1910c387f0dfd4673b97feb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7623a8e4773887ea614025f4aab6ea2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d066740c22f07e0254fe29fc23c9ab2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b5aa2b6adc88c60b84bc167873505755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10cd581dbb16de0523bfd10ed79fe45756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d16d313d442005867c8d450ab25ec757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80112184a5afcc93fb211a1cd7c7ac22758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15380250078f37a7af5dc93063a49824759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27c3420515c7712a591bb28590a74d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7209e1fa42965665dbefcba6e64a65e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e10fbce4ebceb3671ce5d2d91c6193.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582932221dbab8368cff88aede31d3d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b728cf6b2c5c647db06a5e2a426925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c59f3f908567379968e42f3845f686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18137dcd6d3aa1f73776fc58dcc5217.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58637a6917d4207430813601c3b9c9a68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ccd99f4ec8e6188ca66788a7876bf59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a249fcde1525e554bc58d5e9147c4110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0c8687439f56edfb7e62908fd229611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f9298c353836ad9af528c9ee6278d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f000044afbb70ab231222d4cd7d92513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66146a764fd319a0463f024abd4210b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de08f17fd1d5a2298c82c398553d3b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0bf02c3fb9aa6d1e39c674151b001616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e172f973106f1251af729e266951ff17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3215a3427cd366592d98a69d9205c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673fc8334f010f0ef5bb2fb4446e5d0719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e5bc2b617277d5e216354fedf5aad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a25a319bae6c4473576690233a3f621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb5cde8f907cab2a7d00bc860d55b922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33baf81965dbbb1070ffa10e91b0130b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229ef53814f5c77c83e8a07cdae911b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6af383d02cf49c6cc71fa4b9fb575425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb2598f913c2e622f417ff58cd24c726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee0f967344b6972b84e044a07115eb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d442892863e13588410ee890881284328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec5e681771665e509b2e2af4f750c829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8581dfe7abd676e31e2d78561deb430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335cd96ae527e19a0c9218e92641bf2d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11cff9db376e2e3b97327d3a9fa07732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e73247cc70eac197e9c672f823cd833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69503080f02d7a375e270315457641a734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5074baf62892bbdad9877c54fbb3635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3576770d1d5623592717071b76ab436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0b4df8f745633ecb140e44fd93d9837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529df08fc91ea51f63929a924a6c40638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e662a68702d4da9d4d74ba3113ce83639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4380adfa265c4f360eb1dcf55b59540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adafff3acf9847deadfcb8277557ee941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89954517f1c11aa049996cecdb9b9c1842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce5078bf48b9eef7280d307ba3365a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd4de627ae0120c57daaafe18c4a4444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06fff55116883368800ab89bd5989c345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4263ec33a7026eefe865868ff6cad246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404bf9d4f7b69203877cd0fb831f20947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62359d6604d35f39aa4e0b47bb00f3c348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a244193e15bbd75b026452f8f77a0a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a03ddd7ff8bfb456fe3b318b4cf4650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39edcf6b639b5bb048a183f2d9c4637051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951cbca31835a1dfc2cb37c21dc87e552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a55c726ce025918005910f289e8b1053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabdbc15a1d1090a49399d2515d8833454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea8cbff8b9432e77a92a7fb9cbd6ee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d518e3b6936a7ac59f7711a4a16d68e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7599d3d973563144b35d34791f92df57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc54f3af6e370c622118b2be49fc5ac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ceb0636e28b20299091a48400e82359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d476ec59933ef8f2b6818a31468d960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8cc25657f391651a686fbdfcb158cc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd4122bbb4d7eefa808b579e3aec9762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ffe6aba8d29d7798fb004801281c2963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44f3b5bdd7bcb6352a7cb32d52829f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5a6f385be3f9e1e4c3919c263a02065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f92a5ebe1b2cdde597ed2934bbc9666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ef930489886bfd6621188f6a2a10167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17326c015dab7c2d9837277ca1e7e168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888e7fce1f2811e8df02a9cbbd982f169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32883588d3d4b1be0d732913cd183d1370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154bab347dc612eefc6cbc427bfe0bdb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33752009f37fa9ddd3edb74306d2d3e072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf5e204b5f0b9c50d9950f3df340fb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f80b5eef414e1e186d75f3a00c51074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f2ec4be478a298115af9217c8094275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c79238d7aa6da95034100bb3d96d2776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4a16b47a90597098fbbe566f515e377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993842b78a8b1ac586faec174afaf5578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1e82a8cd077b568801baaa44fda4e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f75c66005296d66b731fa4b0b9025d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30b471e1953401de7ce986eafa9f6581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43d018f04c801767bd66bd68398c9f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea2b684997065b9452b2fa29c1cae283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43380985ecdba22414d42378c9e6791084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4131bdbcc27f9ac3054b1c7a21023985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f68cba0c2bd8e021fe3002f88e98e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0015726430e2467579ad03ff23aa2987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181fcb9888d5b97da1978061c9b550c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd67f516381847724a6c5667f2b7ff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b70b135da67a0c113fd5ed684585a890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1fae12278227f56ff53b998827c49691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb5894f6ea83d81dad85885479646892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c474212496172aca4528f624493af93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b117bc00c5963bf5c0e3f857afacd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8d676d003aeb47abc9255e2928eb395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8448c32a1dfe89ba95c2c73b9e8f896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1fd6bc7004c45671f6f5cf4ab4ec597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9f473e0b533562b93e5b5082be4b298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a96c395efb1360c86766f9b1da76399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc10602239c55bcbccf05b7ea6c1590100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd7abd4c93f752f93e3b79e275c551101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ef10e6dba897b8c20a0e1f137a66e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99aa598bab231e01ff61f932dc9a1d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930c113b00f69d995fe84ffd81d1029104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932fdf273f0f97d64c2e88fe458993f3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f02adfa9f19dcfb9e8430d2568e03d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368266f6e24145378b2826df32ce1a8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b5ae948a039246602767c90e1362a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5938f88bd742f1a58d26839615bf65109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7393a95fad264026708d4772f2a85f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1bc3cf1240a6c45e5a7868be960bb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8949c98d3b39fa9ca1b922aa1d4bdaa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da3d266dd6366a8c546c6d2347965c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50b391791a37e3b0cc66d648a7224a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac49a7b25a478f69370565f93c1352115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369b7eac8a77aeab8196f956968f154116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b34fd30e150dd20abe3a01bd0927fb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ab4f3c21fa775a77443569a3a7442118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac9a639e3f2d63454c5159e581b527119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8899818ef1c8746f6c397f182a228120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580154a82b5ff10f03ee92ba42a6267121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1473a86dba19d7a13ac1a7354f9bc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd67974ab2cb819f0fc1e3aabc70de1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18a76dd2816a30cb9f0bc7c292defe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5071d896018e8c6458dbc3e57f9b63125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794711b6e58e664c73ec90fbdec2b34d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94722604baad7d73b13cef156b558adb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac032328a53fb330c56b5c89d5e896128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37220583f69849916ac630b51be720129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7504bbf58fa68315be536e6b28ccb3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbff02bdbacff15550917010f7ca0ed131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c79e84cf82a0d577e6f2e2e84c7903132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8f29984dbbe1470253b31a854abea133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393606f817bc3c073b10e06c003c0453134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0eef0942c6988cc310b4cfbd463d4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0b825a6e87d392d407a059788e6a7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e7f0ea2f86b70628893d7b73ed3b1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac7930eabdb413818dfd47f814fe8a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad5e4ea13db366650e8fb81f6ef5e6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cea27d48c292e9d5912b063602414a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f8cf0f2832745665e05fae9925510141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b180269542116e5140a89cb692314142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c55367fdaf989e489d89b8961b2e3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14c683fbaa693d0ba1480d7a84e3a2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb6ae93e2c780e5f4b69c79cf26237145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12473ca4435c6e8d49e8dd570c82320e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7e29d72e027f4a0e295df6c0c38c3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fadbec1eb004281f6c367f7fd4ffad6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c37be43ed404ead580335ed68c1d4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f036dcd4d59393e2738dcb8d383c1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389dbbea94a86a37f3bc2ee7ac072ca7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987df1b5e05916c858a00db11538a326152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b67076d61a10b3c5763fe14ad894c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56cdbe5c3622dbb545d8c0121ef177d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9011c9079fcebd196cc0d79a2426ce4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605415dd12062b7e245078029ae00db2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b576a838992428b0d80a9ccacb9db3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ffdc7c9264df31e91751c657ae6782158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004daaf7032d098a02951e1a67e5165159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9b0a948743960bc959f1108571b17160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2875f5c88e3233531e78048a2e7f6c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02d718b382c4d9735bec835dfc1117162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82699c5297fc9eb3f03632cad3c1ddbb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1495e26690de378571a9094e2ff269164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74197b33602f0adfd480f6e20832d19165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73769702b80cf667b83a87b371006f5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a2aff62f681d4237d969f8affc191167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87356a9e77a1bb2227b92fe276c2f7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c10e4696e0a83ec4ac2278dcc0f823169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c288d00fbd6f26adb44161aad777c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b46fbaf6ead8a048946906e4a0bb8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea921a5a6676e0ffb8540d11e9bc668c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03b1037cbd5b805313614637d06ad3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933011dd85acb4e17e9502b0647150a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340947da6add256fc76c66b3be3f2ad175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b290373140e80f1153de80c90976000176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa77f2973076eee39c45a9c54e1d37177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca87d5b16c3f8771d5458ff415e6452178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045e925319c6818254e48d99b921c79179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef64deb5d7ea0af91567e70c59cfb0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb1873e1eb8e930e609d853c383889181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a07299810c0ce70d2e0637390e7a9a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf39f69651674a0db5ff2c52f26165e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343d60d3fbd97f40ffcc025780ec1ad184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb2de75c305a1ff40eadf12da98c54185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc13875e52ef84c5a0ec23f3a65d4e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c6244ef651bab75fb68fe8b84b7c9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd37956bb0149df35655ea7cb1e9c6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0ae549a704fb5a193d2e0169ebb44189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84968d627dbd651512b3a280cc29675190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53ccce9b1ab5d45390e3635eaf7507191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc9c9c781b6a17a89297d458b14e03192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a5d99b931d0239cdc52bcfff7a3f7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae613673f17eb88c04f1d8787e3b54dd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7b26c11d0b2e8e3fe0df9069d8120195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ca691cf886cc9b68cfef65c3f50cb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a499d6af192b6e7681996ebf1c362a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e964fd473c81d0cf2d7fab1ba9d50a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48832086c6ab1b3abc598cca3df47ac8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0c8fd724e677158a123389590f87b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383ab08da577cccc16183838aa375aa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f95ed4faefb8136e846f704ea4b6db7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261143884f713d3cb25ab1511833781203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde264309011f02c04ae3e2f4118e911204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9579d29791320c77e3abdfc5bde04a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d958e9501558edfc26e70e906d816206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb69b3990f7a0d467a7d1e766f8c1d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34811704574058dbdb5b9f5e94a8f6c6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f078521c32d77adef6ac308882d9a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31128965675acf96a8e7e64eabf9514d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15456dda99bd7dc9aeddeaa7233b9e0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125406284218b1709073dd15c934bc82212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4202afbb2c57d90ab05e8d6b58ca6f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d19329d225425fabb8e3b6387132b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa87b0229baf2627f35d5ffeefad85a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df570c677d3b7bad9cf562e5ce68773e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528292d5160deb879aa30eccfa675099217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952c67c92462e05425dcc545c6765aa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717ebf302dc164a438c5a79ee31ac16219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d21df6b8e302a54368dd194033452220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967ba401fe8dacb1879eaece701c662221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3060d79b05ef813abaa6cebd316c78c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20571e60ac1b9b50f9f0d67e666d72a5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274aeb0868280a8b709862b9ed5d1794224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d2c962ed4f4a741c08fb97e50461e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a8a129bb0032a1d779f552a242642226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71da7ea246cd039cbfdbb5eb7e0fb65227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0763a11f14e3bd7015eb59fdd32717e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b049a0f0e7a7590c2775f7f10506f7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54da43ee271abc4711f3622ab91ce5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485032ac7b75108d56e11a3b7c4bbe1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb5d85ab6b832d157cf23ed2ac80bf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613d74d41b540ef1afc9a74f3038862233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74538cdf7ca99e437a6e7aec9b022cd3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69606d0575d72349383beef023c1973d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47982dc54bff03c50e1268b3a9b31d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5e4e3a5c02bc793a4cb36100a81fd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7974eb3e73c29e3b9ee851c88a943b6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d7193dad9c98c8d36a7d9b2f05d23239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491ba3efa70060dd8fd25fb1ad4cda2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716b733892276a86976f99109dd1117241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434cc3d0c21067edad86bcea6ad0ddab242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab927574615751b232ed30b898b90515243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeba6e4aa3c39eb85cd477e1a69f615244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f89a9f917e8ce1474ddce13f6b2d2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4cef21b6c0d596d528e85f2adba2b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497763ea0ea2db5bbd406195e036d5e2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f26b787f03f512a7fad341330ed278248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74800bfdddbc321c7c847e147284dcb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7dc468798938f345d6d2d58910e78250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6ab4c0a0e0809beae5d3521eaf7ab251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8b50a69eb80c534ec700f6127e31a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01083d79cd0bb5ef63a23e07ae98222253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b63abe8e7c5c088c4de4ac4c40c5d1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cbb11e6dfea591a4011009ad2d050e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb44172db0b42cd051e85822505b44256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb98f051d832b5c7350dc2ec9ffbf62257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d452162cfe0d97c88788832314c65c0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e23da8dd57d77a4c75b59af56fd2b1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb95943a66fcf13d5254c71e78c695260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7fc537387e3b0363607193bcac58a7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19465728eb494b5f3c3b58b9a82521cf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c35ca18ba61729f399ec8ef823e65263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59acf45a09407b1f4324c9722f27bc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbacd6e0916e19fe983c12c0a90a292265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102998c6acea0006aef80ac8c0c4db57266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d95f878030e36d7c1069db7f54109d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9365ac1d83e689d3b64f94ab53384d6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44dab5e3e89a8e554e6dd2e1a6a476c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8f256685596fd6460c485633907f7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319909f33e9f3fac67182e4787b172d9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54c469fa242ebfa9065ce3a5507aa9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1a968fa0e126a3c8e7c02111e39fa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0ad22cc7473d313668a37367f7468274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719ebff50a47d162bce5a8cb63554cb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d313ba59cc711978c3861ce20aa0cf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0c6e88e825bb4d6b043183d9fe569277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922e6157f543227c0cfa5c0d9e87f21278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68820af11361900ed9c33fcf194f5f1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382dcc4809a0cbde85f9ba4f75d5a675280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c57bcd3533298bfe6809e7d51723d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98826da0a7e6634499a6b280564fffa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1c06f8b1e355038e14cd62efb20cb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b390b0f9212cf0c6a831f8a14433f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888ecead2f981d4297b927fdc770766285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5bd1c70b4f8a0f3f2a4947c337e78286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da74c05171cf83727c95c20297587d2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448de6eb809f81630745c5d02d3eab6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7a26c9864505f5acbcbb238186ecf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc967f6714e24196dfbc768775afc3b9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd43041f740b65106c6fda3cd9f89b2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7dfc98a95576ae5afc5d11fedd18b6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8937def312e96346c59e18af3101d36293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785675ed31a1b86fd500f5be057c7c0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b84bc795e85c73d813676d5779638295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f278dca73a536df8fd15dc4340febeaa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430acad2e0155973bb78422410b9df0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2edfbde1df80ea3beb4892f5418e654298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f414ef318cd1da3dcc1a8451e3f3498299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3aa62ae6c9560b255d661b79dcfdc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb69ec4c4ba7daaebaa0ec468b6d12301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01920869dc8f611a6384e2e2de8626b4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226a9f9193882a2c9bf14df0f18ea53303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d54ffc48323af758d1ea822cdc70b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448902f2085b75b1196623633fe15c8a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38628a2391b72b78eb2cd9138ba4427b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e169516716bf749422f044e3a589b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867da75246edb09f62c5d5f29239bcc1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e6eba7fe3043c3fd358d686338929309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d97e6b299bfa6af03b98930486d02310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b741a50bca315393c59ee1678cb7ce7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7c097c5b6d6fc74027602f565c3d3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d7d104e0604dda18668fe633dd649313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3ad9e818aeb797f27f5a5e2318e4e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655693b62a80fc258f538f633cf2a08315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a972ce142d755fef342c4d06c491b0c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16401b720112ff5814c486dfebb6067317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc73e3305251892829775e43833e3c9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ffe3aab759991774356319d309c3a4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e93f403d7f6f73018d0600b3ea52c3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3290229ebe3bcec5dee70c65e6df7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3cf549892c5465951c389bebea2b53322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05359b2400663116b061af2c71dce2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b9890561bb85da3674a086e25859f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec178f124b9be5c17b5783d48c0697e5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8e622646dccc23a369d7757e4f5b2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6365a9bbe3cddda7d19d5ea34d133327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264dc765350cd7c926f595c6a7cbb7ce328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786054f49bea859f749b148286e4e14329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584cebb836a8ff52d84dfbbe7c6658f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb48f43acc139edf0dc42e3eab3eca331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae65961566aecc006ae28476182ddd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff74f3b3d533fbe391e56d427d07e598333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2923a41658b4025e67d04add8f16e0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade5319d697073567adadf42b784859335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6b60f75e376b34990abde1df1da85336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6a6320260b17833d4970b6ed42c9b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1cc786a3616e5d98bd76d7ec25e07a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137123b894e2f03f499bbe9918ee61e5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5a29a26e170539f907698dcad8de8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a728ba8d5d90266100c3816a1174fd0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d1c432af8b5ed91cf86668b0f5918342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628f74e3ee3a5d7ba88a6e0255ab690343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec2829a8c1455c259bb03cf3738a58344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1b496623b57131192e0bde11f6a5a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e424ae5869f3a99e3481eb1eea21418346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d9523aceae3d937515e27bdc8b949347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa95f3f3a2060ea4b46c0a97f7488cc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0d92eedca792d92bd8b6f2373da06349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bdb384005379dd2c1b979f1ad1135d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def438a8d34b32db417014b2db9382c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d5f2de7c9d7d3d781f3e58946e075352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc87a37081449a95e4c19a6d8c66ba353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605be0b5811ab5fdeaf8ef41f46756be354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b9b1963842b03958fce198a36fde2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346c3971f5777e43499e87cb614d477356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01442fe27469a8ec8c504b4dcfaa990357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1bee83d81b89f4b85b44c248f268f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22875139da782c617df6b938d7f0cc8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5d6c83e7fd8281f4231162366b117360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8cd3afed4f2523f9d00b67523f088361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41f8c735c03891a63f922169aeee14362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048611bef2c6329ab36a865078a0d705363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635793888e20e883bd66d10d97fcbc1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742cfcf8629329ef72e6ab25b94c238d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b6e94e4b2a6edd346f5ad673f3a8c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc7ffb8e45b8d6948d947142a06885367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199989a2abeffd7197bbd4238fdda69368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fdcbdd815cb40a88cc6e7ab71d0a2b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd6b05fddce349c2c4231de8642b61370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198382fe2fd83928209f7b439cdf87f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b64e6c3c2571b904309972b7df2c70372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80ae2af25b850d5374c6823881747f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834617cee831f82189f883570f6e29d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46ca7bedf02f58ddf34732cfed1a4d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa427a7f13be5d62710d957e820b212376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2293a813b882215996ee6c05d4bc9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8027cd5dec275b2437757f6c1f9fb0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd74eeb5229ec624cc4b589ff06528379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c050714c948cef6184c350d4b1a383380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7c1cf73346733d61f77b73c8090f8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb649c06ea66a20986ee5e4d19a3ee382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b85fd8d68e7f5c15e131708df66ebe383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078232176e32abb214425c8a4609f5a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e5ab8cd2184a4cfccde90652e1343385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3741613862142667ed83fa4a69f65386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dfc424e82e73c80b68cc521b1020b8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc714e85c44879242aa12014bdd58cd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974738041943dbc9e7118e2d385fb354389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0d33c27f54e26d02af7f5f6a834f4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f610b071a7316ae8bf88e0053099b7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c7ae0189f51e83cac1ce49ba1b904c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2750d235fe7242c4912fe20b30d618393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c62280645917f24ac733d39a9e3ef394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2752543ac7c2db1912e9878124f86f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd99eeb15ba20a44ab3b010fa83b93f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3e67ee97f66efa5f936acc180ffa6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f243638aa29c1880e59b2bed07fa7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2171ee3ea62af518371008c61077f7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb7bb89c078cf9d9580b1d346ac1fb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26910a8edf03863395f4f2ef07c1d545401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1f5c943fc6161907a0b3edf8a7018402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca456c4dae1146b5fb10d67ba95e309403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73706fb4816a73e7012107dfcccac4ee404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d55db6c846f05783effcdbac7bab5b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd134f1aaf38379ce8bfb7d93d85c4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4156dad73ac107cffdcfb965713a51407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c372899560f426ec234b8e7abc4518408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c6a9859fef7aabf88f322fcfcb4c5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3357663e0b3c53b55335e62260687e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb6166e70f50a3aec43422059006e7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88168e87834eaf3e88fb82820afa73f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c918ca21e17cddba72f54d3d5148c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2132a792edcfa34fea961252af455df414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ec4d1002da4b2f7c02f92bb37ce82415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd01988db0dfbad22ba0e5f0dfaeac17416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c1f2ea34f0dc49e6a96f6e35abd2a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112bbcc54c6663dac869ef93bea11e3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3eecb72c7e370ff0e5c01458d4c6d7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c55363e532cd11d172fb3e479daa4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f2cafc3511127cf98db6eb94f7237421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d36f78f55cccb5309fb900c9b20fe1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279a06152857494b9c02ceb66f717e7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa97ed2062af69e3165268f8dc2c2e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d193d01642716eb22ab561689e20ee425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558d7830cbfec4031734f6626a2d641426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c511e6adad5f89bd3f44f9158ff3ed427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3153b9a5e15cbd2c88a423960befb90428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ca7c8237dcdbeb9335c4bb8199584429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6c1ed8b261a17c4764d8b1b437638430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986d3e57753d89fa2c4cc2f3a5ff70c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962fc560f1fa46b0d22c1e66b407dda8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905504f053681b3d8f9038a1be569b83433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b863148e7784047f8395aeb1458d6a2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13882a84d8300bb06a84b0eb54a1fb2b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89006f6e962ce13fd756f661d0c4e495436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fbfce52e5569e569d1896bc565e590437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e69ef553f9d236865fcfc158c2327e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb063e55f010259c6ea45557e37d1892439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb113d0715515dd64c20fba503ebdb0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47dad5f8086fc9e865140b59ccb0f3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965b8786a7178e6ea36346e568d971c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7d87b01996bb92284d9651258bfc1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc279a949158ec8158939a8610be5e36444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac006e188a984d3e7bfc3dcdf1cb5da445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c790905b444b03973113d517c610b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5e83591d0ba10acf1bb51034aeddc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0ec1df2f0bc17612e30a69ebd12a5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dfd6bf8fa70c1f770960c4f6feb190449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845843822d5535a9461ac0acc74f58de450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f904d6bd5867d06f93fe5968da7cff451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8277691fc0126de593b3b9121c76bc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719077676bf939ea2f1a64bbd57458e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89881a09c40995e0fdffecd4d99f662d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b951e92532e009f8d3bcdbee23273455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc56a4834d73ddd4f474a5a1314dd2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6c4ef20747a27e466770952e7e906457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949642db66758547049994c803e9db0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e81eb93ee3d0127a192d821bb4032459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc69219dd1ca83dc392ce6dd5897ca460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f6bd6723487d570d79377bca4e92a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914927813f5710de77c1e2030a1ef95462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97072db3c36154951f9ebbf6e5e4f8d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1577d9feb31e2ffc674b67c87031a1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162be3450236ff92ffe2bba6f0702f6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05f7cca3bb0a611a42fa103bda2771466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ecc84b3dc79125ab28419bb11c1f1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8c5d299277aa6ced6ec4feed6c1ca468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529cf600ffc223a3bb086ba02786f54e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b6dc0e39a9370acd1fe4024d0b606470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7cd142f5838d892fbb6888656f651f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec954212d5946074911bc1b35b86c3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae91381153c9535ace4344642c95858473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0dc88614e56e99a4472166d358c6fd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e31516021076fcd380de24adfce88c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5bc11f3851a73aae9b61382db4e6d5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac4586e7d2e00f22967999fa81a3d9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f180c66a507c8c5e895e7f3dda748478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12fa99b50f6e3c7370dd487283f6011479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e49185b2032ca5b0640b950b24ac6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde3080b7b7922b784462ee5bcacf5a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b43e3aeb4b5a2800b31d82090a09e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85c6828007e22190c674c0e132cdf8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4499e360e67d9906c2e11e1e0c0d2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d7de5df818665c92ff7537a90289a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6beb0f7fb4e8fbac687105f00a0f3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c0c30aa8a21de1a673b4e3696844b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862dca481cbd737dc8fab0cc765c4d6c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b0670819899c6219d4b72ba942c8e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e853998d938cb475d4cda047fe0991490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c231179a5f7c9ac01a51a9a7770bc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa22d1915eedeaa4d7370e923c7c5ac492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95fcc9fbf12790ad4a2359e6f1692a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbec78eeba69ca5862f62c62ee1e8a3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84851b4f94800d6e8ed524772e18e0db495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb5787819960c04ff326d0dbf7ab79496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c7d82f97287ad7d64334ae8e4e2d8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb4e0cd971ef1107d496934664857f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70061ff0c44f38f8181f0e28c6b78f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2befb8ab8e7300dae86ecfbc0cf0e1c1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3fe0776f603b7a66ab618618ec254f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f9262c055bfe23cf3cf1ff5c60a6c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13968b9e590501cd55028fbaa55b91a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52bea6fdf72f5df41d8da8f8098122504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e40e5484e119b25ccb5f66db8690d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeec8c0c820bab02bb8cd70a2d9bf2f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d0789bf84574e9d6f62344c66e142507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a38fa8e9f0b7eb3996c10f286027b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba5a5e6da2fa94170ce0b557f9bde5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77327edd629cd3975dac071c77e56210510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7d53554e4100f70da6d79576be357511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca94858a551cec3b35d2a7bb100c86512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492155c4d5df163b63a9c055f6da2b1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6c55bb0b28be8a691d470eedad0b2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176300599c01717b496eac08f915c70515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811546f3ab9c13d4eda6ce9b62c5869516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206f69b86b77a2ba225c73325af4210517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434bb9ec426f2db578af5e3f65a90017518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c8543f90d966b6b01d1624081c7a3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ded3bb02eedc22d09435dbc193085520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4166453ee0e614a7119e8398abd88521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab3ed4822dd02e23b939d997e78548522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e130715b8033570a3e33943eb196a5b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba710aa5c389c747b292123ab00785524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722146a236ae8bc0fece7bf6a4c7c00525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59e0548a9dc55c962371675bf14f50526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3cbf9adb81dcafb7d105d99f2b4a9d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3033110605537b6919f6398526df6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293eb26e8616c1d5a65a13aa7a9daf5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34e1b4e9ddb17321d44a8efaca01eb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6e0004afe755993a6b5d4e01939c4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535df82567e462b495c031d1cb61265532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd2aea081c956d55a7677aec9a1c26533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349807084c54ec92da09d07b3372cc5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee89ffe73808823f8044b61eb2147f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3cfd616c25528484deb2545987882536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1c1e1502efa19e2035d358e586d20537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb574e7685cee9bb1857af689e793c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ceec4fe2630ea86d1a1f5a13248dd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c50840dff9714f343e8e5773a8a3b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f8bf59cc95b1a3b9b2f98a2b3d0bf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c42f6aa5b8445804eaa30d7d3cff05d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eaf2d949f63113231fa543b46a2a24543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843484c5043255443f7b8f5f69057cf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9195625c7a580052a2ce37e0e554eec545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab350f0909b8adbe7a30613b03051a7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc283fb94abc20b06497f21e765d98547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a91171385ca0f0f119bc483a9bd6f8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eddd4fa2e0242bddf94854ba9f1729549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0abf9d07c3ecb62ae5fbe7499ac431d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24c95028f2e7bb011f36821216b6c1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830a7adf696a52858deeac2f39358e2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d4882c56f6f6332989f445b188c96553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049a86528757126c49118d8d5438590554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa632aa997b5f0ea13fd79303bb6e5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0bf5189c5993969c891dc7c899528556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7fdea4fcd051c11771579cc97f4e3f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66569fdc9f371148463e4636d4ad1d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce02a468ce9a25bbe7dec0d41582e0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70dcb8b6b040f9f037b755c159f05e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c15f177f8e263e106e678234c7550561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de8f36380a088fd4f1243a48312512562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc190d9798d34f1988873b6107312412563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b716d7df3671ddec01c7e39d7c2a4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf05528e9b986acab4781a8a2ef679a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06feee1b8ed24a629896e3cf525b7b4c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0c81c1ff9be6139f8e7fe0ce096f7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d794d7be907d0a2b60b7389f32279568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04414263033b42d3978dd1bfe8931f0a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efccce3dd88a4dde7b64818234b73cb4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5afb05e783b4945e75ae8d964802f3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9687c1552d3327094a7b94f328d7c87572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c581fbafe59b7ebb81e742f58899755573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107efa042da9fbc0b5758114b4583c7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f52c5c4bb83e89ad8d5e37c792499575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8e36683e6f5175a239cf2a1f88c05576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a2b8bcc8119254b295b653fe16fd1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8ed24db210d979d4740f4d0cd996e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979abe19cfc7da4b9461e62c84a86b9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd2adf955b66a02de0dde3681956e2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f6e4aac44aaa1088ede65cb792800581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec37924dd15284c8633ce8823df107582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68433b4b4d1864016753da61a9d47b5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c2102efa630f418f242ae4a940d22584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7333d4decb953a5883613a5e62a472585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd492671fe497891923fe17efcaa2f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b466ab0da619e794ef1f6a65146ec0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241480aa6f0e845ee3ea1f085e8f8ad8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e039c54d1a5ebfbbb7dc58be1b087e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd196341b9057458e14ab8fb9441c8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78fe3edc136c7f547a87f71a6ac16e7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f35e99a1162976770505c4a899188592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb842fd60aac078cddbeb2ece891be3d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf1406356fe8ef01ac1833980a0ce2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066d6481517a6567087f7d66fc9eac5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c07ed2dfd951dd9696b1139bb8f5f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4aa2c93368a7050c80d4ec29a6fbb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0ff3da093e251d59fd2057318d392598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b1988d692b667d0976f96c6f19448599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2e8171f5e753198ad58bdb927d90a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2bf0cba8e53c11cf090c7dd0ca54ae601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049b4a3d068901501b9fe501ef69e61602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae8dcdbcce5503721a503a3bfff1cf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666d725e667fad913bfcbbf2588e3e3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40c5451ec915c0b1808d5a3f1b2e43605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edffa554f54f89b8163619a557c1dc2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d94ba222477779a4e8de3aad5ee91a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25c25b7dd857fbeb86e8c6805605e3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8428995e4aa96c31154ea6220361d68609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebca457bb46d1e433a9f5e841c2b504610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce44c2c37b8590dadb61905019b77b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389f9428a5fb8eab94569886233b5e4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6328ea3dc15d85d92466cd4190d98613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0285eea114aa5f6d723449b6c6630614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896df42c071ddf6e173d8b0e05c6e18615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4d83a35884d1e287ae3bfaa16113d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5ab3a6e64c60005504772669ca263617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41869987f77ec1b230597bf8ba3827a3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2871f759104e05e4bb1b00dc251a5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0ad5efa480f37091573c4627a9e70620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4665928791083fe72b09c22390ccd23621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae7626b12ea22b8ddfaeebdd8ac5ee622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7939efe4d130ea24bcc9bea32331e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358e011fdd51d3991d01616bdcb44f2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823e43e9a6c59b8a5c1b4ce0d4b085c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52ffe81f47b6a9c9162907322e3964626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3d5b55f557fb471817f68af1061a7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76081d0b448c58539d72a66e6dd443d9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f07d1ce435f9f789105603353a7af629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a44920863a5c0c06e85f3351e0d429630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345ccb17cc46548f5b35bb89c94d464631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cabae3282f1606325d29ff5a364bf0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09b5167690449c84ba08796dca97fc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c3d84aaff86bf90c69207b56ac838634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb945452205db91501e3267d4fb4bd90635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1f60267fc65a2f3e631b068b1fc5c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62597acf57028b1ed69fc28b960077637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104f4bc327bf729fd8743d45b372fa8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf51720b5a15e8bdebe3999b46d09dc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9643fab8764dcb9a0a46f9c7244c362640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccfcb6df7cd46eed835bd50c6b48cb5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5bfbd5832f2126ae94a78ef4efcd3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a14a093c58b769fcf5ffea010f1a11643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643d61a71cfca491199d669dc6477dd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d40f1c9cc65c4c0399f0b0003b574645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008fd03852c2b38054e9abde43e3dfa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee9dcf79859e1caf143495eae5ef89647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e9e896e952412bfd34f83a6594d39648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720a9dfca8fafcdf486c87535abacc5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c1d44b95a9c12a8278ef2abcd2064650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981c22bd54cc5d5f1cc7fe3c51701aa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3144b48b82507f164e57eff10ad115d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf266de034f554f4db91ad30cb7f9c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926736b9cc5b37cfa7c4d537a3a32751654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad150bbffe04ab4c550f9ced38cbf27655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366af646d5146a86fe526688abd83e3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13456fe213a94e261bd625ae97da92657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5d8037cd1e3d51b171c8fa0d92122658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666552646c4568a332a69f7574f4abee659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afac1209a60a0144ce213045e85adec660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e48288b32671e6aa349f45aa0a382661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33add8d56853fdf1142f4df15ea3769662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d7eeb25e328b63498bccebfbd1c09663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e796f4a8ad19265b2ff46339228d424664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7855e4c8e49d8a12d7c1a21d0255ee9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c835e569c6c310ecdbf32191320fd23666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecabccff71bc4f89aa689ed9d6d41d7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837957976a3c33aba563277916a5129668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48693629cf0be78e087f6e7225736156669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cdff16c311285308e966ccc04f97b2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29facef6dec0673e0f13cde3ef02626671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31895e12ba7d3266c7082c448951f1cc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c16666a4f69af9eff519b5a8fcb567673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f8fbdd135a39ab8b883bcc63abea0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe1dfedc048c2c1e9b9844ce96dd99675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b2a227185157857bced87f9b16667676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b2f2e67dda538f44bc3868ad0d7f9b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec987ecb5b6a1abf4c3b7a2f50f8403b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3c6e6f816e22a450e8acc57742d8c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec46ce7d3f9b9f42dc5e566a0345705680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2463c1439bfedbb9e3a7f86b49949a0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274694f0c2a859e34c27a3fd12e9997682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee890bcd667c3eac06184b8b556e7b92683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d219e06bd2e1a9779ba7187583157684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48626609291969035332ccc1c9782e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b2a6cf29c508bc47ad0d580c5b2ac686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf02aac0b5aa146e57e676d4098120d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e1181d76de9a1dd4cf13d5b098aaa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73e2a13552a61e6af3f852f757e562689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d2102768249baef5c530d56de3bdc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369b18d691266920b3bf92249a8ebcb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31f689bc4e10e0fbb9c5e1547ce355692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8314cc23b0a53a9f3de23e3d7d9e83f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c61612a8751f66f097626d3d35e3f6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e271afa20ea2172a6af8e16147a3357695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f8e9aa756dbbfffa8e4042f67cd90696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d8d44d3cc14f2de1c5f95a3cd42da697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d109adbb66aad87a2aca6b60a026327698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4ef192c9fce705b82e0cc2ab6520d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15340514314353cb4b687bee3ae10550700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2972f788f5c87e4775f1f251a1dd57a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53163b0860b45fa724f3ddc86e7eab47702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c976f9b92c6951ed0ad1c4b2992af703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87eb7cb973c1da832a0af485ec60b3a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb2ceacbff2f61a6d70687e58cbdd1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346719633b0850b7bf0653e32df90a3c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1673487718c81c01b91d1b4b8daa1f9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656bb7d248d01a28c8e741e0a9661b3c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b88aa279b0e434f37eabe5968eca4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5f80ce72967a15456069068daee19710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d4295fe542bc6de3ac2853321feeb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995106d6bfc54f1dac8ff0d4b48b1c6f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828a1bb91dfb3ae000594b77a53af98713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a952c6fffcacceed2d1c527d35eb000714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa880687ab95c713bf6ed713546ca5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d5cec29c42f0c114f813a7b027470716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6bc179313af644d8db5263ba416711717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb793cc9dca7049ed647c2ee3e48e579718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e459d461346f177944798943bbe1715719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c033e1cdd9ea337be34856964a59fd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d37adb22587aa6804f5b52f4608ebf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef419218683100ded6d0e13b44fcecf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb22e02fbb8ade618c6b08effa5ae6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399409a4e5763235b8a0fe02a95b26f0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd534a96636075774e1e6f9690d93cef725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72da64655757ea7f928f5cdb0e0687726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac8924c59210f55e16786736fc2b4b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ae3145ef02463df9609dd95cf371f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d37608161100e12167d8126d918af1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7210ed8e58eb9d0f9b0ec6415ab33730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef3ba67d9942d344289ed6162d15ee731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081125939f6bbc0c543019f303e64996732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375cd1b4412317f3f87babb8e0bd577c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eae825e0b2747ffb0efe07edeb89ff734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db621de58d07cc065592fefed3f302735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df78ae84b198688cab29f8384ad150e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27309e8a281587fc3dd92f250abc85e1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3743719d3b937131f1d50c92d502a9fe738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3357e04f99b792f4d61d9a4d87d3f4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a0f109cd5e76799ce68c8a39b7bad740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c54bd5c85909e81e435bdb306fe05741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323a9c562ece5c9af5016b5a250fbed742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7fa17f174f62f45ca3eeb288b4e2f2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eae0f08e0c07ac6c3340b2b1ef2153744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57604a3d82c7c32f7b22cc4090202a6c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b02f5d0b00772b42124fef95cb710746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a8ccd7062cb35aa83494a360fac2d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f5595c79b2065c7488e8c45004233748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1876f0b2ff2da02cb133179d7a5e1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb1b110699c057f190e617f755bcf2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131650fc53b7bb563ab8dcb0f74d91e5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1507839913fa77b8c2b32a28014ac5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93414f3f91b29c1f1a6d72e37bb7b9df753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a7b7e2a291253176e5690a6e99b41754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491ac47db1ee43634165fb7f9bbc93a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad48f5bb2ebd2a0fce9cd72b64dfb31756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0377a33d38e5c20e1d6b7438327ed9e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76770bf7f462b8964190ed204762d049758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8c7fb7442255f67931462e87dc4f8759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>