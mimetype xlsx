--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465221b55c089a6569b0651827e6c3511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cdcf8279f393a5b69cc8f256b6b9802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2e7c67131c55fd69347e2f21dc6273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10b7f82ddb28ba4bb47b8f80f9e3404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e33aa6fb8085de982326c5f3e5f4405.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980d1ff36a87058068c0373622553b36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d9b18e7be5056f12a7f88d741a78f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ca1338d466306ff337b29fea4791e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a66fda772fa44e2ccd8d324347c399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c405dffd3af46ae670ccea39f453710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95556c2fce51a460b832663031b2e7611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3d0d2a964986eb42280854784337112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa0c0fc5287f37fdde1b6f5e53eb0013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13d8f8066d827a7d302c0744c2b47414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de3a8a14ecab4e01856d7cca7077fc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3839d0d08836fd24da3ff6ac922a55216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6feb240a973e76e5a909e9069922f417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa9c21ffd80bec48d6bbee23d5876e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da4fe89ab304b551524508c344dd4019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12545d7c9a64cb5abe4c79b636b2be7f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd161548049ac7dfac28ec9e306cd23c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20708e3d1c5c0426586b9df8f2634e6e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52fc5b47074413d4f34fca2b91986123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325fb2df4646298e32fd18822d980e524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da088e1c50c3621108395199f79924ef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7732c4fe2fe9b2c91ab716ac852935a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d527144422802f8349fbea152a8a25f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8ce2e1508c8789b5bf7ac29279b2c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8379c69ffef1c6af761042d88663ab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4991c3417931686b5a78a60a6b789a230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff8a368f64b50053bb40c8031e794b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a95bcb450d980582df19041fceabf832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34616fbe168d834109cd4ef88d9024c133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b58cee6efc80e760960d3fdceb5b6c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4c81127c32a5abb163e9b47ad56d135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb340c5c40ccf8e43964dc8c83d36e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4d0894ac071d35da34f11d0a0d8dc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13daadb7117bbebc61829d1cdc9fa738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8a3c1e4f01ffef8b30ac6c07a3da639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b800e1aa6d1e2cad9954c50451343b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841fb565b3d9e752495302ac75dd818641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76099d8511344eb8f8d2e5ef0f38a8d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f5b7665188ea989f9546542c8685a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77e3af7e5b212d8815c7d31fa8f6c344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ef3b4adb14fdf3d1bd857c2bb126f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e3cb1830723a3e0962fe9ef690c0f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce91a8be8cdab5186a6d13d42f3328447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a273ead506658982bb9abadeaa86e9b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facada27434456afdb5815d337ea32e749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e490a4ffee9e67337c5c272b9e203b550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d027d13bb864ef09b06ce01ef7534651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff940507c2d482d73616dd53ee2bdf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d922a20b4d38c456b66c595488673453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32de42cbf2b753e208e3d99ffe569654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aec40179202abc382c8fc14eb8af2955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c1b2e6b98ce31d932ed70f832b65456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7bc0c2a45eee22a266e221c214e0957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82049d9313f3a47af37e9e68b356c7ca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd20aadac36ac26545143f23e9fcfa059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a537b785bccad6de23e3ca198723e460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6103438d16ad81729058156ee8e5da61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980255491a27557f228b028d66f7e3e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf4d81b3ea910bbda38f2768c908c0e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60fc64bcaa73c2dd7687a9c246d69e964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61976743c8122873c09d519a9cea90e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9aa8d07abdff75f6056092a0e1e6566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b95abf25828c9a8d6d0e7dc76fc8a767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61008f1dec6189df65b015564af981cb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924aaea862f52424cb7154d4cfda23969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5e7a759fd52dbb3681902388c8f2370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114fccdbd1760d3cbbc02625435c379871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaca38b9aa47f252a3098ac8ff7391572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faad49c8dfdf6bf7d81c3e593806f3273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96bc07a4c96ea2cc2d48e4499db7d474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45354100073c69e4b946e5e96c5fb81975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209f96cd3e20487a1c4628e07ffd6b476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc076b9656d416521f2e7de47a7efa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2142a17b6529626866cef872c327a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d908285b1cdeef1fe74357cfb22a179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642b0c40a1fe1ee644f27d03e875fd280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a437b7f664bfb8fc9a771b4e9e05181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063504bb5a69441333a1291fb78b84f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c8b7b3055a77d3e0e24b75caae39e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ccf4249f07d28f19c8b378120416d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0897fa65377d9a6c75dce2e999f4f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7984ed82c739d540030e66ee29696386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f46318e33fcca111fc63e5fb7a6d887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0284ce4d8318ae0c4464167b03df688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c128eacf0402e2673f38750444ab689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad640d73a64839bbb948ee213c458890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481bd3c1b8e68a2f3d762386e50245591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f6d3231d1cb39cd55e4c4e743cccc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08050358ce9439df094921f8d0043d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69ec3c4d4a68f4c1c7051716e4316194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d299568b34d6a4c6f9c0c9e626244a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c41cbf52b56decd5eeb570c73b717496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e2a65bacad6ae8e22562586ab9a8997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02adec3975ad848f331fe7669ed1c4cc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ab4b697450f8aa8ae45cfadf4b8b099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40a6ed3def054d5863f2f3488bf921100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1eba5d42344986a027c0bc7a69446e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5b9f16aff36f1831e5bb7a8912fc1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d604fd95a92ad469cc1a7b838184283103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44ec6595a8a817ccdd085e171585d1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30e0be708c12861cebb8262ba5e45d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90354ea5b958e6f49ae4b5dbfafa7b66106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e588251219a7f3406f4b7733b91209107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282675b6ba6dff20ea881b19456836b1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8816e61a68b16d907665ee5f242807109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29edbc542a73a528b67fa9123317d2da110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4bc28dfc3c68414cd8b42b94872c8d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96444813ed6439db37b6be7fecf45615112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5191bb9cdab835e7989ac8593e346113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a957bcd54cd32520ed347dac66521114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b673cb439a35923e7fc1b85955ffed3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed23eee036eb95784905c1fcbe57fe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7fa233272059d631d42c25a1fc5b0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac250cbacc53a105a4f6be4fd6e9c49118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab82faefecc250ffc29d58d94b2a53119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02962902b607718ad4ba3a8fc281b5ae120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeafc073baf362c60b4825985188499121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7ff0a80c38b97b36803fc7fd686ab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb4d73a0dafbb0f780ee77abf1af70123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc728b979f4a10f880c1e3e5e6ca660e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ffaabe158c1cec5ec7a0bffb23f9ab125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa4dd566297c4d5278572d93663395126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074cab22eafaec0e5f10b8f367f77ff127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353693b3558bc92955111e30637ace3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87bfe737e51628050718235d2f83eb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb0bc740eb743c5049c17da3cbcaa1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4854a163c4abcdc54e0a865c7b50457131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4960f56a89edf1932c161bbf16f407f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec93212f62ca2bf558e6d52489d4cc3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c4fa57c0d9fa38bc5dc17934c6c0c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550555aee420d28e73b27a3317c9587a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc6ef3385a0877f2b7d5a3c6112780136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abef4ce714c0c25d66c92a96dee19c9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04ca8c41c3486d32f4dcd7b84de393138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64f45dae18148301731931d998a9fd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac111e037e9a4b9c31ce3c3ceb97f0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2192893e897dc4d0e909297d5b3bd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08281e0040a7d66ced71213cbac0510142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d62a0c63f9eba2043642dc2672523143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d537fbe1d79885733a3a8fc9cca3df144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b2115e27762f78b5f50e08caa1165145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f96d14b8e7a02d975d5c3c822aa4a0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565fded70a7403e90cd0a283aa10a2c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6e9a122549dbc9680e9f53df5781e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985adcdf9c71c267ce3003c28053b90149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad2bf2f53e36770f9c4595f5f49dec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b3fb94b6b68626c6943741d9db1f0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d14585a7cb7e71fa423048ca1cbad8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9fee2c31583bad17ad2f454e5922b2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515db54c3ccbe83016d50b20352fcce154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04180bb3d20c5907df4445e487b28cb9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dcf6642fff2e814a77a6c2dcd662b0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ae1b5f14ba619cfa0002743967d7c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5495475c9cdb52222a54621f5cea4c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8755438ab5715448a86d9f1ac1bbeb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced2d41014125309ccdcb49a446ef13160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b423f136b910b0a79070e6816647da2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e35157f3bde0d6899e14c28d0e474162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997f66bb73ce264a9ad886b39e133fd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fde24f9e94295dc019fbd50b599b28164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbaaaf9064e5faffaa8a95efc6f99ac165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf08c1793609f6bc039546241f3c1e1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d73123623e23fd451a1824f3536014167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c0a29181f58ed36c48cee18549185168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164711a26bd45f8b3d7b88496b2c6a6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91bfbb8b44d93e43459e33dbc34420170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f80f409b43d29651466597ef76aa8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109ea406bcc47ae06d1315bfe2f9971172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df098c90046c1b113796831be2d0f9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba54b1cff3f0309af4eb90c75d74479174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797a240b1f4f34f0c894333b3d5f897175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795a490b1d93e89864e49b224aaac93176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca494d4eaa4f1f598b8b01cea48c407177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb25e10aa802c1d0dfa8706903217e2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d846a81c8ae626ba99b6f7ad340688179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6bc10b55346bc276782c2b11768e5a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e7f07ca601b198abb922a65073166181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9a61590adbcad9d1209f9d08ed830182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60186aeaa26cde7bcb2dbb3adea0b6a5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f8443541b6f90e0abb172108b809e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd218df2892be087603ab1eef34b54185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ae6f66466a212b2c7a91491cc6b77186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ed883bd90b7f860dfedbab842ae6e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfbc51af7ed96e54cff5f367fcbe6cb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b634580e00ca0e8a5d7a7085fbb77e1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d8c2fcc106809a98257c5cca4fd79190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e058486ae9aa5a0d0ee9b639cb9d017191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6da87c7667f38b7d0fc6b53ea6580192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375086e3a16f070f71fa676bcc0c3571193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e24a9276985949a903bf4a27e31f3e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc8e33f5d3de3adfe73f53ad8ddaf3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1aa5951cc4dcafc9f5f779df669645196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15469b83c55e0eaf8bc07235edbe30c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee64cb97bdefd2cb54bb5fb5600c5c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee0cc1705403a510c4025236a77835199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e2d81e48067a47c62bc014a1d3591200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0ded8b7bbca307aee98ea29b3632d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa620365dc6bf449557939a54f167e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11f4964ecdb4f4d44d04a426ede1ee203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f038b6440d611d8307bde6a5767d9eb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610024f3447e95d37c9e747e1b2b99e1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2fb0fbb24f0485dde8d8be016181e4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b63ccee14347d01509808fd92c8c02207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5fe6d415e3bcd199d3a910bfc96113208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36e0c1ec66bd4200decdaf328489b6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b28d2a46a59344059cc212efb8f30210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab13276bf85b9361d3f3e8b64951a8f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eaf6d86f603aa32536658f5a219d1c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9b0d86f79208353ceee17f93c9c0d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd955d49300b69d6f8cae130cfc09c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89280ae76931e6078e93411b250bf5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f26b6a781fe698c2c8757138f090a3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d936849d71059711ef4521242c96596217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ec8d1ccab14713cc298ab33a97d42218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3bebd74326b5c6ab018742aa7b53c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a394943b3b1cce3f6cb116998269e7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64ba3e4358302f5d7f23a1684c25fb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe00b15b7117bdd47fc72df27af0be222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a74ba503628374315b45d7b201a4a2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16984d0274849ce2620be875301c8f21224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa696eabd94b0ba3095a3cc22d40dd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac09bb189f44633f5bb09f53f1a967226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca40d44924892f3bc54a562c4e2051227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e57f4d636a9d0253322b9d0c3bf48d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41a6e0310beada88c917de992aeee3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c79ab52742e3ac91524a049ab44fa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1be95325244ac48635829ae5a844dc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944c7de900fd1577d60ca2aad05160b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bec840bd4be830cf2caef97b312393233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5124077ef8c23aa30b98d199fc1a7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9d9a27ca8c30aa46e26c01c1a53a4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d25fc58fd0ad046833112eae60823236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084eb776a8421d313553611c301a8a9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f720f1d9287b1101ca6761598ec555238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55af804e7cddbba7f696857ed0201c5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a854c63066b63377f677e93587b0885240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402fcad0463f551ce10be9eb6e96d3ed241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf1a459b98934abd5b0559bc987036242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10f2304f7093390515491a3f2d0ff7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20cc2c1480381b282339636c29146ee244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948142c9aa65dea4fdea23b190c3b066245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5b9669d3faa36d7d67fa6eaa4a46d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffece5f4d1cf98b0021a93b390b6cf39247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d5fa4a226ed7205fbec60429be862248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d64d74163b96ff4d8dc99008f4ee8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b35a87a1d542fb8ed80cf4d30514b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57be005506d80fa1eeb76f63b2e3626251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff852e87a879b82796e29fbf80bc23d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5651af67b3f514fdd08c1155d33b216253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e70137698914558038f74181406cfe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb637acbafa1ff9460c53ec1d0e55f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd4f0f558049e57cc47f1d69a32be7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1354ba92b254195868972f3ca9530257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9fbacd88331b53730ee7a8c26a9d71258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3b3feb2d8e239c15cf5262835bb71259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941cfe3fd782476f93862abb1e9973c9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b539b524431a14151a9264a4bf5674e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d13bf304fac4b21478fe0de29c438262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67768067844a1e34777edfd8ae54c926263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cbce51732eea660098a0a73a3c5f85264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d100c2d2a485d7e019af8720e5ae3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29137722229224b78f7b59f2414de6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b868b6c0a381e8140cbae1a6e2f12267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff3dd1b807130d2ac92f7f750b16cf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3cc51a2db2788de6d48518a09d6a0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65f5c26fbd0e1904e78bbf0a6e58ea270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d211438db52505448b89c5adac3cd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca76a1048d7bd56232865fc7c0ac93272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da0032c831951af9c93b7a5bc7c883273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d66e74bad0aed3452f7acbef5215a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7d710b348f69ca48c9d22b998e161275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760166f36b1aa1a0117cc702dea7dd3d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6a09f8c20dfab66519b6707687042277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a1e4a33a2d1b4710bc5f5d6eaf266278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404332ac6b5113342bfb01c1c064456279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3e9bce66f66c6fd36eb97f621aeb5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676934caef878467ea3bb510fb9342a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb454a103ff9bc3255cd30fc25d0a32282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbad70a030279147c0a9ae795ba3d09283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde332c888813fee07682713c0c5a018284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f3550bb312778f601fb685b46aa70285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7018369ac462fc51f602fe44651ebd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e1fcc65792121d346e13cd9c5c1ab287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040219be73c7ccf85541d1a166f17819288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944fb671b951faa87da2ef68fb4f246c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3dcfb69a008cbc3218f28a3441eb3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da765262334fc2a396145ff394678a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e921f450c16cf721a73209ec9589f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea795e5fc56da431842aa8206de278a8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98ea82821fb700adef040e60a7009e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414dba880e7fae577d99459f2666a9d1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b912424f7a9fed1febce06fc9f89503296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610a83663cb90dbf8aede6d7780bac0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f277dfbf093f79847fe1d048d82adc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b607e5536f7ca9a1e790ca12c4695299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3bd014db4a5bf724e766ed8aa1565300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd871aae6b38f5e84273147160ce40301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d038967d4e26c9c8daf5e5d53c5c8a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc06cb4bba389e9be4a4d30f27a9c1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca378c5a54def78657e7435ae74013304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c740a9440a9a2488327bd7018c1c491305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff792d83a8d5720563ecffdb6f76fad306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950c11fcf7fea1f897d25d6c3e1be50307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96235394dab3f889089b02b88e72566308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759fb3e4660eeb3740b58c796f268c99309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686e65106abddea8bedbaf9ed359085310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547982e4c98c5d76c1890c595178592a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf51c8a5009097799a8722aa06b2f0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f01881876a1e1e43792919830932c9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10bcf76b8e27486fba230fa6db9da1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543932f7abe26426e005bcdb74b49a5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c67920420fa4319101977992bcdd9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87930f2820e9020930b12e361c1388317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe8936af81fbe2fe237955c3c3cd97318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4d39502e46ba7a07d0af45c469912319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453350424c6c53cf0c2b9eca67eeafd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d65acac3096cb52c3f33013ec2e357321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333b90048acced0c05ac7d94502f5ab322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292acdbd9c96844d561dcc9152ffcff323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112402ccfe8317deaad67f35e513328324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240798cc752d1be7cc39c49052b54aca325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b86c75a575b6d02b87e998da4cbda5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f80c04aeac76c25a54663524934883327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843316a59a96a970efe7f62d5310ab87328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c8ee51bfe9f9be27cc7fc6e5c3349329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3df78fc3d81cfcfc38d65afa409247330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebdd875abd43800d6ae395b8a799eb4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839665be5b06aa22e3908a8cb8ef845332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8307f1220540d7b1d3cda37949f6374333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711beedf6b50ed49b59898cb1b7164b6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415b6a6a43d9ca2e638d40e3fa424bd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398e2a4c333ad779a1e87ddf68e7f60336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6848dc11424f3d8631e9352dbb6dc43337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352fcc612b876aa9515881d82e32705338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5da93d0300e37ce9a1aeaf713b39fe339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac27cd0ff69451349e9337db6636f8d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c6efff2814586e59ab7a45854873e7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528b7d1cb8606bb5487e2792999fe10342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccdd76029889ce7442aa9b74ffdd7d0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc81a2e8160e159efd44edc74829454344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c94fac451a83bc72305b0898d045e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a7d4146299f6796c0d2d6256b0c36346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6f48733e2faaa15e6529f0263f578347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc74d353d8fc8326e751dbb983f1bd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb95c8e37641abf17595209dc850f4b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575679476d9f3b4e29e1c46581669ce0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ab69a8e76c546e1f361505d2d5ad1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6c860b77592e99b4d11a497b7719c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883fe11c26c4928f0e833b62e9bb459353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd5f4875265a316a737c2c41de8626354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a75135db0810806496ec2f9486057355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04065cf060364e8b34d2ab0ce2d6009d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d7abd4646f66a629c77514bc8667f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c8c129f45cdd08625139f81e4425b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ef069290bd0b2be8bb6a1878ba127359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07105ac5d9191abeb602712306c6f721360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0d640d7b8cbc78c4b38864b8e0b97361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8ea4e10d85691d5cc7e9391f99183362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78efed4ac4d39aaa5b3bcc7a0e6352363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3cf75aa880a8ff91a5f96c2d6190ee364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9156b3a847e880f933cd4edc6e1fd69365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840750993bcf53243b6878e4ec21ad05366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6f6c89156fdc720944b44bc07f8bf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ab5b6eff0ddbb0aa40cf88686ed97368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91922150d84128a6afef1b75d64a6b06369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44cfdc7a0b9a12ea87f043cff09044370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329472335276785922c5a9e0c4cb1b90371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190efe5c526ad64848c16a5ba21aa91372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e48e3d907693cc4947ed131ea1af02373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c3642c698a0c0e502a0510e7788df374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e415fa9e16cc62b6f6e5a4d8778f4e2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a676e66ade59a09e3faa89899c9a08376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7932b041581bab72041f0ccdc24cae377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea965d251fb3a8cbf2b16606016b4d4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bcb424e6816e1c0d95e48e69c73c9c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a109c1e7a498243e12bcf250c5aca380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9b2f16e14bce2a98b6803ba5012bb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad14043c9a72dc97b3b05f5c62b5d63382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8803f1f9746984e71a878edc2cf6d7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65550f8e59be75d95f44c7ad6bab979e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b276aeb02fcc707766aa6ac38bd1e80385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c6b0357116fd98222c534757f1ae5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7fbabb012d5ff8c67bad66f2c6b16387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27dfb0e290f036ba2298e758d155da9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f637fb8232269e09591044e09f5255389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb3503419d19d7d25a44d185faec11390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41890370655db2c421764b8dbb8b38391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6fdf3756b3cfbb86ad13d4bd38530392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2ab0d9c2fbc6ccf9afe2eea6b47fa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c60b51d2d13afc966c6a80219d6837394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96ddb8fbfaaa31acfc93a3775c829b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ee66dfeca12ecfcf41406b1ba91be396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a0b7a6bb33bef7c42a4fb9d898595397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817cea5dfa81fea46e7241c2cf2e726398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f9e89b1f15340a952817b5236d547399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df804dded79bd32a1c754db444b866400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141524839446c28697d7f65eb2c4f6e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc5546eb7a6510a2ef2fce7228de2f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e0addf5774b97f795c62bf7ca91dc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c47f4e9be968b404e45e5fcd755a4b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7811d6053155a6eb6726e45323ad69405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb8ace99f984e944667b59c761ecc5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52f96171f8456f4849c8eee694a7fe407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4910f370360b84349cdc5a6d9b669df408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe02edead5aab95c8a877979c9a553409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a8b25d880bcfcb98423a8d83b18eb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53beaf56e48634375f45245438555d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af074fc6323d8b761b2df479db98d573412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d80427a937c4b76f0dcd95729adc1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e21021fae8c3ab85e9f7a666fa7b5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24656d375c32184c971b3759ea29ec25415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd031c1ba0ee938ee3dd7ecf0d6097c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f4e719ab08b20873a0d568582aab8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457c3596b2b787b10bd44c1cdfddb5b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703db007fdae672022507bd1f37eac39419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b745df1ab6b0c5562ae45cf1a56c9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7238d6d0d8c0af90ded8971a8ba71421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e351395fe5f56a5cfbb022eb06afc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d617b5680167f908371a3f5795dbc71423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b66622908622311abed299be833e1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7acfe0bca587654117ca509ff9e376b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7f1bfab7971f71c6cf3b8b79a5b6e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd569c3c830ab99592cb846bdfbd804d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb4e53a6cab1b75375793f1de255da5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dfc186feffe959c1e23a92eeaa9b09429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7bf61d9d2c75bf5f776fe561855e5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068341aff3ce6f58041ed8978205d86a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019f37325273c3f38e1fa8638801639432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95893c85b44298ee72e32bdf8513fc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffbdf0ed5ea06b50e5ec8a8f12f27c2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb887e9dea7f1b09be4cc394c5477d13435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066def812547a269040e9e3085a25b19436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a7b8de313ab82e5d1d986ed7e7ff4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda8517b39456e8b6dbd06589e83195438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c10ce07e20c2975b411f3dad89568439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4bc07e57088cea34428997905923d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb9a163268ab7813fc28b3b5cd735d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba4e627b377b02f8d2a40ddc094247442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b13af20e525b1fe7193b3201a907e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aaf47ac2fd7e91bc59a6fb4b04d257444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf9db171444b2a15fd1549e217467d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216199eff9fc6ab93f4f89629715c332446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce689b9010ea79f7aa781e66694f9d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcfe0eb73c07cd8eaf8f7c0733de702448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7192e6abf2c40d262a5a5d8e3982a1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503e1c3216f8c7617041f74e251b919450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84795149a1ca71ced3a11a7d7aa83b0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa900041bb2571eff30da6ba0202121452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65950e8bd13a529816281a335e255d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a82ff190a02650afbfcf649f489c0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d82cb184d2647ad04087751ee3ddec455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4abf86472a003b0525a48492b08029456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1a3e1a2d637ee8970e864f92b5f98457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197be22f8ac13ec1147c32d7608c501458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba80f3c2b838b40769fcbfb1001dd1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a11d3a4d968a5c99b603912a291002460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df548de39a83663da4c2aa4e721f24f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba21313ea256f6d6062c35f0f356cc6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514dffde798db875a7d7d52c705a2b44463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94729a68523ea5eba86f91b66d4f5a3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800249d2b65bcba7ea57713e11d81bd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7835e0fd8ad24a62641bb444aec917f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27468c67705e01648b711aeb5219d3d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1be2ae9b596dea18a79daf0b6ffa15468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b0d1b0f1349dcda4f30b2b2abb168469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa44bedfd01db9f578acbdce1198010470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda1991b3bf8bb0ae56b780e5f99dbb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0bbf7868615898b6c90aeb07a4343472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9af40698f655cf83687e883521f49473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836acadfd8511b499cfec7dbce90b44474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8855e972f80254b54ba02848e06dd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859710b73978d8a632cd9d4b999c0b95476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606e07585d03ddd16c0e61f63135324477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53703879bd88143e63467d07ccda9599478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f595d9d73e0bdd878ad50793ad08c96479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5074d2860458981822bfcb59cd37c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f0d868099f6863d079f1e84ff872f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e877865f800d2566baeac00a35c32b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a7f004456dfc64e3c4d33c2529e53483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072443cb85235ce96e7946979b9176c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6314a3610195c2dff99f01d960e8077485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027242f0f41060ab874fd7ebb2fdccb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c001b832cbc9259be77c7f1b404e477487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d025da989e918d09fb9f27c0381ed488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab59801042c32ad56252dd3d21cc593489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ae37f65b5c85d9f9629f0048a574e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df439c8a390bed68720662fd0a13a3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715cd5b5460adc883fef2117f9c951f3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42794ea4aff4b54927fa7fe6599ea655493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2cf7f52af249461eaee8edbb55c1d1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022cb346326c14f87191da79a65683e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80bb8b24fdd83369c2c0ec075da902496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f2a651b5aaa11f702feac04160efa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c659123deebe4d2d977d2e5eeec6cf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32958f800a177f7eef11429c1fd55b5f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ac244880f1e02d068f2c7076bd413500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09c182eb95f5fbf03894ed720a163e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18d6bcb2578d451e656b60d11d3bd1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3aa2544d45900a7c0fd54a13fec72503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724b127a3687685f1ce7d29f9b2b9f7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d3bb8c8cda219ab8c1e813e874107505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831bc1ff61c6c64c90c46443611c4a93506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34ab277de827b41b6c781b5108691b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae35bef5e9622de1e86d9080953f40a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0891e43457827680f608e5ca81d9ff509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15bda88a53a95fa25e329af2bf3d48510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3dd1723433eaa7ffcf139250747c8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983486b7dc3a67abdc893f482c585ea1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1737804bb4f731a256ceb6644d7ccb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47daa83ffa31f449194bab838dce823514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e50f095ec6c5cc63336378a3084a0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379b68b911a02c7618cff86950058d2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e45216fc073b07d4445d98036b366517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb5fbdf8ecf56d3b2fc46ec3e27744518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2d97789ff536c0c42a7432c761bcf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b80189b54c4d13b794ebb000f16654520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5cbb681055b387f99d70945b700a71521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d416c40b607821da3f212dd4c32fda522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e078779c134c76767a237157a3e13d3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14cba3a91e5bbebb4a7429e2978457524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cdc5176f5de5a3a58766a4e5dad86e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca666e0b981a6d0bac523bb3e191219526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7857c9cfded77528d756841fe7b25e55527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0dc0b1f1c02135cd190387bf522a0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1533709ec507cd9591b4f1fe630bfb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a4475ba9b0291977edb1c77d53aaf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b457fcd769ba9610a16fd932cf9e30b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2beeaafd3e3db720ec2a0284bedfda532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea829be71f66c37b9711c8b14cee9d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4cac20a839d80bb46d4c59be4e25a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a30a799429a9c98c14914e859939a3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c64f59e988dca991c0f78b14d816d4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007d50c725901620e3155ba65912dcd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6833cc4911de7b394542ead2966aa66538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdec16cd9d3085154ecc40dea26dadb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6a8595291c065c5fb4c17cda5d8cc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190702fb5e5ce38f2af9488b643f6e6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b2d32d587c90a79577d9c2a0d77c50542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc29903425fb838a593c06b712c9fc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84747cf5f7f7eba86f81012988246c67544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fcd9530288bbb9252810c819332402545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259c8d5a6ad2cd8e97194263eff912e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7a92551ba1ff4a4adcc467dee58b7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4229a1be1439a7a1c8a18a0a139aa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef876a32a13eeffa55ae4cf4b7ad9e2d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade16f369164c39ed27b5153208c019550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6594a686f2293473958fa49a9f26ad551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0902986f9c806193b3af0000f9fff552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47550a90cd610f588fa51404aba477553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847b7df5c87e528fa722528e5e72042554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3109b31685d93048b935b4feb2b12555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa40834eac6f51e5d3cb7d77933485556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df1cddc69d56519d7480d82385bb6ed557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e876a301cf197f91929df800055062558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca85e512f9193584a143ddfd7e02d9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71bf0facbad122052ca8166bae32cb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205532a1e8204b02516414f8fae6475561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6efa8d73f270bd239411f56fd8ab94d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca048cc42b8683de1f6f2049141744563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01c9e9b6155731531cce24f610cd09564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e450f21080bf31c675315de4224006565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08cab0ddcdb408176bfccac28208dd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8be802563298059ca89752f0b3b77b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693030e585f07bd98f20f0b0a122c06568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20281896ce4c0ff5d4f6fa4c4f1bce50569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb255e741d85c920676c4edfa179d7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1eb78ee7055949763b7adf427a734571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee039912bb07376472bd46f22d91a3e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9891cfa7ec27f9a2697045ae23324573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c92caee455d90b7f0793f972b627d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c3935e0063df0a927a3d29ea15677575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c19ef9e5c8d5a72a717f7abdbbee8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad712532108dcd761df7568a5a0b85e8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586808737649515b957ef22f289d853578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5217034da927e58a519baca80ab2c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9449119662f315e21e8fa2dd3fb7b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3338ab56580fe4171b40da9312c1f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa509e9bb68c61c30615f37726159ee582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eca70f16f51c64ce108ea9ff60ea0c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8451a49dc96fe9faa9cbf5428e9d8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148f67eeb44f54538845e89f268b7d4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01d626db7fc395833dfb1b6dc604eb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51f977f2fd23ce3c2af28fcbcbda73587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0da96de23a5cd72d7e99cf791b9a9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3a83c115530679a63f2180a2170b1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c358804118b09a844c16864f44ff7f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6c50ad7480719b26523092dca6f79591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f6ffd791b944159fce27c375ba751592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe60f46fa3425f34cd94ede8d21d237593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3140834dd3bcc1dc4826b9c662d1c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53ea4b9aafed938cebf5811deec9f5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967fc5bfbcd4efa22ca17fe120af5ff596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283859ea7df2202d3e8c1384f5aa2d7c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7cfe1c384f85fd0c9d9b45f037bc3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f55c35fc92e6655c8a2348955c60c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5614c74d7c7d142b71c7b2c35ba7d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c778b0484c5897aebcbb4cac950624601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f0b8f65ade70c1489d7bfe77f6d73602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416096310cb3a0fab7e103fb6ac239d7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69573fc0e8b98d3772ed3b8b68a9085604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f423b0c80596004b57764c998c46f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478dfbbeab2857feaa0c2b911006ce0d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b25985ebb6d4881188fbd236af05f0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb2c24f405188b7b371766530e54a2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed99f90c404f7db05129e0dbc75224609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d878d1e2c92637b1d3828a7b3c6dcf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60b3b03d175276dd42235f1bd20691611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d916896291fcd79dbc51293b93ab227612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ec71d45d44fe7ee04992cea914c12613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1552bc90aaeef0698516597adf2286614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ebad5ef8e23d22021ca5489ebd83e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef826b039f3ad4eb36546600983dbfbf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9bfe152947c10f05aff5317ca9d7c3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a60c48cfed1077b446285e6511269e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c14ab4f3cd856393c7ce6f12ce8d3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589bbb6f6ebc2e41596ca1617758c33e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d24b85ccc9bf538d779b93fe69681e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2882552db5b4a4237344403d7ccb25622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ddff2640f7dda53f2e40b862e82506623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a8641b4f65d6611e29c1af79c1d16624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7afa3b62b63a1cd6cb8e40647725d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca8370d929096465656b15b4776782626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21d5eaeaef6aff0ab9306c7d5918da627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2219c526cf058a52694c4e616f313628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2b674abf11c3bcdc96ec037e3379e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb770f27bde8687bb6620b6e61a3ab3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1e4765297226ea78024a158514a04631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73ace63b2e69ac36b61076524e61b4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0470dd0dd98a243dd0077e7310669e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152a03dfd83cf72d057c26662274b93634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f28635d05ac9370acc752497250138635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0d1ea1ca62ce70a7c03d969816497636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6715a537527da84c4b18551ad2cb27c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1cfc7958f73a506a005775ad65092b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df51c5cde0cfc3d4ac9c4fe4cdd9f70b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b96d8da64d5b0ab961438cf0486d8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cdd4389ef4262fd04ec205e21a97b7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff12e301ad5906cce71e22edc7e8d71642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413ad5d7e10fc6759ed90aa6820fa57643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facde5b845902721c5396d94ac38bec3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f763cf96a6106964554d9474404cc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e72de3d64392a93e5f1c4df9a65e0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ebff8ac6997d95f1bab0ef07ee4623647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b2358dd9ef2a749239a418d915fc7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891b24ff201444d4c521a236726c368649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5e43a80f4a2bb5655d3fadd1d4469650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d888e17d97fb744fcf725027db0a7c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c5be73d401f1e4278e2164e22aee4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63a7b6ee3a93aef5ec8cdf19a86240653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003b6448205324fc0da4976fe79d1bd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326605649004736e204bd712f9c8f42b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da75e5c56cb1dcf273319fcdecf699656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b67e6de49f305bf40a51818f622a00657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2c6e7bd7cfe9f2bbd98c7365b6a50658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89872a5c39521e9d64cf0b8d47a1e5bc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268ece70dd33de33876d28965f343a8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b57f75913ba60c1062b104c3c75aa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f20717e6324b5277e6177305878689662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392bd892ee86daf5787d3d0e491919bf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92b18852d451368dee4561566c31e1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076718d961b0ccce008df93dbd975bc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06e2778c38588fa97c34c4b3616b5f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c5528f3f4c6f54fdd514820a62f3a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5091d486e2ebad1ca4d1f0d9f9cd0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014b7b2a4660387e0f41564f571a1b4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0371597e19b88bfcc4acd0727d1521670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab08f3b0dcd0c9043d609533b43ba42671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294e31164d195975db1ee3fa91a544b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad35ab79cf019550daecd0f25b6c47673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa69976e60c1efaaf42787a3841baf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153c0533c9f92ecf8a914d305686e50675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4e639b3b7ce0e9670e998c76853da676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d21379af39ddc12bee0b582da926e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fafae4fadc17a6251c8f03d06c25cd2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c48d14cc2fb7fa7b33576309a89725679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6e0811ca6319cfc8d91e73df6caeb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20185701ca3a6f5392d821f1c6e9a4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c1d4f11aae6c01def4e14856f81ff682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81f36a4bc88138c5dc51697d1618bb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3170d72d8bd5baf329a18ac2bf107c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c9e1af9a9733da0c0429cd0533888685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff07a478adccdc82e56d273b6b0d2c5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7be0a3a58b18de293087512d0ea93a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0248ba28e03c8c3b2b14ed1fe6998d1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c558014b2887c6660561cb370b17016689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908e10374aa2170199eea425ecbd159690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fdf2e302c5d0cbb7f995d4c87b17a3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe65d25da0160f2bb41a98b304c611692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f06635ad2586da329d2af2ff29d274693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650a741d09ca3c771ffe477090cb17f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7348f8a7e7d1f22b3c346c737c7731695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275c63265904b4660f96ef795aeb7ad696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36fec223761ee688e66547ae2b05fe0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1853e78755c6e6ddd6ecd8bfaefe45698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764c77dd3a1077579194b7207868d08699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e0a09b564de6a592cea5fe6830d86700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c61fc06df6e69e1b6bf1f96a36e628701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a6475bcb36916d132f6a2575e1532702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768656f9162f9c1aa3f25cf0792e3c5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47878c1a4dcb51a31ba6709c224a2a9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1678e4311e3959f7964731eb860be705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16e3fa0f18cfd744a00ede6b201451706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289202f657fe928b28c4e9c315584af707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873cf38de9d29c3f537430385d381d2b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d90cc48147d4647e55be1c269a60d2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbcf4d3a7621741a1a220d1b0aa8acd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda32da6a639f980e442bdaf355ea2fa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9ef6b9fbda2209beab6647b1514af712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ce2e4cd596c9f8952b71813ce3d69713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8fc4142633a4b8df770e4fe0b96755714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761124c87a0c649e9dbf0428c9eeaabf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a827089d4a505ff2853c67f891cb3f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a38d6a4f1a7c6c8d194b74e050604e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0e508a44184e676f0d10494ef8264718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a1c10560a1db03df6ccb04aaa8074719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62014e925d53fde0064e7ee0a40d0301720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3268645f5f2bb415c2d20bdea35ff3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7945aba8a2f99e60b06417be1179d15722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52d6c17ffd7ad86e383d851b7d0d4b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94365ce8d302b13e3761bb3d73c90722724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9b123abb1d18aa2b295a61009e2f8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab7cfc9f26f306d136dc2cd35929e6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647bb934192c9fb82d0835e19537505b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904d223f64b3d9f3543ba6de57f6589728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9819205afc955f7e256dc184b2dea2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d810e179fb56889c9e98353e9037e95730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de62d15687349bd4cc3afd77ef28f54731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b467072489777837682701072f61aca732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b191cf81c4693a3abe8a17750c41b56733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15be7745893ba61da82082a18ca8c1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e12610b2a037b533d55455334f684735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b47ae319363e8f0095068b8617a221736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d582a1b20d34d2b82c8d7d833c97c22737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbcdda5918b901ad2af4cd9761b4aa5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb23a88a9d1a8530fbb47f240918c05739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51936fa55266e2b01d34f0b63f952ec8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b32c078df6e8f6cca7b33db7f2be65741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288c1f0b8f32f6a80bd4770377c42bd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa940d32ec757f885c772be4d9c4e8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d656176ed3609124bc92a0862286ec7d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9ab4893a40b8bf48b7dbf1cb0169e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4591b9a206ecadcbbda8073abfdd9a4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c035e87f76f565dfbc780486754a9ef747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9ac3b8e01a7cb4c23db69907a7399748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5caf19adb3c8ba3af91c77a984663749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df450916639775f88de5862e565b61750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c079c17688b6987164f46305478f5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ccdfa39e636c9cbfcc0b3feb0b23f5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c95a30e425f7ae8f34c899f6c489f0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66357c5c244bf20b470639de1a5acba754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ca1af0d4f41a4b64298ed234abcee755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46bc9b148bc74f1cfae176718b09caa756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80b16212e103fdc9277c2b3ac29626757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f0993239ec47d3ce0e09e82156d272758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8aab39e8dfd95f83d367c8dfcf86ca759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07f3f00108c0761f24c835f7bc0d2a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a72aaeef0cfc355c9a053b01554cc72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a77fa8ea057a76e77c7b6215441b5e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3de4dadb308cf9e707a9cc9f22c99b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea7d56ee213ebe0ad41ca2f788a2cd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4967d246abb0fc3486fd39978e4a86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8027b60692c68f8da5b91a0c9a161b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be34f973d1bd72e1657e015af1224c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ebaa20d7542e7c99c36e41f2a41e59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed81dbe07565ba1c23e0bf5b5bdfe610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4dcdcc794bb2bed8cbed9ce2f0d7411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e35f69c9be0480a019daed76917ceb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac51176e0906bd315e76a082bede695413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553764e1adc6822bb889875b09354fe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa94748a6bf26cf0f1aa516cf8f65e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e998998e19e9176b1e4256f89be8716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60d3e25278648ee36f0b4c3a5548ec17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83b73cb0e0f4aae234089e3c1eeb9a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382778739925fd073dc839ddb5475f4919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07ffb9a52835aba2f0d86647c5de9820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8496dc3fdee261933b2b2ffd5241521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef08418a863bf39a1a44877cee2a7c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887394fe71470672017b9f73be00045723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb059b362bf96df295393670af7af724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834185c22ec6baf172dd6873bcab3e325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7bc891b9f086385154ae6f7fae48726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad8ca6fcdb78091e365e3e19215cd227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27668925c0728454ba6cf7c46bc5cd5028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18c6c21ce98b3375581e7a983cd96a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c2964a7cb8007b6b5b542d375d6eb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aceeb2de3b5ab5b2ab9a5c89e86f9331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97cdf5f688972a6136dca4aff23b97732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39b8b419cd90d39a40e10c4c0668a233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5da8931b5ddd5f257ed33cf9301ab134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4695830539f52bf1e1132579dfbad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ed7105c7f70f8dcf253d73d364aab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f277949d36df6f1f50becf54b4659a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d6e6f0c52bef5f470aa2e4554f48638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c2a36ee476b111b30590437c8405a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43de2507997eaa97aad98d1d70602440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5502ce7a727b685abbdc5a93db3ebe741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304cede82cba88439ec9f2bbff41aad42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8cbddc50d2e4a4c8f584c17cb811243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f741ef713f12136442c3a11166f79644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a1e9516af94ba161a87179e5fe0d945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba00c6fba702b7be1350af56eb97ae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5fc562f201ebba91b41792d9df69be47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3d30497c467f609c353466c13154b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a4d61f2312a9c1994bd86552d713649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc2ae5c00ea123c0355218816eb3cb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e393b9862f2c6d1ffa7eef28efccc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324caf7000d8bfc7832b257abaf362e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded8a9f4cd4ab20cfbeaa4b097508ea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ba08cc7624d84777279c2fe9ced9a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6a33f3dae7a3ca562150752445ddb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67e572cdaae3324479ddcbd23290be56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d049a4391f2d7f05b6fa81b5def69857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac39f4be2b9f331b9f0555b85936cd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c161755998dcc97f2c0311b9cf0782f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2df4cd047eed6842515f00e3e95a960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2e770a6c8c4aabc80163173ed283461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775722bb44a8b36d70c82ae27a5d93862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff82e6e01f1277de3ba8df48b9936a4963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c65d1b8bd0ba75e1fd839c981fb6a964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d023cf9df6f371fa3b9ae2519cc4265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973412951caeed56b1419286c511ba1166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a526738ed15ba3d434c560cd765385467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cfd3ea214cd693fbcb98c0e450c27768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c68451761e44c417d1b6ebd7c119169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad9db758f2cbe5d707616811d9333970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6ed71f208da2c9d8690795a0b834071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256f71c1d007cae6bef988042a0644c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a2b2dc27ff84e5f56e72d4d17197773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219708fa4285bb3b073ff8930463713b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5467dfed5c01614cc19e0464e1e647b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5f2055d4f58b385798f028aa9420d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926e0ac1840a810b1a9273a55da12ea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007b2eaa45507cccf5c931408a220a678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ad2727734e89e22cbda12c89e7f3979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40389716678ebee15085ef3bfbbaf8e180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86202394c1a86991d4f5afadca977e181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159b3ff6ceb5bdb1dbb52f1d1b73e7a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe72a9f8949086003bbf9d8b295de683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abdaadb52e6116e70194e0adb41df2d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e3c5da27f67c08acbb9801875045085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09971fd559715f2ac6514b848fd9e286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70fe3ccd5dc122336528766d2e89f5087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721761d8fc6b5581e25de3e43bf5fba788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c0d0c8385bfad60d8de0c60c8949389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45007402748ef09d41f6c8a9e01416890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1569795dc120b827cb2fafd2d1489491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4423c66993672c6e75f991e43bf55192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c4ac9ccfc2399f79f56a2a168a98993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caacaa958d8da2bda640a534fbbab80e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054aa42845c51fc690ef575096f345bc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744ea9f0f0de495faf0e7734b8c410096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7adf6ef4deedff489347a578465ec697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1aac974f32c168a3cbb067b471fc598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8d021f429498e6da928ce29ab77f799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1de7da8ecc48ef13af59fafac1fbf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435bbf24e61e00d1bc04e1083a5641a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc15c9bcefa51d3b15e3983f7b7ca43102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef0333d5fa3d0def7a06d0e241cb709103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ebfc78dadd9e033f154fe43541a637104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2abd5504f7cc8715c2fe82fad041f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ecae4d327ac41875a0df2b8061d7a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7629c3d7ec2a3507a8bb627c90547107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa943f66aa41cf47ad865ffb0a0493f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bdb1b6ba6d800cefced943824cb78c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13ee6ac29cdc57f93fc21766fac3e5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855da971c864a713845cb4fad1150fc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e15b3a0550ea59a0e7853ab1718af112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3999deaee8862fb7a4f113937b2f761113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648bc8b9b4ac5476eee8b05a9444cdf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a723249c5897c44d44f8da20774beee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560dc6a18bf7f9fe3ba4b8597279abbf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9891515920f1e2c0b1242e9e19a5e46117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a259a4f0c4485093f1724287b17d8e3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a031005f76f293676c0adc557096e8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022e77ff4775eb921f36511ae2739bf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef2c8f70bd58d0605bfdb1c0daa4f8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ab15b9b5a120da67ba7e7e886b878122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f96096f6fa2262e39c2e4288f83b5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fdf7492079206cc3a45a2ea1bcf913124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62538cacb2a49db7c39d53213a138a9c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ea0bf129ce61415485f30b3e34f2b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a7c51e5c67afb4feb603d8e1e828b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef5645b9e406e1a64ccb8818cbb50b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0a740b4220ff79d0bfdfe9ebb290f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6b4b4aa8de8c690b560cf35030b25130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc46e6851783f0e631a4268efb891a5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2514083f3ea389ca17eb83fcbf6132132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f003d7743fff5db46820d28bc86506a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca51a3af142caf66688925ee910bdd0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cbb5a3596b3f2defa27aa505d7e3f1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f0f0c8ad0547b31e0377972f1ef73136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af5ee782ad59dd10635b32826e622b9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648ab76eb2d1fe183b08e088094647f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a6961b0042f56c4c826f045537f41139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc1448936270967cc152fe345f288f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669dcf811a7f0a9186a9fefd11e8721141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf6ee895a546e1b27bdc3ccf40220a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef66a9ef484335018a59cdb4b49c6b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4deed64fce8efab2da3e4f1843434144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83d2f72f437c738af65f92d2c19570145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e10c90033fe9c98010e78cea08f0f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eddf1528c0e29a4cd1b2efb3ac8eb80147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a13a7cd190a2cdfcc281aa851572d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e8526a26144aa9a8b8e30f7af1ff1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1aa8fd33ace2fdff5397390cf4365150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7211c0749c541bf4478431c9bee0aa9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489bf6ed0756bcaf42cdeafc372ddcb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0ea3cc7fa537566a929dbdc52832d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd830adda43889f17db2d3130b38e4c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a9366fcd76fec432167c34928a042155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73ccbcee7e4fa63b4c6909e4363a51156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34ab57ea822cdabe11b515d9866f0b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bdc491f93a8d02fdc8f03dfc826913158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ffb4e67ec83fe131a88ddaa2aeea58159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5ca5a3be5c3e0489be7e8c64ed48a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab026241d14264ca753b3328aca89902161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377de8ee5a6fe4cc8fa2315c933fc8a2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c60fca501aaa5ed07d3f972211cec0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9cc28f645cc9db2edffa200e5fedb0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c80a193c5e59bce73590dcc4d14c5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ae69f857bae6ad3cff50eb2273149166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f51833ea8289f660f355f2c9e52fa8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8acbf46d3e84afe7652e49fa1882c00168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419fb38946e7a35fb9623fd438cdab93169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1222ed50d15012571ce0991431c2ce6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58eb880d0adbd9b303a3495e09f6b9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53299d4d47b07e2acefab706e7a029172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ebc570cfac4b8155211348f3eee796173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ff9f20c2eaf543b1598f9d5d27b22174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff393cfe8fdfeba387249e50dded006175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09538aa05808b16cbd5d759f710c3892176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f077e5c7d2e0d8d0c25d08a081968177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4cfbfa78eb41a0d458490aec9143b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ede64beab90c45f10f04377e11508179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c3dbd2a87e740e9f3d8c60ba441eb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e6cbd2caeadcb9833f7889e2eb41b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd722cd5d3d656b1a7b7f383329f19182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df5cea20b47d5d8c3260c737d99328183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0dfe81b5ad93427640baa39a2d962d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d5dbf14a9cd088199117cbcf505e0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064af543755aa02d71c0896e3b9181f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a50aaa89ab602d0453cbe13a7bc06187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155031d4393b40b6e2c5e68a3783e6cd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1345dbe5d3294e8b5241f7c91f2318c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35e34ef1e3b94d1978ebb332249f97190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38a4b03621c1b4e6ee4967f58edeeb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001cc5154b41527b9b30c68d2a424db192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eefe07ea60d52c667cc22071303ad06193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7e9d97cf236699cdb536807b40253194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15435439930eb86b6eda4f444f20b7f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256b663dca01ae0c7aafa97e5dee050196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262a8ccca55060e77c062792980433b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c5558984192180bfaf6b4f50a6c90198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ec658dadb1d4ff453b72b8896b746199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9e260a11a9fa1163aea13ed1b5bc1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215def73a98d9c901322c643017455f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1bb8d8eb7134cdd7634a6c0e2a28c7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f7755a092b16b7d150a7a7662b514203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c206ccb219806297d380999e137d5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7830943134973798548e51d98a11bf2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e958ff3c02643fa1d6f270eba339042206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df372438c74c3065d5a0b2f37af9c70207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a832ab8432c08abfc5a780638f223208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd4a6dc2b9a3e9d44f584ce2d351e3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920807cb8a6627a6e66a9d51cf0bc164210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d915407e84517bf30a7d20456752d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f3e425e047c840e8629c7830674de212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a4a8e9288cbb1a7b18bd2f38eff0f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b18f5916eb9108badc0ce016fddb54214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d98d1fcc5513cc1293b241386cfa4a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09ff46e787c81a315e0e0e83cfa988216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c898f79cb9aba2c468ae69ef0e83812217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adbcda295165450fd5362d54ea91e5e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5b4f2f1c8a60f8d912b21d2560316219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f64e14e24745b0a6455c5ff9ff277220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b7adcd428f6e3751e6106917867fd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01b75c2f803d6d9ff1374784346a99222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032dde845504f4f292b580dec651024223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63010294646904ab14b8b1f056494f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b51e8e3913129157c76db937aace8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1108d2f6f1f1ab6eb4e0080ef6f33226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7734c6e98e38622a7f7fbcef6f80da2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175763fedbd53002aa948258a895eeb7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b19e4f810aa2ba40644d7411277e9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f62bf12b5e739ee729abf38abfed3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1f84013a7d5e5074dbb225d24cbeb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66304e904c25688e1945d771b6bc1c9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010c38af072cd33d8eb0446b48c7c8b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cdde16a1561c764a9bd8e396fbe772234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859ce0aa741172bab6313e1b55750ee235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3a4d4c528e1f5907f1a721463e2b0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662554f336c6c50bb0c0df81d22ed40237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa733b93893279284043b41c86dc3ab238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6f7839dce52c8528ed342a63efe8c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09301a576fa826e1d2ef16136dcbbf3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa308bcfbc5deefdd9717ada47ff65241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05816f8c6e2862018eca41180d28a91242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ac813e2e15d25fd9333b82bb38297243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e0fd81f9c92a3ba995d9f402b0ce6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e55c3a9aef4fc6573f14484ad7f6df245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a6fd332ea8a13f1e830dc2c9c11e2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab224cc2a5c0ca84dfbbbc263c1c91f4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8d0afba4c47e4eef7fd75908e223a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8c4675285f65ee3500de86d90503f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24183e0ce10abe779bf3a1fa0bc718d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54d3feccce952b00a09eb8ab3a9ef9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c4d7dcd345189a8118c38cea72dd2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5882fede9be16eb7e9a7cbab2f41d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9ce06783352adb345c73dde6abfed254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c239e9e302f6671c408b9398cd3ea68255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e2a36b4ddff60a7b89761dbd08741256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76e692473d8dc10ed3cec5edc6e24b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc8df29545b7991d87a26a8cf4962e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69efd21090ced81d5fa38854c3060a2b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480ada25a0385bf505d2e5c6f649a6d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719de8728bec5075f514c354a9c0ffa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb0eca5d2cda6a4fbacdb6347815cd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64fc2205230a4d13b0ede4d0406b0e2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f12d7a2601e30c79cd5dbe2ea4a832264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6bc609c5884490ac0ec9eb0aeaf62265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33829e669b0432652a1f7dd4e9e9dfc2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56190776f6f8dc71a4045c9269d5bc8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703156fa5c4a7d50b3d53564d29cabe8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ed3fc47b82324a126844fdbdc167e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920bf7392f031be55f230cfae2b930b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ccb8b87df3800f49d00369356852f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a3b25dac38fa3cb719ffbfe87de99272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39953d13dcd665d19840a2f29adb3a92273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e044526ea0dc6f9925d6518f3fe6bc0b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2cfc0523e9dc246352f4745d21a1e3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812df1e1c798a93268b31674f9a690d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773dc3e0fc157ca57acc03e8955371d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b557de2387632de92726eca954e548278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c33ea190c9ff4e2498780a52ef272279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4402f5fd3531ec119d1157184696f4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b7ac21aa89ab9d37b9071f97b7b11281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16624bcc448c0e705e69cfdbb6deca282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc19e4b08a71b56548da557aabb2db1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f73d50589972fb4b6cb0a6fd20191a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334fa782f28b5ab5645c335192c71e0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a4f36ec6a3a5a4d4606fc0b1baa33286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c5fc7786a8622ae82f4671aa5abcd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0eb49d2ef6edabba90bae3c05c766288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e11691ebea38c4b0ef0d508e44d4d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9f9deac80045258e0efe798b59cee290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ee0219091cbe9e8fe91131064b1f9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b844eeadafd7de34e793207e273493c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a24dbf02bce5bcb83a811e1485368293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32278991e7defe79ccf32794a6bb2b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09695667454071ffe5d6b6147e32fc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8bce5dfb6a94cb42e6230bf05a9222296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53fd0d259998c4c75a1f1ffd235b9a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0920b36bcbe8c919993be1a3782dda298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3cc942034c3c56212c50576a593d91299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71d51bb227b79045da872246ccdc02300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3014be081a6c42fd5b5f36031edcce6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c7021277f896523b1ec73bd7d199d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99132d0d073df42c1864827d2f8b9a73303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eed079cb5dca61c35fd519f7eeef6d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63ee5c0c7ad569873469363773f344305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c99036e40a33eee4730febdc40b7c6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d355090d93ddb6c881f95588c9d30153307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86074fab75756a4cb552aea99ba97d7e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af003ced2c531be1e25470f6314364e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bde01a6ed38d56e3c9670f431e2cb5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd136e1b25f487d2513e1418900fb158311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936f6e261a720dd67823d1536313e25312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714c1b3fec5ad18609e779de6d55229313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872ca3176c935c60ccdb92852ed6633314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2fa467bb127384ce0e547065febb28315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3f696a7c445a69ff5cc32384e477e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc81cdbd519327aa9798b7b3ddd3cb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8fff8901077423a8b88a040cd2f1e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9b190d8543a3e436cd865726c5099319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04e61e78c5ec5b7bcb7f15a66ffab6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49e3261d5439eb2631c806c3e9aee3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9589d736336a58c08e871d94fb8fe7d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fbbb31c52def83dcec7e2d6ad4c39c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d7a69af0871734d5455802bcad462324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f3bb9c9222f7039834f7b4800d871325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbca977e799653a04acf52d3088026d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1472a2287e7ffcd37c6d933ef84a646327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53102b937de827ca0dc8aef01ba9beaa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f6484208a96c700355e2192fe095f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c353030cd9d933e3886ee924208381a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d71d1bb16ac8527425c38843964d9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648950075354b6e896a06f1561da94c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd0b0d5d9963edf9cd4eff8de2d970333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02a5efd12f7bef870ccbadd076b68c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca60559e233349b1e8c6ae7393b1aa8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b859bcdf1396dea0403b395c0b598336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a476bee3a04b5f381bc2bf9f6701d5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13675285ac5c797bef40dd65b280fb39338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a72f856e3b13c9eb2d2acb518aae9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50932e70a8a41c7ca7e338bfbdd0ebd1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abbba358a0530749f28138f2eab6255341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a02a3175b2925d30285231bfbc7ef342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53c78b32fae26d41d46d28f8c9430e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108c85a48c18009f0fb3164c2ae25c8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae326850c3d9b563f07f8fbbf81fc5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae421dc8642d55ee8c0c0a5eb492f4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33224dc3a73c0d34b665256dc6b37d4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd9ce7ce49b87ea74453d126f88867348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01e5b33988bbc870e7c0943262efad349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f0d8bee852867e3532256d2966a32350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89add5e2e99e1a33d3e769e61c4abd1d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9cbd5fa27983fd1ae1beaacdefe20352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed252676b7be1e3c2d3a20b1bc0b37353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e3ccf20e8873fb0d41f3712f4891a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571a1a91cd12b0bc0307d57019ea181355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daadecfd7902c4260f2cd3a97795528a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79003aa6eedb42ed8a8e0c66aec37959357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5940cd97e8d5e34d4af15642b95423358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4421231d096056d91630c5878e64f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c284e637bc2315d0f0c6b84a6a21477360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f7b67727f8d59585ec4b64545833c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f111ca8caece6eddb262ded373747362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c967f907488f5bbb6d47917a6d08090363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9991df84d805d072af1bf599b0b99364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc10956f2a291bd58b75c6e5358933365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbccc7e551f41fb9056f2f9404d6bf9f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0518a6778a2153dc36da6f88816056367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940cd52ed2377414e5a8626164eabd04368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fedbb38be2fc9670fd81e1040a7561369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ef413a9ad4eec002d08a3ade0552a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021bf89c32ec4c4b847ed69dfb9beb5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9db7bcbef4647dfee98e78e0cd5874372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327fc1f99b113252fbaff08c3db9b62373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbafd0a7ea63c6b3d2584a83af7d6f3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f645be12fffa931885c1c536911c9ea375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06bdbe16286ec006728e18ca678c9cb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a01476b9f2d08f502a96d518a0e4e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e65f3d7094acdb11a6ad9bb321bb27378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba33e5a7d5d190ed50ed4ac75c291c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e765c64c173c4adaf41e005e14f7915380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f331d65c8d49680e5f678fb17e278c1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97aa1123ecfe6b18bb0733348be8e1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89dfe98e0e9c217c5b46530bfa45cd8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed040f7304b5a55f6034bd86f3cd34b1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70c1b65ee9b1e94d4054f0bc329e46385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159fd4333d34610c64f967c4b5adbfe386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1b359b7c886531299f7ba668fec0c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1a8cf836906a41cc3531b8fdaadfa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56faa0c2b3941b298475e73d93dacc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0ef927b7c6bbfaa6fef05493aa79e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e113a78e33c3d9e0105c081b874a306391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9fdb8f1a3b1a400836df96047a6cc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496b4b271f18ea96095784322e697fb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e800d43504383e16a8336f0e34fa53394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d3be4c8d5ede776daa8149022eafa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c560a21ccc3a05b13c9c8a3f628d74e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed502acbbaa452c1b47b673a1cb516397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307cf188eb618ae11a1f977c306394e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144309b34d1944171e21b1a291a81084399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba5e82ba74c5d9da93e1dee6c1d2f6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a16f3958588ac43eb3b84893fd49dd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000ee351449dea8034761a633d37f98402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8da6684f918d7248f3b5b20a667f6c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf315d7db0649fa2f02ad6ca5223c213404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79999c476f4aa7474665155e87d6703b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87b58961a32bef8c31d561bc834628406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c290d41ef92f6e7a00d0db13a27f73c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef032d1650db69feedbbcfc832964f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b7f3c125913f1513997d0608333c9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c5883b1c8f8a0dafac4fa9726e8c3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd4eda2dda02eafb883dd130c97725411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f249988dde24d5b80f3412cfd69843e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0c905f58707704ac1b20abf76e2f7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61cf400600e5d57f7c5f789b6b76fc5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe737be33af03a4185f1218d2fc83f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa73104dca1f3ece45cbf0038a6a869416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a88264c5c8d6315a5becc442122e91417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d94d0aa53ec9c79b438496bc90d0cc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e671ec159e3e5e7bdb00f8bd8728d00419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3daed7b4cd34de1d5c610939543aca420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f609e95c12a64bf18387b09ce488744421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847eff1a6df5490aafdd806c4ba63fd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d1e49cff5295d6d02df717369e80d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba5b16f9e7dfc73bd194d4fe20d7ba424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92a52e6cfadd7262dae5ccc39a01fc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c88f02bd8015cb16a69b2ede2b0fdb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b001d71c66532d828292fde2973de83427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687d7965c2cfcfdf81e06951b8fb193428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02466aa7e7fe4599dcbe052c276a5f1f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39909cc0802310bc5977ac568f4f1865430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f517c2fbe2d19b3193d90ae6744ee8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a4fb77d1efcf1767d26460b6ffebe432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ef455fd9fbfcecd758116832586a5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b8bb897f490eaaed29cdb225140cc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483061ef9860a5177f59921932cef13435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004776fbd0e72fecd1b973976c21c61436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77749066b4547439ddbc9c8c8f1fd44b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a1d553bbaa65a8cabb8e315b1842f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1cd88055239543263b963622e814c9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dfe749813bb966870432ce7c4cee16440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12727f89435b3a45fe7092c9573bbe3c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f973b7825c69951e17205529fd5be7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e721a26483b42093fc956321d629ec2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180e58a180721a3cbce6832b3869e0c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3843500735059d4c131d09407ad64445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c9233e64d6242420c65d89dbf3bf7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b6c7cf407347aaf62b31a80a77489447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50721bf3bea4915151615a3b801f21ab448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60a866a40c966cd6b872698c4908c1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a875134bb92962c780552182f0b4d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63345ffc4ac3c67ba4a972fe5e742e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef49e8ec7f923ecd930423a8d4c7d48452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff147cc025e26fd7a77f6d0db2657d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad36c9894383fe002d9e07ae73cd8b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e7dd0a85727af5b9c78c3cba91e37455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d435384c50ba3a23802826ba4ffb802456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0c803df433ec5c6f946d1c943fabb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa013337e72c0a63230bd1b39ba985458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1116a6a81c064cfccfad9cf70f7f2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda0717586dd24e3ca5e3d991c16a10460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5463c5d5773944a6c5b8f62037be29461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d2eb8ae485e1069889a9034f16998462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150be4ba07ea747db194137250b14e06463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c67a2e86dc0979a69b43d39971cd36464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802da75760f11574c0d3df3c65f684d6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf943d1b8e224aa9108722520aede2d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15e3c27618ea4f02fd715ace582d23467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015dc75b8f23f3bea78c7530b85b914468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc444ae13774d9fef0c3f532ef6b6e0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3089f53c5f9ef6097bd3846c5417b5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715b7ce94a9a8be39e5de1109ce05af471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9924b5f449d0b33290227113056de29472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6f96b0e633d24d776956b89cb5268473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2555bddfc6d7ce17e7aeb8a150101e0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02b8657c3d7c135000e9ccb0c9d923475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b9df0a7c84d925f92434453f52d9b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb186d83a279a00e46a73266dfdd40477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2422819b08f859c3fb9db58a3206287478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846a1e74a0c49cdba2d4de500ad3f47479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861112b882255fe7f25dcdbbf0730621480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53193cdcc018ce025c20d092234f4eec481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf24a2065809d4f62b47377fa173d3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720d2bd0dc8dc57a9943e847348471f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714d7ecaddf47561069f15d369c5d68484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ced431fe21e8c740d66232dbd3d8e7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef25f58a16d4f1276295b5f8d03d8bf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7c5067da4b3604c11a85f9d954c5e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a5b86b6bf3323a3da08c291d36235488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92595b4889d98a1d3f82adb5ed6f9eb4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255ee7536ab0c647e88f106a804500a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9748d87fb6d19d56e31ede5bdb31c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac2e7138cd77791ee34aa327775cae492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5e9a624819ffd3bec854face8419e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786b8654ba5b3b17a6d58975be536d0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a162e668bd148a1edeba4943ba41da495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bfe0d4b9cbfb9c41b7758793414355496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02abe1a73ecb398b0467b2fa7152a9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2314f953c5e68876614ba33b612c093498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212741f5496f522a5d1088ad949f305d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe1ae5081b4b7d7c0b83188ea47477500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ee4c1a27ede030115f37c1cc0c34e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703020be31856e41b2f5c3f1a9b88e2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb7e9d9f78bcbbaa3a54e8913b2ba2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6838c1c51211e450c54c332dde2e2e8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19975df4dac58875703b7b2283163ade505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b6e506379453714fd342ef98c8c0d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c5a86f8befec3c07b7b847b5884ee507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441fc2173d707c4a22ec08dcd9bcab7b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c77af3cc986abf5ccfd2fae6e4d32509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f9b075ba3228876947e56e3934921510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982001990684a460fb8c1fe8064b43b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc74999be3a5f320d4d128f0d1b485512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030f2f81bef67ac1b7e193ce4fcafb9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2e7b5a6022d5ef42e61947a1f9d58514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714da019059cac7c9cb047fb34e979f9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817c5c575d3bb45aa5543f05b973a2a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c941a05f0129b87b73f215f715c515517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e39dfc7b3345dd45e84f36b276a042518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed23b911193ef7f29210474bf1a701519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2870cf397913fcce52acb4a6f5b190520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299d4631e3111eaaca57d6a6860ac7d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451806aefc27cb3a20baf41ca3067987522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21e8bdf14e9ca0afe3902e53d36532523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656e18247993a7ba13e45fdfc5f58fa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3f6a2c4c5bbd32d059216b17915cb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15367b14c02dc64836b9a9b9f2888e29526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f456f402aba87afb29ea0470e47ff527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0411758a16088fdef745c5f3aa3e1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ec4100b2ea0d96302f936650859c1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ccb27408973826048ae3df1a4387c4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5187975cb6b9673fbba415abe5b5e5d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3450269664656758677e376de64a35532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6bcda108e3567539a7cf01fe022c70533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392e709c5e89a910904ba1804d678a8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862235b07ea57901753ea1e8223909f6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5d3970eaff78a77ddfcab57b942a7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e885178e449823da962a878ba7230537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c83658068093ad217f65f5504a0f2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df68e5e17d7d6ca2b4b66a971956fd9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a12368f0029cdc092e067fc9f560c7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191dcea233567ea2a499e1332b1082d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5aa1f87b439704d8baf337a2a417b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21df021b050c58e652c990826b5343543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2331d5265e70212bcb7b2c8d8cbcc9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22219531afbb2610bfa80ed4b39b861545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff9c36ad6052019230747f994c9142546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f314aef79f87c7514a989a10517fc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938da9396910380a03ae94ce207346a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8e71f5095c35eb4e90a038a3f3c47549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98366c42c7b6a7a747bfeaec34be001c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654f9a1a328ee6d261715d2b930ffcc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f884732d36c36d275a30e7fb7a9fe9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c612ae742c591ff9c979ebe4e58743553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f10704c5b7c25c8f091ecf0bd4b7c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103132e5f95a45dfe306d633dc6fd792555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb236aeaad680577afec0f9ccda86579556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd74d1ba2e5c9f1714a3118db264fe4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76df51c3902cc4801edc7147a7bb772558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec1f3ead36feb480436bb23713ff9c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88186f81172b1a31a30416107657894560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c04d1e6b476ca665cd63afd681d5eb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253733364e3c65272be7e3b193e841e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8fd2c5c4120c2ddf809671ab7cff89563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042232e7977c7e2e1050b8a1647accd7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10456e460f65cb793148dd56fe000ea8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481aa6712b6e3374ae16cc471ba8b50566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd3819ac6f9afeadc39745c5b75df3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d3453d3eb295234e234530a44ef04568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29a5f142a6a21c339799fc9acb800c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bce21d1f6eae2a5416e88059b16d1d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839321a35f12452ed2171eb46cc06720571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257129c476e08153a692cd5cc04d0fad572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d817cc5049cd60e30349c654b16463573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba24a1a31871e2854e0ab7f8c12e7b0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60156fc4d0dc1f6b0974eb944d0ff24575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35881dcde35ab5ce1bb8f35bd1466a55576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb24611d9966e264b21c56e2a36a805577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326edd50ede1edecfe8cd280db8f7816578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ddabc460a1bfb30ee393c87988aaa8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bff658031de12afacb55e738b08143580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b0948c2488a83a84bc1cf67e12834581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42753aef1a9aab690da9857ec5313e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eeb8f7b630cc7aabc797425d269eaa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214ca9148a5cbbc513a9caf8ef5916d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e40100b9bf1a7fbef7c7ba488b7c0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d3627202036ff32499e23236d07fb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519f822245428f6ede88c46ff8798c3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7260f474f450fdbe3fec02a4024b718588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db0cc4f45c7c0d1404b52e9cd8960b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a7a44ca62884aa9cc28b9c275eb08590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53508c54258e94af5eef414b258d8b0e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491bc5bfe9a55f3fc0ceb5f77c8102fb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7d2a1aa4952dfff06ce297533a5ee593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0692704a9c523ebbd9e90cda3c0b3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5df59f6aead30756b9dbeec411be0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24326b02a785302d2436398264f4dd9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8c6a7a8404aa31f10cc589c08666f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ec3e9384fa694126c2b3c804a77c9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63b98e9c09e2d2d7df76ab2bccee6e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea9d6c097a6afda355dec04d317602600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d5ecff602554999a135afd33b2a55601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97120bd3a633b89aef915d4926fbc90602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf38bde79692cf51fdf051bc2677159603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518f1a433ba6c17a9f16597542c0195604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f36f3652a2b9046d42719ac5ee920d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa1c6aa28f9489a55f3d7d6be1de42606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ee61c08733618604bcd4264d3a14b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e751627af89686c6a65fc197d1fc87c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920dcdcdb86d3a64fc5aa1aab77f66db609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f8a2af8038895e56c5fb2d3be3ff0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4931ad34952e38cb30df6b1530eecc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84684774154bb3702c34fec8f18606e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002bb4c40150fac70bf16c412eabe56f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338d000756d5cfd99950dc20b5c98ef614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c275eea8c53fd68a5eaba608a614e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04035fa48f1745467ac90b01560272c5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d632cac81860f39bc892565063c454d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191eabde508cf265e31072891883109618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68743b652a72784dcf0e793c910cae81619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b69ae0efcb1c32dec3bfacfba09c1c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b1f41a55c72bc3fe89ce77de1d2e6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f315b5fa4ab833d4bb82b7a2f8f9cd4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a359a4aab63c1fa88c9fc0ca4c1fa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd6b79fd12f9f9ad56f130d4e3791b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ebb969b3327e2f7bcbd4c15abdf035625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9bf6b086990f292c6d68633376af0c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ec9d25cc1d57ec4af33a32b9bf10a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab36df92057ecbfaea56e29f068b34628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14891f18e5cb979aa2466fac82d377629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51a7012b372be246febbc1b40d930c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff30747f4e5d8c7161cd283bf2f752631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63895f073e6af6c81e60f9fc053093632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b176a0345095bba1e3b75e85c929d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dafc1db9d8955c3b8cadf88b03edea634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e9f35088d1d7ac89d99e48794d726635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff51727412d27a1eb283c2a7a501b6c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed09dece67e26912e64da533d3c09a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5e60a916632270fe0465d7aa45028638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b751a0b33bddf2ef2cf0408059b727639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb02c8018720e30c5fc738136b2c30640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681936a3766f869f6e1f6818a92e5636641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca91537f668517a0b9bb6d1c69eb348642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96a5c66308752bfc0190d790bb5959643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4cdcafe5ea04897306c83e7c66a4a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c080b97bcae2feb8f81173efc03bc1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5571d410a446533450e91474e963d91646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f12d379bdef34f78e16fbbee9f01f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018d8fa95260b036e9e45cd40de1e95648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e3b84edbf2cf2943b167eca5dd27f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c169e1056dcd69ada2c741311c2ee3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c73b8e7d6fc97e3797b87e41ef0c3f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad1476a81687eec559b13cfe455625652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19fef7587e540eaeabf98005ba862a3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fdacc329f57d178959c60597c72040654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5544b18b3d81c7a7f061f4f3130a4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa06c15830c298efd393da0d2fa252656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48bcfe5725df641906d48b2b70a2ea657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d323a6959769200b60750cb05dbafe5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeedf1454da296fe1dc02e6683749970659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee293a15451716cb5329ffb2bf55191660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99824ec7339e8d1e53b3133e8ad0d41a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0599546aac2b5953fbc42628ba898662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889fff6db7dcbadd1b05d7a822023551663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cec3ef1daff2eef22c9a76b505dbb4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aaeb80c4cfafc67c214b5783ee0c6a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0e258a2904650e66d52ffba285a2d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11084a9c1fcc3ad09c3ba0076f8dc8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b109c5416fbbb52b0c1c4f0b204425668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74f73aac6cdf30e9278aa227c73afc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d2ace0df6170a67ef924607dec6d2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceec684c64322d2bd6970dc7f03ca81671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a44d6502b73b305ec5b858548764e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d78388c292478c227f499eb56a46b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2c3c2878925de848ba5a8a5d3a99c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c642ef86a9aceab39572bec669b86675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597713cc2056cde714f441597c7560c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211dc2bae23254d0e637c68aef9b110a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a9c9f46fa5bedc5fea20a16b41272678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d9751d5588a6cf8701899a34d358f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f24e38dcc6f78c2df5f55e0325c2fb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382743cae0d4950bb6e41552f2c9d06681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0768a5f19ed0283b7a4aee53b29b5b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29137930e3e61b9b36382d4ff7cd37683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e627166a150e288b63f07a7650c30684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56d2fe048ba9b7f9a234a4510715bb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac2bf44ed226c9c9bf306a019d7c92686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453cfb9cb74a4b152899f95705faa98687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875446fd12d79de24092b91eadec3ac4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1babbcf4cf146c2b6feea63537c01e2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853db012a27a777706548ecd826895d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b428b94e61680f769d5a52a1db819691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0408166046f3caa87a3cf1a55eb9ba4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f12eb5e8feaedbeb6efe8238600e87d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6f6bd283748da875d0d5b0958ada1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4551e3022d56d70f5f2c542b942eeb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b644f94de03cb2240225f7fb1e877db696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451103e2fe8a6d32b294b99ffa62699697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f9deb463e7d200936d473462fa563698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a60052a942a407342db3cb9a78cd8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5fa50bf1176035b430b2d5675b24ed700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15999b1e7ed9795551ae6d3711b23085701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c401aa3f6a476f29e52801442f04e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22818a924bd8e0f0513ad2c1d3e2459d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16523c8dd39053bdd862749740f07977704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607527703a1377940b7dd2bd6766231705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450d28728557554f7aa5974a95bdae3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407ae92a7a33bac055136933f379fbf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b316c0cc5a24e42cf0ca8476a3fd8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4b50775a85c9e759fc33d346752e4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1b21af2ffe12b8a375b8d3cc9de52710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2948b81281c0cab776dd7fae4235c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec900ebc50dbd929f335add5d2bf296a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d615a9a613c06b217f24af9424e342b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbe03a3a669d4d8fa794b9e7883a1d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27416b972aea19015aec7972a90570b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4538948af5bcf5d7eb826e5d078b5d8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d60fc0efe95db49bd0c6ee4910581717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18858ee9301e2be08afa62c928a4ce71718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be64f86b55ed79709e1c7d0b5f2a7df719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b9b471b695ac40d6673cea2e4e94a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa08ce686d2d6bc8b5fc6fa833ff34721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c95aaf738951d64e5f89a1606de37722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1552f44403624113e0e1af32243dc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5cd82a21f5ef465dfb4d8239048ae724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a1d002c16d9e108e07e7f9a00b8cc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cca864cadc00598bf1a6a653eabe21726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f54cd41d7c81a5bf05cfc1a78b09c7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90278c9d07d9d7948a7da07d2114e0d3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77118829ecc27d9224cd5fa41332015729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5784dcac2256ba3ec4f3ebb2093105730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf4e7b561137bc42e47bff50670ada731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd606a8ec2c27157a9283c6a2931b16732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d279ffd835566a20ab3b1f60e3d02733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4d4bf14a666a11c2d4c61153a7851734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c1ac5b12779ef1d48026f2219cc2e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239edb072ed09de635074db05c7dceea736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48197e516b24dedad2462fd490d93e46737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbac4135e00d65c8574a228f652bf36738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa2d6077e51d18bbbf066873e5c657739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1183826587f6172b1835a56ae4fd3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1aeeba67711688c492b772ff81925741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc5e2187efc6b0331b62aa60409aed742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3db1458c1e8409427b07977376adb4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f09867b6bb5a08d888c4256b2f62d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206e902459372d39b7f02d96dc3fe54745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b214a1ed260124ce2f3afd2d1639e1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c633b76a4f9d6bb4c7f0002996b1db3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009134be75132c42401ac814ee7031df748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4810321545b8be8673b12f4ebce22f35749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a673ccab31f096500b063b9d8f1af8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eefe039a72b9fcd08dc6181e0660b4b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add19856191b368abb62052bb448c438752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad973784ef05b528f80be11cf805ef753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa83ec8d1f7afd976a01e41b53ffece754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863120cd1c59ce17028732143fba320a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36306358683ba1a922b46c7555b05b1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf319465e63103ea59b166ceec8121c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5147a53a02c5204baff85807b3ac275758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc13d08178e6e5dd0ea209c95453f57759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>