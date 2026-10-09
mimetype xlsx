--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3471e7479b7209c604de46ddc535f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed3c156264d2fd0dd150b74ab3892d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec61a598d801e64ff5ac86d3ed455833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9bb1502dad42b6be8a85939b00abf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137b02e7abef0488992863d0144bfdf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123fec742a6bb518e8531fdeb64423b56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab331ed869551903ba70955ca17ecd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4f72c1eea7d02b7f80ebb9b04b62b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbe53a100e258a6468efc1f395734d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06d0b96bfde911bdfc976769eb218210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aff455935de86d9a790ed78026e06b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdff656c5d2c46747b0bdd1e2e9343b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb82fe8e044c10ced67f48c9298542213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a8bcfe8053d10f5bf83c3f944d54214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe787fa56e272d26c9afac56b1b421215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a7669f81ad43eebc34f39231edf0416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c4cecb18175cbd53b4b8024c3c8d517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5e21c941d06c0f46f70b9cfb4bf0518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793f86fc4c8a7c25e7b5c25e47d4d4819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adfefcef25380d04478703d176a51bb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64936c22b41b7370423475997d93578a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe32ba1e14e2e658018baddf4a0854522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb603fd8bfec01b7430dffd2921191923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348312931014afc22dc78c23da4e3b624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd488aaaec4a6ebea8b3f953bc079a725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08042e0428c41b02d68a57093683739c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f9b21f76b313b8410382576b84aea27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b4313b957441424365b2e11efc9c628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd78da39f1e9c0994bc5f375610a2429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f83177c294dde18d0767c05055933330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550bd8a9061d72e62471a693d643f86d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1e3f59c07e18b7d52b5c208c2b63932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feafd47610d30989bb9d95edccdfadeb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d11b1cb18a70a361010b3fb0b7b1434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf5a42363454dbaeb2af8d8284432735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5d26b749cc28189d3418e3a68d34436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eecafefe9cc215f3dc5fd615761f9e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce67d70403c51b2a9c4d444b3a199938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f953e1f69e180a1443645710e9a2f939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52428d031fa71aa851f9cf0586ef1cc140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f34da252dd035bc92f8b3943856f0441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078458935d33d405c8c170cb50907e3742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f9e158213aefc06b72654e39ddbb843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30738c6dfd45e356d4f34394e634346644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc43351310a2a3ceee8fc14511eae345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b21fe2df39166c075c526b03ca40b846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdbf58748e05a8f199f0c305389c44247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4fdf478b22887145c1586313b129b448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e395d3f965047862cf838e2da20e8449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c1c87f21298d675ef9afea12dbaa150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69456a10a84c85489f4fdf970309319a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a841d279d0e04eea323ce722249bf4c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8b70ddaa356f69294502e0afea4ad53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec0ed83032775239abd315be54f73354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214afba1860c7f34c1a3ad6f14cd9d1255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa993f7093f599739c56e877b8e9fec256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5ad78048b4093c9ebdc458901e8c357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125aee0ad44ee5630a715f0ccc0bea758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a810a9d9e8f34bea92448999fbfd85459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959d4204911f3f9e751d39c2f87835960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec971a5f7ca5485562cf49e5a2fb9661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad16a076d3206015f4bc9cd754d07c062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089104177fd2b081bdb90c916042e6063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53af7ad7af2b893a030d6b78675dce964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f581bf3a874428e95ba8a8a54baf365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27a79b56bc333054a1f3f6b353311566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a380e4c27d739d04711ea6167360767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e89a18662fd7a9d3bf2b22424267068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc70abbab9a8ee75824c48c57e0948f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa479a69f958402fb1d8189722d77070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd81bc48b5dfbc174a4f13f0e9a67371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04f4bd039cd9d10e8d516fda12601172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ca20255d4918203eb507c1b56d74773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d57312ce8e8d8325f2721df72de3274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443a699dd1db1a7a042f18d943fc1ad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791b4709ecae278e7e488279df3c40376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29178fc9161c50f0e7f77e0097e6fff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22328161e17e7ce9b192d201c5432678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d6c3c4ec2634a5ffb61f5e84a85e279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417443a03741e048af36914c4a34ccd280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f891b1b7aefdcfda50a49f97603d8a681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b91dccac074fc4355a102ac815c49582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc02240b70dd0e659782fe5147c46483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48773c06a46a0f58d186b91a1bbcd984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e97d8a8399e459842c5949557cdc885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539e577f909c7a12191b2fc73dc7eef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678fa51650aeb90986e6a82026d51b0287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585846f993cfecd10336155887d051f988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395309916f37b370035e3b0080f2b0f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43839be7dca0f24f46e244934c9645690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963ce403234d9d55db4a51b441076e491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb9ac4813d47be9f0d7c0df1c90b1492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56afa68b82a7633d491b2013983479c993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2ab935da5f45cf31d42900af0b58394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be8c772260e211cf5dd1ab7afe88bc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54490f8297b84e785ac1b1c9a9bcd996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a52de9ad93d58ffa381218744c99397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8c6bfba58fe6cee171aa64942e7f098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12df8c70e1cae2a7e2cc64e1dd2ea599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6538ac84149285a11e6c99614508d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2515b48616e207e46832b4913d6f24101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323353dbb34b0c9c3d5a5269af7c921102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034e3cfd05d9458a51d80e56c050ce5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876a1475311c96aeb109479ad6ebcf3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1758646cb9b80a630fc2dec6fee9a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a836312c3a1cec5d903fb337e3299f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590b45402758cd0b3b9f63a075bd93d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38237677a1b3bf9c2ff2f1f114f3696108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611023adbbfddb26ccf6571e840b261109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb2099fcd64157732b67e98206c972110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4bc682d057916dc300b476f99af34111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655df557950a237cd666483f0c805bae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a59dbe42e82db12f91b62f99b93351113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aef8953ee3308d74200414b2bed3dd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95388ad9442c22ff87e595aa744ab74e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f00d972108ae99d31d6c47ac39c20b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734248ed8c9ad41d46d9c227d4bd72ed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ca80dbfe5bbf437c9e511555cf546118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50234d266c85d08faaae7c5d35fbc55119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed63f219822bcea5cc403479297565120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c09e38b178f90f116d5d5a952508a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd268d0b85fb092b9fc262cf18b63332122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c5d08759591ca38f410847a6c6a35123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523ff68493d96fcd0e4a043c947410b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5c3409f6cbd51b36385ca25e43c86125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225685090eaca3708dba27a9f3c272f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7861ef1c62e7c0a28fa904b6199f5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450dde94698acae10d4289521b66635c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a0b6cfd6c7b224d312883c2eeb297129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de21ce9e8b609a667032f1a76b5e70130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22e9df01078229542d1a8ee2712f50131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f409a92a08b2b500618d7f387a44ff4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70654aa41f723e3c45e446b8f2a6608b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28f66d8ad1f59dbbd10f97cd56541c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c36a521978517e5c673a73da86022135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200780d26d03a26df8f06556a884cdca136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa9d2f47622c818c293956233aa46a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d4e95b4a8938055a817fac8aa8334138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411257a62d5840bc89f4d61c54835e7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435b79fc00b9641ab7d1e8c529a6e41140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e53b2862a46dd7daa0a9859035013141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f403fa72cbe9696c18bb696197ca30a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16388971daa6e1a37847742690fbe036143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec33a310cb6cb7a3d5fbdffb18fdf20144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970676773e8051e1d1d61d0bd27e3c2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0d116307907270440d2ceb6457816146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd9253a845dfc36dc267453fde5361147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f94bbea1ba2b6c4117bade520c720d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd3f4c3f99edcd45cbd4a9ef490e53149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3c19ec4e68f4d045d2e41112f0a89150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a7fabfe64d6c35423bef6dfd85e99151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69ea18c5389fbc6571d32a6e92882b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889192fce3036d6d17b647c8be22cb8c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5036211d19120d6936871754a094e82154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f5116221417ea1ffbd0805c3bfc46155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff0bfc0d00c3ff15cd1041c49f8956156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233dde642d78805abf8025c0ad3aadbc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17094d0e3eb10a6d6bc913a23d22398158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4948eb31e2c0863743dd08e9b49d6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c5a5317f143aaeb202dd00c56b30b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315243b11a3c949eea2b6496237e55c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d3294355bf255cedeffa872824fb5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc365cf9facf844db83ea0eb46b642163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99774e7489ec3654703e97948af24365164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc820ea299cfadd18a16aa77007b9ffb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84916e815caee6276daef8719331f83c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3ee7e9ee68c1039d2055385a784f9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1380cdb61e48f5c1fac04ba27ba255168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29772d93deea57a87dad2ee0cc288f4b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8143f1075a89cb4063d132cfcf0997e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b385d91c919286198d07df0e34683c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a167471c49962e5b3fe84dced14c5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ffafc7d30bcb464f1781cea83aabe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585ccc3690f8ed7e7ed71b58d263734174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89730f704ebbed61b7850bfb9ec985d5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9f3ca84376f14e2b4bd693bea832d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321efe4ce13159b690f5b269d2c10d9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5fc8ae787d293eaf36e2f77d2777a0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89011b14ec5d37e3abe126ea78236fb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9db0dcbe55b937fc2ab19645b7583180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2fe56d7b98138ae25c21c3b86a749181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8b36b2ef517259c2de473c85497b2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266da4608aef5e1c809a1bd022f3fae0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128fdeb4e4360139c8c7561274a57ecf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93e1aefe76ad73560053f9ec4395b7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f855ac6f2a7029c0e4ad8278ee0f2c0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfbc99878448993fde054408430410b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b948447ab3668baef1d0022358bde188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef5f3b063faf6a5c36967ed07e2993189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336d824bc369e9588f8cecb1cd3cd4d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ac1c37d794cc51fa1dd148cc1b696191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803d373fbf1439b8d5ab495af35b9de192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0156230e9c7ee67aa224c10211041d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c9949ffa70ac3eb47762f12218f81194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076b12678bd86029bba76a645b4cc2f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14aa2313196ee2bd1da2e9231b874a5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea6095218072c95d6569cb936cec4e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f82fe63d1b1db782f8e89e0e60defa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b0f5e4d06db6180a311d8aa2591a9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d04530de0cfb1190394b715c60b7d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd87b763ced2f3953370452ca7abfb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783c8e97d5bd863f05ed52a908d0d66202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9567acd03fd1dc9fe16705bf0d065203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7b14091773e13c196b5cac7ba708a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b56bf76a942172e0ed16fecd424977205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84b0eb6570d07f1118575c0087ef53206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a3989109b6d696a4a72bb34e005e8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97937674bb4d4ee3f1143bfaa1b82e15208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b39ca6f225926ead996ce9f5fd5f6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0385a1a550d20edf8bb42390de1032210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077a8214e62af3b98b373bde2f59aa0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ad1ead9ba1bd171470b37e4f8da92212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991dc99377bb17ddb13edb66f2f85c94213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ecfbb879f950aebe98fee4c17806f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde17646d7690d031c85e03bf8a1d23215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d838702d4f42bab36731a901fb9913c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6f93052db3b144dd14902463177b3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c64377277318c02e960b4b73df4bc9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d036d245a8ea5f8bc911d93ae127b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9207696d03997ae4f0be10214568d1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95412bb55bfde4f7bc20258d18247b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0cf17dab3a89791229c5c2d2ba8c7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000854517df250d9f1db2cc9f3d6af9e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc973c8ed900a36807f73f550e1612224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cdf79d2aa7a8c08fdced3141d4d492225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9be17521a07eb617a8e0de2d85ec1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba497d0c9ffc141fd103de8b3be1922227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d0fb87351c1eebd32ebe884983124228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032b2d8faad60ecaf0d3b48e2e8c5a2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c09014487736ae296e86d3b1dfabfc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5f233ccaebc03e2b00f5bc8a389eb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96588c2b1232b51a855a9e190e2326b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5fb4e162e0cfb58e7e2f9801e7c80233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f6d2985e97922a12da3da9d862959234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714409f3ab2a5f5dff37465fbfdf257235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0638b42e047ecbdf53b197135908b8b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bde345b0ae8025be87845b2fafad63237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a872aed6bdd80ba9410864a62ce6ff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138426fca642f8c8933a6ccac9d6750239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937fd026787d676e38f5182427ff90d8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b230f71a5e2335c4ce8c21b37f0d82241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7ad5656e4ec78cf796190a19c85b1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b54df636ed04e8004823bb6521cf1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f173e23763358d47288c7280a96bd7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b83b01976e6003b54d14be024c58bc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab953b9274392c32bfa013e9d730596246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa433229615113658355019b7d3544d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ccc5621e249e708487bad37358d160248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d2f384353595bce0d217f502e00c1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57ef353c9f51db6a2831cb490c4773250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59dd6f9ac4ec9b1684f837a51cc659251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19fb331990cb913d7a6a15bdf7e9574252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ba32ec8a6f31baa39b15cf3cfce69253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab10ada49d2c51cb66c072cc528f9dc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348ac0c25e3f82c1616d6e116a4feb8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497809c9f2d64f6676dfbac710828871256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf12f8def8363822fa77e623702738257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a878ffadf368c43598b401d0eb08658258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bad2ad468653915a72392b736113b6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2053626f25711d96e40945244084f69260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da22e1f6d4ebfbace761d1d103b0ff261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6dac6628c521bc92d30d53d1911bd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d967ffbd121db57e00c20411706f54263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be06649de000950631b1c6b41470e5e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218e69072d6edf15afd5494fa9a7a13265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc07908513650fde9772a86d79fd23266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204c7f86230ebc5ccc14d3b3eb79b61267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c135b23af95d4bff30fb70684a33e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502722010cf9600211c25214dd1b4d2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed7aee4e2bb338f86c241ebcc33f5b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c6ac089e42950b88b796433b43087271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b06b707621c5359c6880345cc2c2c3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ba2e0577e47de0d3fe315ed7d0812273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4264d5272a5c81bb02905306007c09d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94fcc23f05cbc78742af3aca455d71275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e583b21bf0597aeb43c0e431b1a2fee276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be25aef278ca7cad25606f2d66599e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638a52104fe3f33d98a054841d5f8b4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322836655de8005e5a568475957ee33a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85393da04bef95adb494d02f84b887b9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8db2fab118c9ee6217180bd6b8efce281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18c27cdfb38559f9be2071f32cd9c5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4694a1978ab455c2f754cd661e27ef0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80bc28da6d58c07bc1414934fbbab4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e64ba3261f820728214c8858e26080285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62606bb09af7dade94e0ffc76a5c14286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635d900a73be02ac71e402c1c3b5e03287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c021a9bb846102a1a2988486600667288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b9bf14ba05cd2c8e5aba5b9eace20289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77603304194931de4b18e7dcd6f58d7b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1c93afdf86c460676b60be91c98a8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a261d1978dd64d96738b0733f17c076292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db56e8040078c9dbfbb401b11316f24293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855f7e4315ada98c0e5f0ad2c91e8bd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc472ee29e2c91ba87099fc21787e38295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b99727c7003748d8ae7f6d2e00956296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef0c764781ef3a7ba4c87678a8f2aa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34affa1c684ddb8b58f359caf2e0ed9d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9e9a340caab9c45086d67b25c108b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bbc95c3cea734e7cc1bbaaa961fe94300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a676bd5e5c86a3e7ce418bfd0f10bdf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b4ce4d84ef1392e48ab50cef1fa7f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114eee88311f1621949e972c2e020779303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056d349f9bc53fc92d68aa4814dbfba304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b72a6c573f11d8eadc48b507cb0c65305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068afc98d9658fb410180cdcd7643e4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb36a43f37c06191beb7c09b72f02f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba60472ef939836453684b92c1db37f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6dabdd787b1b5e8552e0e1ee90d075309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017eb41cbe4ef7a5a5418abf2efb401d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc67fc17130ff63e05cfc23fd9f4d5f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16bd2c90264ade1ba646710c47c368c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9cb8da57d1fe929a5f15a83b2840c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a89ca652a88a1723a4ebb44145371314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0360bef554c50eb7ac1c59fcdbd3a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644a7815e52a6d8dd2990f90dd50dcb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f8e5c455542536e4c22d7a0d171f5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2339794e25187067d387ecb46140b05318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d72b657221b65ffcb8afc7670fc8b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae6fd29a207d58221b8a7d54defa2a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fff14a43f6ab1c9b96e03630f63f1b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93715c341499c4fbb718e54507b516322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758d042cd71770e5925f5608867ea76323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041621e2b6ed08549a54573d33ebee8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004477f2159ea2671f6a049a9dcff9d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b8bc42a74b76e41c33eadb5c7a4ace326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc5b3c8b3f94cb0b13305239aa5659327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420af9bad9ed8987b5c3e6a79a7ec87328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371cc01582dab066190cc22f811a2a86329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cea702a8e6211eaa420e7fc68c730f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d5f80931686372e9f35816986e865331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8374c1e97b5662174e60ac3f0cd6505332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9731cd7fc69dac9a0d6b8dd2defde8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124ae63bd82790315a35dd5b24ad977334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098cf39ef5ae0e0f158b41cea3764475335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc827a037b45bfebc5590d0ad523cf5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1e79cc287fe6198df33d04248218c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9904dc1006f1a38879efca92fa0f7a2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ca1e6b2caa81592a685ad53b9aeed339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece378e42cd1be71b4430be13caa8f8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e6c0f56d1c0dc86b305339d0f72f2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3375bfce571035a55309212340b79f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ceb18476d846386a034d75e10f1749343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f939ce73b7bdaf8ca6f386a774304344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657085f6be1e143f62289443ae5b7452345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b42fccc1a1933a30fdb620f6c490b1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811710c96df0adc2febcb2703791d0c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4efdf3f819d06ee4db3a4b9ae923fc8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335cd3ec8223f624b47dc93eb072806a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6daad31dc271a19b8e1293d2a063c1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1903a41fb2e8bc5c0731261990b2c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f83b4677b91cfba0e22e6cfa98eee352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13770b484ec99782185819432707325d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3dc744dca1f60b4fb7b2d6d9e57bee354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a986bab0c8f7ec360a1f642eab16c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f1af84ed851457f463a927d3bc906356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63aa8066dfab5ea135ed47bbda64d61357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14f70b65d48f8f37a6bcc58a68908d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c485c416724948681b5cf2607a771359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04915653231cfda27b78e447fbbb3d2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6b3468659d4975b1f97dad6ddbb03361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd9f33bc7c1d6b0ad4b8f5b61ac67c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96887be97c558ed95c27bbace1340343363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963bf7044c4a817bd66270cea30ccbe364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4a7951d764629b73a3098dc459a6e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68997f91c3c80c76007007bce7cd1f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f2427f0f1ed711a9b5affe9da1497367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d6c9a4d85009a5af72ebf6480db5a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a57b46eb40eb373ecb53f67c42309369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef730b8de0fbd4bfb6d04b53f8eaa080370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f49903fc10d04fb9e5400bd12026e6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c3b0f70f9c65ac698a1121190683b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8831f55a28779c0486e5a1210a753373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e15bf388cef03c30052b96be38135b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652f2053bf1574d8b46660989fba6dc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7635521f503f85f76ebd5b6c867d95376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98275bb9d98f4c9240ba6cb0b43e013377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef42a02df9cf6200705259f9f3a115378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e54555cc071b538177ef0486b7947b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bae38a04329e9a4bed60ca93d74dee380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6513c31930bffab2900b8cbd32335381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e407e0eaf34e08de943a45c3b2deba7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a8cd6add150587082d0b362c6a968383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31b17fb7f83d58a2dd10b39439d9ae384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c9e4d268aba0acf3a2a2e80726c2c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6850b1d8afba41f244a73ea0b069c3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d05f61ad0331a8fd0c568421a12e6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf62ebfc3488ddd1870546d97b7fb1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166f47bd79e60e21368b50beead5321389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd95051748fee890cb900edc0f3a4f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f57f035da4797c27880f23caea381391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad6846ae44a414bc5995321318d6d3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812de5c19b01574284c4c2633c34fca5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b2769e3e2b52bfd4be1186fc7e347394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72cd6aa1ad7ced7e4501b50153153c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4e9fa330fa301d43ec1cd16e2a1f9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace3ba1cd45a0c428961756b0057c47397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2577f85fb6393d32259484c4eebd0c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75f854567ba456d00e599ce7b3a188399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3bbfa737dd6afa3a51831305b90538400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de071281a949f6b76fc4c47192b668a0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38b315cfaa25297471caec38bc1081402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba486090b256fd346f5953ea60b4857403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057ca4c38c91c6c962f0a57b4fa6b44404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523b6128b8124ba4be7bb35edc74aee405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec46948c63bb2b4e18ea40a0ac5cb5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deadc7db7ff698a4635a0d2ae2f889cc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4afd02d3115d8e6bba2f903cc5661c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e4037d1607e68e7c07226d5507ba8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f7d2b4062d12ca7cd9cd2a0c6921c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287f71c23e6ae0be3b17bfd51f4a016411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5592e7619592ddd70013e074a58e8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499468316d7650fc8500508248afa88413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7596f020e589bc847a06e022b012d5d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0758615edaa94867b86d135978c5f3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132596a8db0f6e8989c8e9f01cd17fe416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead576e802d3286d286c4ed15df0341b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1ee40ad3e1f99a2db845b4fcc2cf3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00188e8186db9fa0b852f6ffcf4d833c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f250efd7f0265507ad50a9a7fcb8d2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ffe29069c495da65a460e7255cddfa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926bb31b4e12f5f6f42a8a1800842621422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d2e98d194992fa0ecfae94dc28abf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55bd6b98a3a5253c892457fd51cda03424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528aa275b95c909bbebe26ab06b2996425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593379f09024cf4b72263b348982aa5c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e419814b2076b4729c67de29d96fdf5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b983974f614125b534179222d4852e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ee90a7c06e49d98678049d6b7d6b9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf833fbb94d99bdd04fdfbb218073e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb94b01c4368f548c46c5d43d75184431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603f50e48c7fd00a38194572ff65271432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766d1211b9d3b0356fe54ba2e925b32433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559c739a0595964412cd57c7a6bfb12434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a222156188f3861eae96398a3cf53435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9184c1a236aeaf6f6db9dc900b09844436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e06dfd2d08fcfe133cee231944ed6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286406ee256f114e010607ecb5df626438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7472ccc665e55fe1bde8b4be7fb79439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245b5f60e47b11a3f4141d31f0afd29440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899cae1435f7504581fc4153d36d0bb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5330f44cb7dd4a99eed94e11d21a51442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4284d31e35ebf667dda91532a27c2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651647e573ff3448b976a2ea569189a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98afad2d6f4b2049329b07df968a28445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba4aa3d1324e5d6e144667954f13a4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a97debf82c5cbac01547e174cda084447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69087619ff1f7613f2e5d1ab44ff375448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c77a1f0905c3354631606305ad1fb2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6801b4574883fb4bbd780b66bfffc2b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e539ddca37fd9290d516d1b9b9116451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ed2fe2ce586c676e28b21d0a77236452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f70a22632bddb3ab7bb457be4ac727d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf3ae6e29d05e39bb36c5c961b1949454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7372cd0a2ac82652fd4cb963d05362f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6308948976e7c2f438024a536f1c5b8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9bbaf035f8d9ce2193535261c11ccb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330976a1bd391fa1d0360d60c58985cb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5b2f579ee75eb6d0f808e629414c0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eadb6d94fd461bc36e2ee575e97982460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f1be02b56798236941bf58f6063ab461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666251c43b5845b3cfe84cf6eb6c48d2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c715e2f9fd833d1794de42d614d07463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a9c6bf123970de03172a7ab85d505464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb401adcad8c23bd6efa0cfb5d2fa7b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4d96c4737d91f565dca5551faea4d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f5dfa0c3f904a7cd219e185c15b82467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111a632634dc48f0b7755c2ee47251e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8146154714f60d847bdc026cdce6cd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03edc27548e11bdf344de4ec9fb7e59d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8dfc1ca966bce7ff1b82f570d0176471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19439b48fa88c9f00eee2aedb35435472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899cb988e2d2fd0a5ed36a167ea97c53473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790fee0d9f40102e22db41543691f50474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d02a17c902e129c3caa4dad2dc0944475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c0c9be6647bc292a526f53346990c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae23e6e458c663ae5a1811ed83ae4bd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee871507ac4f55f11ba9c0208cf9197e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca42472167faff500352d4d40e89ac479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c4f280c958b2ce24c5daf1d7bd50b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b41e50f1db6853f64799ce9875df5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71391d4828f1c5b663482830f29bc1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014867be85b16ff7c2676b0396a5e4b7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6bfceae74974f9a8de3c3f22f6be9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236fd019eb846e2033503fb3e70130b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312810dd5417e41b9645ef0d02db7f4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b4857cd304e23c47e1cf4e7025eef487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d9365f852c535e29d88729c2cdf41488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde122285a7d7ef28e089c4824275a1d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905b25f7250f39205f174b6752c806b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa34c5169d05140de6a44d0a836b83491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98929c9f804feb05f66a6c10d9b79d2e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0582d88672971a700c334878be156493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42777253c4fbe5eb7624d0cd12cc5508494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0bb5d766d3a4e385b0803ef830172a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811729ca1273b66333038d597a1f1fa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35384c5d87de1c1231efd31d265e7d11497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68067c4a8e494371d87207acbd158a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26dd9d9eed477cb3ae6f5b772282c1e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a995a8efe66127c6b2273b184bc5a34500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b779d8d1129fbc9c18edd5891a5f2fe501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e3227310e268e7b7b285e458f711a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691789236830840cc734f5328804e01a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056bc1c9b1efad9eeebc5fdbda57c3de504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d61b0ef4e296234a68fd534a090ed505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb66ed1a6b308a90c2abb59737b2c4e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39424952cb24b91af4bf77657bddf7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836dcfd08a18ddca7cf6b99d07a1a887508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e91503620ff52bd29e57a0a188b23509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b00c932b51ce80deb862e57a2b910510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc2fe2833182abc81c4310f400f9a1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71992a0e84662409bc4d9589f73529d7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8aaec57e82e3db8aae238624af20c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e3bd1e47536a40a2bba53290ea9d2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68940502b42a6dbac89eff79c2207b69515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10262f1ef5df69319e48408c7d01063516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8bc08b43092ae6fc393085ef3d4cc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c132fa30e421b6c69c4790ed54f23518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305469bd2740606fc4db17c037056164519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116f96436a2d40f8f21f609d55dde7a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88e59f5e0642b828a2e34fe8378b1a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f26398437861453523da212f55338522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb29fbf7a9904ecb9b5b1ef5385ee1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb52a78d6777d872c30e5afa7f7cd39524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2670e19cc5cf1c2b707ef393e3a0555525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198ad9fe4170fa13256376c3d036531526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328c2b2ee27c855d399edc5fdeea900527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4975a0ce6fe62d12b33e0f6e215f9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f4d213c063eb2053c5a0c31f4710b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9a5260a2035ded3c53b4fae9438f0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94b0fb08ea82ff610daadc3aad4938531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1015e50d394144fadc236bfb3547696532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab4ecf96c51c8cfd8af60968d0400d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3831523559d8b597ac3caeb3d8f56534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e4220ecdd4c45743cb075c3f1c239535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8385bb4ec4855b240bc9a62ffe4bc00536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188ae1c09a9b1e5032e09f9030b37da537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775478d60eb8293542824df1cf9e64d6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f836b76ec3a1c83a31fdd2b86513acc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ccad5c47d8db81a36923645d7a608a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92085900f82fc877b47355ff188d91d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955bc386f33305c9f2c8a2f1b14a4ba542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3779bfbac4e42eda2f6f13bb73369c3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d64f1b87443302028fc2aec10ce7b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8384a0701239d62ee709321c311cb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930e7c6cfc84e45160e4d68b36fc37b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb9b9a6136f395590ec210ad42b6d2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50351c7e3b2b483c2099d46442d148f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ef75d2f9c2dbed81bbd81422fb970549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e16bc9595ec2a5390268e9c9c4cc4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6c2071c1c032253053cacb0392f01551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5125f534d7272ab09e3e1da0038ace3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd66d5e1f173ad5a8c641a18674da2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd32a4dc530b94e724dee5254a80a8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7855ac5dc2da1b83b239600b527a289555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a47fa93aff1e148ce1d25fc4f5c8f7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f39f61073fa53df03c5016791f872557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f24af04bf4bd6faaf2c3aa486f132c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438f5ae8e7816698e9c8772aa297393559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb71fac5633c61bdb8a6e15f6ac18c4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86d5abbc819bb734c57918be227308561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8016399ee50e5abf9b7d49cd6e1ad2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d726d5fec8788df0714fe24c1e7d94f5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87695f35ccd28f27cbc2010e64e98de564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89daa6c464dbd0c8e530756c99c00bf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b2b95cff01fb702101b1407d66a9d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f11df159e3a4661b330dcf23e6e247567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571eaea73e75dfad0639c42f81ad4b6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422440a7f01e2641f608e0e7c475293569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5b5cfa75509f7bde0ac367cdb86c5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a0efe5d737f54d8ec4d8a9c6feff8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44136f704631514264274fe5b1a0632572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19c98a17594d263c21b2e8befb54c3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4296125168eb6fbd3ace02c285af72574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa604273c45e51a3f001516eca014a1a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d71787d279ad6f975cb7623a6aff3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2c3616607c3646772d3db6be21f08577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659a338de7c2a3b78a3f1d2538df37d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d51205e26eb32e6228de8719a5bb4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b5560348a8a4f3c28b5a6475bb5f1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a083eea0d416d80e7b4be3c2d6c5b1c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ee184360b4719a90c8a4182f8e60f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fceb1e972b828bbd7670132007fd23c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce67f513daa3945ef16a6fdc1ae13d6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cdd65e72d53646d1bfb364a208dd2b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60fcc859cbef54ec21238353a64cb7f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d536b6b07fe248db3bda3872c1f236587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815bb0f18953ff0de09d9dff64746299588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2c29236a89fdd596431ea41acdb56589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184b3ccb7ec105199ea5d70415bef8d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e59d333f1b1217f4988de6ebf6bd3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6e70c3e6063772c8b924096b5860d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d71c090cc41da2e3a3d71527c0205593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb859c97f37dc9a6c3388abfdaf112ac594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5a5494b900c35771ddfc0fd85f6c9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43601fb07d34f52b0941d93db82595f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec30208c38ae1123e0c793167c97174597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956883574c7cc2b529db1c304f8a975b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6061018d6f7696be3e4aad28063c51599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f2ca309bd3c30a731a646b0fc7d26600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d421c202ee776685550bd22f8cb6e04601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43605cfcd7b7a043c0d265ee3839ed602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff5415a0246d60ef96494afebc3d0b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cdb2d054dc45bb556fc145c1cc9893604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f10062ec97f7cc7914522e5fcc0f4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeeb02e4c8706f1e0ad81af9aa4b1be606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c723d297ddeef186122f569a0e54618607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc82e2d2d6c220b1b439402edd9dd37608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dfba9f8e92f1a69e661527c836cf0d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f635909824b5152e227951c5f6d12610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297bddffc5580b66deb9b4d80b0d09f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d56049064cc84a7218abf33ca51420612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce0841cf2ec6e08885d5c261dac8c0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb68e23f0759ac02ece1fedc87ecc7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9e07919a207fd8b69521a082486c3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcca5530fb2d3e5ea5cab5989691bad616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db937725c39efdf0d8ee9d0c57891406617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474868aa7546d01bfe78da297ec2225618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955c1d8d6014d1e2e4803ae9b2e1ca6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de00b310656ced63ef8c19a936bd70620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ddefd83d094570a5655400ccf375a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789641233727797d99523e6ce33ee292622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc2fd348ca9a15566045502fbe04b5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587bf2582f73fd0cdf8cf732be09efa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd07089955c5b4cdf6b462528761c5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b93f35ba6d43fabed87ef8627aa53626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c251c62ec7e4a868693af6da99524627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e53b40859a9bb3ae96eb239d15f25628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6ff76021f6b442dd83d1f4aebbb85629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925d9aea7e5461cec2f486d0d7f1e7a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf1722aaa03847c3b697359b34ad7f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c5c61a0def7675411d645f6618ba1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29930a9df0a871a2663d315ec81c31633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450448def0749fa5bbceaeb8d1f1ab71634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3afc4a924457dcc8340281057f7e9d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789fe8acf4c3258aae769cdc41205dd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e9daed840db2a3eef0f7491f186fd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1f4431bf68192e6b94c524e016524638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caacf38421346ee9c05a0bb6c27985b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837242d9852b88e005c009b9def5f1f5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c49738955953c1b693ff1aed992c4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619bd3f62cb6d3229320f52fac3274a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84541020c9fc31b8d2755a99e9a1a4ac643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c5009bb4422a022a7d7af97cad26b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf526dcd78ccf3abd320b14c1a110b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511209072397c48311a5897d9bce169646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ea689442fc7b5b08d7c54a9bf02b7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d417c9364b35ad260623001f0a429648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527393df4ddc2f167fa9befe443941e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a22cd4921859559e0f1cce10d065db650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5f0ef7e62c398fd7ff3d1b32fe1a0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835566ff5376fd556bd6710bed8404a9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513b6ab8efca3257d0f8a286b2b512f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88cd0cb146937f9f5079f231797f2f5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b079b59d9771a1e70b466cddc41673f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ce5f1566490dd8e0eb889bb46ca70656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308d486d4c5d7e13b11c5fc67384446657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634933ff3fcd6fb78fbfd96cb0a9910b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b256ce13cd5529654b00db84d13e31659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f946fdc27a3dbab3859fee5cd985f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb659d35cf15c598d57e6d7d055e77e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209af1dc10811516e277d8a4811ba9d0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f5cfbfc0a3aa4e17baa61fab7cfdf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906be5b1f0f7e5f14e586588ce9c844d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d318a0b5bd055130327668db06e0dc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537b925d7a93f31baf8498282700404666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35cade0097b5e338abb58dfcef894f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312add37ec58dba12a40028fbfba2bd7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf68f5e66540f14c099a3ac949b6850669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0df86af00011effa599a17a0945f8e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d2dafd26ce2d5b0b58c3830ef96a6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e76360f14ee1dc9ebd02504cd83d9d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1f06f8ff79d3ca217895553fa4971673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95986e906e25ef54980f4c8681e69b35674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b06af44938f4ea1bc2c65afb68a55f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b2b48064d1e62d221caf73c00733b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746f8c81ef775d504dbf5ffcac75092677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129e5c0c49c99c7410352a932a3b48a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9b72d598cc2f71a23f276dceca0bf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a70dcd9d0014423ce94aa582a8133680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49772ea92067587f2f3cebb15bfd98e5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1e0d6637e932ae4aed5f1abc71038682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44232a0bc367fe64f6e4d95d9613c484683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d58add62a6999fc3fdca9e329f1bea684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a8e83f60fb164e88ad81de4d7db1c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c5acc5ac27bb3f4b4fe2aaf62fc87686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9940de5d09535249904800d4ac9e7a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368baf885270cc7f6fae293d6b7939e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e944c57d5c22d31a8b14c5fd5c15e607689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df82657e4eb22575d0db85917141ec70690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c11d320f5a1ef3c99f41ba9a1348a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe95f995e751b40c9dcad2a2675f60692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74572061eff792486abbdfde986033c2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a326622aa5987880a364f1b577897694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35216d10ad776ce8fe4c1525aaf81b5e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15e06cd905357171560e65acfd8ac2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9006e0c9557aa26f046d880c58cae697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf13e1349faba3bd1f240abf0de3ab698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96a61218731408c6112db12ecb09ad699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc076ca8642cbda08c092c16d45650700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd506fb7a4ec8eac47765922ee8a616701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011b18e84268711bb49fe120b48f9d7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd1ec456ac03f933f7b891f68c9660703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b9ef36e0c54f8f5e8eeada96cb221704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1010f40cfdbe6909ba7ed0fc1412f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021dad657e4971d9f3e46953ba6e04a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309b8965af4081fb13071ca024b556a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b59cd84f494e9c8aef04bf2209a185708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa8463f92878580cbd41ca2643cfa9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49c4186dbf41e5de474addacffb03b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7dedd32f034df71077d7059a620054711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127bfce82371acd6519b4594dcbe12e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb35ec78d89d8b2b92080b31310ce1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646335fd37cc4a8a7613b853cc516423714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab91a425b9631841d020c595e015b72715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ffe9413beaefb4234d2afe5e9974c0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9677a23a4c4d6ef1c78308f99433a405717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e076b98916f62379a2954f22034dc1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb74ddaaf65baac7200a273a687f14719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19160188139c229be4709384c30c3d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c10c123c59d7bc8fdce3d154580288721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec93ad04097fdfc4c144b627946ba7d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360af377264d8eb22524c50da269aaa4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc703f9da090ee9b7894534636cb06724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409c6bc835eb57c8b5ae34d3a933b56725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84980895b94ffbfc809bb8295d81ccfe726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4e9075ca8a8395b42879d5ea54f93727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d182dfca903fde0e824791c720663728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8cb46011a3da51c1138082f4e5ff21729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984ee2957feb21a7ecf4159d2275af4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b64258412a13f04e149dd799f703f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6d83d401bedc33039bbeae6dab3b8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd57d25bc42c44547c1bd75ee251e6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f142878f85750dfa914ac12832fdb3c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48044747edfd69d7bf69375e6bc4187735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5349d57f748ead538861de7414d5b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce01a8d7fe058213437f3a2e5c0ead737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32f251754153f45bc024cdba9caf81738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd57bfe8802b612abd6024c81daa4ad739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7941beb8500be8796ecfba0472b0f8b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b166a1cb0c63ad40c11345f331b6fb4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c818c8c52d56c52c3937c034298a0ea742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd3b384774b2580ef9544a6abd6144743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1a9fcecddc2080fab2c2d2a44c190744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b541f6a0adb08c7760fdd45154244745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c208a8dd83efd26966a540da2e6b3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f075efd32615520b97479ef7756dc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f9c26c598b534124712a51b7e0bcf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee3f37f62811678f75d656a828d58c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6c50cf4f8e05be29528e3ddce6db2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222a1419e4aef0aea6d42b333734a35751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57336f8019ef658e3867cf6623e6943752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d0c5a3ca919eaf726a75932bd56b2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c088487b19d607c31dc80cb6672aa7d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbee519b9eb3337783fc73dfe92c0eb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae62c77629f074b43f8853d24ba316756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ffbd3922f686f8210431589d37eca8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eefb291c04f2b98266cb1a18d6185c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea812c18b402660c9482aae02b646100759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681129a765bb33b27b09141582c07e01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263ed6ce50ca1db85f5a465eb33ba632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6389935b98e20fd585c76dfc4bdf573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448f3f388b6aa023063ce7708d8a4da4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af62f748cb60c0c8a95154f03d40b725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6369d8db3d344ff0607f9d26b2417f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992945df74767ad0e76b337bdf1d7987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2998f25609b69867c784f9aeb82ff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c721704ba687882d71a8158c478b39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b9c8c4a28fc129db5d759bde9d9ca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07027de5e61618f14852b5f3ffdbff1b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06deba8a0a85eef761af0075b922fb3312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234190cf82d0bfff5eae3713180180e513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad202f95a19f9cc09dcc42f2c8cb5014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc09b655a07faa6a14309834d464da315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6c2a9f96fcb5199f8d26aacae64ee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bae6187485eefd645986b6d1c1118217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81a63e941904fb803aa4ba9c51e95818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c40a934701b9223791b500f0a340d919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df5472fd27a9a955c24f81a1c4174a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb838c1b1232b3ae3f35e17c507f963921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aabaf18e40c9bc3db0c5b84c6c46d122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19418f9c4ad6fe5e3727c13097a7ee8323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c55660a5788bfc220fb81bed49c4cf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad5ae587de29d1a40df5c66de8fa3325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d675b957dff1de67abbed64ed7a3d5f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610218f2ccb9cc087f8b27595f16297627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3844887ae6571acf0a089d472d95928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f453389ea7956eb31930d438dd478f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6be848e37dfe9f130f1dd815400b830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239097938e5588bb2e7d1301dfe1000631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef6b7e67bc8961887adb44aaf40efd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44364d971cf65bfdcc7c0ce2e3b85e1433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b921e41208b94e0b7c02d1f6149bd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd75e20d680e9de7e509e2430d495935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916140d63b5cb306217055f5a94035636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff309c444076f066feffb65bdb8d5c6f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523de6561d53919d99f24f972f85b71c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0187ad0248d47743b4a4a18fb159939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491a4ab703320e88ca8b67913fcd24140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167a225a14c96652a1df92f742e306741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9de45be054327806e709a84f318e442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330ec13f662d48d50cb7b15a6946bc843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce07d1838a39a46140d8598df77b2c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba253cb237066955d78b2854eeed6cba45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b82186c08f7b420f8365c3fe65a2646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1f7a291c38981214e4e6ce816c5cb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35a9f60ad9526678725f4366c0475148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29904fb5569189a6730e46db75270d349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97233ff8c46f18c38ab28d4a3b6d811a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072892132c12cd903df5ca6dcf99c5d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0faef94a91f84bb832b79363b68eb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe102769f4c45ded90f44344c8ed71753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8f17b5f3410de70e109efa5f2a78d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2add9afbd8723b95cd4748d877b9a2755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc9aff0c53e485a36ccc740ebdfc3756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffab30d553d9d0fd127200d49a1d4d557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a03415ac9b2d267633e0c7bc6d38958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7babfe03c7551cb86efa26ac81a1ce3b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd41b1fe8ef1b21b66f310d5b4476e260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef035b61765ba9b7825e53d2827d9da461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da5f179a3ac9e0cd09dccf14750a0462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4a6474ab1ae9447f5e70b89881de563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01fa96bfbe8bca080f252e09de3b4c164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2d08ec905191e5ff00ab32c3b1d3e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443522b825b0dfcb29bcadcdb5b586b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf5bfa0e5f26ed15be7a557bc2507767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee6b8f47e3006b205adbaef2fae256f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726eecb5e761adbf8ec8be04550083169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feadc29da7e0c45f3519ecadbdd12a6d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a62b29a468ae0043c31eb329189d671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f29c990d60d36fd733f049d3f317fc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae91c354f3be5d69aee5f7c576f32f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67e21d95ab6c12be9a462471d1a6fd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b79e9e79ec2a616872501736047bb975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7a2fb4524eb9f47aba00be7273b3776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92c91843c239b4e7bcafa099dee9ed77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f296cca7cc0c933705fc274bae48f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8fef554ed6781d718d95bd45427f5d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de90bbc0be606b26e481820f587633280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690984d3a1cf0f038024df06bfbbcda681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f462cb09f6fd8c6ec21fc6bcce2ea2b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b53e59993caa55cf73f6b6b6a89a0983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef492431fda493059cf66ad5667fe6584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a22943b8a38028bfbacf288af494085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a1ac4b9dc4428e6c8a7e09951973286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92ca6dc6e85db8c455e8d415e3264c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6f56b9f34db808308bb4a88f598ba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb81ab642b478d12a322c1e222a0a7c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e5e9fdd42b24cadd63f8a43606c2c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf58e2d45e807953e11719dc98d96c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cef4267c7bc956e2c0e24c294510c092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b55ed289bd1997279773b94b0598293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09f1ad65edd51bd5a8b77a238370ff94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7dad43f4d6bc0d662692f31351a8bf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0462aec1c4cbbd522297ecc27d4bc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b62e705d01a1e597f1b123feb4f7e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696cdfe4a428f6cd43337ab98f02c1498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d601135430a6e436064aff61ed969099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24574a266fe76a22fb728fe835220a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8af93fc9507047da406d57396e0d33101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6882ee402f145b3c6df874b6d3c6c5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c07539c568ea810bd091eb7049fed8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871c47b06037c5057cb29524e3b85f2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9b51e0b3050f11290cb863b3225bd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61e521232764b80b8c643c0d83fdf1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf811e8ca927a2b345d367df8e681ada107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61b8d960a56707ba3621737f9059b6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c846acb9e09e5bc9c5c59825f876e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549b3eb6aba20fc7e0182b5ea4383ca110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6baec5bc98d78415fb751b12f2981111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35660a4f30e46b45c8f55e09ac6a10a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c353df5a8fc0fd23d4323d8f6e4e6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593871d4e7ff4b14356030390ebe0a2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3393e82b50fa6f7c9405582e62eaadf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8458056971d81e11ea019eab45533dc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b38f2249a4e5bb0b4b1f750c2666a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1b2cedf8cd7543273f70999fdd375118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806f67968460139d3a73ca8eff931cd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b30f9c87444e1777224dab019840a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0f78f9a03d04d6ae63ed7b411e019121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc1264cff02fdf885a02eeb4ddb4c8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268a01879c43b56a1046ba51118e68f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef2ffed1576f49e64b5ec7b15958f9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d53d7522cc49c49ba1afb051f1d17125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efabfddd389c6116ebfc14d60099fa2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0e81b341fee2c370a1603cc574709127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03fd3f98d07a531f2b2a9dc6938c63128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8490363be92dfe886136ae8338819129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd896c4ca3b3d29fda0208e982848c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc29e4b9ec86902a0ce0993a7ec30f9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc937e8af3caebb0852b6d00813f66132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00bec6490de9932a9bedd31516a877133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7b2a98aaf75bd31085f96b2f8c6a7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460231d86379c9d1b7631b5de978220c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbbdd1230a0c6572dfe4144555c4cae136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e55093180ef3f8a6fed5a2654baf6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac418f50f3d65cc3164949842ca202dd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17fd9bd144991b67aa18264b587f2a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37189fbc07d3c34d94496a09253fda79140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5af6aca4b481d27b96dd1e192035aa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300a00bf6d27507281e7f8ba5676bb0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f96cb68ebf0fa2c86c79dc15002961143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0379ae6f94e0a7e39460829022112ac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d565d6e385ff449375bbc712b542a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46bba892c8c9d33e78ee78c66a0fa2a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275a38bd9453ac4b8fdc73b2b678aaa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbd6361aa7d68f79c0e98d681ad592148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417af933da1da64115fff9cc03ad1347149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a4a8a60b37f7d90d0c6ccdc86d5d0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733c7b64c095723992ae8e50c517803151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce0ad08cda12bbf38fb6d1887ef7ad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40078a052086f21530d7eb5ca32f46153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f27acd4102b8c9302468b308928f3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e81b11feb6e985d51c09a4f1b2746d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618064347f49a0b17f507f0cb4e616c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6584eecf3b1e1d0cd545b715bc102b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91980ac80dd8004ba1efb5ce2b3c5d1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674a3707e8b85526330821049307c46159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784af1540f041a315aa24aa24234521160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd9b675ef132b760f2f2000c5c0920161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04b4dcae7980849279ec9f8aa827c2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34099cb8a9fe5d59fb9fb532dec3437163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2af91521178fd4cd95e05fe771d33164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd5383db4b5132aee92b6ff6e3a3db165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989da4391a805390086b76c8b33d3cb5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc2b5efb9ba09aa733d5f591b4cb25167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c370a5174c8df718fc5af851a6bc9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5efd7fb0c55a06da76fdf1b6dda53c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ddbfc2ffe2487dd3ea254aa6d374f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c542095c605628db70899d9f602cc5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e94b028a9ff5dcadf0de87dbc7157172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2ab7cc9ac0e03b97039e9b44754e9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56076ab7eb0aa816f6053ea91ba8201174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea24bbd22b5edf6811c9141446f60c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d620540e5881aef93d559ae5c45b6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1baed12f318cbfc900685590e860e3c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffac256483eea33ef377db00d9c2a8e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37d7f3dd68143dd938ed9e764c1c2d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215b3c3bfe2abb4e2be0c9bc4ce023b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4adf514a1ef4b787c27e876989889181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366f37db0893a28f583e3574c03a446182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2a9a3b27c7a7f3b8b0ae598cc6ac6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c1f41c11960ba71eba29c597e1605184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa587cfe31e49c1be6a9bc69a3e8ab185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a1c056999d3d22dd00be0d5b15df4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5276b743d21ab25c6b458ee64d660e74187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b17396c21461011d606f0ddef88d26188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9d2a4dc4b0e95c899bfe3ac2d1a30189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ef412b5db347dc759f261d8cbc5b5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9338c370b06f1471fc77c60b5810f9c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f0743e392cc4cbad193a7162686b3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184a9e656008073d0445c97df0f1b00193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181bbbf8418d5d118f03b47a3c8ecd3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c03a032e5170befa823a0ec403689195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4bba48dacf3c5315f032b4f104070196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d858ba97919de6c7e292d88773c6b6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d86526a2c6a112217abcc413f46b7e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad580bf25489ce817169fde466d1e0a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf72308f68be41a6000c7aedef39dc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55827f56371ee1badea102902990de8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c4fc24dece575032b2e619301ce364202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28290d7fc369020a0615304aefe61b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078b785033f0c39c60d2bb9db5fb4d9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5aa92cb790f94e1b40e2c8791e8b67205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276aaca8316095949f9ac3937b71e45206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde075b257af65aae8e4ff63e2387f4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae19d78d05520f792321156b43faac2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77da84006362ac4dad20dcb2b60d93209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60704ff4790c46726520ff5ffd4b12a7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea365552b8e8a926c487c7c1223ec58211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b40470709c42e0a12b22053a092186212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d342a9925b8a7dce81f6d37917f336213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45b44c1d9587c48b6c1f9f9fbf1062214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05d0939d128794896dac67780e2020215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd82327a68cfb2ccb171a6060150af216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280bce3e5c7a3934515d90ff7b8f83fd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f49f7650c58a596a0fd01086a015b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6a8d86a3a0fceb56bd257d08106ee219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0822644619e48174a63c10fba3c80a2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad043021672a01cea987d59b1ab6883221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24135a995328faa98f0033b2a30939e1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae25e89c0d14afffa78cddc1bb80553223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2eb0e53f92e941c8fc57c7ce54e323224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f89cb88a07dcc4e5abc2a1d8b987d02225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c8eee0773919322fe977483962a03226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f21c9ba8317e682295d9316fef0ae227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96117641fc4f08b81352c352b078be228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ee16d5018cf450bd20e23ac216784229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc8571cfa6258104e571186a99763a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e534ed5e1d11c88a84b896c8590d6b1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c7bc26c57f4ebb2311081bb127c43232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e132cdb7dae21f5d50cbd576daec09233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc83603c136ac98d05ac2b6505456d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1b8f05f9682c9a1a953d836e1681b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7a459a0506564d158ae2a68ee308c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94107cb81b51e070dc6be8024c1e506237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66deac3345e134e54c304d03620de4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f917144a4c446fe57931c694ce6c3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740988dedcc61919b586bf4a62f286ff240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924aee6ddad42e8aec919ef1f7686b9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39af3bcebed3d50f49294c463017b8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79cd014937af04447861c5572b4a9b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584048be62e30f4eda83f6211c113f7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff8d23a0eb901658561f9b1b74314c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e17a9ed2fb1951825d6a71ebe0693a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3614b26037fb6ef7fb9af3b38a268247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84c415e9ffd130e20199cd2811f970248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc06ee4015bd644fb9ab042138ed4d0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b66ba24513b72c227db07bd26f43e3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610a86346fd5cc201d5d977df7e0d30251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c42399d70fffa6725edd9da6d0c21252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66425d8c4bb8ca093b44d170e102f304253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6d4a96771a07cfc06c8b2960c7111254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf722370a65f50870b3a812fb69bec255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13259907bb8d373d7319b19e1a66205f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541e0619c76844458a0d961ab97725c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a5b1a85823d61f9657f8bdcd6e3ab258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e562c8489e559486ae864f4faf482e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8474b1b507ddb43f63e45f9f8a3a0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a58572de668a65ee640394ef1f2f8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc117a5467b62d8ff5d2e19dd902cd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec30d0672ccf9d57c2ba71d29b085f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079cfa9d93951cade991125767baf337264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e30dce407ec243bf5dc0af7c34a946265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12379536471540f3cb65c3c51ef6fb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43951e5b34f04728dfdf14914edeb295267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadabbfecf6b0e371bb91336143dc6cf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feddf304ad681c93898335eb5fee7de269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6429763567945c7eb72b56b6a8283a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59100ef8c1ee73adf6ac51049914609c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d9ee176da07f72472ad86364e3b7e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0897598f9c6e34fca022cff76fb29273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48b73015e0547ec6a6fa2600ebb2a6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712d75fcfb5b30695a7f834d277d2cf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817caf1246c1dd9f0ddc42af0e5ed725276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0cdb2164c0c150f4e7b744d80979bd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d35f13f59791c48319871bbf269dd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3039054e537412b7c132491cc122a7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aadc2d04488dc7e2735724edf640e51280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ec0b6b1cfa247447708f06d0936f7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc76768e84d05eab6fefdf062e63e2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d71fb5ca893646b309389ce6177c95283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961e74e98d4e114315404ad1ecbd008284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1369df6f9c7d22f805402c1ac5ea28f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397dd94fdd4c91f070054b9e471ea9d5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760597308029d9b9f0dc579649800c5d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f6ed3f75db556dd61cabf8b1b1ffd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92ecb857c0863f889ed76de6628bbf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded35cbed10896537d4afb48f3252a5e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bfa3ed822988e3edbae3863e48a732291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11e85868c4d1b7260b82cfd1e32bba292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18adff8a31238ff90eac2109adf63a8a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa324d2920b00bff973aefd0fff7634294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f93dd20196e23413c5d6c96c1d394295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78314e29c75481e2a91953dbc6551b7d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb3b83e0a5cc11b776eb29f3a045a5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e331895c0125d224088190fa6364570298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e89e01e08b03a66892383420c896de299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ac58f30a97b8a2afef24dee82d107300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c6aa80584e0fc4e56f826b7faf814301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6113a47afaaab97a82e74728570cf3b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd3d9e9b6c63e5c9cce3e1f00ad9d8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700442ee5033b1fcb7d85f1d6a923834304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748dbdfc47292779089773fc7c3a2a32305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73290076e6d4cb5e43b303f20d236655306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ee55f22028dc295ac7a0780df3c22307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34172daf643c5b81bdb3ed48e2deeccc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d95025305e77bb597b8dcec06f933b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d0683393b0ec6a6c75c03919c8250310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1d5f918ed8bb420c70fa81c59b9d8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66612d2b9da922e1662e24b5df801e9f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d600aafa64aaa57bf49e6d1aae380b1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994ab25177a06747662a8f106595e21314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ae7812ed25934bbd8350be0551831315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f7cbface345ca2b07136d69a3d1b9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093aabe6f41228bbee86293bda1fbfc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1329aa5dcefe652f04fd10212252ac318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fcb60ed047f401ebc498b7cca2168f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc16d0157e16265107534eeff0e02d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec036b301adff6574146eab1b5d7e1f9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c438986d4ec40588a5c9c903fb83b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915055806675f8481d3b18eacbf1120323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9f1441ef3fe2304ed03335e9275db324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2ee5416b5142ff1d517192ae7ee60325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ce99ee75c4017c77509bcd7af5341326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6da1238134401c4bc812f49f0af5f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e1d09ecd1a22ff80ff9033162a31b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93e1032bd9512a7c1d87f8d9820ded329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c6a75432fb11682b2f271b4dc4a27330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39107bf6e5df039513a75171aa0387cb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e8af2994133da5b64ed78762dd43a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df3611451b726ea075536939732ca7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5892b24cf07449ae63300ed2a3eb43b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d494dd4ac745589f2878af348ac3a90335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898c11c18079b0425c61cabb2f31926336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b0ac85537f869d7eedc448d6401f9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5daa6d8fd06dd119e7b3cc2b3a480338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c2200ed2d5b93551fb9960dcb4f41339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda482ca8de234cc1dd9e32319b4f3e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e200156c94e8ab6e6f8d33a53ace64e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85559239b0e7cf80e210c4ca9449ec342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925813293a21dcd38407cf5b88a9d124343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a26561e022f275c0c9c1b63f707026344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87825ad1832e12cb2e29794ae1936a8a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b104aba5c3fc2d4343da1b001e87bd1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f71e1bad09953c8639dbad0bb6d794347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3bdef7b45e708bf5717cf3a5bd98b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e101116afe4d6014e666ea91f4fc0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8a6ba2887f293c6236cc281d1309c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c15ece2b9a6d87816271779f480ab351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612ba2c0d5d69cccf9cf2de87d88101352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c0f5a647e6b481558d80405177715353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aea6102e691c12fbc71939c4ca619e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284fd4b8a7169d98ac41c1d940eb7349355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cbb981dc23dc988213e687d8cd728a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8194ec750f4abe0eb1eaf46e92ea3d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd744e2efe019a695ba2f4787e7d90358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd762208376b339889f27b68b3321333359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56ca12d7f6d32691b24400070117d2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7e72b4d6129702aca4b29d727ccb0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6d4e315e414443915456a7e2f5b33362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2dae3d21c94cd933b79b08dccbd12363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b94fd7cb93672d9de3d07239cd0903364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e363a805762a1713b739919d34553365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1302ef7715f96b65185c09a1c993b8b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8cff99f96a2a4f590fd35ab755af26367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82df7e819d8303e95fd5913d0577ed368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac2aeec8deaf967adeb898c855e744369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535f11ed28a0ed4e22c9041500c20dd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0725212ae087f54711d6df1e6a3d2c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961719d6c385d4156fce43b374628bde372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0cad3bd449e44099bc9bd2cc35092373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d88aecc5c613979735b708538e36b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119da358ae52faa38e82053a3a457dc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa605d2b943b6c67a114b6a7e64012f4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d738fb30bb629857283a8008fe0c6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5afac2e19f7f87ec0483acaf662170378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278bd30ebc4337d30ebdce3ede24f3c1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd3f8b8362a60a20bdaa9433d78e2e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a0a08080235b34e794ac047fa9f2f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4351dfae67610d3715dee2c97f0bae382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7c85f4b55885e5b65826a02e97a26383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83436add6dd495e1780f7e6b00b3827a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe445cc959525b81634abd2d2270c9c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f1f50696b8cb97ba82e420e74d472386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216715406628748b225830221ff02f37387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3732badda9cd2e0efb58b51cdf7f21388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc1758193abb7b0864eb126069a10c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0b080364ec9cb908351b0cdd09af4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d17f83a8926fac99279fc5548adf4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d55daf29317e966bee7e24137c4ad392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4fcf48cc8c9f9898acc87be89558e5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fcc8e7883091efd4ae992941a6feb6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb770214f992e1bb294f74e7ccdc362395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924292132973dcdc72e95b677607264396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786468e860bd21f8cde9fbf5e9bad91397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce775086bf4656f66d3dc7d3980338c8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300acb64dc09f5eb6da438ca4e49ae3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f2414652d5ef0ed7aa229b1cc0904400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae6815a05101cc4e16d62670d10445401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f8ca661b46994a6ef73888a4e50a6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39ba3ac346446e86dbc84d95609baa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564db6ab40ac5d86433a70742a0daeec404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27603222ab784a91bdba3c323d98e67405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026ef49f5247382049e0e5956dadc82406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10588ac2219adce33a4a4a1b629a78ab407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98155790e0c5a536ee37d52374891f0f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2cc86b61896c0111c34fe6374c676409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6295cec10f4f3d4b99de22207370f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424586a48871c2aadc90a793dde5ec6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f9d45a07d33bf46e981216ec01e6f9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79342c6d73a2db5d87da1ac52d0441db413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2248491c19e06d94557707dd7a793fb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b92638c28d5c43104ee11077853cd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0134a54c5c5b234b275f4a99e21b8d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bfa8e1df21a1ca0bd5bbc14a8f86e9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8bb1f0a3ba12b098efcc0dff035d8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70974203ad49aba41dad934e34bdc8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe2d3d0e30e5015abfbfd6c11284bc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581f9d9f9d65d1a9a0fd5145f63244f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d7766a388ebfc05e522acf13bfe96422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500a71650fac1245dfb895c927ac937423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2649a4d01b2cda4a671a683b8d2e476424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004bfbe4f11737c74709c551b5cca2c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a8cef4d50d2fce844098bb6a61f08426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6c4570a5a54708569bfadf3cdd7dd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66eb2050103c306d10487bc7f8f3d26428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4bcb91d211605dd123a5daccbbf73429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492306a9397962aef40b2bc9eba21665430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961d62771fa0dfec6193770b5184ce1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eddb7a3a6ab78a234b7d339a2d15fd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec65b6b9223f463e9f14f581f7322a5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42cfb563cbdf2ae6e8eeec2dc5f3bd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374b86867a1ba8fbf78aef080dec25b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56845777ffef5276059e46371bb47ed436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682e61fb59b02ebf56416d17b4a706c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd4d2ac6f8ea312560cba988e678aa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a4a9c7bb2614c34979d2b273f5579439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5440eba0fdcccea98e03b35d1b49a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb785b9ad54f00e5cc53991725514fe8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e59cefb957c86ddf64722db883430f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71c735ccc7762039c4d266226719df443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c92121a90d928dd982b12ad2951fc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9837b6fd705ed2a4b264e68db0d3d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756cbbc67a890d82fa3212bd71adcc3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6724bddb39f8c6f0db321fa23fbf81c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de47ec9d2ecb00b464ea26f2c3173a9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc5f2815eedca2a1a24ca106f602f3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81d215c929b72c33a2624aa88d39bc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54800b16564957065459f8a0859b982451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c773074952a2cf2d5b7ab95484f13aa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f344bd51da8c181f6b6b3f40d1c07a7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56299687a4840d387ad5b47da90a50ef454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72ce6742c1c1863d42ff3dd7ef5a13455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331cf9ac7f36da2d713b013d8583ef4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e0e87045c55d2a3df6305cedd3ec7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f31c061d1f31cf685271e0518de04458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc52c989ab822516cfed72d153250b1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933e3394085c33727c4cddb948da16a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ca7f74e439ee4bc3769c4f0f5d0fa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b9827fd857a82fa920393f607b371462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f7ad61d4c89a17100e73daee1ea15463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6bfba49d14034b5b75181669deec6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc58e489bc3e6fa0da06ae141abf47465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e50246f5e52e9c87795deb089da60d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d170155eba3bdce0d5d48fa4d4415467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabef95fa0ed38bf194e73882167e3bf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a41bff46fb8ab6eef975eaf2d89762469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38058f5ead1f9f2923bed34d685aa2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b73dd118d05c4fd398625872550ad471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48c97aba44426ca4a088643e4dcca4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38cc7133269b3c814379210b2495dc0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fff609d7d2f12db2db537b71e84ec7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47736e460daacd873c67f46c154981475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c06bf5e6ee5ea52a32c7a6bbf87db476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481a38d4354c57d5ec0181d6b88bd74477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd85ab47e1e7ed34c4bd66ae9d7a34b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1031c7671cfc6082922437c6fe112479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342c4bc5c64887bc1eb00ccf65e4389480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4ffd9228c2b8c35c310988a7659c1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623e2580ad158c6cf483587684a2135482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22655dcdf9cc691025d41be90b3f9ce483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339c400566985acf0e887f05aafc9fa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628bb7ea58fa4261c3697ff66f783cc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f277512e31f715ad04c60871cac1c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85b9271b45892751e12d04c0a39ccc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e506581bf22c7fe5d42b58b32c1e9ce488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f74b44de745cda1d83f12720bcbf24489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60cd1f0a84fdcf94970a273fcc36a0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40379d6ad4b117f152ce4d0a12f1656491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd4b4a2cd5c412284a35a95348903e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59b5ee20eb5ce7ce682a681384112c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bfb00792663bf5be9177d0273838cc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abcffa183c04d45190707d47ecc2595495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4536fdb4b4d8f1de5c788f6ae7b030b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19309f86f066339a78f986bcf90cee497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff22efdb1ea880422ca11efc100354498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47950f2c7242bccbbdfa10134fec7f59499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf132586e2e514fe1ebb6c59dafe968500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea7c56a42223f0eb2d39d998a9c87b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578cc6bd964b84c5a179d395a61e1ec502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9d0a9721dd38ff4d8b795bd04559e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b9dbd72d6f9ae8a9b781fc647defb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d4d83c9dbc7f78fd4a1a963efd7ff505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7660c4195a80c7db59f363d9ea3f24506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda5eabbab81753899b43a45eba9d08507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba339ca5f5a57de0e95ee39877dc29508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c793af9ebbf751e3c7427b098dca3b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe13223fdbca1cddaeb6874f608b70a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1169f50dc7c38d7fa5868b972d2b0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ea692d82d61bc4612f74511e24aa0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02da31f95d049c66722ed5c93e1bf08513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b82877b11f02c9dda5ca7911e4e6c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c0c9279e950ef7c7a5090b90e2082515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950cdfbe9a0dafcbe1e40fd8653d7717516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674715ba687b4a03b38312ffaca4e6cb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b8bf4093e1c994d178684fe83e2b5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588e705c33f01d2fc547524bba6b836519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345cfc6778a673f76051d13b002611e7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3578354bea8ecc642d183d82495a7a7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04bde58894fdd301d6950f41e11d62522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7f0a9614c6a7bce396f8ebfd737dd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350fa5124e8949857178f88d3698797524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ece9dfa46522614f101b5bc5458639525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259eec92de4255adc86c17ca58c66238526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325f2184e9316db80f01a6fabc0bff1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2bed16e594e2162358d7df2f28b3c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26751acf68f3119ffbb9cd656e95c285529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac47046a7c77032fde68242f39aca6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831cabc34f5678fc21661ac40a6a296531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c620715ef4b81879b9f38b7ea53dee5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e04b520881b82f8ccb1f14d7d3d505533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7804ff8942392167e9a3d95ec0ab74534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1f2aaccbec02f936c78df6293275e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad505dd078857067a5a4e00ece36960536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf8d2d40c2d051e7f07b0cf7601bcf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2a90b38659d5ee6ba8929335b08cc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d854d83afd1bb6c7f6a030a2b17a8f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1b1b8824dd808cc38be1428a43f48540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5c4110f893783498f929187ffc60e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e0c4c2bc123e2929a74886e86689f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9b43914aa68955c8c2d00a1ee4a78543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23643f05dea9a1f6e819d09e5a785631544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86317dd7d1780d9c1530dcba2cf637b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7de480599a999ea8b6e96a08d0e3a1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf17814f74ccfa65640e6eefc934e52547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1d52dc10f3f14090802992099b458548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15b37ed03f2438a6075ff57ce8b260549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b978f455eadaa75d82774e7a358efbd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88b90270c35653dbce28b5bb472d80551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697154b552940e3199609ebbc3c276aa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebb57b4202530d67df2cac31c32d99553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5e4693b92153c717d9b4dd017fe94554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da904d47221932d1a270a0529951d70555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8cb53da8cf94e991cc0839c95e36f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77779a7ea02484766bcb918dae31c242557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725d133676d046799cb6f1f55ebeba2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908966ad4bcade7eef80e3a027af06c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36804a580960bee9548f37c6fb23f5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d8d639e4c68095112aeb84668a5f4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28088a1a4316542b4b6366c90e412d44562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16da0e51e2b562b9104f96a9888cb7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a068ab0a8ad12043dc61693b6a8ca564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db424666d4237e43e6863bddabfbb0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f6e006e8d9065a0c1cc16cbbddea3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf41440cb795d9b38e834b08ec34e12567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b30e8cef6992193bf55c923e52db3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c42912b2bd38872be14f229a2387b8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9626fcaaadd6eb5e51a849c40897a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a5660309ea8ee499545f685e816ca571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278d01bf6f2ac7cd1f9e641ac432295572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741cc11cd75399452311b81244094164573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1d1a572b79de7fb119288a72499cd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a914b38d6b4937bc407d9975f02018575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18726b628663c40a2cb8bddaf3bf1c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b17935f5b9ac836d7e39e6024036a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2111262fc30a571509d9cd1e2fa2a2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b37e6baf5ea19899d74c262ba7574c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55642747c56578ee99b162c258c12c5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94491d4e726f27045f4783417a18c4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a40fb2a643f55f5e79050c29add7f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73927d004ab0d0171166c0f85a75a68f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f85eee72a43ac62d070737d1de723e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2c937479f9ed2b04154d62f7e4ee8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dda2706e3b0a92e3bd5ffd40293e7c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f003e9244dc8474504fd0df6354e9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f2f4893e6dd15225a82238b792264588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e67bbaba3fd37675b19a0b83601e3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f41c2b473f8acfe8c3da4c5fcb14c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559db0257571dd7f2378fda3bbb37f9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838bd11163b5ca69e36ca0b742519339592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640bafa5ae999cf01279ca47d23fa972593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ce42239af86a06e429c98ea77e5f9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bdab021a7f7c4f07db1a0661bef639595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125133d2efe77b6c0fd382790207ede596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107df7e28796bc1da073f4305ec2621597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29522fbe0eb5c5025a00a3b175ff75598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51d58be8bbfbe40d03df2e7465f38f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2a2b7724f6984a5f226422f6e994f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861af7f91d00ed58366706f7878a84c5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16686009697a4ac55d3149e628f5408602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27281445a73b041950aafb6f0545db603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00646338f2583bb5bdd06d688fa99e3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee279f2d33aae129a6e3fe5e45570d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38979d92497e2c5d89408469fa8fe8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a6876b5b2e0fce0d197d66a45486e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756bc0809b84cf9d60c78b32d29b059608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca478d39abed384c28514a8f2bb855f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a557cf4b9dfc02c999efdd6bfb5a555610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7e4d139b9fbc05a8d49ed8e799922611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265278bc7c707c3bdd60f09c622284d0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666396afc49dae32bb320bb66cc2793d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e9b03e9108259aea322d16ece431d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8267c27719a54459377fff02fbaa0d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c2e5cd9488a5a67c60a02c1fc4482616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e690eb6a05a2fdb235af04c0adf1d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72e7f0879ffaa5ccc9fcde5915bc00618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9fc5405d4a1254aa1e896933577be619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc033a984d862463fdb9abceac15beb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962195d2d9326a38eb6279ff5723ec9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0eef391deacafb01e5cf3b7a07caa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28732da3ec6c094b7c9c93e5d6f83ef1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741da6b7d83638b349172c4744aca531624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3cbab4eb05080e5b82995fcc7894d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9fa30f0c851b97f5c2c4a09ed21492626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d698d6689e3c91e165fffb7a323af3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca56b11cb0dc628893f04ad645dc78628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0a4f0051fb18cdc236029a5ee17d8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31801bfedf527b697eaa1f0e593714630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aad771fe2ca9117041c9c7b9538778631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd6369ae54b62b752d7899a546baec632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8653e90b77b4326eeaf7ebea1301d5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119c7a7d5119e8fd698d2f658f26158634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df68d0d518cad374a6ec324fb3047f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63f94285ec3df56bc257360a5a383f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db3d95a060aa3f48cdabfb46765691637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ae2f45a469efe235094816f98ef17638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91c2c6e2e6ab5d0828bb7bb7363556639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdda06ad9bb468282613d0e385790a9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c103f2b882b98dc765a06bfb8a6382641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7f7c515274df9875a499cf7c7a978642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2605c19e4369754365b673df649e17643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee2631661fac7bf36f26bdd0761d07644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae53a75dc4395440d9e12ea8809c27645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575158040e5a21f4c6e9d69cdfe125dc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f87d8b7afa8037a27434f2ccdbddb6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c68014867bb58f0e2c302af7614a0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8b5811d5593dd78f8109a370118b1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf985c6e318f4acbac5a22356d419e3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d433dd2eb9cab6fa923c410a3155071651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b66cfa222e346f040d4679e14f4ace652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9dec751062fe12d315b5e3a8b1f2a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca72d5c8e7361ff121092feb7495224654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6732441cdf5e77d6ba6dfd29993f1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab7adadab3829ae97292abe6f10b16656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9f581c0b408da4bc535c3bce98536657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e0c74e150330e39cbfbd689ffddff658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52a33c4fa885c65d0b706dcdb3f9ad659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb07b47acbc615e1cc284aaa9c05be660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c937c65fe1f18a1b23a6d9364774b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a9314a92ba9374ecd09f7c404ff86662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d9a953e61f96e5aa47743f6da60bb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbcb15e57b9a657075158a6dd8e6ee9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996abb6bc78520e61605d77d0c84afb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cecddb8425af2920885b25bcc4edcd8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3d3b1cfa3da8b2e48c322807d2666667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101486cdbb7908d8b8b9f4b5e7ecadb1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4758fba953300db760f53b66f0b43d3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f688a65428e25882299fd2fba4655dc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c26668ec658161738b833bb3283633671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904d567f627683b576a9fbb8153474d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88bf00d8a6aa6c1445aa6b18250c73673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb3493c5bb9131ef1604e69ac7358b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b3a9ff6f242ca89455e528a536cb2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e11006e4bd6cc7a54fd42bc6bc495676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258c1fb29dbe3d0b3ef5159eaf275c9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d9a71937d924e597dbb4b3ca1a812678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af7f5422e28fe1a6b21335aacf14dd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414df4733b8e8d4d55b5ce16e90e4b9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c40d7e712c98a158e106001867a6e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e152efabc4d271bb231151ac6a5de83682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3742a62a999ad20a771f56720335094683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd455740a25e95897ccece8946e09f7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9994ee67b896d6142f2b6e6169432685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a71b1ed62bc57b088bc4a724331add686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c80a077736dd1b3e97d91bc0e1e38687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958504dcd7cd4496fabe90e62518bfbc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e84a568228812337d574674988a9e3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be78dba2bb8445fdb0f2fec8eed2ec690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e43f242559a0418b193a66363fccd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acabb66cf914718bdc0b8eda24d05c4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d8fb4e9019e455d6277ed38a3b4fe693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b210aa71dcbe2b12868199586b4d3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2347c2f3f508bde2a7e8c105f34c3c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f615b70dfa0b8143d8f12e87c428f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07125dbe045f783032d9e2052ad3dc4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86605264f8f8dc9d94a00ba13b47fd4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770dbfaad3f8dafd56eba01cf8091b3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69994178fdb2786a2eb200e34b856251700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c5c682e96571a6044308111dccdb6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3973a8ba431d00e1c592978ffeff6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf1993d582b416d71443d55315d6fa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7eb63f3563c1382a8634e45ca33d8a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401912c0ae6c616b085e2f77570a3d6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1697d17fff474cbec6f8bb0d72f97706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f4e146ef621c4b2e2a4e759f4c9c9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea569970aba98aec043a5ff13328e8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c90100bb4b4615193a769559b8daf1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f355ca9a1a753323c1d7cb90de6e0b6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643b4d009169341bffc8545304c7f41711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b78037b5b371a4540ce18ff8226871712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc169ec447726826e4fc14ed7d136e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888f5116f9f63eefa4742c0635b98e6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422988f204b330cfd5cbfc916577376715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c0fa894e4b29a52f4db9c32187de1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0d8dcc20f2eadf9a64270fe37e752717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b310dc28acd22eb5f6e49df2c22a2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaff16644a54ef3f2a8999ac1fc25ea719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bae04ba5135eca818ba332cbbba1a1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d91d3bc6ed7a12019f6bf3fca59c0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4353e83850378d5dddec5d64d5ddb6f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8448d9d830d900f9ae3107351f4269a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ce203f7662594cd666d3473aa44d3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6fd0f971bb9736823c71f5b22870e6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561c28fc144058dc8577ef224c06c55726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad340aaf5c1727bfbc4a2417224c78727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a805605e74bddd353bf7e3e050873728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4fad1b71b26617b88553069f5dd1c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c6e526fb739e85b908ecdc4051841730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642762b6650743d6e7a26624e520e52a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514601118e5dc0b839dbe68ca2659553732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12f2a60ee0069d9463d77e72ebff1e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e05fc63bc2a3acf9237305894113676734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147fad38f5b42e883ca471264a11afc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2f9edd319e84f1fe45e7c4ea81e50736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4acbae3df2f42c91127672261500521737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247b74fb307bdb5675de1becef0a513738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5bfb35ab619b66cef9465e857ba2f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6fb03115dc7137c182ac4bf32788d4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0e1bb31cd8c757312f26bdf5c78a1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8d0e50aeba1e29623c3f3cd11f74e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef520544ca5f445ee1a41647bc6117743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ce51aea47e7900c987afe41c1486a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d1ccf33d4b51ca694c86503fd0939745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826eba1fb88bc518025466dba5c0898746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69a66b0142f31887ece80ab2643d73747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090231fe5ca8dbd092e7c3f4b59fba5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641bb2dc5de7edaa5b293687e2dc931749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd1c7251b299a0a89118346c21da71750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89715da28422a388c9287541800c1b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f2f070d90cf919ba441dfb01be20d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec91f0b3c17332cb81644c8de529337753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ca983fa53753890cc545497d4a106754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3514715b6eabc31dfa9512bbcbff591755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e67960312ecb4c51f72248b75e9e39756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024c17af6913be554001d55261ef0eb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045f63add7777b2f31312bacc82ba2f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15b9fac7f5731810c93f49ffa98557759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>