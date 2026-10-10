--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37803cec7fe797ffbc18ef1f891615d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a266fdc6b5a8678ca1441101d82173c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36d0dc795960fbda80ca5e7af837d73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d57fbfd168cb334c18c0e4c68396a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657ea97066a52ca39dddc65f4fa3a845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90921f90112c2710579ed3e8d1c3106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37911bee533c458b722ec927ec46657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b4dbbe9828c5954008afb03d69c088.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5ea93c4fe25dc3fd8895438b981cc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0860e4e0ac1fa8b0f5ac65f0682d64610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f7cea0b65c25eae1619c39230aa2a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79de4df82f02ed4c6876218878d956512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062cc4d925461c28d4821693e061978f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face92e9e678eb0f1df0f87612b513d114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9595cf0785a9e84656fa5040ee59915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed595a2c086cfef845512ef9eae9d316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1f168aefee8a0f8a65f583fc2e5e517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07333d5143821a99b201d718eb28d3d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34853f17f2c77cbf76442222bfc6ff819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c31739004fa030cf410afcfd66baf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188c6aba1873e8b7cd127b421b5e74b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8055027863b2ff5a87d527d15a773122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33abd31c45602f4f1cca68adc1219b023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cdfb6231bdc281e8bb7c9e1e1be77124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2871aea7d7621349bf5c459f1757225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8bd0fa0204efb21843d0d67b16c8ea26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b431597d7d5d0cff40393e1333bb2527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b6096ce8d16589018b90066cbec1728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026fe73aca0d78b0ea3381d9e22e4ee229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1feae9defc2cb95651f1075e4c82230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd1aa81dac7dc68b3a6da2a55c513731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8bb169f52090a03fe7221173ce439a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df5e6193dd743093f5333dea01861833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574bd07849e2f0e328bc7e648b8be42734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7522bbab6f813acfd451401b4e4e135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed6fe778e8757340ea2d390eec301336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c669f0e5d8d091628b424c99b9de19f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b89f4177223b2ddd5299fb41b6bbde38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32324b7d049a2c1bb505616f9ccc26b839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5d52834efea8f394fdd994fbd815940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dabe2696cfef698948b50ebc0fba0041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf19e23a441c0fd0f95b760d38098642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749c82b71ed5e862c33fceb5e04aaf743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ef9285a5b7de971314c312c9eadfe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c2ea4c1d9eb481abc2c144f746a6745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16214756b8c1f5b50b65cee961545246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ead96288378beca1971b7df9bc27847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ff4e3ecf2b4165984e40b23e179da48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844f051041226f1b945f6b5d506dc6649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc969f58ecbd8bafecf0d3a9dbd409850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98535612617f2cd72d0a53c23d92e3351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1ad9748d582d563abeb1667bcc0ad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd077f3f113d5708652cff6bdb2f5f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c351c3ac068392f9aa402909ccb641e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ddda0afd0191dc468efa4a582750055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064dc16e1549a98b891e16c178cc4df856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1eff7c3556488ab47f3666790bc6f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf982dd66a1ad35f565d269eec085f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f6cbbd4089bf9b089e202d49f1e2059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0a09d103c73a824478c236285da5260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207cfc46b3592b55e542ce3adf04c00a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3e5ad9da58e76f8dce35b18b1d50862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c3f3ef15c91ebc97d8e7e4b56fe2763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101b581dcbee42698b8d14261c7071164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2dd0208c0a222c92921a7e9cd443f865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc26444813d9aab6775187e8ce129b666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1c02a0dd9103eb13f99922cc5b9bf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9c22dab4de1554085039cf641acd368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a931566dd9903571074d8637a8625969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03d18639dea0b7eafb9041d78eeffa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd51ff8f87250491fe0ad1d728fa0d371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf2c71d9d1d470bd71ea9cbdc9d81572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963b02c330cd88c9c1370be5c744fcd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d7c08a28d327129de7a7180b579e774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef40c4a56c6b6cba6b3047e1b896f0b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8a18ca9c73efa1665080870a279ec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a573d95274bbfd27506d9825e66a777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e963d3e90597941410b34ccc462c4678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2fab6bc209bf12b98d77cdf49844079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb9d2d52fa9b8f96552206e43c550f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d959b54ad3e1210f0cac81a7dec963381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5176b4e4c5a2522cebd910d7ab7d0e682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef8de5f80c53d8b9c915f1bdf37a5f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66d5c6606c8b6ddebf17f476e40d9084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dbe586c86ee38ccfb146fa9ab87d2885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ec9e70535b9fb90656683b80b08e886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b23a5a439680a7f389aa36b66efb8f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1299b18b0e402aacb624c50b664425a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0dca4ecee9d1f5932c1503c8760e489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30ed3214162ddee4d929fbbce1090c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f446b21e3fadffa0957fd9a83fbd891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8796097440e34e55db5c43ae6a1034592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f898dfeb629a8db2cfb9dff35126bcc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8cb9253547d88a54cbaabeed3b00794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425654f4de9bdbd61581ad9f7aff55695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423aeaf90d051f5d0bae2d830ff2c3996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf0625181a9f2cb2f11d9742aa9fc797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731ca2427f4c78f9356936f38a73f8198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4e9e411d63ddbaa36bedcd3dff04599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a2932aba684190d56ed2379b649ba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9bb6ea1f3727760720a38fca6df76101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a1cdda7fb1d08e5f4eff9c0f2f7ec102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed406219586c3dec9b65f2290730e389103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54459127d1b7d136e7edff6b30e7cbb2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ed4fe4e6f653eb19c92d68d24505a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753ab864650ac67902f3f93a6fb1efe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab26bc857822ee01e8104717a1f15a3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87423bcbbd91b0c35494d2fe645b5302108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595627fd7ea6a6864564d67d1d98855109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ce7baf65588d91cbc651ecbf56df7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053980db24a68c9b518e229b7f015a0a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda4f6b522d22b391abd38cb28f91f1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b360bce22b01c0566b405676f1621b7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d8f135c606b921cc873b6c33be97e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce2a5adb011eaed3999c06f2ffda9f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d65b2b0325a1a996a2deb0b1d6e25116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa398b5ba1642c8cf294f40cb74c99117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38433b5f0afea072b66c249ec774a2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae70e23206acc472cc0bc5afd1e53b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d374ae8e2c0ccea1a53ea38e4db97120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7af5467e8606ed4b3a59ce3c36dc4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8e90f16a35201b5b7cc6932a1fdd8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b5eb3c0407902204f8f88c6e16baf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45bba871ffc1b37610802a2e451ff8b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115047d93378cd1d58e4486a097a7fb7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55dc69525b1594f6ff9ef961a2c83f1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc54cf9002ea624803de41b8e928bda127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee191960f1533a651033a0661789f01128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed46ddf924a7ef177a94aa3d4845bdc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94bf5da5991d3fc100c9a844a14735130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c584a9cf8fe748be13e14cf755b4b1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d88eccacf2277829c63279bfc44083132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c3c1421b92d25bb731d9a76bbad03133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa9854a519611046d199d082412885134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e70268c4291d7f1a199e117d0bea2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e341e5aef37820514c4f149085ac0a2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb76fb4fe9eaec22004d26db1999f1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f18ace876ea61489d9e37d3a5da78138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f321a579e0e5d5497504b913e0327139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b7bb050072344265e87116b3c10d9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c181f25d3a2653271bf0033b9945ef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736b3debbc5a5149634ef058ab716df142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce585782d8648a6139e72029e8aef989143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8562ec2f06e3fe90b73989952f582a74144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98eebdf5b6b6a5addea8966bcbff814145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4d7ebf69f0ae7eafc73134abd953c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640d02708981cc097b934942faf7d59147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0462433f7ee9db3d3c0119e9b44e472148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6225ac6d7434addfc2eb4cafcff660a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75e093ab9807f778ef39b6cb2c4817150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecddb1a5fd8f7d608fb78113279e2741151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb280d9260f304475b895fa016a64d86152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281f74b6fedc61ad6ed2d1f4635c434153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea830c4d1a4a3cf91ba0f845788f18154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6332d96fa15e86ebfe0d67380dba2f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a64ceeed73986f3bb393c3859997a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36981beac59243e3de6a90eefdcbf911157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae852c517d436035c0dc1ee28e6202e3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6d6e19cf5183c361834be7bdaac31159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828373e0c86b29c181fc31a60744473f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bee7c6aac820f75c383f99eb0ede2d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c9710f78210c7a329a91aebae2be3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097684bb250baa74b4349e2668fd375163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a6e913db94715da3f080488a40294164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c19acbdb55f49dd933a14bb69bb56165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f539c5d3192e88a262b95a9144494ec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8670b86353fcc1b0a607cbc9656df167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb4db7041facb693f7c40606ee3f37168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42943cff4a1dd0c1d125128b7d7ec8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a881b00df1a2ca3837172599a6c2a1b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f0e3ee965d0e9c9cab86757e9fe45171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b6f1e4b714a74f3ff361d3bcaf49e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb47546c115823bd320bcb5f7ada474173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dfdf29f3d21af5f8e72d0516faec4f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2fec18509845f8868b283ff4e2557a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab329b0679615618bbb2f54876e2950176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950272914447c7e6e402d92a4a035208177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7166c440948ddfe0a71ade736d779178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db50a96b9e04c96f4bfac5a86eff7b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36cd2c058bcaf035db1d68b7b1d8e76180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292b24c34920c9a2f55702cb406f017181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b9697ddb719b467da18aa5a42de6e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2353dc529f9af1a91de164a998c11183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9d8cdfa379aec78c9467257ef1506184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a164941fcc5e2a01b3b48bdcc46a22c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609ae0e846f1f1da2de3e799486bc01186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924eeb03fd0638c3d7315cd0a30335b5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de20c1d65285be8cf4ce61cccd13b04188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b390842ffc3b6b118eb1b13df8305f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788735d47ca6342bc101f266f88422bd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706e5659a62fc968b06900332b8541c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e79cbfe6c6c8382b624bc311dbaf0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71597af2078b52658cb1a8e214ef34e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f327f54cdf27794323ac3d1d0d423c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb878e4cfa35a13db8d4648cee31850195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c70656e556cf409b5e628e2f9efdcc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adccf416efabec8528f744a5023be919197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff0fe298ce467560e46103551a9225198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2bf7440e9c88907ef66b1bd153396199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729df9a01ff656ef03edcea7058ff9b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cade4c12be179d9220c37d1b2c69f16201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f157b5872f73617eafe6846ef8f83f4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10743616997eaebc340f09e8a6a040b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec3a7728d13a90c80bb686c6dddda0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754813f8c97b4ee87536588391fb3768205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b688f08194879da6ad0312744a9647206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f94589542bd982302c76507963205207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db6259a84150220c61ff4cfdf87ab0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d02d7559a9cab9cf88224d8ff3b308209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb0bc2ee05abd3a8feecaaad5e53ac210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434dd0fbc31eeb9b71cb70a1ad9fdbf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2226f3cf3706ea8f5fb65c6e675256b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55a54c878e06111f11fbe90c38044b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905da2daeeba8830ff9c14beccafeeca214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e68f16d79a6fa6b58550ceef1079a2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4352eea1a5a97191e55d8c97ad6627216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae812eac4fb73bbe03c70789544e5c2e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a14f62767d246a16189c8ea9835e8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3153571d2b938713c2eee49f2ac9e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29173843063b4684c516007d26debad8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a474581c286f02f1a46cd39d67ef98221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238ef8cd86f1bce3b3a17ad8b97553b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd6d4571e25b367296d6a67cf4f580223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43d7bb377adf4d56fd6344cb692b8f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727e063f5a7b243763c2b49d47ba6b6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69275104b9fa745cc332b3aee1b71c0a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d2cc6dfc53b91cbec9b59c744e559227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096949cb01ee2fe1ad6dc0d957405e67228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730973a8f58318119ea12b8652d2e8c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a032600cd77b8257758c83957d1a77230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876cabbf6cbd97aa4c52c4cff8cb9d6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b8b81eeef0ef3030395e44ddef28f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34141c756a3f77d1ca7503df6fac0d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a311ce3225f051b0ebac66f03f17f94234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131b2dd9dab183585594dc9297181f4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588053bda2745541613b49b71ab9d71236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd6a1460d39c9972c927b9da1cd64c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e17f9e6cbcd05deff235f03d104d9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb20eeb4ea4d3600555a676b9e789f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757c9b4940b685b11e838f5aabf5da3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445238e261c96167a8c8dc0a83898801241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ba3715cdb0b07e0b3107e602b85dc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57213f15bc2a2f2245cb95888a4ddffc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a4b49f29462fbeb4400fae363c8b8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83b302d49bdc5d56c81a096c99d278245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf301b4e194e4f22b8bfd8e6f4e299246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f4fef87c3c2a986d1eb7123c0f09f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487eb3a140a3e1ad60c120e51777eb3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401d21d602fab1488a270371a9a3252249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb4da2bffba67318438135806a45bb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cdd6e05e3d6a65d79cfb942c7d7ec6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4ac1f528fde240617ff412b93f6cf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a7ba0b9a17f328f89dcd540f02a11253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9757ad8b2e821b0c566f10827ceae93254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b94c95d8bc23afec62f5b0750bc404255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eae593e98726b752550897747c167a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614f9ac34e8e816f1735e4ebe820a79257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c65ab6c745d2ee650196dd65962004258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808e1f7b3877a4a963ac8d0b53acf33259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f888602dd4400f7a00414b548fd379260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd89c0cfcccadd375a63cb396c6552261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a1265f93de4c843af510d6ee12dda262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e4457f78dc33a7f41bb96d24e5f28263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79312f7e15b20e37da6dc36e458147af264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366450e8e124ac18f3087fbd5cdc788265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055c8f9c3b9ba3b59a6046d77e372f5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0cf01fca5afa916acb12732acdf4e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58614478ea0590f2d2c0f126c29ad09c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826767f3d1f47d46be27f2005b243e23269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87a08a54b446e74a305d006ba5198a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ee8202ac594fa0584849742142c28271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd4cf6787d879763945b5ac7d0c6873272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179914e6c54645256408832a04afd81f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6951e55657160ff55e850bffdf598a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1615883afcbe269fbdcb1d0e719130275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575995543780f5cc0e72c5b9c0d3e4b2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83eaeca32f721ec2fbfb7ebac866d16277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0f7901e2fa701ca93277557c1aa6a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaed8b730363007de39b8b95574c603279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246a0557b4b2ca25e084c7fab402444280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c8644d1a4bbc964b47145c9f48e4f8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6b359b2bbea26498d40469759b95b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13210ec4facf1ea0b695a393880c647283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f95f6a3058941e6df4f6d29c107e7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88cfae29da85ea114d96edf5ee8b3a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af5f5833b387ad8d5429c3dfb818e7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d6a262672e0bafe959a8f6e4aae408287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70492d49ed34ba9fe9f6da2b763ff46288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc5be5ffe501fede745a5a8f165954289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85abcad826db531b89f91790b34d641290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce359e80c671c7a1264c239884daa9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6931b7851ea434621b1ce556ca7bc8d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee7f27bcfe5da88900d1dbff5b5b2ce293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d71300bc62f9a5a4bdac4e35a19e64294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19517077c0f6d2f1c9a1d6372c9900295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d028d95b7fef45308d5b556c8516471296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30285351c09a21a15f592774843181297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1604aa8aa162abc2263c84e7c4d81298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73b66d7d1bf67e0308509ed8611b50299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf10e4f952a6f6930ef5603ad0248ef300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e051bf66cbd403908bf8bbcac68fb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079d4e8fa2cbd1488e3e65cfe99cc72302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc07497d40efbcb6b18466ba2d2bafe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca2f46651000e2e9726c4fe7c18a99304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba181fe948a7f41360d9825e61157e44305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8bb4a26820b8f21133711b99c2020306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2accecd860377dc927a6048fd3c6d3bf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cfb1a6387c1b32f721e940087c8820308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba870a362ae1d23bd30bdcb4fb8f9c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c05384f8f17bac448b19bcc33dc2b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b28ac8ab81d13539139c8a5167d81311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359cb8fcef6a4928627dd92139eb564b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b531bc2c0a35a9f86dc43ff399bf52313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b754be007c97130b4d1605a91c379314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f03890e3febdd085a3039c65c49549315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db413b2406fea6f6c60d13cf7c31ba316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a601ea28ffa16c4b1b7b03d389e1e27317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12a3ee4f8dc9d7d75112b0863c3a0a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62377f56ca57ef4d7391a2703cde809319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ac17282b50d02bfcddd80eda7e609320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7514952c56d1715eca8e3d1ef90ffd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c85214e2ccfe33e609ae1a8e4c96d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c558ea46a5b92d5dafa0642393e8f1a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e344716c33f4672c911f40889cf851324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443e575631fa24f4250625804205b9d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19214e531426f4ea06da7dbead107b4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c1e216a08ef39eb7b0bedccb6583b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce857e725857e750a538aa8a4881f5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e67beeb2e27c2897f38ef0c3ff3f6b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7267969e7f23044c40b77d5915ce80330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70812bfc842411f0b0eb968a131648331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f39c301e5221b6c1705f2fe7662c3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616565289e219183f00bb34d45834c75333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d55006bc85b320bbffe77900d10b5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b42d599e0bb17037e864b1b08ad66335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2e556ba95e1c825e624b3d0a1e6af336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36421cd829950124224cbc8a4f477794337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99975e2073832ae43902a2b661a76f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc35e660290014cacb17c2068b86256339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5dde471cf8df4365d5dddd8fc39f6d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39f4f6c6d7fcd06edd4fa37e41fb5d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef16f7ea4289750b33ee52475d5f5e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296c1b0db86f526de3913f254f420d9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e08093d2e7d03eace699bedf05c8f8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8e2790d13e6cd2c9e23272f091c83345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25a1f7e78270f3907520723da88fe0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4abc83504b5fb0413278edf80e9d76347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa826af0e52c27a9933b8a30ba3ed816348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be1b656ec30fa9608ad75eadbadb0c0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350fd35ddd89a0509bde2c9bf169f8ec350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f59b10bd768331af73d5fe9666db60351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753740c1e0f98e9dbcf6bad415dfe3d7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8be9801fd6f0c34c5d872fcda3f5f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a7090179b74d055da1b1772a6c1da354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6054157ba74b841c0d6f6d3f51d9cb7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e810b25e3efccf611bbd73e9d27687356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9a3d337e551063d4dbd9d46cc235d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0af417eb8ee4f5591aeb62c32fe60358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b908c5d9324cc1cd5f4c71fb5d8d339359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bdb07fde11c70b067e6ad301fe4185360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b579c1ba9fc785b40648f8ab82647f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab106c53b2d76f84a322964e9e861f6b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39950b47331145a99c29d047c5f5e3a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d1d1898b89b879473f83a7f2a91ed364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76f42c14d1c2b70bfcff543be02d3d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a00f2667254c54a62c6860900fff2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7edb19946480136974c861a798eda3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007dfb3d5ff0adf311ec8e6bd75ea2f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a902f0cd3f69b822510d24bb34bdbd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08239e391693a73919e294b4e71270a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24bd3db8ddad0e6b4f7a4273026ca5c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd5f5dc1de5fd724eec44c10264799372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f59ee6ae0ac959689f3ac8f897be41373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559eafd75c3e8a951168547e2076b27f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d8587271435f822207c6a29998196375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d446481dd751cb88a8291f7a182688376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2ca53c4f2b2f27b076f156fea1e6f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14642b7d8fada7f97e2de53b0ee07b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac81aa7307a9b8375f6e63ceead69e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4deb218413721ebcdae80249242da67380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd2348ef87d13511e6207b381332f3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0fd2d9b5b096d10a64cb4466db44d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e870671b6fac03a698767f73b8e13d9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f15ead3bfdb8b670c8566b190e6cb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741fd6ca3a6c752be9a7d0942f03fc0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79211a86d8705bb5c0a6c4536b7ee4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb546715ba36b02e38286566903b6b9f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a038ddda6908f9bc736fa047c6d58388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76396b8d57f32133bd5772ed70d0c4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c91f84601a5081088b5f27b49f1fb0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514424eb95e05db1c7421eddd9c65c1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892e8c887fcb3fc1935e8c91b50c5e2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7cd568cc529d15f4516ddcaeff6539393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97bcf85383b4af3f492ed1a2d10f73394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ad296085be84e3cafb3e3921de34a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3c99d67854038b968bb647f34cccd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf6a0f7abf118642ee5affedcfcdd5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f75ffa65828adfe1d7a7dee114eca0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b938cf883c8724e300f92a6f060b733399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91aed30cb66274e02c6cf6a5969d04400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfae46812214b430065ecc0b73b2053401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364fa0b1640b2df897ebbada91be581402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368410b7b8da278b467efec53426a51c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26712885b449210aa122efab6c7c8a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b81283003d220af031ca6430fba3c5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8f76309ff1a32a881b6b1b1c26ad6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4afb2cc2057b94a6009c815172dc35c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66aebfdb470c9532eb0fe2707d664f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429a4ab19a77961676375b9c6646e4f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7722c79be8462e2acb7d1c71c8d3f7d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e018cb68fa3279ffe3104114c1201411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324c50e898d0f7e15191a462eb1d5b1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af47ccee9821201481c3d774772adb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28373b80351ee838e4fd6da1ee49f49414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca9d8320a88ccd97481ed473115265415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff7340177dffd0eeff428852db028e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a460aba40a6b892ef42e99393b5d2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc657fb2392798a8e838afc2e5984176418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddfeaa7657c633825bf3dd59cbdf7d9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d0ebd298fc8153da0eb317e139f7b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ecc01431c772832ad0dd5efc3b495421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59deb1e7cd031fbffdcc06d7d61e29422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51000a94d3c7c2e02451d8a433972f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac198df81a7ae10c215b374eb25561c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f8fa684ced74fd5ddf424a37f25f9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bce46e267d94735071efe9626e03c1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a06d5e32fef5c99736bc71f1f0d53427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ae4cb40b6fe5e06a9580492e42fcc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9f8e87d010d24cb366976708b7005429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe7af008391b3d37dc665eff63a22e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dfd22679bcb59e88cbb422ea57a201431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510d13e922cdc908da3c5c415f0e8be432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f65a2ce3fcecf691f740a103eb1c04433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed69b75e429e8bba4097345251cee8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323ede0fd6b2a213d59aea8d54b7cc4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123f255e870e05a17b34e4866fec82c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15158a3f3bab25d79254a48d6d19cb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d4e5d833090fe1cf8bc04b7e9adc4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4a7933911cb7cda94925d5f6362a8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b1e546c6157093c27c5bcdb95cbb3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c776fd50137bdf0fab0acf9f71939a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ab833979ed95e8a990a53e6c8edfe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67fc56bccd841eeee7b4f52a850927443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d207339f291224977d6d8a10135291444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd983c281df81f413b206d0f4897a31445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd3f93fe4d32d57db5d4a35995e70e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d4fe27f6e9f4e06ca72b1581eca077447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a392d80ae984616ba8aad3c41bfeb5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ead2dddd3075c558c18683631ed85449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc87122d1c6cc53c60226ceaf3377d1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7271889fc2b8ee80bf83cdcc1b41528451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f898449d945b6f8907b5d26696b64a4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf345606d8f004b893b88cd1a2f2cdb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d30868d6905f7e772aec51f4397c9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958d96e59a6cb317b95cc2834834b15455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b93a4288713eb3a0b1159ed6cbf5c5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f687a0109718d9e8a99c2b4114f92457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f89cd046d57ced834b3ac926d68d8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a77aebabad7c1137acb984d9bec0fc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965b68afca6f5a41d1be1a84815af6c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855b01f629b120d7e7e370c3531907f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e58a6f8f841412df536d9490a4645a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17280ad47a800d57917fcc4c63fddcb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec1630577993ce2a87949a3c02f91a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d702728ac9c5d678e3395bbf36724465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8404826c41c4b223096eba148f07fd1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3464801faecc7c2c935243683b99ae467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182acea484ec5e0cdb07e482b328e42c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422432662ab5fe324b2f5037286db90469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075211e4a6cfba3aec12ed16b029743f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093709f8430068035f348d2dfceb161471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a9c4abf935d125e9e21d7675fe15e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8fed9def561a0b5728e2e7121c8e5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e16bc35a386d5ac6e2f4ab3df8d5a1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e995962a76250232057daba1fa7dbb8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e00e9abed87348ca5fc6e06f6ec69476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0a496c7256262bdf511dc634765a7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd76b2adb466951559e3a18454db583478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb66905b65ea1ee14b9713eef5227c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ddb7da3b1b153e06fabf898e47494d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e5d91d7aaf5842ebdcb4176e53dc7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237a2ee383816b80a44a657b65a0a49482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32226efc09d20eba9e8d1f7addef3f81483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b431bc6ea5ac4424fa381227fd3af484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a229f2fa98a39f85b3e77c656ae43f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a96897f1ade0abc1c84b79edd1b825486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e069aeca6219de74643ea9256a45e2a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83abae5afb7c73dc6a54169aa11876b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410689b9690b72a4970c94a5252ddf5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992cd5e609bff22fa99cb7e30946449490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0452bffb21fb6e94a4c8184583d87a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ed4284de8eb2246c824ff65e1908b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16444b9e6d3c31781cb291fc376686493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5717694328869ecfc68f917ed8e7a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379615cd7733160329f9f8861c0a7d68495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad797fb4f27b7c7819abafce73f0d42496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d264633b77255487b05edda9e15f96497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743359d5c775b30aa49ec4d958bdc37498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881b06432635443fb4a04fa6057ace6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29b547ab2f8b94cafae7a18af52716500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205364f0835946d734ab73e8674fc15501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99902dd24ff24c0b0661979f28c4ad89502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653a1c84ae43da0b95ea718f4312b69503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5367ee60a112c27b86d97767327262504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96842e67396e8d6c222079144437c84505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779c0bdd52efec44e49ec570d647c16506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5400f8d25b2a68593a41955b81365a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d258fc1df0de4bec443d351cfa58a1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c6cb50f4f799bfd141e5150cec10c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af294f9b9d114b680c635c0ddeee0be7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb31205a39154a5362035e52ac8531511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8bf61d2423e7126ee107d957ba90b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf39719d721b55e61ae1b6ef0e89bf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ce804b9419b12491ec25f985b3ff4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b6142a43915eff266edec202a7254515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf40269482809125be53541c258860516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046e16bba8260f95343b145ad976c70517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df933c9ff0acc0d63e4a622076a3009518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4883151177a0f84517e6e433016323519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db32841097ae4c5ff68011decee13f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0639df84ab2de57c942dd838763c2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ae7c83b996da0a44ec1887ee40086522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3cbbf0db3e83c3245227666c574b77523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e213e1b892df36e86a221fa1a368e5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d70364c94aac8fb49471b26fa1e4d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544ea804aabbbbf43101a98d53d2e80526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6749144ca1c9f4c49fadcdb50fe346527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ada499fd73320f836f737dddf96fe7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f89b4fcdfa155111ef8eac5747b12529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944dc8506db872743dae673c44d2d009530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e239afd5011ac85f68459cccedf7ca531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ddda1de98994ec4da7dd69b94e6b2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7bae845827941dbbee82da0ec0d19c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a39130c0af0687cd32f07f6522bc9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9564ae01decaf0ff9ab2709fa28c2a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f0d0aa6b66dc344abb16d6516f3ce536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708c146667175f3c2f50931f12682a9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd02fba52afe39d7dec63a1af1a209538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5dfc9f77db1dabf15e98b499dad7a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbcd9750e29bb540cd799a36d0b14e5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032daefe885098779c3e0bdbc2dc4ac541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9ef6d66c16eb8ad98f2705d5a4c87542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492c795f72d0fd1df828ee7a175275b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2754e2c08af6cd20c0a24abd8b90d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eaf7d5e54c21567bd64bc2c7b0364b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d45254e168f2b592881e47dca8a406546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8bdd27adf3244bdb79cf3da558388547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08871bd7bd44b5b09ba0cbc72f27e7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973715e5985dfedbcb36d180e74deea549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d7de03c363fe6b0951ac262ea78aa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea563f274002c9a9c1fda257b56e4b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494fe6a569d24b32b91af136f7bcd8b5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30602c219763e1a5fbb78b3fef9c2d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc10a2024ab00ce0ed23f85a127e447554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124dc29fa7cb759e66be4ad4b4b6a4d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27631e52151f00206de65f4f14dcac556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4626b5e20365a0fb5f2123a531da36b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70088c3210a20353935a283a4bf4217a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30840175dd632da560a96c2b3210bb99559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f4e1f1e727780e49dbc813cd9f9bb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed79cca45e5598f70d189d9805a138561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58bd0787d4c739020b1e51645be0fe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aed904a1378dc099aa817fa5b508cf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9207e6fb2e54df2c370132921982b1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454fbf486bcbd957d6f359c28b596db9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4a45181094e743a47f201cb80e51d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad359fe3b89972cea44bf4242ebc4f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c1e76ce8efb365d2d9639fea257b5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836ed9435b806d97deb2ca0e7242eac569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ace5a400bc1f97ad0fae27788b1d0f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4277d24ee1bdda47fbe9d3355fbc11571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9c113ab1d045893ec012cd77ae997572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80dc6b1cb6c074599a6fc80172d1cf9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380c8187e5cf9d8023cd33c0b650915574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775256c98bc7f18f47c052fce7dff7d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d3efe0648b419de070a37865a5d91576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde5d219f73f6a7d79cccb5e1ee09f8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a983b2a9eadad4d04c8b46d3b820ff578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3256e63dc3d3f01547e36c162609d8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9a7aecad5561ed26b903b6765d0eb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2328314407877d9cedde0528256857581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d094cc164d2346c2acf16cdce2e03d5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aff6a61dbf7dae40a3acb48bab6cd6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db30fccb9bf49a1571ccf84e13b8e05584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf59ecdaf003cb97733d8f49bdd990585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd739338fff182766b2d86419d4aaa4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db4e82d5e786fc7ca30440989a53e9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064ede64ec6ce04194826189f3298fd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db638881dfd21d1176d51d02bc44d1d1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac541b8eaaa094b909b4363a28bfa8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d6f7f8ba286bce6808e9fddb53396591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf095d6eb2c0fa6def220adaf77c3c9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2dc5d31ca43a4befbe6455f8bb8f7b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b2910f35d095bbf295c3e51dd1c093594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1fdd791d5320fc22476fb58ce183d9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0faa5e49d00bbfb0cfce6192dd55f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6fb2444f454dfe5e588cdecfa835e4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f5fa2b8a57f98415ee6019710ed79598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377999cdd00d97fda7f37601b8c9098599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afefa4edd9fc8e42aa85dca810ce0131600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b7d9103376201b80e8454e46ef980601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35cb6cd917d3ad35cf006ea9871669602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6205e52c87069337369c01d453f5d4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb7973707da41cb3c2b32d20506c3b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057e0f3c4c49823e0f8ccbda3dcb7d0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333c2ea22b790acbee12f8a6d2364ca606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028bd4135ff7420f632aa1d064889dd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da456f8adcd1e67d3afcf3ca306d06d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca994b74ccbbd018a638efe636c7f0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15146a8cbf6a06557e37cfdc5a3fcfd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77ec130d9b4496f3f2a70fb7e3aeda611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b27de6b91721b5e20bac12a6b6662d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e980dcf4e56012f00b536b13916a3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2659f15de81f7f406dd7d407aead25614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ea432aa39e20e334b15f389043c56615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd489fb63fc8421667e58f1bffcfc2f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72dfac0a0e6ab5077d9e09374a6df9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb26066e4e6f663ba65b855176c8de618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ce4ff38957b2d8086d5d1da9a00c4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec81cfc1bdbef60f38299459efd97a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5266bd4f47da9a4a2e41a81d317d1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df027158c7099aeb15a052c99ded631622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de477c2224138303cdcdedfad36f2637623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709687e0ce4f3be5089738108c0b81f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e04f500925b4ed0a9ca54089bc186625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c285a448fcbe7f34ac2a4025f0d3c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7cdad52da24fbe66e0af21ff8a4d38627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472091a91f6e528faef86be66416fd30628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086806164ab1b6f0419cca533a43e8e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a15de9c3f668d9fc059f9a568c58155630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4feec3689d465dbfd9fa8a23d6c61631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a719da582e10a893adb15a202df5cce632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca237ff9513e2b975b95edad198c900633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30d31e8a6bdbbdf7b9b163d395bd77634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98895041a50d3859a5d08e325795ab47635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4c6b1d837f9f9f0d9bc9aa29fda22636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc364b4b150b4e412ec85815779dc5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c06b4e7b8141b7ad069a221fe7c05638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50768987ad16b326051f7bc59dfd66639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a2dfe5a9af4940f7d3104b9ef9351640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28baaac1568bd9730b2bf543e2712fb9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc6902d809942378808b39ec39da6f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7629bf81edc888c2e0c263c92e110643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d2b7f16e4407c7585c2d8c54e2105644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57016569fcc70a869a05bcee8df74b46645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e5842abf1057c7304e68c3d99b2d1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f03e13fe7b5a30c4fc7b0a3958da9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ad2f5e407d8836991cd55a1008daa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd070711c2ab7fea74de8adf064efc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52789581fa83154d44032a27184b619650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a31af31a6998d8ffde8cadfe198cd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376554c9db97964711a6f5068e3a1fd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c7ef320eb9e6c1d8712d3afeede0b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9015a26727aa6ddb727716a12341dc4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe526aaabc0a47b82ed0451e176b8f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050337274deb71ce5897ed8bee95f65a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47953a349b92a52359cd5a52291cb2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81d0f53915b2bb46ff53512b6b3c55658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b439ba6fa4c5582760cc0b153b3ed18659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2766fd95fc86406b13cc75db9082b59660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1bbc0848b8235cc7965481fcdbac03661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6015f13c11abc481f42d2b8e3d37c32662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce035cfd8e31d57cec71199319d8c1e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a094241ddc65b31eea02d6cb14d6139664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8107bb0120c50617546290558cf2f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0454cba090e2543b8ba68cb0a068649666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24730fe63b7bbae45abb0a0188be6c7e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b27c67a3cb6d71d6fcbaa9e8ec8b0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2210ccf3f982a6382128e8c700deab669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206906185a6af996b28beb110a676ff670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d7805a3ad23fc3276c232c0fb7b11671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137ab709a1198949051fe58452679ad672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7127104226474b4812a29ac870462673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d27560c452b786e5648e0a0c29cb5b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf0d1338c7f30569cb20ac0d8b18ed675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1306725cbff7dcefe209962a1ec5d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e983ea5b55eb2db1b73fd06fbaacf8f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381422856a2063c135e078cb16819e99678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a20a60257aa3057598dbd801c16975679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5d79b7e78f3db5f8d72dc90fceca6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84f9feb609b2e7461063eb2bc3da46681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e916a38f08697a13c165a4bbc14f596682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f88ed4ea5d445cf4952c63b4cc8b0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625bc5ea0c3248585f0e55211061dac0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9184c967de1cfacb338a7e9a200056685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4c2d298e23e26e89c110ce88352c9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7fc493e8100f67e38fca0b3a6beee687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ade553d2487ba37beb9685cc8ee4e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548ddee36be2dab1e55dacdb9bd5951689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae740b55bbdb2437abec2e1b5f2416ff690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76fcb96914f24900f10f4e4415df64f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b4c5615903f24eb259fbe970f54fe692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f3cf29faa31ebb347896772187576693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424b3d03229f9d032dca63d7259ab3d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487439444106ba58af82938923daceff695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206b18ef5390761347dad1b70b80db1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43341c195f50600de6de55b8c2489c9e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a471ea36c1406bd444beefac982f6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe29ca795e4d3109cfa4b3fc320bf7e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6428b1936d35994b075564f8e32a0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8837d0e7cc999591b800fa9731226701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ab7323f27a18f9953ffa37ab7b1c0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d3a6091b03b002a6f6f5ff443b3cb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6062590461a8bc6b853ecdfdcb3c35704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b4069dafaaf3af853c665884f77fa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46527be0aa18c56a48f4a5c9374cf10706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae605276f16d95ad879103094948b04707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5f59af57b444dbd9a8679b5958266708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97d1f0c13546ad3b8ae4fd8641c70f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650c7ea992052b92faeb9d2ac17ca65710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28bf9a76f0fb895cc02f95d1569839711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f958677298bb9f28fd5bd454e1900b5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1de8e967a737bb1bf0bc2cfe3e083a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217ad7cb0040b1fb3443d09ea9dbe39714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13544aacfff69fe6a9b427823de7e7e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d513fe00c2322897c20b1558caff6f2f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aee1c18d6c063a8467a5b18cc67a88717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9a50057bcb6c8863d664221cde4bf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdeb3e29f6c8f38b46ee58b58dd543e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d88b5231747fb4b25fb6d75390437720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ea60ac24013e95a4791401f0dacc2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02a1f482ac5d1db8aa629954c990b9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8baa9265d5a55dbf25c8e85fcddf5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ee5aa0af825ee978e6616078333af724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e7439ca1e66030f668362fef6a5ff725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376c818324fccd5af656db96c78d8d7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992426d4b0b938045237ad47fbe6a9dc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b1131c0c05f4d0191b26520a54fd0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ac72a9d1980318b6798a63de6d2e0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f6a98e1ce7dd67ca4062944fcfe51730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614f1f5184a7ac7c5cf85ee41753fb6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6176da092e9fd8548b0fea75dea06732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a34f10782411cefe6576b74f9313d1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580e8f9e0dd62751aabb82e6112b60c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4f3f85d5b24011a5868d1536ee971735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc051882f82842940522b0395c9eac736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3307e0e73bf12af69191aa4ba2e019737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b40e3398dd687cbd1d7ec9e1c79b7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac51c5d18bb2e2100486d39d5a5d594739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9f3057a9aeca5995269f1f0883772740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f58a87aff5a0cb069a85c3e342b353741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ada4b7b6475a340c7e38cee8bc70a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67bdb93c2b38c0629f295b1947b014c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc57ceb84d73ce504e267eaab15baa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178fab8f8a9f5736a050948a171a940745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b05fdaa3098d78e2ea44136e1dfc0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dee0371956a114cc7d465ccefaca4c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34325d18ad143363bd3166a7ac5c92748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5d2b2104c2caf3ca1c349dcd2b296749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7547bd785b222fa3241e5542b8b5df1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452457770faeb22c74a3c67c1c1a6559751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf93e9305f14c87667a29921d625bc7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fdbf6429d5d8022365074381788755753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b148e0b4b947aea27c29adb902a953754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875cbd54c51dcdba4718d09b73ec4df1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcbed332e681a8c1e7e5122df8fb447756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991a5916f468efd677ac3f65320036f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12b5478842b83397d69fe1b2e8a1a7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d78fe6f6abd47f236dbcf784cf6127759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd50a317f38bb10ae6b4d907f99ca01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b40fb5623b9b6b87a4ecd6b7c9c1d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c848fd36d20aa63e3cfa0eb8410393.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d5e188fe7c615c515809bd1748be14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e19291be5ebe5442b3d3ee80fe51c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45992b5ea5da647d929b3e1c1b4d7bb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005232fdbc065a80f03af03c39bc91647.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0d2cb1afb6025bdfc03da446237708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925965279813290e318c2241e9ebec1f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9589b73202171e17499da772c0a01510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2566990493eab989a16518a8f91341811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bda9693135d6f609d552edc2bc3ee312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50ece9c6dab1d46e526687c932b0e513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2acefa5c974b6fff43e0579cced29d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab89bdbdd74300c8dcb9d49400f7b015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f123d6ebb7cbadef1211fd652a24a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662069b15c1b9fd0415087df3834fd817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a363bac888dde1e2bfb39aa50f0538518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c4b435b846d24cb87f5a6c0c3b2e219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f474dfebc01de9203e3d094b01dbac120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015e93af8ed3b8d2c3b7c87109cdb8921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907ad88279fcc0ff940664967d1fd9f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19ad09f9591cec91866d4cfaeb34b623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca4ce93a67fb76913e50bb1282ada724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2eefe8972a02931a24cbc9b9b890c025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e2fef0d02710101be2a579004969026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a944c206c4df7147ccb5feed4f22d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbbac878126ef86795d358146b0013f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b7c3ab29cedbcb4a23f01fb504c2d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5586e69287f817e23bb9f8d72b244c330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a4e473d505b36a143f0563c8239dd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedde56d3d09adfcf43bbda4f9e31f4032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add23c039527dacbe6e06cadd1f0d1ae33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c59c0dabc62a63f5e9d9a52ca26e634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30823c8c1db249ea7e2025ce6ae1f1835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789a9062623d7dc48a0d5a338aaa42b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411c8e39a22500a0a54d216a30f7b0337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb54bb4652a98c1e08b913e2ad94de38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121bd1a1b57b1b30af1bf195e2dfe5039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a3824ccf6368b3630a4299dfcc0a840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe96497fad4589afe53e12508a736e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396238186d1246a29a4f7846adcf6a6e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b423600f2cb956afbebb9909db15ba243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4143edbee48510135e60a13d6e0e6aa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229aff281d7d616110e229839a5dbc3345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5cb0d78e6826e92e4fa5a07e56c3746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f4e07c4b06e6f9f53a1b0bcbec83c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80d44048408f04acd6143ec04c604d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446cd4acd4a6764dd6387228473d476f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b19e3d0d9bb0cbb06b946207a6558150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61628a9f70bff77b0cbcd3655c6dadbf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5e75f59ee4f58c6802b30209b6eb752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67cf15ccc151436da9a8a7510e5dcee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b80c979f6aa5ee4a1285462738c5254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d779b68bdfae8ea7746f80e042e8255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38a88c73eddd2816537c71695db7dc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1dc88547ebb4e855c6c9cc2560ded57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e91b1b49ed01a2025d9a5b5a5ef5058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4021cbd33441b66eb3e2c7e996ce459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c725e330806e2a87fd0cf4563eda460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f062f2a4f9d31340bb50daec44985ff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242dafbd49b640f8bd4a84f2f22b4aa662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221954ae24efe253c7dcdb4baa1ffc963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc50bf7c2731a6d226ef3c9e00ec1064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d81d68c191a825de3893c5a0b147de65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a38170326e9300ed6def9a0bf3ef8466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2007aeb89252b1806fadf352a912367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943254be0e856672e89602495906499c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3d744bb05395263b695ee1aa69ad669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d377dc505d55bf128112b13ed8f2ef870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9efa538d613c39f90331c5a3d217471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2324ad4487627a4a82cd43b7fdda9772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf20886412dbe28edb475ba7a9089d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b73ab589454169e9d0d20f233f161f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d3ca54f67316403a1dedb091d6d5e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2333c44876cd2c8b6f6a06a0245e79d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9c26167c200bf9746a51ef3f61f3577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c596d5b51b161953bc582b7c3a3199c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2076b0ce0056cee12fae58125dd4779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142501d1b764f11a1c4274b76fd98cb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ba0cd6b2e94ab72c58296a438553081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bfac9bfbb0b42ef5de7c846fa117c082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21abd0c8777ce4ee8562e50449c8de9a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4fe902ce56569aea21da4b642d3b3c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98184f8058715f6c7f93f7e96807ab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d8c83b0f427483a8d958bec74f08f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a82e1b83bd7abde2e2c09a8147f2287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844159c1ae8144e8fa774b6ab29bde7a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac9012c0c9418bfe3d086dfc83e22189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48ffdda8d96accfec69808b44b6b5490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0ecfc4c0e6fc4540f9e16ba14717891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ee1d299d835db4886e76b448da15b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74256a7bb372504ebd40df51ae02420b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb5f34831dab13225664cfe6756abf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef855107ca0102d374ea89d3ca264e6c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba2bc627fbe1d3ef3f87818748ba6496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120707f8fe31712c2a28068c8f3182197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde3231595da4940d744b34bf6d601898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611819cb37f5d462e282cdd5105848999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d07d35cf019f467da1c21fd812ffe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba31449637a582ffd2f627e769d965101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20141d136e9a396d6c556d0e010c2a27102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60c7595bd8fc8e5abee6620785d56b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9b4ed09c7da683ea538f2b257ad88104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7dc332ee7ef2b8dae80f4d43d8a6d6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac9f96bc9e8264ec5450b2e6172da9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ded91c7ec6dc5c470a16e460829d6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d203e59fc797d3e22ca0b9713d718108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54de7048dd62f055ad2034c5b97660109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2d4865b37f322d6a642575f7b58ce110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e98ca8aa346d460c560eef49849332111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03337f17df27602bc9b65fde39e9e037112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f56ba16d9b6c24d696c51f90848761113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7250c2e120090dfdce7828926d35b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf534fa05ce198b4336d39cc5ea9f2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565a864e93a885e310ae845e1f7662c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eca453ad59802be0330ddf77b0ebee117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f667f82fbb7d22b78d1c58531e7e3cc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729beedec2ac3d9bde84c3a3be1e134119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd644c03e04a267a34c6b1b28881b5c5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4ae0b7ab31927731732ec5869d137121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec834fb27ad3e4559c75d2425317ef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc3554dac57ebc382d9c76e53bbe81123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e507840b04a534c5b5f0bad574050b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8455c6b27dcaebf79f166d67f57ffe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72915f360ad6b76ae7a5ade79a9d76126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77829489db50bf061c754671ea3a2d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d340bfbe43b59c92e8d8ea6255c3e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ff6e3fa8b6989e9734594585b73a9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29f42acf51a3187c42988fbe2ccccc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63383d4265514021d81db53bf71e82131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d680f364294b9571d94e63f477e3f33132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19c4c51105164b21a41a6992242f50133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6464061799bbb02b152651223d5c4bbd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c482c5fe53a8d73dbf0ab907278ea0ad135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bbd6247bbfb389d4a384b3aa504083136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e04111070e6b6ec54cb9ca7240c590137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff5cf1cae2c69d2f709e2d863f3aee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b7f798326d5223b0ea58c3fcb55f38139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa328743170e925201e5c012e121afb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5f1d9899cecf6a1ff92878e4b75e2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a478dc7518151f7680e5924f87ba5a1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a1c5783e678adaa9cc02b9495a694143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271b1ce879549ed5f2d56ef18159b5d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c42520baeb5eeaa4ab2292d0804f6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930485d7cd5b31ddf495337c5e55e698146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b0ca8bb3c97f32f31db58cd0cb8cb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4b947763b479c93c29d36558c2fb3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951180398db9cbbf99ada7b8505dec24149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b3d3bd5602935e8e4c63515660853150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f38540ad070ee6f23c6ea55537f40b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7fd1ae937c8e9db5dcc16fdc808a23152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78235a9c98145a5fcd13b5d16d53f0a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb85b94016167455b50a7d17eaadd1f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b43fb08b3db509a82f85e4303f8ee7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d426bea79e378b11f14c64a98bf56156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa3add82f64ea051f999ad059cb8bf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea43927c662ec41df32cf69719c4fc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c6c084be7a47685d7b6b05605ca04159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e3b9b75e62db786083adeb7cd4481160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ee1e7c8f4494f2e894f20e723c720161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d0c401d26eda02009163b34eb3fb2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98934520b1317dc05b9aa7bf4a0ef8f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4518e41d37d9342c9508fca596e5fda164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5b25a60368ba454e99fa65ea72468165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcceda57f1a1f69b21df4f07b30dc4ac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e159fdca02372ee133932e26ead10167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dda72071f86397e2d569c2488645e2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9bb9bf4fd63ec64bc1bcc100519f9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b50a0902ec1d5cc7386e9117ec1a62170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb341eb006bfc2b33c789ad782b730e7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880f6daf0b7a13b4c6c6760e4bae957172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9723c51d4a6c37d58533727783015ac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f30d02edc5da3c21eaa91e2f6bcd37174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255c963870626c6dcb87c8f303f21e6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96437c743bb6a142b8e1a5f7698e928176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24e4ec0817e7d7c1cc7560ca56e59a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9efa1e1f51c2d7a1c38a0b598d1b96178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e04285fe136bd7f2afd87fd95f60f2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16946e054f20bb5da70b0c5a4c9d92180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2fdf1be2096da66b6872a53f3540a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e537dfbc1a5824643fa18f2597c53ea182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe214f60d9796c27e959343539f292183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00baff69a3a799c47b58efb9cad8047c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd525c91301fb4e311000e879c15c6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991be94d457cffabaaba14e908d65469186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edee6490c103ec4035826dcca2311b7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264a325f6f3d6eb6ecc0ae8c7791d65188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5320c726a3e48fa69bdb6219c912b01189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e536eb3372e2f44354f6fd8e16abba1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877dff91c41f7953d07f9f4d543be9f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b7abdfd4d6907ca9081906beafb9f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c591d8ff4b8c6b72ba7804a7351f809193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36d521e6ad9135e3e24fb7dd9eb439194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9ec5b4b5a20e382be704ded080bc5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4520debe71166568a5d42792ca4cb98196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebdeb3940c3ecb80ca882d03bafc9d3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02896e68f3d15bf1247c4d8d3fbf7a1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2abf8e542ef8aef6af7251226cbdcf1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2941c1e49a591da1c59bd64f4ddc921200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0b41610620a962dae90db5bac208d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b22fe12e5cb0d73176cd48d941f422202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c19a72da117c1a626c27e740354612203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672d712bab25a6ce78162f1edd6afd1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593c2738f284c29e536b64ec31aa0c6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4683f57878b629991f2268f961f10a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de140bda4fa9ad6ac4e9beb3369fdb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb7c5bd7cc43e8bda84f359c4998f7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d319f91a20048bf68e5b8433b7916209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e59ccb84e7790fe352c8d6a361dca210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c20e8fb169494db7f3d75135e8bf7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401031f363a086da84b735e6f00f5eaa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905cd945128ae4b8f7c1ed128482b31213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f151de5dd514999c5b96e5b1b892cc1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add16a5ccedb0e59522b8ce99959b8a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968449ca6cfc58318d9aa8234e97d0ba216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4d75e773c88038ce3f9c1e55c06c7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1baa1c75802f3849aaf16b06245916218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb4be4f48c00da425dcf221574a9ba219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce5a9e3e8cc7efaf7443ca1bf3d45b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7232ef2453dfa1a85f2d265b8c1809221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00301112ab4dba96d6e782d0670f143a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c97d1b90ba96d5be4679b4df2b5e55223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae27c83a055234d0b393713aa7e939224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf039ee5c9d35c6c3623989b401ad57225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435845450fd187289afd0bc495e42e5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a45bd7ebd44ba9ca28950e7c87323ca227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db3be6f4e5967937069096ced73239228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3cb1cad04a2ad93430ec2b16be17d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945718a89024d9631515df2fb75b9a1b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da1fdbdb872704331ebda2779f99bb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598779c6ab360495249dffa268525566232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d4e2d2810f773c1624ca09ba0c366233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac1588e2d7f50ce5827a7200390415234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43623c3e9d884272e33b7b78cea3c10b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b113d4e47c22b30e33c8e595c5e589236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d74ed07a4b2ea98318f4d7b11f358f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d853b61b321d813dcb32d97a34659f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b4a3d26e61ae1d4dfaffa4c2aed95239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e9f0412e2cf5612f22b1caf7516d2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72c4488daf029b83c988ddf809b442241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108ea785e4e3a8dd01a1bd769dd4b9b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d6c184311f9422207f833083be4fc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3874b20a8ad11891b7d085a84fe0e0a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6b2d89ef40aa1a1bc3c334ff3520c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5280152a60ade720c4259d2621467246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78de5e2d3a8d10549250969be811cd5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07de0ff7c15c7495131ab79207e739248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b75354231b29589d273e39efa641f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3da525ace47bf0238afa7adfeb69d5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6fa70807f5afa201194c5aaf8b656251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929cc7fbda653c5ff8e08806b8c323e9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c5064a8a3b6476c2e0f9909aa17af253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed05ecdf9b0525632560d82600dd81a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca32ae90c3bbe6399dcf4e282dda930255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622960f1c7c207427c39ee767afa623256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd6dd0adb4f08f0ec9741991ab7fd4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd97adfe20907d3ff2a1c20b25dce6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d683b6b938b1888c9198609254157af259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631fe469066aae529570cb9224f3a04260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f15675a9dd5b5607e2a50e775fedc3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98437d6759bf7c81523f450ac3cc0a5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb37702d7355225946a2a51f44919ff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf62699bcac92aef3b1b861bc9af30264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a52b66cb9700bd0849457f95058ee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c43b750f855def20f2ed44afebddd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54bed217e3a816e112551d850a896e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c794cb92c02eb8c4e8b560620e256268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21edb43336e621a644ab0dcaf73aeee269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82f5d6e197c2425063142122203525270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0c4390ff00f64a918bbff97ed0b87271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76feeb583907a49bbe46df4ded9086272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b153e197930dd8bd93d8285562fcd58273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31dc599416c2aa28f36777e86f17432274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224ba8c6c3f8380d17cd97685ecafbc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae22f0024e37823003c2905ca861b3b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e1ea469b562d2592eb9a1752151f3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b840c9eda6baabd3a01d7c5d613acc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b0cca82bbcd1500bd9e3ec3e1bff4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9623e397789014cb1bf32e6dcba55a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222bcd6ce47b8434aee166770ddb360281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2a2e58ff8ac3a94a89d7d56305762282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1014bda7ea88e0de96bd193c8e4a77283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853096d887eba07b51605d642e755671284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489757c07697a06612bc8dbe451a78f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c6354b2243598f3dbd92ce76c658c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d3eb22569224abf9cb3f1400ed59a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24884752c963ba7e6bf64739887ddc8c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f3d11e378c25430abaea5726fa49b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc573af15272bb3971ca3c4cf942410290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df09b225dcf050e87a4d3ce8376efaa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9382d5c35056bab0b3adbd760f5be45292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c31898f660ac3ce3cd2d78e381796293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a933e77164fc28b43824573b3fc6f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb91fa0e471800806fad8883a055cd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb18559b8f2d9dfd6acba82c92cdf2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71714581bc97ff29f046f8a74ee15127297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67d17b13106ab476a8246cdd7427f0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f2ed055528cd6af646e5fd94b1804299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc86de01bee957a1e5be775fe604c0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed94f50f3adee5f998b29b3154102ba301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220f82256ab0e3eaff5248c59499956302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1891bbd032316937279c486838b0b4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50dd6a46559d98715b7961b5622603b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194266541c3a884ec33805db403dc8bd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c63cc2b2165d4f6d92cdb4f05452ef306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc09f98c56dc0657bfcd1b8e07e5c20307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fbb60026b683c12c1bd55d2262ed96308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c440dd2f93d7a14eac4421b495b83309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1b0ab017f4c94bd80ff0a4981f876310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561bb9c7bb836ef8fa6568808f00fb9a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a033a361d2d7b5f2743a93e0579a10b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54298dcf1d34cb4a34b24fd01e2b1cba313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116509deb0b2d03594a9eeca43739a57314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8dd5faca3dc066e812f1725a6eeb21315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a0f31572df9004222f495c4e0cb0e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f86ba9948cda98298712df24261ab317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed73425269a015e4d0e7bf2c5187849318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f8cd5d8194bf4299426dec6f1bd6c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075601691c3518bf49f634824a312d0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec4fca4306f2a7bb536665e9b41328321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3d17016c8fd63057f06c0709746c0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886b609b8c65f4d84a43316e480dec7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550078e7609c8e7b33abad1a384c3792324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ec412e936632d02e4a4c48a72b9ec325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f676228e0c5e0fea233468bc7d5de0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ad143577b8daa127a022aab415352327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47643cc287b4ab7622a469d9ed85f2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1614d4c84fd6cfc434be32b5797f84b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f03835b71fdd164fc40f5310441e0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c87a3c81a4dd1f639614fb6ee88b0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b262119557f4c0f291ed0d05d32eea332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec077a6601702cd77ff2247ff5d4147333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c259bcd31407bd4beed07c220d15cc1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861422d4ad3b0c379db70a32f3c24d3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbac3297809fbad3c471caf85b8a79b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33193c8a945a01aaf051e74c167f4c9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202d7d0726b885e2cbdea8ce0a20984338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9a3c183ebcb5876524db67332c459339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d43c4d7d856b90bbc1f1c4579e8063340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c99a5c61534d36168181ec912cac89341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071cdca1670bbdb3f5c11442b48b0e4e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9061c33864f52c3ab6cfde64fd698343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb01a1148dcf924d9b42205ed398ab344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962268d36a498dc70fb8f8e5166c6348345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932403bfa06e190c4e6157c7d914bb6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23328d82acdec37d87061d0e85a641d7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175a680b2395a6e5647bff6acbfeec0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfff5d7f0ade6be3d59c169578853ba349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee1b1c7c8bb3869823e6c907edeaae350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c377495851f17bc2fcb146c056e18a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d8d3143d61552ac200292e17bd1426352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d425b78650fac186743461c2effa6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afdc2cc190cf8f072e809063c5d4890354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2b7e7a4ea177710a19b9c7723a015355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb320680bd0d74900871502816c9d02356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eeb22e3f9cc2158f7862925e3b178b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a44d0b31a8318b50c440e918182a7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216fb48207964dec56edfe6258eee41a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5a77bdcd86ac2de549c7f36112c01360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd06ca88c416ae173c6795a10aa4d35361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f596a976f0e644077f2cd1f2ce655362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c981b311e1780832df6cab298c3da4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa38042201858eb55fba33215bbf30364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf9908cfb7221673778ff97e140bd7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d81ca47bd20f2e56baf9efda8c8835366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13270b5386601ac0549aab324b8a71c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c5aa371bff48a487924b4db355fd5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250d8bd0aac858d9b579017c84e0048369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1411ab25cf9eb8d1f0681a79038c7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1c746292669b1f201421300cd6d4f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc2ffeec17a395ffdfbd9681589638372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b941556f67a9b571a1ee1e8a37a56373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94442125ed53ca99b45af7f946b5c5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8344b8c926a72d8248f04eee1cdafa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44157b00d302fb847bf0386630175a63376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe64695f535294a0f4a2b3773b5bd1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994331e7ea11519ea7a712d2c474ce4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e566bf4e45c2379b9fdce0a8b04f7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d187d0d6f9de6c3dcdad05d8f74d90380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806acb1cab0398407eaf0c36c9ea248381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae65aeddb171a467f91752c6a2cb92a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044791bc05e83abff61133a677ebb298383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff87fd575a97905140115e8049d407384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8856d178635a1191307061fd50c05385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3415c7680d22df57102acbea3b62b38386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72ce8192e5fc72b7dbc103d4f38925387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd7122fcf1f0015806505e6273cb94388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44250ab5addc2f45843b846a8783108b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0a69bb27bd4de6409900a7694ff3d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3994c3c5ba498b444b83847a0e5d8f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc727fa594c483c45ce233925e9f054392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680d6815ef35a3e26b53996c0292238393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea192d6b1be2028f1ca5b37dc1140c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3850d845d98e0e1998f8e95411a45395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4c83486552b9c7f8f5a9e7119810d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8842bdc68127dcbc1cc377493b286397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39334232cf89bd67e8d5be7720cb5119398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef979c3b005c08cb3ce0eb469830bd4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10c6d014008d7cd243b0fe028750d9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a062b3c6bdb82bfff698bc1e80280401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aee5a797320fec4d07bca2f304672c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021661708fffbaf812aa6da78c3f7c9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8c4ad4679b061aeb65128ba0822e1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d252b0eb548bce3c4e6594de91e8a1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd840e313a04b8076cdec6acd813d6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba8b6ce5a6420a501f4a40ce6ed444407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e91a891bab036aa0536046e25c653408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b8159f35275a06db5eccfa9f23987409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3bc4ac22a65adf646a3fd824dfa7a5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276044d08c0ec8cd546d809c1c7d1980411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a87cb053c7c7be602a9156388c260b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114c1b08d74c54f2d4e0920af4d10a7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db7b7d10342080985d5661efeaba3a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef724ed8088fa901addb4e80632accb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc8c54e40c1157562ef701e1231bef416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9558608ba9a01ce8a8e5a26918ad4a6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1fbb639177b6c08761fb4f3b98c9b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bae8e45d0d6f2efd5240349b0db908419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512333b16585b4304fd9c9c942cec16e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69320dd32826c51b6ca867b88d51fd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5429ba59886436a3e65f81761014d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492fd7e0e8a39ff42cba48c9e9ff34a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6dfaf0797837ac2028b3b4d1b7137424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe9c6fd320a228e800301d4a812779425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1c79b069ff4943a14f0d76094f56b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789bb83b0d091d0bc97204af49c65413427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee0094fd1bdef7e5435d8e67067eed428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99024502eed6327758dbc614ba19d8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351ead2b976261fe034ffc223c0be37430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f850444e91230bd5f09921fcea07f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800087254448dad93badf87a72bc6382432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055bab7f92dabfe369bec20d73b34a58433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520464a6fc054d654d2cf360f4e7e6c9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90373ca77c8090bc7b468879d45b8b7f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f794fcf2f5c0224c3c93b05e43af2a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0566460fe9216c8f2dc8a9982ec10437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc09579b4ed134282c5286413d4a1dd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c75a03ce804bc0bfa809f1fd4bc0b4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405cc52fef4646ff4a45500856b5002440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60768c2357917d0b0b36f21f231940d7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213654ac7e3ef902a96a4108bbfe7a0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded31013887947476d3d10f9ca94682443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8116b0e84f0d01089c3094e58c1f69444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19efe87d8ebdb9fa24a664d5f7eb2b71445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11857fdaecd42a790b5117c17bd9c591446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643d987bcd3071c79e2359bbf06a9d6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b0c111622cfdd96d048ebc3bb3f52448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a22e2fc193aff3cec0d3840751958449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb0a10b1c2b5f16bfe293260d2b2276450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1837054674898e79ea6421e289e5c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4875e9269071c084cea1c4c20e524f5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8c4f5ff43dd54058020de213c46b9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743518d7b6ebf58a86fe250dedb9ec1c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3045726d425f06a3a33f7a586df839455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ae243220aa0f4f960902f565c65b8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69abb435acd55d87cc4cb7a5641991bd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33139b73332a00ab0cdcc67b7eaebb7c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260c7a392e9ae4378bc4e5f67f0b497459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f27b41cf1fd00f4ae97f8e9133997460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79185b3910df5d2dd5ac6c9b6d55b83461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba72d3f9cd9b6ecb09411e09057416462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182ebbf75deb6b0c25f26e6b9c31b9b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285814d93e73fa4021f5e1d49af5a48464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc11557ecf2e667f02c9a971849a5ab465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31ba60dc58992e2cc16be2ce09ea14466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9e9f6cd37d5058e4565ac6802a763467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578767475f307141a98c7b47fa847e0e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531bdf3dc70e6eb999d001691a01e23469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d69b23d64572ab3d9b522ecaf1fa0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e18ae495191f6aedd80eb60ddceb9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a762c1d0bafea538f1153d08c6bc445472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab860789f64f7a7c057b9f293d2765c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9208c2691909b4392ec7ff12a425cce474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1fece9af357ce691efd63dce411fc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37363b7095066193e36e120af1ceee15476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597642d856737d5d1c7e54a1adfc7e6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac4e07dfa36a06b21577a45994e567478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465de856e799996df654b6f980827571479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef5769f24eac661c4ca68216231ffb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e48e0654d32efda580eafb77d723e4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b12b3875f1359af224317769729768482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60ce416ba2e96bddecff8c2d722819483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe988104b6eec6ecc494b5f8f39ba60484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a85824854b6d77e5b63cf5f0d5989485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3552a971d2ea1963e979da4f18877b8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad09432d223590c9f84c1e1685d755487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254f846d984ab9f14b2a1eb1e5c9adc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042b41076ea11f9e6d9b0a5b1afbb59489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc02be5e31005743690feb6b108a308490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f7c6e0fab5270d9712f2cb734a887491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae111ada6643049beec2cab6b56f236a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821166a2de40174e04c83085258584d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aedd220f367a94530f0d90e3765768494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc68f504a7160761a95602bd02a5b7f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a1291298add34516d29ea32919b44496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574aaa5f67954259a638b6f4302e48c6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71780cea1eb214e6db530f61ad950449498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497d35391b026e4ae205e63333eadd0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca6bf99a9314e59979a0ad78430cd3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f752603e52b3290eb3139fb1097a76501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c75aba01096272e3776f13bfba9fb1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65830cecab915fe2e8e26464eba2eb1d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356ebb355c4a29aa72177316494e9a8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f4fd4c0104dea82bb85e80e3abf04505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605e86b1d60e44766538f5f0e9551db506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce363d86211c1aab52f99f3d091919b7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57721d6f34a62dee47dd543671fda4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e785084dead09614a181dd5918a6a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0f2213a8b12ae96ebd231d92f5e70510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d59e85abf98fc26ee4fa874bcf806511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ff397c3743808781e2db9683f30ae512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414e57b720ee67806b48eb20103d1a3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4562e69206ed01eedb1bf0f45dcef7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9316af02dd932c48f86c384cb2ea4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c577b78d3013104088fe58f3a96c3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396f3121252bb4c120bb12dd68f55d5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426316a81d522a295b53f17ac3503379518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b1cca0a346593e321d2b37f668239519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a4e6ef0e732abe2b455b101c49d0d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc89869fc798fbdb37ba85a821bc8d0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e302863f5bfa94a58c6c180485f97d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fce55a1011ab4d82c0547b17d19ef7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6ae66a895c457ec16e4babcc8701d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37606761be62b399b963f55aabfa7a2b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b5f7b76df14227aa6ba33c7eb7f42526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a1f9738741c4f6888ae007705f16c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325fc7c1fd0649e5dbdcb060795ca14528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942fb9bb91f50e0d804bd6848a3f59c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd6d0f1e9693d7cbe3f7c283f4d57d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0e518e69e7169d97b5a7633e24c7e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97525ac6345e2ce75d83dc54159c61c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3233863b3d789a643d34777f5e902533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39eaa85ee203569816a46316c64215534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d3870a95f9d2ceebe62a53511071c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a20ee2eb3c9c66d7e36db2bbf1395536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25547f5bf2b8ba3e058c6af364fb37b8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d2fbb80ee1caacfbd7f71ddbc3014538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d960627516a7e853a4903438c01b7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c0134a1fd7130363933a86c377d8a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb28d7286284881d6401f37a158b836541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a010e90069194f48936026a4c5caf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2981b82c6e6d3bf72a2fd4fd45dd8a2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10404b23dcdcc76eeecd05c01701b2bc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e1971055b21af3077ed9ec22f6bcf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95093824beadbac9a676f5ea3f6184b2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aed8b2270a2bbd83d14fd744a881f9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8396fe1428ca411c6a7b33fa266635548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb36f025fbcc72acf07e03caf937fc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aacd66882e01a0fe5e4b88dde3566c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e120430253bb0e44d0d8c3ccc5382a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5c3cb2cf495c48a5810ba9694c66c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dcb60d27a5d1b167e86bf2f12c11d0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb0454ffb6e1ad23f82affbe5f4991554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1bf84ff715bd4ea1d95e6e0cb3956555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efac32fb9c618fdee44108364810ba2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03987b12eafca024ac0defabf875ac557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf453efc06419ad60da9ce3cc161e6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f944a7869d555e28811365de9471f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e8c1bc298e9d874c237e43d940825560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220e44bbd2d681404b344c649b68358561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300198d16fcba2f9c8030f1a8f2999d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b76883ad82876597f1db1000a8da8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2648d6022acd85ad6f733a2ee60c4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2c6930e8d8c7c2f6d9c62f99afcdc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55637b1b41fa1bad641eff370c2ca05b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aac1335b4dad9480c68c3e55e1f557567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436cef33f69be3127cec11c26a8f4e8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779407298c66db5303a1d092a64229a9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1610a46cce3046115929be5356b6d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef0ad6544aeba836816c560485b04c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728d53ab59fb4d4f138f9b24c6198f8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637e34277c39e33b0ce22d2c3aac172573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78440137303f705c668e6dd911393116574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309fd486361d2a3d38c3ab1bfd7750a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d46a1743c193c868fb5d7c1b58ec4b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5b4815850c8bcc1ac821002416199577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4d7db8841d0cfdf18d9e5cef34f28578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883715f5941aa302617b84f8fd019d2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792efd5138aa21a57d3b6db4a2cc5cae580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865842a26e652aeef526dc521920d88a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df59f539d0ddafbbd5b9f20341c0679582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478842ab1d8f160dba4071965ba61086583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a908f77b8158c4b5a84e404c6ba3f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a836bdb5c72d948c65dd9586ead0b1b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2244da035a56388991171f968525a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4fc6b94e0ac31a18d84f913b3f2fc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f360d9c0037ec72f55de5e63db76c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b176511bab826889e621110e0e2893589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d366f6fae705238f4da09c962d69e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda20d9fdcfac1834bfd4935e926ed1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a42d7fed80113cd42a7c58beff7d4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc603055fd8e8b5d4797ba2314119f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567101edb381a61627927c62cbf6d441594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28982111c1dc871aec5c37162a3a110f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8cad255627fdfbebcb613c65fe877596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178e98d85c171606e735d0ba0b0baf1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41efa1e1ed967f474e88e9cf4a7e4925598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678b969dd00c9e36e52f2aee72233ae599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fff4c9c246b84601486823fa044772600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223a4246384991f99168444628432ac601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13470739d6fceaa9d72ff6e19041d225602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0b9acac2ca7ce2e462545a9e533c5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e2b549881e0a2b9fd290e22c32d70604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f33c884bcc4b4cbd53fb2af6119dda605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b665cbed78ec9bd9e5557cdb1304fdc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72de0e720596b2fdc0188dfe7a99f55607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8b6a2c0cbbe2406bb38a75cb01ac2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf130572ca1eb3a11b762213012c55df609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ced08344735a73839a9601f1e03d76610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ab5da91edc1a697e3719acb2efa63611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f88288e9964b9f7ab63ad178cc300c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430e3a111a6d75aac0a4243fff59678613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d72acc4292c584424f80c0cf9db717614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893751f52332ca98258845667cc61b72615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0836142b536a6b924a52e6dce4040b4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de50bb9fdcf5f2f943717ffbcbe5705617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0fc71981e97ae7c596b892e006493618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a43e1d69f2ae617194d83ffec1b166619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4a30a56c338e7c054d02796dd1ee4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b8d29dab5ff3bb10e6b415a9c020c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585d89a0685684e269b37d4b37e8ac5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c788acc2a38ef46df64167132d0a8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f81f35fbf5a06713d9272dcb2874a9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d754c6f29af8b2a235e2eaa940011f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3966450dcafd785ebc894f35e092ff626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af01bd62a98c01cbea69c195dbd7ea627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8294a0174f251c319bf58001abdce0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609ef72d81380ce6c12c9ec4955abdd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f550a84cb717d0fc17ed1747c3b32630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36db7a4f506d1c6325b7117f95b029631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88191f16109aa14ddf512b402c4f3f8f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75628c1ec638f5d4b9528dea6eab4fc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b7bce926a0f5137381f37e4cb67f3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66e78bf9bcaee0945a1469d4b34239635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9534d8594e86678bc05c74ed0ca6756636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3e2d907955b2c44351bf7a03e8bc3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342e0b5124d938ad0c92a6add1f031a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa1e1553bb2b71698358ddbf2a3ee9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d2bfa12a62ee440ffa26ed3202631640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36c57535c262a4d29a302cf4e651fb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b484e558ba298555711dc14ec47850c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9694bae53f239c40d08b7b0c7fbca643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72518576de7df80a72f7b29f2221ffb2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865a02eb62a6c0bab0340b085817772645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd891ea4c13b5ddfb44c6ba264f7da646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193608c4362e00369f8ba87d1de00fd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f3b7bcc72b484d9ca84e8612e5bfa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65606be0d99eb3b6dcda4dd43c62efa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e97dbd3a147b9987ad71d30f20324650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d8347847cba8896a87e35a373b185651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfbf355a04ee3160e72260e3d18da83652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d06d0b2f4785c5d3752f699084c8b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5210a029dccb04ab33b36594109f7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7100f4857958ffc1bd96883c74e8f5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea47d5a5f7e6e66a4ad52fac000cc74656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1272d9aaa6c353d7956e38f1bbacb25a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b3028302b3e503c938d722412866d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea410ec2998aab9c61e716368f6b7c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23934abc26dca31bdc1729b3987c198660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daafff64c3362a2557b3073f694eed2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a675805181799fe739d155b7ab8640a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aabefdac6c614a6d7859874d6bbac0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d0cf617440669074fecacc49f0236664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588618c37c51715bbca159fcd4868473665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829eab5daf42ac4ff7a69ef5d9e4ea31666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a36ee768e8f01eaca65b9afe742b94667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2208449f8e6f8a7efb1b4aa4ef3cc1a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0eb1f335508bfb350c6ed5d04c52b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962d267da3754b1707582117c2eda49670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f51223350f089b700c0b49f2b523b5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c281b3935d44f3e69f27c37fa1b0b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0688778cb3be64e0dff0ae88a89f3b5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d388a86702af8f8e6b0ed85434215674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8e6e5e08670e8e07815f639f9c774675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586188d7ed51fe472698442f0c8560f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27afea51f58646008996b3dc37825a0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5dbb20765da7c0b81b65066b2c4fa5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c9326839171a09e542318935d44ab679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a74e412b23c45b085a645095b752b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08cc97b14a3464a5ad35df1f520133681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73239b87253f41b5e34932b1d43c49e2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec602b52372eb287718481ebbb80b2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30988d8633baf5185f6fccd830c3243684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674767b81a95b4107783241c7a076275685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe41553fe66723a0508ca9b2a53fe0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56b5c21c7d6c994023187a8bada1b1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad85c61db8cd04cac2f09820d4062db688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514c10ba67ab99ce46e9c4f9066feae689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b157ccb8f3941a14d1ce493059f0567690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351cab552903a19c63e6b8d325674dd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5372816ded63a5e35c703ea0761045692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba314807652ce64b033d9563c812faf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ddb4de183030a3fdcbe3ea9b2ff71d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a25058b87eb941000d655412319d5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ac95cf8feb570835efb55b963ce18696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b91b999972037aefac320f078dcb5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8c8e5c0d9994082d70cc3a177f387698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27def06b5ef198abf38ca2e1b706f4c2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6274c2249a259c8ce963416bd12a9da700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17624d9d3de5c3c0ed4a450c3cdc030a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd8625dff5bc753d356a2ff0259d19702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8220403295e64dcb8972b2436c10628703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca3cdbbf320a5717af2d304a19f1a42704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81a08b4c44a96c571e6833fcaff1b4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9742bb1ad00a060c25a6485be80058a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e18da49af89ec6f75130d9ea657f4c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670a8ed694038147f95306137642e38708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc122d500dfc0cbc6198f22a1094fee709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec374d080ba56493c4e29150d3a3c9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4b3bb5a8e1c0b826ef7652d42b791711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd761365230c5b06c667131e9387757c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e800107a5574a62b201b5720206217713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296c183748b14c5163545d770e965c7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573894fbb9cdf0f1332966c92dc6f4f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee8629b23cdd50fcb781e550228102716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560279306c59f7bba92b323861781c6d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e38e917f714ed2f4215f1418b74cbd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911d23affccdc7a43dfe63caa82008a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e45ff4ee7bc2342c542571923ed0b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6bd9ebefccd0692db1c20e834fdf9d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed8354cf41a7aede9a3e955efa1027722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1dac65015615514c042bb21806fb1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27da1e6387c8c471a0eb594d8ceddd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768286f0b024493c514713d6a193ccc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb444eb4402acfccc900956784a73de726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8aba79939b029759b0831eed3bd6d1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4e2fdde0f3e7708e1cb7088e9218b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c25bb1455d16b2455d87cc5c8e122729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b3b0c73c0fc53ae4a977a25921b2d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb2c78c44f9eb4c24736fbc78cfc54731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c096f7ef98995b1fa2d30a1522219f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d756bfce85da4880818ecf0bc89dce7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e9e0b5ed4b5f8c0518e1a5e4ce101734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61065105b9f391587b5286eab9b8a8f3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1ea43514d90eabe39fa1159079d87736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dab3b12583508be806a46ec39d049e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc37a638e2f019cf182249e35f95e5e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39725ed91fe735bcd116770048f253e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65966c22136aee089db7b6df4eaa295d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a3d2d6164df28d5debbc930aeb350741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c689243616ab61105868c7b1c4b89c2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d510d5cab4bc822716e3f95fd552f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93205f9fd97e62472bd5812974fabbc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952ce27c9a25e55d9bee8e7d3c1e147745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb102f083a2432669e332733fc6a11746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d61d8552bd21a4e0b3400da0fd54c3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37060a864b605d1eeba19686569b97ac748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18165996f05af75a73aceb5e7e39211d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93750be3967880bd944fea1bb7695e43750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a29076275b20178ff208b60a6175e0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90de9fd41581359f8c3348f4cb0e8b7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350c3f1250a31d3b23a5846803aeab1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90820549919707927ddf339bcc90f1fe754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1e76bfeb5156e8751e69019fecbf4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1c15ca90c357021475439f69bbe8d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac084f02ce53b42182b23ab67eb7f1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d7d8bb5cb2dc1dc74b583d917588c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902d88f9734933f37af8f8c5a4f7732759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>